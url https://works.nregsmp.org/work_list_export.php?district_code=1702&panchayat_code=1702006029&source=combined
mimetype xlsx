--- v0 (2026-09-05)
+++ v1 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K294"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 18:13:21</t>
+          <t>Exported on: 2026-10-23 04:16:50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BHIND</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1092,51 +1092,51 @@
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>44518</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>LAHAR</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1702006029/FP/22012034628780 — कच्चा नाला निर्माण कार्य सुशील श्रीवास्तव के खेत से वीरेंद्र तिवारी के खेत की ओर</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>314873.68</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>47736</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>44695</v>
@@ -10612,51 +10612,51 @@
         <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>44490</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>LAHAR</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1702006029/RC/22012034595172 — सी सी रोड नाली निर्माण कार्य मेघ सिंह चौहान के मकान से मैंन रोड तक</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>49000</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>15912</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>44685</v>
@@ -10757,51 +10757,51 @@
       <c r="J227" s="3" t="n">
         <v>44819</v>
       </c>
       <c r="K227" s="3" t="n">
         <v>44849</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>LAHAR</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1702006029/RC/22012034635844 — सी सी रोड नाली निर्माण कार्य जसमंत धाकड़ के मकान से मैंन रोड तक</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>100000</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>81328</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>45146</v>
@@ -10851,51 +10851,51 @@
         <v>0</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>LAHAR</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1702006029/RC/22012034666454 — सी सी सड़क निर्माण कार्य माता मंदिर प्रांगन में ग्राम तिघरा (खुर्द)</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>64000</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>8398</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>45372</v>
@@ -11874,51 +11874,51 @@
       <c r="J250" s="3" t="n">
         <v>44516</v>
       </c>
       <c r="K250" s="3" t="n">
         <v>44599</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>LAHAR</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
+          <t>Construction of Multi Unit Toilets for School / Construction of Toilet for Government School for Community</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1702006029/RS/22012034643122 — सामुदायिक स्वच्छता परिसर निर्माण कार्य ग्राम पंचायत रूरई</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>43000</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>39114</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>44614</v>
@@ -12826,51 +12826,51 @@
       <c r="J270" s="3" t="n">
         <v>43866</v>
       </c>
       <c r="K270" s="3" t="n">
         <v>44334</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>LAHAR</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1702006029/WC/22012034523833 — नबीन तालाब निमार्ण  मेंन रोड के पास तालाब न02 ग्राम पंचयत रूरई</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>1470933.94</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>142560</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>43866</v>