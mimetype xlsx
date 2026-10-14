--- v0 (2026-08-28)
+++ v1 (2026-10-14)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K366"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-28 15:48:35</t>
+          <t>Exported on: 2026-10-14 00:12:39</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BHIND</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -320,51 +320,51 @@
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>ATER / JAMSARA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1702001012/IF/22012035530479 — khet talab  nasruddin khan s/o sardar khan ke khet par</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45761</v>
@@ -508,98 +508,98 @@
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>ATER / AITHAAR</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1702001027/RC/22012034679867 — सी.सी.रोड निर्माण</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>ATER / AITHAAR</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1702001027/RC/22012034679868 — सी.सी.रोड निर्माण</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45383</v>
@@ -790,192 +790,192 @@
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>ATER / BADAPURA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1702001038/IF/22012035660064 — khet talab somvati devi</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>ATER / MAGHAIYAPURA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1702001044/IF/22012035563526 — Khet talab shivnarayan sharma ke khet par</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>ATER / KADHURA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1702001047/IF/22012035522305 — khet talab nirman karya siyaram ke khet par badapura</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>ATER / KADHURA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1702001047/IF/22012035522604 — khet talab nirman karya siyaram ke khet par badapura</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45761</v>
@@ -1025,51 +1025,51 @@
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45471</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>ATER / MANEPURA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1702001051/IF/22012035538143 — Khet talab neelesh ke khet par manepura</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45761</v>
@@ -1260,98 +1260,98 @@
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>ATER / KYARIPURA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1702001070/IF/22012035539178 — khet talab Rampal singh ke khet par</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>ATER / AHARAULIKALI</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1702001075/RC/22012034679866 — सी.सी.रोड निर्माण</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45383</v>
@@ -1542,51 +1542,51 @@
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45885</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>ATER / NARIPURA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1702001086/IF/22012035653010 — khet talab  shivkaran s/o ganedra</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45761</v>
@@ -1683,98 +1683,98 @@
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>BHIND / SIKHATA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1702002007/IF/22012035551661 — khet talab nirman lakhan singh s/o hakim singh</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>BHIND / BILHORA</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1702002016/IF/22012035512445 — खेत तालाब निर्माण विजय कुमारके खेत पर बिल्होरा</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45761</v>
@@ -1824,145 +1824,145 @@
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>BHIND / DINPURA</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1702002024/IF/22012035513614 — khet talab nirman karyamircholi  kamta singh /vidravan singh</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>BHIND / DINPURA</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1702002024/IF/22012035517549 — khet talab nirma karya mircholi Prem singh/ Matadin singh</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>BHIND / SAMNNA</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1702002027/IF/22012035362289 — med bandan  rambhagt ke khet pe</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45763</v>
@@ -2294,98 +2294,98 @@
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>BHIND / SANKARI</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1702002031/IF/22012035530954 — khet talab udal ke khet pe</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>BHIND / SANKARI</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1702002031/IF/22012035530970 — khet talab santosh ke khet pe</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45761</v>
@@ -2482,51 +2482,51 @@
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>BHIND / BAJHAEE</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tanka (Water Storage Structure) / Construction of Tanka (Water Storage Structure)</t>
+          <t>Construction of Tanka (Water Storage Structure) / Construction of Tanka (Water Storage Structure) for Individual</t>
         </is>
       </c>
       <c r="E59" s="1"/>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1702002035/WC/VB/22012035333391 — KHET TALAB NIRMAN SHYAM KISHOR / RAMOLE KE KHET PER</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
@@ -2666,51 +2666,51 @@
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>BHIND / KHERASHYAMPURA</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1702002038/IF/22012035549441 — khet talab nirman karya ramanand s/o gundhari</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45761</v>
@@ -2854,51 +2854,51 @@
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>BHIND / MOTIPURA</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1702002042/IF/22012035489927 — khet talab nirman santosh ke khet par gram bisalpura gp motipura</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45761</v>
@@ -3042,51 +3042,51 @@
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>BHIND / ATARSOOMA</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1702002052/IF/22012035599307 — MAA KI BAGIYA SITA DEVI GRAM PURADUMANA</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45884</v>
@@ -3183,709 +3183,709 @@
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>BHIND / KAKAHARA</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1702002053/IF/22012035538187 — NAVEEN KHET TALAB NIRMAN CHATAU KE KHET PAR GP KAKHARA</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>BHIND / KAKAHARA</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1702002053/IF/22012035576822 — NAVEEN KHET TALAB SUMER SINGH KE KHET PAR GP KAKHARA</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>BHIND / KAKAHARA</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1702002053/IF/22012035576823 — NAVEEN KHET TALAB SUMER SINGH KE KHET PAR GP KAKHARA</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>BHIND / OJHA</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1702002062/IF/22012035539581 — Naveen khet talab mithila ke khet par gp ojha</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / MANHAD</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1702003006/FP/22012034640255 — Construction of sub-minor Canal for community  prem dube ke khet se Rajkumar singh ke khet ki or</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>44164</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / MANHAD</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1702003006/FP/22012034640257 — Construction of sub-minor Canal for community  Atival ke khet se mahipat ke khet ki or</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>44164</v>
       </c>
       <c r="K79" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / MANHAD</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1702003006/FP/22012034640259 — Construction of Flood/Diversion channel for community Gajendra ki puliya se surendra ke khet ki or</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45108</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / CHAPARA</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1702003008/IF/22012035517789 — khet talab bhagavan singh s/o bhogeeram</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / CHAPARA</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1702003008/IF/22012035544785 — Khet talab Ashok ke khet ke pass</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / HARICHHA</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1702003009/IF/22012035468614 — Khet talab nirman bhageerath singh khet main</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / HARICHHA</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1702003009/IF/22012035468743 — Khet talab nirman bhageerath singh khet main</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / LAWAN</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1702003010/IF/22012035546705 — khet talab nirmad karya Rajabhaiya Singh/prahlad Singh</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / LAWAN</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1702003010/IF/22012035546746 — khet talab nirmad karya KokSingh/bhikam Singh</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / MANPURA</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1702003013/IF/22012035551851 — KHET TALAB NIRMAN KARYA LAJJARAM S/O LAXAN SINGH</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K87" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / MANPURA</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1702003013/IF/22012035551864 — KHET TALAB NIRMAN KARYA MOHAR SINGH S/O LAJJARAM</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>45762</v>
@@ -3982,51 +3982,51 @@
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K90" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / JAITPURA</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1702003015/IF/22012035663149 — Eik bagiya maa ke naam</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>46126</v>
@@ -4076,192 +4076,192 @@
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / SETHARI</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1702003017/IF/22012035548093 — khet talab Mukesh singh S/O Naval Singh ke khet me</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / SETHARI</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1702003017/IF/22012035562037 — KHET TALAB NIRMAN SATENDRA S/O RAMAVTAR SINGH KE KHET ME</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / MAHARAJPURA</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1702003018/AV/22012034669298 — VB-G RAM G Construction of Play Ground shantidham ke pass gram jalharipura GP maharajpura</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / MAHARAJPURA</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1702003018/IF/22012035579117 — khet talab shri krishn rathore putra mareeram</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45761</v>
@@ -4358,944 +4358,944 @@
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45933</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / KANHARI</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1702003021/FP/22012034639339 — Construction of flood/daybarjan channel for community</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / KANHARI</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1702003021/FP/22012034639340 — Construction of flood/daybarjan channel for community Shimboodayal ke khet se sahardev ke khet ki or</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K100" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / KANHARI</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1702003021/FP/22012034639346 — Construction of flood/daybarjan channel for community Shimboodayal ke khet se SreeKrishna ke khet or</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / KANHARI</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1702003021/FP/22012034639347 — Construction of flood/daybarjan channel for community ramkaran ke khet se main road puliya ki or</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / KANHARI</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1702003021/IF/22012035505149 — Dug well recharge pit jatav basti ke kuaa ke paas</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / KANHARI</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1702003021/IF/22012035517459 — khet talab vimlesh w/o surendra ke khet par</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / KANHARI</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1702003021/WC/22012035187600 — Naveen talab nirman karya Gaushala ke pass</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>45319</v>
       </c>
       <c r="K105" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / DHANOLEE</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Construction of distributary Canal for Community / Construction of distributary Canal for Community</t>
+          <t>Construction of distributary Canal for Community / Construction of Major Distributary Canal for Community</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1702003028/IC/22012034885392 — Braksharopan kary talav ke paas dhdnoli</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / DHANOLEE</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1702003028/IF/22012035535636 — खेत तालाब बलवीर सिंह पुत्र श्री मुंशी सिंह</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K107" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / DHANOLEE</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1702003028/IF/22012035535708 — खेत तालाब बलवीर सिंह पुत्र श्री मुंशी सिंह</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K108" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / GATA</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>1702003030/IF/22012035382426 — Khet talab nirman Vijendra Singh Jatav  s/o kiledar singh gram gata</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K109" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / BARASON</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>1702003032/DP/22012034533246 — Vriksharopan road ke kinare</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>46023</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / BARASON</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1702003032/LD/22012034535031 — CHARAGAH NIRMAN KARYA 2  BARASON</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>46023</v>
       </c>
       <c r="K111" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / BHAROLEEKHURD</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1702003035/IF/22012035542268 — KHET TALAB NIRMAN RAMPRAKASH SINGH/AMAR SINGH KE KHET PAR</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / BHAROLEEKALAN</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1702003036/IF/22012035524033 — Khet Talab Nirman Rohit Singh/Amar Singh</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / BHAROLEEKALAN</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1702003036/IF/22012035554768 — Khet Talab Nirman Asha Devi/Santosh Singh</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K114" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / BHAROLEEKALAN</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1702003036/IF/22012035554776 — Khet Talab Nirman Amar Singh/ lekh Singh</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K115" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / RANUPURA</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1702003037/IF/22012035579969 — Khet Talab Nirman  Yogendra singh</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K116" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / RANUPURA</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1702003037/IF/22012035649378 — Farm pond /khet talab nirman Murari s/o Hari vilash ke khet me gram ranupura</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K117" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / RANUPURA</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1702003037/IF/22012035649850 — khet talab /farm pond nirman karya Tarjan singh khet me gram ranupura</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>46001</v>
@@ -5627,192 +5627,192 @@
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>46009</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / ASHOKHAR</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1702003044/IF/22012035425976 — khet talab pooran singh /shivnath singh</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / ASHOKHAR</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1702003044/IF/22012035486010 — घाट मरम्मत कार्य ग्राम असोखर raamjaanki मंदिर के पास</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / ASHOKHAR</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1702003044/WC/22012035284523 — khet talab pooran singh /shivmaath singh</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / ASHOKHAR</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1702003044/WC/22012035284540 — khet talab kaliyaan singh /megh singh</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>45762</v>
@@ -5909,192 +5909,192 @@
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / KACHNAWKALON</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1702003053/IF/22012035349232 — Khet talab nirman  Rambabu  s/o. Gendalal kushwah ke khet par Gram kachnavkla</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / KACHNAWKALON</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1702003053/IF/22012035476656 — khet talab nirman banwari /nathuram ke khet par</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / KACHNAWKALON</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1702003053/IF/22012035661504 — khet talab nirman karya shrikrishn s/o heeralal</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>46068</v>
       </c>
       <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / HASANPURA</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1702003054/IF/22012035476538 — Khat talab sangram singh ke khet par</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>45761</v>
@@ -6238,239 +6238,239 @@
         <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>45875</v>
       </c>
       <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / TEEKAREEPAROCHHA</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>1702003068/AV/22012034668938 — आंगनवाडी भवन केन्द्र  मुकट सिंह का पुरा</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K139" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / TEEKAREEPAROCHHA</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1702003068/IF/22012035471283 — Khet Talab Nirman Kaliyan singh</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / TEEKAREEPAROCHHA</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1702003068/RS/22012035130469 — Community sanitary complex</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45408</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / GARHEE</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1702003069/IF/22012035524163 — Khet talab nirman Sardar Singh S/O Lajjaram</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / KHERIYATHAPAK</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1702003070/IF/22012035536607 — Khet talab nirman Ramprakash ke khet par</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45761</v>
@@ -6567,51 +6567,51 @@
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / ENGOSARAYPURA</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1702003072/RC/22012034841946 — Cc Road Nirman Kary Suratramke Makan Se Foolse Ke Goda Ki Oor</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>45761</v>
@@ -6661,98 +6661,98 @@
         <v>0</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / KATROL</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1702003080/RC/22012034841345 — c c road may nali nirman Main road se Bhagwan singh ke goda ki or</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K148" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / PATLOKHAREE</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Prduction of building material (Comm) / Production of building material for Community</t>
+          <t>Prduction of building material (Comm) / Production of Building Material for Community</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1702003084/AV/22012034664463 — Shanti dham nirman karya gram devari lawan gp patlokhari</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45682</v>
@@ -6849,51 +6849,51 @@
         <v>0</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / PATLOKHAREE</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1702003084/LD/22012034949592 — Gauchar plantation near by gaushala patlokhari</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>45682</v>
@@ -7131,282 +7131,282 @@
         <v>0</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / GONAHARDASPURA</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1702003089/FR/22012034325349 — KHET TALAB RAKESH SINGH S/O FOOL SINGH KE KHET PAR GONAHARDASPURA</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / GONAHARDASPURA</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1702003089/FR/22012034325350 — KHET TALAB RAKESH SINGH S/O FOOL SINGH KE KHET PAR GONAHARDASPURA</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K159" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / GONAHARDASPURA</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1702003089/IC/22012034892324 — KHET TALAB RAKESH SINGH S/O FOOL SINGH KE KHET PAR GONAHARDASPURA</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K160" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / GONAHARDASPURA</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Construction of Drip Irrigation Channels / Construction of Drip Irrigation Channels</t>
+          <t>Construction of Drip Irrigation Channels / Construction of Drip Irrigation Channels for Community</t>
         </is>
       </c>
       <c r="E161" s="1"/>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1702003089/IC/VB/22012034893389 — BOLDAR CHEK DEM NIRMAN SHIKA BALE NALE PAR GONAHARDASPURA</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K161" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / GONAHARDASPURA</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Individuals / Construction of Masonry/CC Check Dam for Individuals</t>
+          <t>Constr of Masonry/CC Anicut for Individuals / Construction of Masonry Check Dam for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1702003089/IF/22012035649895 — KHET TALAB RAKESH SINGH S/O FOOL SINGH KE KHET PAR GONAHARDASPURA</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K162" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / GONAHARDASPURA</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1702003089/IF/22012035655174 — EK BHAGIYA MAA KE NAME REKHA W/O DHARMENDRA SINGH KE KHET PAR</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>46024</v>
@@ -7597,51 +7597,51 @@
         <v>0</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45449</v>
       </c>
       <c r="K167" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / KHEROLEE</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1702003100/IF/22012035509107 — khet talav nirman RamjilalS/o Gorelal gram Ajeeta kherolee</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45761</v>
@@ -7926,474 +7926,474 @@
         <v>0</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K174" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>GOHAD / CHADOKHAR</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1702004003/IF/22012035465988 — khet talab nirman karya pushpa ke  khet par chandokhar</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K175" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>GOHAD / KANIPURA</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1702004006/IF/22012035367102 — Khet talab nirman karya sunita ke kher par kanipura</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K176" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>GOHAD / FATEHPUR</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bio-gas plant for individual / Construction of Bio-gas plant for individual</t>
+          <t>Construction of Bio-gas plant for individual / Construction of Biogas Plant for Individual</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>1702004007/IF/22012035250177 — podh ropan nirman karya shaskiya prathmik vidhyalay gram tehara</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I177" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K177" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>GOHAD / FATEHPUR</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bio-gas plant for individual / Construction of Bio-gas plant for individual</t>
+          <t>Construction of Bio-gas plant for individual / Construction of Biogas Plant for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1702004007/IF/22012035250232 — podh ropan nirmna karya  shaskiya prathmik vidhyalay gram tehara gp fatehpur</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K178" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>GOHAD / LODHE KIPALI</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Construction of distributary Canal for Community / Construction of distributary Canal for Community</t>
+          <t>Construction of distributary Canal for Community / Construction of Major Distributary Canal for Community</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1702004008/IC/22012034885689 — Flood diverson chanal nirman bamba se shailendra singh ke khet ki or g lodhekipali</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>45455</v>
       </c>
       <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>GOHAD / LODHE KIPALI</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Construction of distributary Canal for Community / Construction of distributary Canal for Community</t>
+          <t>Construction of distributary Canal for Community / Construction of Major Distributary Canal for Community</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1702004008/IC/22012034885690 — Flood control chanal nirman shailendra singh ke khet se jasrathpura ki or gp lodhekipali</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45455</v>
       </c>
       <c r="K180" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>GOHAD / KHANETA</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1702004009/IF/22012035345186 — JGSY Khet Talab Nirman Kary Dataram s/o Tej singh</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>GOHAD / KHANETA</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1702004009/IF/22012035539670 — JGSY Khet Talab Nirman Kary Bhagirath s/o Samokhi</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>GOHAD / KHANETA</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1702004009/IF/22012035543033 — JGSY Khet Talab Nirman Kary Bhagirath s/o Samokhi</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>GOHAD / KHANETA</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1702004009/IF/22012035543129 — JGSY Khet Talab Nirman Kary Charan singh s/o dalle ram</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>45761</v>
@@ -8584,51 +8584,51 @@
         <v>0</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K188" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>GOHAD / PADRAI</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1702004012/WH/22012034943866 — parculation tank nirman karya ret bali nariya ke pass grma biloni gp padrai</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45748</v>
@@ -8678,145 +8678,145 @@
         <v>0</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>GOHAD / NONERA</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1702004020/IC/22012034893083 — समुदाय के लिए वाटरकोर्स चैनल कार्य रोड टेकरी से जितेन्द्रसिंह के खेत होते रेल्वे लाईन की ओर Nonera</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>GOHAD / NONERA</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1702004020/IC/22012034893084 — समुदाय के लिए वाटरकोर्स चैनल कार्य रेलवे स्टेशन से अंडर ब्रिज होते हुए चेतना धाकरे के खेत ओर  Nonera</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>GOHAD / NONERA</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1702004020/IC/22012034893085 — समुदाय के लिए वाटरकोर्स चैनल कार्य चतुर सिंह के रोड से ग्राम नोनेरा की ओर ग्राम पंचायत नौनेरा</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>45884</v>
@@ -8913,51 +8913,51 @@
         <v>0</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>GOHAD / EKHARA</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1702004024/IF/22012035470324 — khet talab nirman karya ravi putra shri kaushal kishor ikhara</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>45748</v>
@@ -9054,51 +9054,51 @@
         <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>GOHAD / AECHAYA</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1702004031/WC/22012035299805 — डगवैल रिचार्ज पिट हनुमान मंदिर वाले कूप पर ग्राम पंचायत ऐंचाया</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>45761</v>
@@ -9148,145 +9148,145 @@
         <v>0</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>GOHAD / DHAMSA</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1702004042/IC/22012034885404 — सी.सी. नाली निर्माण कार्य अतर सिंह के मकान से शाशाकीय विद्यालय के पीछे की ओर</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>GOHAD / DHAMSA</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1702004042/IF/22012035570280 — JGSY khet talab nirman Gajendra/hehbaran singh gp dhamsa</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>GOHAD / DHAMSA</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1702004042/IF/22012035595650 — khet talab nirman sanant ke khet mai</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>45870</v>
@@ -9336,333 +9336,333 @@
         <v>0</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>GOHAD / DHAMSA</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1702004042/RC/22012034844350 — CC road nirman mamta mandir se kushwah mohalla ki or gp Dhamasa</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>GOHAD / DHAMSA</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1702004042/RC/22012034844351 — CC road nirman mamta mandir se kushwah mohalla ki or gp Dhamasa</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>GOHAD / DHAMSA</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1702004042/RC/22012034844355 — CC road niman Haveli ke kua se men road tak gp dhamsa</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>GOHAD / DHAMSA</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1702004042/RC/22012034844356 — CC road niman Haveli ke kua se men road tak gp dhamsa</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>GOHAD / DHAMSA</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1702004042/RC/22012034844357 — CC road niman Haveli ke kua se men road tak gp dhamsa</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>GOHAD / DHAMSA</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1702004042/RC/22012034844358 — CC road niman Haveli ke kua se men road tak gp dhamsa</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>GOHAD / MADHANPURA</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1702004043/RC/22012034839556 — cc road nirman karya rajvir baretha ke makan seshyampura road ki or gp madanpura</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>45453</v>
@@ -9712,380 +9712,380 @@
         <v>0</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>GOHAD / BADAGAR</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1702004049/RC/22012034836313 — cc road nirman karya shiram prajapati ke ghar se raghunath ke goda tak gram bankepur gp badagar</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>GOHAD / KHARAUA</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1702004050/IF/22012035489928 — Dagwell richarge pit Hebaran jatav ke khet ke pass madhogar gp kharaua</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>GOHAD / KHARAUA</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1702004050/WC/22012035298578 — Dagwell recharge pit Angad jatav ke khet ke pas koop par madhogar gp kharaua</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>GOHAD / PIPARSANA</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1702004051/IF/22012035491978 — KHET TALAB KARYA CHANDRAKESH PARIHAR PIPERSANA</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>GOHAD / PALI</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1702004054/IF/22012035349340 — jgsy khet talab niman karya santosk /sitarram</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>GOHAD / CHITORA</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1702004056/AV/22012034657302 — flood diversion chanal nirman karya  raghvendra ke khet ke pass se pani tanki ki our</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>GOHAD / CHAMHEDI</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1702004057/IF/22012035337629 — khet talab nirman karya Devendra singh / kaliyan singh</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>45759</v>
       </c>
       <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>GOHAD / CHAMHEDI</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1702004057/IF/22012035337654 — khet talab nirman karya sanjay sharma / Ramavtar sharma</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>45759</v>
@@ -10229,380 +10229,380 @@
         <v>0</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>GOHAD / JHANKARI</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1702004060/IF/22012035337722 — khet talav nirman kary aneeta ke khet par jhankari</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>GOHAD / JHANKARI</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1702004060/IF/22012035337766 — khet talav nirman kary poran ke khet par jhankari</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>GOHAD / JHANKARI</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1702004060/IF/22012035337786 — khet talav nirman kary gandrav ke khet par jhankari</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>GOHAD / JHANKARI</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1702004060/IF/22012035337796 — khet talav nirman kary mayaram ke khet par jhankari</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>GOHAD / JHANKARI</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1702004060/IF/22012035337806 — khet talav nirman kary sudhama lal ke khet par neerpura</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>GOHAD / JHANKARI</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1702004060/IF/22012035337816 — khet talav nirman kary mohan ke khet par neerpura</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I229" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>GOHAD / JHANKARI</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1702004060/IF/22012035340444 — JGSY Khet talav nirman kary mayaram ke khet par neerpura</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>GOHAD / JHANKARI</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1702004060/IF/22012035344154 — JGSY Khet talav nirman kary gandarv ke khet par Jhankari</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>45749</v>
@@ -11310,51 +11310,51 @@
         <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>GOHAD / JHANKARI</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1702004060/WC/22012035275558 — perculation tank nirman karya chandan ke khet par pass gram neerpura gp jhankari</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>45748</v>
@@ -11404,51 +11404,51 @@
         <v>0</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45405</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>GOHAD / NAINOLI</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1702004063/IF/22012035568925 — Khet Talab Ramdas madroli</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>45761</v>
@@ -11498,51 +11498,51 @@
         <v>0</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>GOHAD / CHHIRAITA KARVAS</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1702004066/FP/22012034640673 — flood control channel rajabhai ke khet se nahar ki puliya ki or chharenta</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>45453</v>
@@ -11592,145 +11592,145 @@
         <v>0</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>GOHAD / BADERAMAU</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1702004083/IF/22012035496204 — Khet talab nirman dashrath/dayaram gp badera mau</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>GOHAD / MAGHAN</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1702004084/IF/22012035442814 — खेत तालाब निर्माण भंवर सिंह/महाराज के खेत पर ग्राम किटेहना Gp maghan</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>GOHAD / KHERIACHANDAN</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1702004085/IF/22012035536284 — khet talab nirman karya sarda w/o suresh k khet par</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>45761</v>
@@ -11780,98 +11780,98 @@
         <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>GOHAD / GURYANCHHI</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1702004086/WH/22012034939780 — Talab marammt karya road ke pas simiriya</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>45407</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>GOHAD / RATWA</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1702004087/DP/22012034622330 — vraksharopan work radhakrashn mandir ke pass gp ratwa</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>45469</v>
@@ -12297,145 +12297,145 @@
         <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>45957</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>RON / NAUDHA</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1702005016/IF/22012035623024 — khet talav balveer/sukhram</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>RON / BASANTPURA</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1702005018/IF/22012035517629 — khet talab rajesh sharma ke khet par</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>RON / LARAUL</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1702005021/IF/22012035535464 — Khet talab nirman shivdayal ke khet par larol</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>45761</v>
@@ -12579,239 +12579,239 @@
         <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>RON / BONAPURA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1702005024/IF/22012035534756 — Khet Talab Nirman amar setu Dharmendra Narwariya</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>45796</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>RON / MATIYAWALIBUJURG</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1702005026/IF/22012035545864 — khet talab nirman ramesh / shripal</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>RON / ACHALPURA</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Construction of distributary Canal for Community / Construction of distributary Canal for Community</t>
+          <t>Construction of distributary Canal for Community / Construction of Major Distributary Canal for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1702005028/IC/22012034891386 — kachcha nala nirman dono side puran ke ghar se bhunjariyai tak Achalpura</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>RON / ACHALPURA</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Construction of distributary Canal for Community / Construction of distributary Canal for Community</t>
+          <t>Construction of distributary Canal for Community / Construction of Major Distributary Canal for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1702005028/IC/22012034891387 — kachacha nala nirman maghai talab se nakati talab tak achalpura</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>RON / VAUHARA</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1702005030/IF/22012035249003 — brakashan ropan rajendra ke khet pr</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>45470</v>
@@ -12861,145 +12861,145 @@
         <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>RON / JAITPURAGUDA</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1702005033/IF/22012035536026 — khet talab anand kumar son of ramnath</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>RON / MACHAND</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1702005034/IF/22012035539500 — khet talab nirman yadunath kushwah s/o lakshaman kushwah machhand</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>RON / MACHAND</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1702005034/IF/22012035564071 — Khet talab nirmad lokendra s/o sukhpal singh macchand</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>45761</v>
@@ -13237,51 +13237,51 @@
         <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>RON / VISWARI</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1702005035/IF/22012035512876 — Khet talab rajesh ke khet par biswari</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>45761</v>
@@ -13472,145 +13472,145 @@
         <v>0</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>RON / MORKHI</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1702005037/IF/22012035555970 — Khet talab nirman rammohan/godhan morkhi badi</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>RON / MORKHI</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1702005037/IF/22012035555977 — Khet talab nirman rammohan/godhan morkhi badi</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>RON / MORKHI</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1702005037/IF/22012035556052 — Khet talab nirman rammohan/godhan morkhi badi</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>45761</v>
@@ -13660,98 +13660,98 @@
         <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>RON / SURGHAN</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/22012035574756 — khet talab nirman Megh singh/vijay singh surghan</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>LAHAR / AJANAR</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1702006001/IF/22012035629710 — Ek bagiya maa ke naam mahadevi patni ashok sharma gram ajnar</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>45932</v>
@@ -13801,427 +13801,427 @@
         <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>45992</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>LAHAR / MEHARABUZURG</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1702006003/WC/22012035299249 — Dug well recharge pit</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>LAHAR / SUNDERPURA</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1702006010/IF/22012035520797 — Jgsa khet talab nirman raghuveer ke khet par gp sundarpura</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>LAHAR / SUNDERPURA</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1702006010/IF/22012035523881 — jgsa khet talab nirman kary sunita devi ke khet par gp sundarpura</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>LAHAR / SUNDERPURA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1702006010/IF/22012035523898 — jgsa khet talab nirman kary sunita devi ke khet par gp sundarpura</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>LAHAR / SUNDERPURA</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1702006010/IF/22012035523911 — jgsa khet talab nirman kary sunita devi ke khet par gp sundarpura</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>LAHAR / SUNDERPURA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1702006010/WC/22012035305675 — Jgsa dug well richarge pit nirman kary gp sundarpura</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>LAHAR / ROHANIJAGIR</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1702006011/IF/22012035465864 — jgsa khet talab nirman kary prahlad ke khet par gp rohanijagir</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>LAHAR / ROHANIJAGIR</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1702006011/IF/22012035484481 — jgsa khet talab nirman kary Ramnarayan ke khet par gp rohanijagir</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>LAHAR / ROHANIJAGIR</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1702006011/IF/22012035489704 — jgsa khet talab nirman kary ramnarayan ke khet par gp rohanijagir</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>45761</v>
@@ -14271,286 +14271,286 @@
         <v>0</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>45885</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>LAHAR / BARHA</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
           <t>1702006015/IF/22012035623256 — EK BAGIYA MAA KE NAAM BASANI/SURENDRA BARHA</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>LAHAR / LILVARI</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1702006017/IF/22012035361558 — खेत तालाब निर्माण कार्य ग्राम पंचायत लिलवारी कमलेश के खेत पर</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>LAHAR / LILVARI</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
           <t>1702006017/IF/22012035361634 — खेत तालाब निर्माण कार्य ग्राम पंचायत लिलवारी कमलेश के खेत पर</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>LAHAR / DUNDA</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1702006019/IF/22012035625980 — khet talab nirman kary madan mohan baghel</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>LAHAR / BAREI</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1702006023/IF/22012035491641 — jgsa khet talab nirman kary arvind/ bhadole gram barei</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>LAHAR / BAREI</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1702006023/IF/22012035661312 — Khet talab nirman kary Brahmadin s/o Shankar kori</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>46048</v>
@@ -14741,51 +14741,51 @@
         <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>45950</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>LAHAR / DEVRIKALA</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1702006031/IF/22012035455614 — JGSA खेत तालाब निर्माण कार्य गौरी शंकर के खेत पर</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>45761</v>
@@ -14835,145 +14835,145 @@
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>45630</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>LAHAR / SONSPURA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1702006032/IF/22012035498830 — Jgaa khet talab nirman dabu bagnel gram sonsara</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>LAHAR / SONSPURA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1702006032/IF/22012035500977 — Jgsa khet talab nirman badam singh parihar/hubblal gram sonsara</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>LAHAR / SONSPURA</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1702006032/RS/22012035131577 — Nali Nirman Santosh Banskar Ke Makan Se Giyasi Banskar Ke Ghar Tak</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>45451</v>
@@ -15211,51 +15211,51 @@
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>LAHAR / BARAUA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1702006034/IF/22012035560164 — pashu shed nirman kary kavita / mahendra singh gram baraua</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>45761</v>
@@ -15305,51 +15305,51 @@
         <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>LAHAR / RAMPURA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1702006035/IF/22012035463716 — JGSA खेत तालाब निर्माण कार्य राधे लाल  / धंजू  के खेत पर  ग्राम पंचायत  रमपुरा</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>45761</v>
@@ -15587,51 +15587,51 @@
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>LAHAR / RARUA NO.2</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1702006043/IF/22012035456214 — GJSA  hithrahi khet talab Ramakant S/O Karanju  ke khet me</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>45761</v>
@@ -16151,98 +16151,98 @@
         <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>LAHAR / BIJPUR</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>1702006049/IF/22012035515845 — JGSA NEW खेत तालाब निर्माण कार्य देवेंद्र के खेत पर</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>LAHAR / BIJPUR</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1702006049/IF/22012035516927 — JGSA NEW खेत तालाब निर्माण कार्य देवेंद्र के खेत पर</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>45789</v>
@@ -16292,145 +16292,145 @@
         <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>LAHAR / MARPURA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1702006052/IF/22012035460826 — GJSA  hithrahi khet talab kailash S/O maanpal ke khet me</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>LAHAR / MARPURA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1702006052/IF/22012035463983 — GJSA  hithrahi khet talab kamal singh das S/O gendalal ke khet me</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>LAHAR / MARPURA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1702006052/IF/22012035464011 — GJSA  hithrahi khet talab kamal singh S/O gendalal  ke khet me</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>45761</v>
@@ -16527,51 +16527,51 @@
         <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>45294</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>LAHAR / CHHAN</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1702006054/IF/22012035477555 — GJSA  hithrahi khet talab radhacharan S/O kalle ke khet me gram dhorkha gp chaan</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>45761</v>
@@ -16715,239 +16715,239 @@
         <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>LAHAR / RARISIKARPURA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1702006062/IF/22012035494009 — jgsa khet talab nirman kary manoj sharma ke khet par gp Rarishikarpura</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>LAHAR / JAGANPURA</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1702006063/IF/22012035521815 — Jgsa khet talab nirman saket singh ke khet par gp jaganpura</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>LAHAR / JAGANPURA</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1702006063/IF/22012035524544 — Jgsa khet talab nirman saket ke khet par gp jaganpura</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>LAHAR / JAGANPURA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1702006063/IF/22012035524680 — Jgsa khet talab nirman kary saket singh ke khet par gp jaganpura</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>LAHAR / JAGANPURA</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1702006063/IF/22012035524683 — Jgsa khet talab nirman kary saket singh ke khet par gp jaganpura</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>45761</v>