--- v1 (2026-10-14)
+++ v2 (2026-10-14)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K366"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-14 00:12:39</t>
+          <t>Exported on: 2026-10-14 09:42:24</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BHIND</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">