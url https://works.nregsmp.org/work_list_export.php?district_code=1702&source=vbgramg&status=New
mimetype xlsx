--- v0 (2026-08-29)
+++ v1 (2026-10-14)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K305"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-29 05:45:39</t>
+          <t>Exported on: 2026-10-14 19:08:35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BHIND</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -320,51 +320,51 @@
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>ATER / JAMSARA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1702001012/IF/22012035530479 — khet talab  nasruddin khan s/o sardar khan ke khet par</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45761</v>
@@ -461,98 +461,98 @@
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>ATER / AITHAAR</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1702001027/RC/22012034679867 — सी.सी.रोड निर्माण</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>ATER / AITHAAR</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1702001027/RC/22012034679868 — सी.सी.रोड निर्माण</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45383</v>
@@ -696,192 +696,192 @@
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>ATER / BADAPURA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1702001038/IF/22012035660064 — khet talab somvati devi</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>ATER / MAGHAIYAPURA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1702001044/IF/22012035563526 — Khet talab shivnarayan sharma ke khet par</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>ATER / KADHURA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1702001047/IF/22012035522305 — khet talab nirman karya siyaram ke khet par badapura</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>ATER / KADHURA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1702001047/IF/22012035522604 — khet talab nirman karya siyaram ke khet par badapura</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45761</v>
@@ -931,51 +931,51 @@
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45471</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>ATER / MANEPURA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1702001051/IF/22012035538143 — Khet talab neelesh ke khet par manepura</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45761</v>
@@ -1166,98 +1166,98 @@
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>ATER / KYARIPURA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1702001070/IF/22012035539178 — khet talab Rampal singh ke khet par</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>ATER / AHARAULIKALI</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1702001075/RC/22012034679866 — सी.सी.रोड निर्माण</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45383</v>
@@ -1401,51 +1401,51 @@
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45885</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>ATER / NARIPURA</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1702001086/IF/22012035653010 — khet talab  shivkaran s/o ganedra</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45761</v>
@@ -1542,239 +1542,239 @@
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>BHIND / SIKHATA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1702002007/IF/22012035551661 — khet talab nirman lakhan singh s/o hakim singh</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>BHIND / BILHORA</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1702002016/IF/22012035512445 — खेत तालाब निर्माण विजय कुमारके खेत पर बिल्होरा</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>BHIND / DINPURA</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1702002024/IF/22012035513614 — khet talab nirman karyamircholi  kamta singh /vidravan singh</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>BHIND / DINPURA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1702002024/IF/22012035517549 — khet talab nirma karya mircholi Prem singh/ Matadin singh</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>BHIND / SAMNNA</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1702002027/IF/22012035362289 — med bandan  rambhagt ke khet pe</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45763</v>
@@ -2106,98 +2106,98 @@
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>BHIND / SANKARI</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1702002031/IF/22012035530954 — khet talab udal ke khet pe</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>BHIND / SANKARI</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1702002031/IF/22012035530970 — khet talab santosh ke khet pe</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45761</v>
@@ -2294,51 +2294,51 @@
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>BHIND / BAJHAEE</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tanka (Water Storage Structure) / Construction of Tanka (Water Storage Structure)</t>
+          <t>Construction of Tanka (Water Storage Structure) / Construction of Tanka (Water Storage Structure) for Individual</t>
         </is>
       </c>
       <c r="E55" s="1"/>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1702002035/WC/VB/22012035333391 — KHET TALAB NIRMAN SHYAM KISHOR / RAMOLE KE KHET PER</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
@@ -2431,51 +2431,51 @@
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>BHIND / KHERASHYAMPURA</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1702002038/IF/22012035549441 — khet talab nirman karya ramanand s/o gundhari</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45761</v>
@@ -2619,51 +2619,51 @@
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>BHIND / MOTIPURA</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1702002042/IF/22012035489927 — khet talab nirman santosh ke khet par gram bisalpura gp motipura</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45761</v>
@@ -2713,756 +2713,756 @@
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>BHIND / ATARSOOMA</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1702002052/IF/22012035599307 — MAA KI BAGIYA SITA DEVI GRAM PURADUMANA</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>BHIND / KAKAHARA</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1702002053/IF/22012035538187 — NAVEEN KHET TALAB NIRMAN CHATAU KE KHET PAR GP KAKHARA</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>BHIND / KAKAHARA</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1702002053/IF/22012035576822 — NAVEEN KHET TALAB SUMER SINGH KE KHET PAR GP KAKHARA</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>BHIND / KAKAHARA</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1702002053/IF/22012035576823 — NAVEEN KHET TALAB SUMER SINGH KE KHET PAR GP KAKHARA</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>BHIND / OJHA</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1702002062/IF/22012035539581 — Naveen khet talab mithila ke khet par gp ojha</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / MANHAD</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1702003006/FP/22012034640255 — Construction of sub-minor Canal for community  prem dube ke khet se Rajkumar singh ke khet ki or</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>44164</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / MANHAD</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1702003006/FP/22012034640257 — Construction of sub-minor Canal for community  Atival ke khet se mahipat ke khet ki or</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>44164</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / MANHAD</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1702003006/FP/22012034640259 — Construction of Flood/Diversion channel for community Gajendra ki puliya se surendra ke khet ki or</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45108</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / CHAPARA</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1702003008/IF/22012035517789 — khet talab bhagavan singh s/o bhogeeram</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / CHAPARA</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1702003008/IF/22012035544785 — Khet talab Ashok ke khet ke pass</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / HARICHHA</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1702003009/IF/22012035468614 — Khet talab nirman bhageerath singh khet main</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / HARICHHA</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1702003009/IF/22012035468743 — Khet talab nirman bhageerath singh khet main</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / LAWAN</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1702003010/IF/22012035546705 — khet talab nirmad karya Rajabhaiya Singh/prahlad Singh</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / LAWAN</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1702003010/IF/22012035546746 — khet talab nirmad karya KokSingh/bhikam Singh</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / MANPURA</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1702003013/IF/22012035551851 — KHET TALAB NIRMAN KARYA LAJJARAM S/O LAXAN SINGH</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / MANPURA</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1702003013/IF/22012035551864 — KHET TALAB NIRMAN KARYA MOHAR SINGH S/O LAJJARAM</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45762</v>
@@ -3512,239 +3512,239 @@
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / JAITPURA</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1702003015/IF/22012035663149 — Eik bagiya maa ke naam</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / SETHARI</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1702003017/IF/22012035548093 — khet talab Mukesh singh S/O Naval Singh ke khet me</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / SETHARI</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1702003017/IF/22012035562037 — KHET TALAB NIRMAN SATENDRA S/O RAMAVTAR SINGH KE KHET ME</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / MAHARAJPURA</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1702003018/AV/22012034669298 — VB-G RAM G Construction of Play Ground shantidham ke pass gram jalharipura GP maharajpura</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / MAHARAJPURA</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1702003018/IF/22012035579117 — khet talab shri krishn rathore putra mareeram</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45761</v>
@@ -3841,944 +3841,944 @@
         <v>0</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>45933</v>
       </c>
       <c r="K87" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / KANHARI</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1702003021/FP/22012034639339 — Construction of flood/daybarjan channel for community</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K88" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / KANHARI</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1702003021/FP/22012034639340 — Construction of flood/daybarjan channel for community Shimboodayal ke khet se sahardev ke khet ki or</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K89" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / KANHARI</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1702003021/FP/22012034639346 — Construction of flood/daybarjan channel for community Shimboodayal ke khet se SreeKrishna ke khet or</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K90" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / KANHARI</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1702003021/FP/22012034639347 — Construction of flood/daybarjan channel for community ramkaran ke khet se main road puliya ki or</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / KANHARI</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1702003021/IF/22012035505149 — Dug well recharge pit jatav basti ke kuaa ke paas</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / KANHARI</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1702003021/IF/22012035517459 — khet talab vimlesh w/o surendra ke khet par</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / KANHARI</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1702003021/WC/22012035187600 — Naveen talab nirman karya Gaushala ke pass</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45319</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / DHANOLEE</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Construction of distributary Canal for Community / Construction of distributary Canal for Community</t>
+          <t>Construction of distributary Canal for Community / Construction of Major Distributary Canal for Community</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1702003028/IC/22012034885392 — Braksharopan kary talav ke paas dhdnoli</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / DHANOLEE</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1702003028/IF/22012035535636 — खेत तालाब बलवीर सिंह पुत्र श्री मुंशी सिंह</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / DHANOLEE</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1702003028/IF/22012035535708 — खेत तालाब बलवीर सिंह पुत्र श्री मुंशी सिंह</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / GATA</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1702003030/IF/22012035382426 — Khet talab nirman Vijendra Singh Jatav  s/o kiledar singh gram gata</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / BARASON</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1702003032/DP/22012034533246 — Vriksharopan road ke kinare</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>46023</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / BARASON</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1702003032/LD/22012034535031 — CHARAGAH NIRMAN KARYA 2  BARASON</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>46023</v>
       </c>
       <c r="K100" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / BHAROLEEKHURD</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1702003035/IF/22012035542268 — KHET TALAB NIRMAN RAMPRAKASH SINGH/AMAR SINGH KE KHET PAR</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / BHAROLEEKALAN</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1702003036/IF/22012035524033 — Khet Talab Nirman Rohit Singh/Amar Singh</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / BHAROLEEKALAN</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1702003036/IF/22012035554768 — Khet Talab Nirman Asha Devi/Santosh Singh</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / BHAROLEEKALAN</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1702003036/IF/22012035554776 — Khet Talab Nirman Amar Singh/ lekh Singh</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / RANUPURA</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1702003037/IF/22012035579969 — Khet Talab Nirman  Yogendra singh</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K105" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / RANUPURA</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1702003037/IF/22012035649378 — Farm pond /khet talab nirman Murari s/o Hari vilash ke khet me gram ranupura</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / RANUPURA</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1702003037/IF/22012035649850 — khet talab /farm pond nirman karya Tarjan singh khet me gram ranupura</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>46001</v>
@@ -4969,192 +4969,192 @@
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>46009</v>
       </c>
       <c r="K111" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / ASHOKHAR</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1702003044/IF/22012035425976 — khet talab pooran singh /shivnath singh</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / ASHOKHAR</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1702003044/IF/22012035486010 — घाट मरम्मत कार्य ग्राम असोखर raamjaanki मंदिर के पास</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / ASHOKHAR</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1702003044/WC/22012035284523 — khet talab pooran singh /shivmaath singh</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K114" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / ASHOKHAR</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1702003044/WC/22012035284540 — khet talab kaliyaan singh /megh singh</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>45762</v>
@@ -5204,192 +5204,192 @@
         <v>0</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>46006</v>
       </c>
       <c r="K116" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / KACHNAWKALON</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1702003053/IF/22012035349232 — Khet talab nirman  Rambabu  s/o. Gendalal kushwah ke khet par Gram kachnavkla</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K117" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / KACHNAWKALON</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1702003053/IF/22012035476656 — khet talab nirman banwari /nathuram ke khet par</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K118" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / KACHNAWKALON</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1702003053/IF/22012035661504 — khet talab nirman karya shrikrishn s/o heeralal</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>46068</v>
       </c>
       <c r="K119" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / HASANPURA</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1702003054/IF/22012035476538 — Khat talab sangram singh ke khet par</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>45761</v>
@@ -5439,427 +5439,427 @@
         <v>0</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45875</v>
       </c>
       <c r="K121" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / TEEKAREEPAROCHHA</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1702003068/AV/22012034668938 — आंगनवाडी भवन केन्द्र  मुकट सिंह का पुरा</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / TEEKAREEPAROCHHA</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1702003068/IF/22012035471283 — Khet Talab Nirman Kaliyan singh</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / TEEKAREEPAROCHHA</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1702003068/RS/22012035130469 — Community sanitary complex</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45408</v>
       </c>
       <c r="K124" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / GARHEE</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1702003069/IF/22012035524163 — Khet talab nirman Sardar Singh S/O Lajjaram</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / KHERIYATHAPAK</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1702003070/IF/22012035536607 — Khet talab nirman Ramprakash ke khet par</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / ENGOSARAYPURA</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1702003072/RC/22012034841946 — Cc Road Nirman Kary Suratramke Makan Se Foolse Ke Goda Ki Oor</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / KATROL</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1702003080/RC/22012034841345 — c c road may nali nirman Main road se Bhagwan singh ke goda ki or</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / PATLOKHAREE</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Prduction of building material (Comm) / Production of building material for Community</t>
+          <t>Prduction of building material (Comm) / Production of Building Material for Community</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1702003084/AV/22012034664463 — Shanti dham nirman karya gram devari lawan gp patlokhari</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / PATLOKHAREE</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1702003084/LD/22012034949592 — Gauchar plantation near by gaushala patlokhari</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>45682</v>
@@ -5909,329 +5909,329 @@
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / GONAHARDASPURA</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1702003089/FR/22012034325349 — KHET TALAB RAKESH SINGH S/O FOOL SINGH KE KHET PAR GONAHARDASPURA</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / GONAHARDASPURA</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1702003089/FR/22012034325350 — KHET TALAB RAKESH SINGH S/O FOOL SINGH KE KHET PAR GONAHARDASPURA</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / GONAHARDASPURA</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1702003089/IC/22012034892324 — KHET TALAB RAKESH SINGH S/O FOOL SINGH KE KHET PAR GONAHARDASPURA</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / GONAHARDASPURA</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Construction of Drip Irrigation Channels / Construction of Drip Irrigation Channels</t>
+          <t>Construction of Drip Irrigation Channels / Construction of Drip Irrigation Channels for Community</t>
         </is>
       </c>
       <c r="E135" s="1"/>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1702003089/IC/VB/22012034893389 — BOLDAR CHEK DEM NIRMAN SHIKA BALE NALE PAR GONAHARDASPURA</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K135" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / GONAHARDASPURA</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Individuals / Construction of Masonry/CC Check Dam for Individuals</t>
+          <t>Constr of Masonry/CC Anicut for Individuals / Construction of Masonry Check Dam for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1702003089/IF/22012035649895 — KHET TALAB RAKESH SINGH S/O FOOL SINGH KE KHET PAR GONAHARDASPURA</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K136" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / GONAHARDASPURA</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1702003089/IF/22012035655174 — EK BHAGIYA MAA KE NAME REKHA W/O DHARMENDRA SINGH KE KHET PAR</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>46024</v>
       </c>
       <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>MEHGAON / KHEROLEE</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1702003100/IF/22012035509107 — khet talav nirman RamjilalS/o Gorelal gram Ajeeta kherolee</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>45761</v>
@@ -6469,474 +6469,474 @@
         <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>GOHAD / CHADOKHAR</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1702004003/IF/22012035465988 — khet talab nirman karya pushpa ke  khet par chandokhar</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>GOHAD / KANIPURA</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1702004006/IF/22012035367102 — Khet talab nirman karya sunita ke kher par kanipura</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>GOHAD / FATEHPUR</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bio-gas plant for individual / Construction of Bio-gas plant for individual</t>
+          <t>Construction of Bio-gas plant for individual / Construction of Biogas Plant for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1702004007/IF/22012035250177 — podh ropan nirman karya shaskiya prathmik vidhyalay gram tehara</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K146" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>GOHAD / FATEHPUR</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bio-gas plant for individual / Construction of Bio-gas plant for individual</t>
+          <t>Construction of Bio-gas plant for individual / Construction of Biogas Plant for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1702004007/IF/22012035250232 — podh ropan nirmna karya  shaskiya prathmik vidhyalay gram tehara gp fatehpur</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>GOHAD / LODHE KIPALI</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Construction of distributary Canal for Community / Construction of distributary Canal for Community</t>
+          <t>Construction of distributary Canal for Community / Construction of Major Distributary Canal for Community</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1702004008/IC/22012034885689 — Flood diverson chanal nirman bamba se shailendra singh ke khet ki or g lodhekipali</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45455</v>
       </c>
       <c r="K148" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>GOHAD / LODHE KIPALI</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Construction of distributary Canal for Community / Construction of distributary Canal for Community</t>
+          <t>Construction of distributary Canal for Community / Construction of Major Distributary Canal for Community</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1702004008/IC/22012034885690 — Flood control chanal nirman shailendra singh ke khet se jasrathpura ki or gp lodhekipali</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45455</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>GOHAD / KHANETA</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1702004009/IF/22012035345186 — JGSY Khet Talab Nirman Kary Dataram s/o Tej singh</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K150" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>GOHAD / KHANETA</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1702004009/IF/22012035539670 — JGSY Khet Talab Nirman Kary Bhagirath s/o Samokhi</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>GOHAD / KHANETA</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1702004009/IF/22012035543033 — JGSY Khet Talab Nirman Kary Bhagirath s/o Samokhi</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>GOHAD / KHANETA</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1702004009/IF/22012035543129 — JGSY Khet Talab Nirman Kary Charan singh s/o dalle ram</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45761</v>
@@ -7080,51 +7080,51 @@
         <v>0</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>GOHAD / PADRAI</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1702004012/WH/22012034943866 — parculation tank nirman karya ret bali nariya ke pass grma biloni gp padrai</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45748</v>
@@ -7174,145 +7174,145 @@
         <v>0</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>GOHAD / NONERA</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1702004020/IC/22012034893083 — समुदाय के लिए वाटरकोर्स चैनल कार्य रोड टेकरी से जितेन्द्रसिंह के खेत होते रेल्वे लाईन की ओर Nonera</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K159" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>GOHAD / NONERA</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1702004020/IC/22012034893084 — समुदाय के लिए वाटरकोर्स चैनल कार्य रेलवे स्टेशन से अंडर ब्रिज होते हुए चेतना धाकरे के खेत ओर  Nonera</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K160" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>GOHAD / NONERA</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1702004020/IC/22012034893085 — समुदाय के लिए वाटरकोर्स चैनल कार्य चतुर सिंह के रोड से ग्राम नोनेरा की ओर ग्राम पंचायत नौनेरा</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>45884</v>
@@ -7362,51 +7362,51 @@
         <v>0</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K162" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>GOHAD / EKHARA</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1702004024/IF/22012035470324 — khet talab nirman karya ravi putra shri kaushal kishor ikhara</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45748</v>
@@ -7503,51 +7503,51 @@
         <v>0</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>GOHAD / AECHAYA</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1702004031/WC/22012035299805 — डगवैल रिचार्ज पिट हनुमान मंदिर वाले कूप पर ग्राम पंचायत ऐंचाया</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45761</v>
@@ -7597,145 +7597,145 @@
         <v>0</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K167" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>GOHAD / DHAMSA</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1702004042/IC/22012034885404 — सी.सी. नाली निर्माण कार्य अतर सिंह के मकान से शाशाकीय विद्यालय के पीछे की ओर</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K168" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>GOHAD / DHAMSA</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1702004042/IF/22012035570280 — JGSY khet talab nirman Gajendra/hehbaran singh gp dhamsa</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>GOHAD / DHAMSA</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1702004042/IF/22012035595650 — khet talab nirman sanant ke khet mai</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45870</v>
@@ -7785,1085 +7785,1085 @@
         <v>0</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K171" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>GOHAD / DHAMSA</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1702004042/RC/22012034844350 — CC road nirman mamta mandir se kushwah mohalla ki or gp Dhamasa</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>GOHAD / DHAMSA</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1702004042/RC/22012034844351 — CC road nirman mamta mandir se kushwah mohalla ki or gp Dhamasa</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K173" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>GOHAD / DHAMSA</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1702004042/RC/22012034844355 — CC road niman Haveli ke kua se men road tak gp dhamsa</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K174" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>GOHAD / DHAMSA</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1702004042/RC/22012034844356 — CC road niman Haveli ke kua se men road tak gp dhamsa</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K175" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>GOHAD / DHAMSA</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1702004042/RC/22012034844357 — CC road niman Haveli ke kua se men road tak gp dhamsa</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K176" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>GOHAD / DHAMSA</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>1702004042/RC/22012034844358 — CC road niman Haveli ke kua se men road tak gp dhamsa</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I177" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K177" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>GOHAD / MADHANPURA</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1702004043/RC/22012034839556 — cc road nirman karya rajvir baretha ke makan seshyampura road ki or gp madanpura</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K178" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>GOHAD / BADAGAR</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1702004049/RC/22012034836313 — cc road nirman karya shiram prajapati ke ghar se raghunath ke goda tak gram bankepur gp badagar</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>GOHAD / KHARAUA</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1702004050/IF/22012035489928 — Dagwell richarge pit Hebaran jatav ke khet ke pass madhogar gp kharaua</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K180" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>GOHAD / KHARAUA</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1702004050/WC/22012035298578 — Dagwell recharge pit Angad jatav ke khet ke pas koop par madhogar gp kharaua</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>GOHAD / PIPARSANA</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1702004051/IF/22012035491978 — KHET TALAB KARYA CHANDRAKESH PARIHAR PIPERSANA</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>GOHAD / PALI</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1702004054/IF/22012035349340 — jgsy khet talab niman karya santosk /sitarram</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>GOHAD / CHITORA</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1702004056/AV/22012034657302 — flood diversion chanal nirman karya  raghvendra ke khet ke pass se pani tanki ki our</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>GOHAD / CHAMHEDI</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1702004057/IF/22012035337629 — khet talab nirman karya Devendra singh / kaliyan singh</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>45759</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>GOHAD / CHAMHEDI</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1702004057/IF/22012035337654 — khet talab nirman karya sanjay sharma / Ramavtar sharma</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>45759</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>GOHAD / JHANKARI</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1702004060/IF/22012035337722 — khet talav nirman kary aneeta ke khet par jhankari</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>GOHAD / JHANKARI</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1702004060/IF/22012035337766 — khet talav nirman kary poran ke khet par jhankari</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K188" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>GOHAD / JHANKARI</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1702004060/IF/22012035337786 — khet talav nirman kary gandrav ke khet par jhankari</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>GOHAD / JHANKARI</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1702004060/IF/22012035337796 — khet talav nirman kary mayaram ke khet par jhankari</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>GOHAD / JHANKARI</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1702004060/IF/22012035337806 — khet talav nirman kary sudhama lal ke khet par neerpura</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>GOHAD / JHANKARI</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1702004060/IF/22012035337816 — khet talav nirman kary mohan ke khet par neerpura</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>GOHAD / JHANKARI</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1702004060/IF/22012035340444 — JGSY Khet talav nirman kary mayaram ke khet par neerpura</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>GOHAD / JHANKARI</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1702004060/IF/22012035344154 — JGSY Khet talav nirman kary gandarv ke khet par Jhankari</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>45749</v>
@@ -9054,98 +9054,98 @@
         <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>GOHAD / JHANKARI</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1702004060/WC/22012035275558 — perculation tank nirman karya chandan ke khet par pass gram neerpura gp jhankari</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>GOHAD / NAINOLI</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1702004063/IF/22012035568925 — Khet Talab Ramdas madroli</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>45761</v>
@@ -9195,51 +9195,51 @@
         <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>GOHAD / CHHIRAITA KARVAS</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1702004066/FP/22012034640673 — flood control channel rajabhai ke khet se nahar ki puliya ki or chharenta</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>45453</v>
@@ -9289,145 +9289,145 @@
         <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>GOHAD / BADERAMAU</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1702004083/IF/22012035496204 — Khet talab nirman dashrath/dayaram gp badera mau</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>GOHAD / MAGHAN</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1702004084/IF/22012035442814 — खेत तालाब निर्माण भंवर सिंह/महाराज के खेत पर ग्राम किटेहना Gp maghan</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>GOHAD / KHERIACHANDAN</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1702004085/IF/22012035536284 — khet talab nirman karya sarda w/o suresh k khet par</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>45761</v>
@@ -9477,98 +9477,98 @@
         <v>0</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>GOHAD / GURYANCHHI</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1702004086/WH/22012034939780 — Talab marammt karya road ke pas simiriya</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>45407</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>GOHAD / RATWA</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1702004087/DP/22012034622330 — vraksharopan work radhakrashn mandir ke pass gp ratwa</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>45469</v>
@@ -9806,145 +9806,145 @@
         <v>0</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>45957</v>
       </c>
       <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>RON / NAUDHA</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1702005016/IF/22012035623024 — khet talav balveer/sukhram</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>RON / BASANTPURA</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1702005018/IF/22012035517629 — khet talab rajesh sharma ke khet par</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>RON / LARAUL</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1702005021/IF/22012035535464 — Khet talab nirman shivdayal ke khet par larol</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45761</v>
@@ -10041,239 +10041,239 @@
         <v>0</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>RON / BONAPURA</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1702005024/IF/22012035534756 — Khet Talab Nirman amar setu Dharmendra Narwariya</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>45796</v>
       </c>
       <c r="K220" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>RON / MATIYAWALIBUJURG</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1702005026/IF/22012035545864 — khet talab nirman ramesh / shripal</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I221" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>RON / ACHALPURA</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Construction of distributary Canal for Community / Construction of distributary Canal for Community</t>
+          <t>Construction of distributary Canal for Community / Construction of Major Distributary Canal for Community</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1702005028/IC/22012034891386 — kachcha nala nirman dono side puran ke ghar se bhunjariyai tak Achalpura</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>RON / ACHALPURA</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Construction of distributary Canal for Community / Construction of distributary Canal for Community</t>
+          <t>Construction of distributary Canal for Community / Construction of Major Distributary Canal for Community</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1702005028/IC/22012034891387 — kachacha nala nirman maghai talab se nakati talab tak achalpura</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>RON / VAUHARA</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1702005030/IF/22012035249003 — brakashan ropan rajendra ke khet pr</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>45470</v>
@@ -10323,145 +10323,145 @@
         <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>RON / JAITPURAGUDA</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1702005033/IF/22012035536026 — khet talab anand kumar son of ramnath</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>RON / MACHAND</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1702005034/IF/22012035539500 — khet talab nirman yadunath kushwah s/o lakshaman kushwah machhand</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>RON / MACHAND</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1702005034/IF/22012035564071 — Khet talab nirmad lokendra s/o sukhpal singh macchand</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>45761</v>
@@ -10652,51 +10652,51 @@
         <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>RON / VISWARI</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
           <t>1702005035/IF/22012035512876 — Khet talab rajesh ke khet par biswari</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>45761</v>
@@ -10793,145 +10793,145 @@
         <v>0</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>RON / MORKHI</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1702005037/IF/22012035555970 — Khet talab nirman rammohan/godhan morkhi badi</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>RON / MORKHI</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1702005037/IF/22012035555977 — Khet talab nirman rammohan/godhan morkhi badi</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>RON / MORKHI</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1702005037/IF/22012035556052 — Khet talab nirman rammohan/godhan morkhi badi</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>45761</v>
@@ -10981,98 +10981,98 @@
         <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>RON / SURGHAN</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1702005038/IF/22012035574756 — khet talab nirman Megh singh/vijay singh surghan</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>LAHAR / AJANAR</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1702006001/IF/22012035629710 — Ek bagiya maa ke naam mahadevi patni ashok sharma gram ajnar</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>45932</v>
@@ -11122,427 +11122,427 @@
         <v>0</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>45992</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>LAHAR / MEHARABUZURG</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1702006003/WC/22012035299249 — Dug well recharge pit</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>LAHAR / SUNDERPURA</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1702006010/IF/22012035520797 — Jgsa khet talab nirman raghuveer ke khet par gp sundarpura</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>LAHAR / SUNDERPURA</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1702006010/IF/22012035523881 — jgsa khet talab nirman kary sunita devi ke khet par gp sundarpura</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>LAHAR / SUNDERPURA</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1702006010/IF/22012035523898 — jgsa khet talab nirman kary sunita devi ke khet par gp sundarpura</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>LAHAR / SUNDERPURA</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1702006010/IF/22012035523911 — jgsa khet talab nirman kary sunita devi ke khet par gp sundarpura</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>LAHAR / SUNDERPURA</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1702006010/WC/22012035305675 — Jgsa dug well richarge pit nirman kary gp sundarpura</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>LAHAR / ROHANIJAGIR</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1702006011/IF/22012035465864 — jgsa khet talab nirman kary prahlad ke khet par gp rohanijagir</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>LAHAR / ROHANIJAGIR</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1702006011/IF/22012035484481 — jgsa khet talab nirman kary Ramnarayan ke khet par gp rohanijagir</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>LAHAR / ROHANIJAGIR</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1702006011/IF/22012035489704 — jgsa khet talab nirman kary ramnarayan ke khet par gp rohanijagir</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>45761</v>
@@ -11592,286 +11592,286 @@
         <v>0</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>45885</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>LAHAR / BARHA</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1702006015/IF/22012035623256 — EK BAGIYA MAA KE NAAM BASANI/SURENDRA BARHA</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>LAHAR / LILVARI</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1702006017/IF/22012035361558 — खेत तालाब निर्माण कार्य ग्राम पंचायत लिलवारी कमलेश के खेत पर</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>LAHAR / LILVARI</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1702006017/IF/22012035361634 — खेत तालाब निर्माण कार्य ग्राम पंचायत लिलवारी कमलेश के खेत पर</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>LAHAR / DUNDA</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1702006019/IF/22012035625980 — khet talab nirman kary madan mohan baghel</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>LAHAR / BAREI</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1702006023/IF/22012035491641 — jgsa khet talab nirman kary arvind/ bhadole gram barei</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>LAHAR / BAREI</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1702006023/IF/22012035661312 — Khet talab nirman kary Brahmadin s/o Shankar kori</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>46048</v>
@@ -12062,51 +12062,51 @@
         <v>0</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>45950</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>LAHAR / DEVRIKALA</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1702006031/IF/22012035455614 — JGSA खेत तालाब निर्माण कार्य गौरी शंकर के खेत पर</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>45761</v>
@@ -12156,145 +12156,145 @@
         <v>0</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>45630</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>LAHAR / SONSPURA</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1702006032/IF/22012035498830 — Jgaa khet talab nirman dabu bagnel gram sonsara</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>LAHAR / SONSPURA</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1702006032/IF/22012035500977 — Jgsa khet talab nirman badam singh parihar/hubblal gram sonsara</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>LAHAR / SONSPURA</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1702006032/RS/22012035131577 — Nali Nirman Santosh Banskar Ke Makan Se Giyasi Banskar Ke Ghar Tak</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>45451</v>
@@ -12532,98 +12532,98 @@
         <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>LAHAR / BARAUA</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1702006034/IF/22012035560164 — pashu shed nirman kary kavita / mahendra singh gram baraua</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>LAHAR / RAMPURA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1702006035/IF/22012035463716 — JGSA खेत तालाब निर्माण कार्य राधे लाल  / धंजू  के खेत पर  ग्राम पंचायत  रमपुरा</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>45761</v>
@@ -12814,51 +12814,51 @@
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>46017</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>LAHAR / RARUA NO.2</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1702006043/IF/22012035456214 — GJSA  hithrahi khet talab Ramakant S/O Karanju  ke khet me</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>45761</v>
@@ -13284,98 +13284,98 @@
         <v>0</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>LAHAR / BIJPUR</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1702006049/IF/22012035515845 — JGSA NEW खेत तालाब निर्माण कार्य देवेंद्र के खेत पर</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>LAHAR / BIJPUR</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1702006049/IF/22012035516927 — JGSA NEW खेत तालाब निर्माण कार्य देवेंद्र के खेत पर</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>45789</v>
@@ -13425,145 +13425,145 @@
         <v>0</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>LAHAR / MARPURA</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1702006052/IF/22012035460826 — GJSA  hithrahi khet talab kailash S/O maanpal ke khet me</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>LAHAR / MARPURA</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1702006052/IF/22012035463983 — GJSA  hithrahi khet talab kamal singh das S/O gendalal ke khet me</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>LAHAR / MARPURA</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1702006052/IF/22012035464011 — GJSA  hithrahi khet talab kamal singh S/O gendalal  ke khet me</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>45761</v>
@@ -13660,51 +13660,51 @@
         <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>45294</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>LAHAR / CHHAN</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1702006054/IF/22012035477555 — GJSA  hithrahi khet talab radhacharan S/O kalle ke khet me gram dhorkha gp chaan</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>45761</v>
@@ -13848,239 +13848,239 @@
         <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>LAHAR / RARISIKARPURA</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1702006062/IF/22012035494009 — jgsa khet talab nirman kary manoj sharma ke khet par gp Rarishikarpura</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>LAHAR / JAGANPURA</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1702006063/IF/22012035521815 — Jgsa khet talab nirman saket singh ke khet par gp jaganpura</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>LAHAR / JAGANPURA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1702006063/IF/22012035524544 — Jgsa khet talab nirman saket ke khet par gp jaganpura</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>LAHAR / JAGANPURA</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1702006063/IF/22012035524680 — Jgsa khet talab nirman kary saket singh ke khet par gp jaganpura</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>LAHAR / JAGANPURA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1702006063/IF/22012035524683 — Jgsa khet talab nirman kary saket singh ke khet par gp jaganpura</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>45761</v>