--- v0 (2026-09-09)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K937"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 15:13:03</t>
+          <t>Exported on: 2026-10-27 17:11:40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: GWALIOR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -463,51 +463,51 @@
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Unskilled wage for Bio gas plant for community / Unskilled wage component towards the construction of Bio-gas plant for community</t>
+          <t>Unskilled wage for Bio gas plant for community / Construction of Biogas Plant for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1703002003/AV/22012034657389 — Khet Med Vakharoapan Madosingh/Ramdyal Ke khet me</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45396</v>
@@ -651,380 +651,380 @@
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1703002003/AV/22012034664105 — Pevar Loking Nirman Govt.Midil School Aaroli</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1703002003/AV/22012034664106 — Pevar Loking Nirman Govt.Midil School Aaroli</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1703002003/AV/22012034664107 — Pevar Loking Nirman Govt.Midil School Aaroli</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1703002003/AV/22012034664108 — Pevar Loking Nirman Govt.Midil School Aaroli</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1703002003/AV/22012034664929 — Khel Medan Nirman Naher Ke pass Aaroli</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1703002003/AV/22012034664930 — Khel Medan Nirman Naher Ke pass Aaroli</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1703002003/AV/22012034664931 — Khel Medan Nirman Naher Ke pass Aaroli</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1703002003/AV/22012034664932 — Khel Medan Nirman Naher Ke pass Aaroli</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45682</v>
@@ -1360,51 +1360,51 @@
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>44496</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1703002003/DP/22012034543794 — Chopal nirman panchyat bhavan ke pass Aroli</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>68000</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>66870</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>44795</v>
@@ -1834,167 +1834,167 @@
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1703002003/DP/22012034576526 — Samudayak Vaksharopan Nirman Naval Baba ki Pahadi ki Passh Fadlpur</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>757801.83</v>
       </c>
       <c r="I45" s="2" t="n">
-        <v>321167.2</v>
+        <v>346367.2</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45089</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1703002003/DP/22012034576532 — Samudayak Varkshropan Nirman Lalghati ki pahadi par Aaroli</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>758126.83</v>
       </c>
       <c r="I46" s="2" t="n">
-        <v>350302.2</v>
+        <v>383302.2</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45103</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1703002003/DP/22012034576533 — Samudyak Vakshropan Navalbab ki phadi ke pass fadlpur part 2</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>757801.83</v>
       </c>
       <c r="I47" s="2" t="n">
-        <v>337062.2</v>
+        <v>357162.2</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45089</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
@@ -2044,98 +2044,98 @@
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Coastal Block Plantation of Forestry-Community / Along the coast Block Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1703002003/DP/22012034577690 — Samudayak Vaksharopan Nirman Naval Baba ki Pahadi ki Passh Fadlpur part 3</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>757801.83</v>
       </c>
       <c r="I49" s="2" t="n">
-        <v>333219.2</v>
+        <v>366519.2</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45103</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1703002003/DP/22012034582027 — CNG Vkshsropan Nirman Banbari ke ghar ke pass wali phadi par</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>757801.83</v>
       </c>
       <c r="I50" s="2" t="n">
-        <v>344597.22</v>
+        <v>378497.22</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45138</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
@@ -12602,51 +12602,51 @@
         <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bio-gas plant for individual / Construction of Bio-gas plant for individual</t>
+          <t>Construction of Bio-gas plant for individual / Construction of Biogas Plant for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/22012035237571 — Khet Med Vakharoapan Madhosingh/Ramdyal Ke khet me</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>45396</v>
@@ -12743,51 +12743,51 @@
         <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plntation of Forstry Trees for Individual / Boundary Line Plantation of Forestry Trees for Individuals</t>
+          <t>Boundary Plntation of Forstry Trees for Individual / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/22012035239019 — Khet Med Vakharoapan Suresh/batasi Ke khet me</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>145050.83</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>80870</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45488</v>
@@ -12837,167 +12837,167 @@
         <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Boundary Line Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/22012035239021 — Khet Med Vakharoapan Jeevaram/hakimsingh Ke khet me</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>145050.83</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>66884</v>
+        <v>68684</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>45488</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Boundary Line Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/22012035239022 — Khet Med Vakharoapan Madosingh/ramdyal Ke khet me</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>145050.83</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>69440</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>45488</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Boundary Line Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/22012035239023 — Khet Med VakharoapanRambati/shobharam Ke khet me</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>145050.83</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>65084</v>
+        <v>68684</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>45488</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
           <t>Boundary Plntation-Farm Forestry Trees(Individual) / Boundary Line Plantation of Farm Forestry Trees for Individuals</t>
@@ -13072,73 +13072,73 @@
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Boundary Line Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/22012035239026 — Khet Med Vakharoapan Imrtibai/Bansilal Ke khet me</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>145050.83</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>52322</v>
+        <v>54122</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>45488</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
@@ -13897,51 +13897,51 @@
       <c r="J295" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K295" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/22012035430686 — Jal Ganga Sambardhan Khet Tatav Nirman  Suresh singh Rawatke Khet me Fadlpur</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>45761</v>
@@ -14042,51 +14042,51 @@
       <c r="J298" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K298" s="3" t="n">
         <v>46121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/22012035430689 — Jal Ganga Sambardhan Khet Tatav Nirman  Ramkaran singh Ke Khet Me Fadlpur</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>45761</v>
@@ -14138,145 +14138,145 @@
       <c r="J300" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K300" s="3" t="n">
         <v>46121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/22012035430692 — Jal Ganga Sambardhan Khet Tatav Nirman</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/22012035430694 — Jgsa Khet Tatav Nirman  Suneetabai /Kadm singh Ke Khet me fadlpur</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/22012035430695 — JGSA  Khet Tatav Nirman  Badam singh / savdal ke khet me fadlpur</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>45761</v>
@@ -14326,51 +14326,51 @@
         <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/22012035430697 — Jal Ganga Sambardhan Khet Tatav Nirman</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>45761</v>
@@ -14471,98 +14471,98 @@
       <c r="J307" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K307" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/22012035470647 — JGSA Dugwell Recharge Vijayram/Ranveer Fadlpur</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/22012035470649 — JGSA Dugwell Recharge Vijayram/Ranveer Fadlpur</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>45761</v>
@@ -18206,145 +18206,147 @@
       <c r="J384" s="3" t="n">
         <v>45810</v>
       </c>
       <c r="K384" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/IAY/5271033 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115167260</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>45810</v>
       </c>
-      <c r="K385" s="3"/>
+      <c r="K385" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/IAY/5271884 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115041108</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>45810</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/IAY/5291173 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115041056</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>4698</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>45810</v>
@@ -18984,335 +18986,335 @@
       <c r="J400" s="3" t="n">
         <v>45915</v>
       </c>
       <c r="K400" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/IAY/5587257 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115106034</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>45873</v>
       </c>
       <c r="K401" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/IAY/5600451 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115040944</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>45838</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/IAY/5626221 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115105585</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>45810</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/IAY/71245 — Construction of IAY House -IAY REG. NO. MP-03-002-003-001/118</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>42191</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/IAY/71246 — Construction of IAY House -IAY REG. NO. MP-03-002-003-001/122</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>42156</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/IAY/71247 — Construction of IAY House -IAY REG. NO. MP-03-002-003-001/24</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>42156</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/IAY/71248 — Construction of IAY House -IAY REG. NO. MP-03-002-003-001/27</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>44795</v>
@@ -22789,51 +22791,51 @@
       <c r="J479" s="3" t="n">
         <v>43374</v>
       </c>
       <c r="K479" s="3" t="n">
         <v>43705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
           <t>1703002003/RC/22012034394647 — CCnirman Menroad se mahervan ke ghar tak</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>153000</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>43374</v>
@@ -23561,51 +23563,51 @@
         <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>44496</v>
       </c>
       <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
           <t>1703002003/RC/22012034603419 — Cc Raod Nirman  Menraodse mahipat or ahar se dhirsingh or bhikaram ke ghar tak</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>63500</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>66096</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>44662</v>
@@ -24178,98 +24180,98 @@
         <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
           <t>1703002003/RC/22012034847556 — Cc Raod Nirman Men Raod se Bhadoriya ke Ghar Tak Geoteg</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>35000</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
           <t>1703002003/RC/22012034847557 — Cc Raod Nirman Men Raod se Bhadoriya ke Ghar Tak Geoteg</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>45761</v>
@@ -37234,51 +37236,51 @@
       <c r="J778" s="3" t="n">
         <v>42953</v>
       </c>
       <c r="K778" s="3" t="n">
         <v>42987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C779" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D779" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E779" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F779" s="1" t="inlineStr">
         <is>
           <t>1703002003/RS/22012034430088 — KhandaNali Nirman Puran ke gher se khet ki tak Aaroli</t>
         </is>
       </c>
       <c r="G779" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H779" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I779" s="2" t="n">
         <v>174</v>
       </c>
       <c r="J779" s="3" t="n">
         <v>43374</v>
@@ -38325,192 +38327,192 @@
         <v>0</v>
       </c>
       <c r="J801" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K801" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
           <t>1703002003/RS/22012035133207 — Nali Nirman Puran Ke Ghar se Ratan Lal Ke Ghar Tak</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I802" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J802" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K802" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C803" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D803" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E803" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F803" s="1" t="inlineStr">
         <is>
           <t>1703002003/RS/22012035133208 — Nali Nirman Puran Ke Ghar se Ratan Lal Ke Ghar Tak</t>
         </is>
       </c>
       <c r="G803" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H803" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I803" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J803" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K803" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C804" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D804" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E804" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F804" s="1" t="inlineStr">
         <is>
           <t>1703002003/RS/22012035133209 — Nali Nirman Puran Ke Ghar se Ratan Lal Ke Ghar Tak</t>
         </is>
       </c>
       <c r="G804" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H804" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I804" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J804" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K804" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C805" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D805" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E805" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F805" s="1" t="inlineStr">
         <is>
           <t>1703002003/RS/22012035133210 — Nali Nirman Puran Ke Ghar se Ratan Lal Ke Ghar Tak</t>
         </is>
       </c>
       <c r="G805" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H805" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I805" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J805" s="3" t="n">
         <v>45520</v>
@@ -43477,98 +43479,98 @@
         <v>0</v>
       </c>
       <c r="J909" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K909" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="910">
       <c r="A910" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B910" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C910" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D910" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E910" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F910" s="1" t="inlineStr">
         <is>
           <t>1703002003/WC/22012035245729 — Canturtench Nirman Banbari ke Ghar ki Pahadi ke pichhe Fadlpur Part 4</t>
         </is>
       </c>
       <c r="G910" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H910" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I910" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J910" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K910" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="911">
       <c r="A911" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B911" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C911" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D911" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E911" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F911" s="1" t="inlineStr">
         <is>
           <t>1703002003/WC/22012035245730 — Canturtench Nirman Banbari ke Ghar ki Pahadi ke pichhe Fadlpur Part 4</t>
         </is>
       </c>
       <c r="G911" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H911" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I911" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J911" s="3" t="n">
         <v>45567</v>
@@ -43759,145 +43761,145 @@
         <v>0</v>
       </c>
       <c r="J915" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K915" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="916">
       <c r="A916" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B916" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C916" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D916" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E916" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F916" s="1" t="inlineStr">
         <is>
           <t>1703002003/WC/22012035272151 — talav</t>
         </is>
       </c>
       <c r="G916" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H916" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I916" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J916" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K916" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="917">
       <c r="A917" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B917" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C917" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D917" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E917" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F917" s="1" t="inlineStr">
         <is>
           <t>1703002003/WC/22012035272152 — talav</t>
         </is>
       </c>
       <c r="G917" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H917" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I917" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J917" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K917" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="918">
       <c r="A918" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B918" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C918" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D918" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E918" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F918" s="1" t="inlineStr">
         <is>
           <t>1703002003/WC/22012035272154 — talav</t>
         </is>
       </c>
       <c r="G918" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H918" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I918" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J918" s="3" t="n">
         <v>45761</v>
@@ -44337,239 +44339,239 @@
       <c r="J927" s="3" t="n">
         <v>45691</v>
       </c>
       <c r="K927" s="3" t="n">
         <v>45766</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="928">
       <c r="A928" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B928" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C928" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D928" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E928" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F928" s="1" t="inlineStr">
         <is>
           <t>1703002003/WH/22012034941211 — Canturtench Nirman Banbari ke Ghar ki Pahadi ke pichhe Fadlpur Part 3</t>
         </is>
       </c>
       <c r="G928" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H928" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I928" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J928" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K928" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="929">
       <c r="A929" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B929" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C929" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D929" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E929" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F929" s="1" t="inlineStr">
         <is>
           <t>1703002003/WH/22012034941212 — Canturtench Nirman Banbari ke Ghar ki Pahadi ke pichhe Fadlpur Part 3</t>
         </is>
       </c>
       <c r="G929" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H929" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I929" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J929" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K929" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="930">
       <c r="A930" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B930" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C930" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D930" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E930" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F930" s="1" t="inlineStr">
         <is>
           <t>1703002003/WH/22012034941213 — Canturtench Nirman Banbari ke Ghar ki Pahadi ke pichhe Fadlpur Part 3</t>
         </is>
       </c>
       <c r="G930" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H930" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I930" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J930" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K930" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="931">
       <c r="A931" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B931" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C931" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D931" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E931" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F931" s="1" t="inlineStr">
         <is>
           <t>1703002003/WH/22012034941214 — Canturtench Nirman Banbari ke Ghar ki Pahadi ke pichhe Fadlpur Part 3</t>
         </is>
       </c>
       <c r="G931" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H931" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I931" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J931" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K931" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="932">
       <c r="A932" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B932" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C932" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D932" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E932" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F932" s="1" t="inlineStr">
         <is>
           <t>1703002003/WH/22012034941215 — Canturtench Nirman Banbari ke Ghar ki Pahadi ke pichhe Fadlpur Part 3</t>
         </is>
       </c>
       <c r="G932" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H932" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I932" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J932" s="3" t="n">
         <v>45396</v>