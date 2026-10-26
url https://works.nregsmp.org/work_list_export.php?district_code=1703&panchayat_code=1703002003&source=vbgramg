--- v0 (2026-09-11)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K75"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-11 11:08:13</t>
+          <t>Exported on: 2026-10-26 20:49:27</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: GWALIOR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,731 +273,731 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Unskilled wage for Bio gas plant for community / Unskilled wage component towards the construction of Bio-gas plant for community</t>
+          <t>Unskilled wage for Bio gas plant for community / Construction of Biogas Plant for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1703002003/AV/22012034657389 — Khet Med Vakharoapan Madosingh/Ramdyal Ke khet me</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1703002003/AV/22012034664105 — Pevar Loking Nirman Govt.Midil School Aaroli</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1703002003/AV/22012034664106 — Pevar Loking Nirman Govt.Midil School Aaroli</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1703002003/AV/22012034664107 — Pevar Loking Nirman Govt.Midil School Aaroli</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1703002003/AV/22012034664108 — Pevar Loking Nirman Govt.Midil School Aaroli</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1703002003/AV/22012034664929 — Khel Medan Nirman Naher Ke pass Aaroli</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1703002003/AV/22012034664930 — Khel Medan Nirman Naher Ke pass Aaroli</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1703002003/AV/22012034664931 — Khel Medan Nirman Naher Ke pass Aaroli</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1703002003/AV/22012034664932 — Khel Medan Nirman Naher Ke pass Aaroli</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1703002003/DP/22012034543794 — Chopal nirman panchyat bhavan ke pass Aroli</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>68000</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>44795</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1703002003/DP/22012034576526 — Samudayak Vaksharopan Nirman Naval Baba ki Pahadi ki Passh Fadlpur</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>757801.83</v>
       </c>
       <c r="I22" s="2" t="n">
-        <v>27300</v>
+        <v>52500</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45089</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1703002003/DP/22012034576532 — Samudayak Varkshropan Nirman Lalghati ki pahadi par Aaroli</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>758126.83</v>
       </c>
       <c r="I23" s="2" t="n">
-        <v>27900</v>
+        <v>60900</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45103</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1703002003/DP/22012034576533 — Samudyak Vakshropan Navalbab ki phadi ke pass fadlpur part 2</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>757801.83</v>
       </c>
       <c r="I24" s="2" t="n">
-        <v>26700</v>
+        <v>46800</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45089</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Coastal Block Plantation of Forestry-Community / Along the coast Block Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1703002003/DP/22012034577690 — Samudayak Vaksharopan Nirman Naval Baba ki Pahadi ki Passh Fadlpur part 3</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>757801.83</v>
       </c>
       <c r="I25" s="2" t="n">
-        <v>22800</v>
+        <v>56100</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45103</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1703002003/DP/22012034582027 — CNG Vkshsropan Nirman Banbari ke ghar ke pass wali phadi par</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>757801.83</v>
       </c>
       <c r="I26" s="2" t="n">
-        <v>29400</v>
+        <v>63300</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45138</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -1025,662 +1025,662 @@
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45117</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bio-gas plant for individual / Construction of Bio-gas plant for individual</t>
+          <t>Construction of Bio-gas plant for individual / Construction of Biogas Plant for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/22012035237571 — Khet Med Vakharoapan Madhosingh/Ramdyal Ke khet me</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plntation of Forstry Trees for Individual / Boundary Line Plantation of Forestry Trees for Individuals</t>
+          <t>Boundary Plntation of Forstry Trees for Individual / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/22012035239019 — Khet Med Vakharoapan Suresh/batasi Ke khet me</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>145050.83</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>7200</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45488</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Boundary Line Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/22012035239021 — Khet Med Vakharoapan Jeevaram/hakimsingh Ke khet me</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>145050.83</v>
       </c>
       <c r="I30" s="2" t="n">
-        <v>7200</v>
+        <v>9000</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45488</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Boundary Line Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/22012035239022 — Khet Med Vakharoapan Madosingh/ramdyal Ke khet me</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>145050.83</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>3600</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45488</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Boundary Line Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/22012035239023 — Khet Med VakharoapanRambati/shobharam Ke khet me</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>145050.83</v>
       </c>
       <c r="I32" s="2" t="n">
-        <v>5400</v>
+        <v>9000</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45488</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Boundary Line Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/22012035239026 — Khet Med Vakharoapan Imrtibai/Bansilal Ke khet me</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>145050.83</v>
       </c>
       <c r="I33" s="2" t="n">
-        <v>3600</v>
+        <v>5400</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45488</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/22012035430686 — Jal Ganga Sambardhan Khet Tatav Nirman  Suresh singh Rawatke Khet me Fadlpur</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/22012035430689 — Jal Ganga Sambardhan Khet Tatav Nirman  Ramkaran singh Ke Khet Me Fadlpur</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/22012035430692 — Jal Ganga Sambardhan Khet Tatav Nirman</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/22012035430694 — Jgsa Khet Tatav Nirman  Suneetabai /Kadm singh Ke Khet me fadlpur</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/22012035430695 — JGSA  Khet Tatav Nirman  Badam singh / savdal ke khet me fadlpur</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/22012035430697 — Jal Ganga Sambardhan Khet Tatav Nirman</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/22012035470647 — JGSA Dugwell Recharge Vijayram/Ranveer Fadlpur</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/22012035470649 — JGSA Dugwell Recharge Vijayram/Ranveer Fadlpur</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45761</v>
@@ -1824,993 +1824,995 @@
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/IAY/5271033 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115167260</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45810</v>
       </c>
-      <c r="K45" s="3"/>
+      <c r="K45" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/IAY/5271884 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115041108</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45810</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/IAY/5291173 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115041056</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45810</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/IAY/5587257 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115106034</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45873</v>
       </c>
       <c r="K48" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/IAY/5600451 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115040944</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45838</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/IAY/5626221 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115105585</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45810</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/IAY/71245 — Construction of IAY House -IAY REG. NO. MP-03-002-003-001/118</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>42191</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/IAY/71246 — Construction of IAY House -IAY REG. NO. MP-03-002-003-001/122</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>42156</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/IAY/71247 — Construction of IAY House -IAY REG. NO. MP-03-002-003-001/24</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>42156</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1703002003/IF/IAY/71248 — Construction of IAY House -IAY REG. NO. MP-03-002-003-001/27</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>44795</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1703002003/RC/22012034394647 — CCnirman Menroad se mahervan ke ghar tak</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>153000</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>43374</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1703002003/RC/22012034603419 — Cc Raod Nirman  Menraodse mahipat or ahar se dhirsingh or bhikaram ke ghar tak</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>63500</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>44662</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1703002003/RC/22012034847556 — Cc Raod Nirman Men Raod se Bhadoriya ke Ghar Tak Geoteg</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>35000</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1703002003/RC/22012034847557 — Cc Raod Nirman Men Raod se Bhadoriya ke Ghar Tak Geoteg</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1703002003/RS/22012034430088 — KhandaNali Nirman Puran ke gher se khet ki tak Aaroli</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>43374</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1703002003/RS/22012035133207 — Nali Nirman Puran Ke Ghar se Ratan Lal Ke Ghar Tak</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1703002003/RS/22012035133208 — Nali Nirman Puran Ke Ghar se Ratan Lal Ke Ghar Tak</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1703002003/RS/22012035133209 — Nali Nirman Puran Ke Ghar se Ratan Lal Ke Ghar Tak</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1703002003/RS/22012035133210 — Nali Nirman Puran Ke Ghar se Ratan Lal Ke Ghar Tak</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1703002003/WC/22012035245729 — Canturtench Nirman Banbari ke Ghar ki Pahadi ke pichhe Fadlpur Part 4</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1703002003/WC/22012035245730 — Canturtench Nirman Banbari ke Ghar ki Pahadi ke pichhe Fadlpur Part 4</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45567</v>
@@ -2907,380 +2909,380 @@
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1703002003/WC/22012035272151 — talav</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1703002003/WC/22012035272152 — talav</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1703002003/WC/22012035272154 — talav</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1703002003/WH/22012034941211 — Canturtench Nirman Banbari ke Ghar ki Pahadi ke pichhe Fadlpur Part 3</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1703002003/WH/22012034941212 — Canturtench Nirman Banbari ke Ghar ki Pahadi ke pichhe Fadlpur Part 3</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1703002003/WH/22012034941213 — Canturtench Nirman Banbari ke Ghar ki Pahadi ke pichhe Fadlpur Part 3</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1703002003/WH/22012034941214 — Canturtench Nirman Banbari ke Ghar ki Pahadi ke pichhe Fadlpur Part 3</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>MORAR</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1703002003/WH/22012034941215 — Canturtench Nirman Banbari ke Ghar ki Pahadi ke pichhe Fadlpur Part 3</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45396</v>