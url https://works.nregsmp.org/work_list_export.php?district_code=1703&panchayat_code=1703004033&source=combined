--- v0 (2026-09-10)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K441"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-10 00:38:03</t>
+          <t>Exported on: 2026-10-25 12:53:16</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: GWALIOR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -988,51 +988,51 @@
       <c r="J26" s="3" t="n">
         <v>43769</v>
       </c>
       <c r="K26" s="3" t="n">
         <v>44480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1703004033/DP/22012034482658 — CPW Panchayat Bhavan</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>108850</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>67072</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>43783</v>
@@ -1944,51 +1944,51 @@
       <c r="J46" s="3" t="n">
         <v>42894</v>
       </c>
       <c r="K46" s="3" t="n">
         <v>45131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost structure for Individual</t>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1703004033/IF/22012034428082 — Nadep nirman Mohar Singh / Amar Singh</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>17000</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>1044</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>43377</v>
@@ -2038,51 +2038,51 @@
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost structure for Individual</t>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1703004033/IF/22012034428114 — Nadep Nirman Rakesh / Dhaniram</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>17000</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>1044</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>43377</v>
@@ -2179,51 +2179,51 @@
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1703004033/IF/22012034429716 — NADEB RAKESH / BHACHNDRA DEORI KALAN</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>17000</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>1044</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>43377</v>
@@ -2273,192 +2273,192 @@
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost structure for Individual</t>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1703004033/IF/22012034429720 — NADEB  SIRNAME / NRAYAN  DEORI KALAN</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>17000</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>1044</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>43377</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost structure for Individual</t>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1703004033/IF/22012034429722 — NADEB VEERENDRA / UMEND DEORI KALAN</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>17000</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>1044</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>43377</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost structure for Individual</t>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1703004033/IF/22012034429724 — NADEB CHIMAN SINGH / KASHIRAM DEORI KALAN</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>17000</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>1044</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>43377</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1703004033/IF/22012034429725 — NADEB PAHAND  SINGH / GAJRAJ SINGH DEORI KALAN</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>17000</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>1044</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>43377</v>
@@ -2649,192 +2649,192 @@
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1703004033/IF/22012035011512 — Plantation hitgiraimulak yespal Rawat/ uttam deori kala plant</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>409718.19</v>
       </c>
       <c r="I62" s="2" t="n">
-        <v>68892</v>
+        <v>90492</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>44884</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1703004033/IF/22012035463131 — JGSA 2025 KET TALAB JEETENDRA RAWAT /  GYANSINGH RAWAT DEVERI KALAN</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1703004033/IF/22012035463209 — JGSA 2025 KET TALAB BASHANT PATHAK / KAMTATA PATHAK  DEVERI KALAN</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1703004033/IF/22012035508639 — JGSA 2025 KET TALAB ARJUN SINGH RAWAT DEVERI KALAN</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45761</v>
@@ -5476,51 +5476,51 @@
       <c r="J120" s="3" t="n">
         <v>45607</v>
       </c>
       <c r="K120" s="3" t="n">
         <v>46146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1703004033/IF/IAY/4762167 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120895757</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45560</v>
@@ -5964,51 +5964,51 @@
       <c r="J130" s="3" t="n">
         <v>42873</v>
       </c>
       <c r="K130" s="3" t="n">
         <v>43120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1703004033/IF/IAY/71843 — Construction of IAY House -IAY REG. NO. MP-03-004-033-001/16</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>44756</v>
@@ -8435,51 +8435,51 @@
         <v>0</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>43455</v>
       </c>
       <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1703004033/RC/22012034447389 — C.C. Nirman main nali se prabhu yadav ke makan ki or</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>46500</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>44273</v>
@@ -8864,51 +8864,51 @@
       <c r="J190" s="3" t="n">
         <v>45722</v>
       </c>
       <c r="K190" s="3" t="n">
         <v>46146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1703004033/RC/22012034833724 — CC Road Nirman Main Road Se Chhaviram Jatav ke makan Ki Or devrikala</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>45567</v>
@@ -15857,333 +15857,333 @@
       <c r="J335" s="3" t="n">
         <v>44224</v>
       </c>
       <c r="K335" s="3" t="n">
         <v>44461</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1703004033/RS/22012034516927 — Nali Nirman Jandel Neta ki Mori se Gupt Ki or Devriakal</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>973000</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>437145</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>44329</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1703004033/RS/22012034516928 — Nali Nirman Taal Ke Aam se Mori Ki or Devrikala</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>973000</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>569736</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>44322</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1703004033/RS/22012034516929 — Nali Nirman Mandir se Nariya Ki or devrikala</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>973000</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>330802</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>44322</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1703004033/RS/22012034516930 — Nali Nirman Kok Singh Ki Bor se Harnam Ke plot ki or devrikala</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>973000</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>581509</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>44322</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1703004033/RS/22012034516931 — Nali Nirman Kanchhe se Shaukin Ki or Devrikala</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>973000</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>581316</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>44322</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
           <t>1703004033/RS/22012034516932 — Nali Nirman Rajendra Jatav Ki Jhopdi se puliya ki or</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>973000</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>578035</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>44322</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>1703004033/RS/22012034528553 — Nali Nirman Penta Se Puliya Ki or Devrikala</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>593100</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>38407</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>44476</v>
@@ -17244,51 +17244,51 @@
       <c r="J364" s="3" t="n">
         <v>44182</v>
       </c>
       <c r="K364" s="3" t="n">
         <v>44468</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1703004033/WC/22012034594745 — Nala Divirsion Chaturbhuj ke khet ki or</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>481973.25</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>383</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>44182</v>
@@ -20564,192 +20564,192 @@
         <v>522</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
           <t>1703004033/WC/22012035274788 — JGSA 2025 recharge structure water well yadav mohala deveri kalan</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>10422</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
           <t>1703004033/WC/22012035295693 — JGSA 2025 RECHARGE STRUCTURE WATER WELL MANDIR BALA KUA DEVERI KALAN</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
           <t>1703004033/WC/22012035295696 — JGSA 2025 RECHARGE STRUCTURE WATER WELL UDAYBHAN SINGH RAWAT BALA KUA DEVERI KALAN</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
           <t>1703004033/WC/22012035295702 — JGSA 2025 RECHARGE STRUCTURE WATER WELL  VEERENDRA PATAK BALA KUA  DEVERI KALAN</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>45761</v>