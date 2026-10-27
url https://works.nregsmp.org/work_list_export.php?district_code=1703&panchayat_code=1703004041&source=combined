--- v0 (2026-09-10)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K758"/>
+  <dimension ref="A1:K759"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-10 01:16:01</t>
+          <t>Exported on: 2026-10-27 20:35:45</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: GWALIOR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -371,51 +371,51 @@
       <c r="J13" s="3" t="n">
         <v>42908</v>
       </c>
       <c r="K13" s="3" t="n">
         <v>43195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1703004018/IF/IAY/638580 — Construction of IAY House -IAY REG. NO. MP2370245</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>42777</v>
@@ -1378,51 +1378,51 @@
         <v>3180</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>44091</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1703004041/DP/22012034496084 — C.P.W.MASJID WALI KABRISTAN PALAYCHHA</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>880500</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>209760</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>44091</v>
@@ -1729,51 +1729,51 @@
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1703004041/DP/22012034556343 — BLOCK PLANTATION KARYA KHEL MEDAN KE PASS PALAYCHHA</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>713191.92</v>
       </c>
       <c r="I42" s="2" t="n">
-        <v>123556</v>
+        <v>134056</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>44840</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
@@ -1989,239 +1989,239 @@
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1703004041/DP/22012034563639 — BLOCK PLANTATION KARYA KHEL MEDAN KE PASS PALAYCHHA 2</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>715191.92</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>83374</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>44883</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
+          <t>Boundary Line Plantation-Farm Forestry-Community / Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1703004041/DP/22012034567735 — plantation karya amrit sarovar bamor ke band par bamor palaychha</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>409718.19</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>32506</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>44945</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
+          <t>Boundary Line Plantation-Farm Forestry-Community / Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1703004041/DP/22012034567738 — PLANTATION KARYA AMRIT SAROVAR KE PASS ROAD KINARE PAR BAMOR 2</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>409718.19</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>33706</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>44883</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1703004041/DP/22012034567739 — PLANTATION KARYA AMRIT SAROVAR BAMOR KE PASS NAALE PAR BAMOR PALAYCHHA 3</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>409718.19</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>30600</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>44945</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1703004041/DP/22012034567740 — PALNTATION KARYA AMRIT SAROVAR BANJAR KE KINARE PAR BAMOR PALAYCHHA 4</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>409718.19</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>77566</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>44881</v>
@@ -2412,51 +2412,51 @@
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45108</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1703004041/DP/22012034587609 — Amrat Vatika Plantetion Middile School Parisar Palayachha</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>7956</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45162</v>
@@ -6961,51 +6961,51 @@
       <c r="J151" s="3" t="n">
         <v>44315</v>
       </c>
       <c r="K151" s="3" t="n">
         <v>44887</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/22012034713194 — CTR KHET TALAB BEERENDRA SINGH /UDAY SINGH</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>337715.44</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>1158</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>44315</v>
@@ -7102,98 +7102,98 @@
         <v>0</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/22012035184419 — KHET TALAB NIRMAN KARYA  MADAN LAL - PALAYACHHA</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K155" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/22012035184420 — KHET TALAB NIRMAN KARYA  POHAP SINGH - PALAYACHHA</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>45154</v>
@@ -7243,239 +7243,239 @@
         <v>0</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Check Dam for Individuals / Construction of Boulder Check Dam for Individuals</t>
+          <t>Constr of Boulder Check Dam for Individuals / Construction of Boulder Check Dam for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/22012035186235 — KHET TALAB NIRMAN KARYA  POHAP SINGH - PALAYACHHA</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/22012035378877 — JGSA 2025 Recharge Structure Rakesh Gurjar Ke Pass Bamor</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K159" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/22012035379077 — JGSA 2025 Recharge Structure Daddu Ka Kua Palayachha</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K160" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/22012035379078 — JGSA 2025 Recharge Structure Daddu Ka Kua Palayachha</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K161" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/22012035379091 — JGSA 2025 Recharge Structure Balaji Mandir Ke Pass kua Palayachha</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45761</v>
@@ -7572,145 +7572,145 @@
         <v>0</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/22012035463006 — JGSA 2025 Khet Talab Madan Singh Kushwah Ke Khet Par Palaychha</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/22012035463028 — JGSA 2025 Khet Talab Nirman Gopal Ke Khet Par Palaychha</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/22012035463044 — JGSA 2025 Khet Talab Narrotam Ke Khet Par Palaychha</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45761</v>
@@ -8973,51 +8973,51 @@
       <c r="J193" s="3" t="n">
         <v>42957</v>
       </c>
       <c r="K193" s="3" t="n">
         <v>43171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/127380 — Construction of IAY House -IAY REG. NO. MP-03-004-041-002/4</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>42156</v>
@@ -9412,51 +9412,51 @@
       <c r="J202" s="3" t="n">
         <v>43286</v>
       </c>
       <c r="K202" s="3" t="n">
         <v>43628</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/1748610 — Construction of IAY House -IAY REG. NO. MP4034192</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>43363</v>
@@ -9508,51 +9508,51 @@
       <c r="J204" s="3" t="n">
         <v>43286</v>
       </c>
       <c r="K204" s="3" t="n">
         <v>43628</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/1748783 — Construction of IAY House -IAY REG. NO. MP4036601</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>2088</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>43426</v>
@@ -11417,51 +11417,51 @@
       <c r="J243" s="3" t="n">
         <v>42768</v>
       </c>
       <c r="K243" s="3" t="n">
         <v>43156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/3233548 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5685523</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>17357</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>44896</v>
@@ -13177,78 +13177,80 @@
         <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>45115</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4414078 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151757294</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>18888</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>45354</v>
       </c>
-      <c r="K280" s="3"/>
+      <c r="K280" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -13273,427 +13275,427 @@
       <c r="J281" s="3" t="n">
         <v>45355</v>
       </c>
       <c r="K281" s="3" t="n">
         <v>45699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4421388 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152008735</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>13719</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>45351</v>
       </c>
       <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4422105 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151757504</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>14514</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>45354</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4422136 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151757577</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>14293</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>45355</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4422168 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151757675</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>8991</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>45351</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4422201 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151757772</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>14514</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>45354</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4422222 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151757845</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>14514</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>45354</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4461892 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151768807</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>45355</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4461903 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152009754</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>45361</v>
       </c>
       <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4461904 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152009918</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>19617</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>45354</v>
@@ -13745,1555 +13747,1555 @@
       <c r="J291" s="3" t="n">
         <v>45355</v>
       </c>
       <c r="K291" s="3" t="n">
         <v>45699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4461906 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152010642</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>5832</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>45393</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4461907 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152010670</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>14293</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>45355</v>
       </c>
       <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4461908 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152012034</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>45361</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4461910 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152012132</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>45305</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4461912 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152012198</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>45330</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4461913 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152012227</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>17496</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>45610</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4461916 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152012488</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>45355</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4461917 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152012572</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>45330</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4461918 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152012613</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>45355</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4461919 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152012724</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>45533</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4461920 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152012970</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>11598</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>45354</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4461921 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152013059</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>45305</v>
       </c>
       <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4461922 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152013082</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>45361</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4461926 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152014030</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>45355</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4461927 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152014055</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>45355</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4461928 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152014070</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>45305</v>
       </c>
       <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4461929 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152014090</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>45305</v>
       </c>
       <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4461930 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152014120</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>45361</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4461931 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152014126</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>45361</v>
       </c>
       <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4461938 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152014401</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>45305</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4461943 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152014637</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>14293</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>45355</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4461948 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152014976</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>17364</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>45354</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4461949 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152015018</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>13056</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>45354</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4461975 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152019040</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>45361</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4461976 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152019063</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>45355</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4467336 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151757326</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>9477</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>45393</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4468887 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152012060</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>45361</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4481312 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152015064</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>45533</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4494744 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152013015</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>45346</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4496853 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152014877</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>45468</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4743027 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113823228</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>46038</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4743031 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113823918</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>17469</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>45659</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/475733 — Construction of IAY House -IAY REG. NO. MP1911928</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>43349</v>
@@ -15345,51 +15347,51 @@
       <c r="J325" s="3" t="n">
         <v>45659</v>
       </c>
       <c r="K325" s="3" t="n">
         <v>45699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4795025 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147044571</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>45565</v>
@@ -15441,427 +15443,427 @@
       <c r="J327" s="3" t="n">
         <v>42873</v>
       </c>
       <c r="K327" s="3" t="n">
         <v>43656</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4798213 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148785103</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>46038</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4798777 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148819631</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>17010</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>45659</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4798819 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148830866</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>45549</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4799007 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148905592</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>20142</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>45659</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4799808 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148925078</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>8505</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>45659</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4799826 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148929608</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>17901</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>45659</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4799869 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148950138</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>13122</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4801163 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151257424</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>45579</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/4859978 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151245669</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>45565</v>
@@ -15913,51 +15915,51 @@
       <c r="J337" s="3" t="n">
         <v>45702</v>
       </c>
       <c r="K337" s="3" t="n">
         <v>46036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/5359201 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148492639</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>45719</v>
@@ -16009,51 +16011,51 @@
       <c r="J339" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K339" s="3" t="n">
         <v>46036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/5505105 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113823549</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>3600</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>46191</v>
@@ -16105,192 +16107,192 @@
       <c r="J341" s="3" t="n">
         <v>45995</v>
       </c>
       <c r="K341" s="3" t="n">
         <v>46028</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/5506375 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151326779</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>16128</v>
+        <v>14328</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>46038</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/5507503 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148895029</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/5513146 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148414122</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/5591201 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147044432</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>45995</v>
@@ -16342,333 +16344,333 @@
       <c r="J346" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K346" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/5591534 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148495397</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>6732</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>46191</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/5591922 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148895082</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>45702</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/5592169 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148785101</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>46191</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/5592564 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145371843</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/5592642 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149552244</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>46191</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/5855959 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113823345</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>1800</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>45702</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/5855960 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113823848</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>45801</v>
@@ -16720,145 +16722,145 @@
       <c r="J354" s="3" t="n">
         <v>45702</v>
       </c>
       <c r="K354" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/5856044 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148495467</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/5856109 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148819040</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>6264</v>
+        <v>4698</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>46191</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/5856390 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148813619</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>45702</v>
@@ -16959,19212 +16961,19259 @@
       <c r="J359" s="3" t="n">
         <v>42901</v>
       </c>
       <c r="K359" s="3" t="n">
         <v>43195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/6236058 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151274971</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>46069</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
           <t>1703004041/IF/IAY/6236539 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151327005</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>46069</v>
       </c>
       <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1703004041/IF/IAY/71871 — Construction of IAY House -IAY REG. NO. MP-03-004-041-001/10</t>
+          <t>1703004041/IF/IAY/6319764 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148952955</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>42156</v>
+        <v>46177</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1703004041/IF/IAY/71872 — Construction of IAY House -IAY REG. NO. MP-03-004-041-001/19</t>
+          <t>1703004041/IF/IAY/71871 — Construction of IAY House -IAY REG. NO. MP-03-004-041-001/10</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>42191</v>
+        <v>42156</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1703004041/IF/IAY/71873 — Construction of IAY House -IAY REG. NO. MP-03-004-041-001/1p</t>
+          <t>1703004041/IF/IAY/71872 — Construction of IAY House -IAY REG. NO. MP-03-004-041-001/19</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>42156</v>
+        <v>42191</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1703004041/IF/IAY/71874 — Construction of IAY House -IAY REG. NO. MP-03-004-041-001/43</t>
+          <t>1703004041/IF/IAY/71873 — Construction of IAY House -IAY REG. NO. MP-03-004-041-001/1p</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>42156</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1703004041/IF/IAY/71875 — Construction of IAY House -IAY REG. NO. MP-03-004-041-001/45</t>
+          <t>1703004041/IF/IAY/71874 — Construction of IAY House -IAY REG. NO. MP-03-004-041-001/43</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>42191</v>
+        <v>42156</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1703004041/IF/IAY/71876 — Construction of IAY House -IAY REG. NO. MP-03-004-041-002/1</t>
+          <t>1703004041/IF/IAY/71875 — Construction of IAY House -IAY REG. NO. MP-03-004-041-001/45</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>42156</v>
+        <v>42191</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1703004041/IF/IAY/743452 — Construction of IAY House -IAY REG. NO. MP2330008</t>
+          <t>1703004041/IF/IAY/71876 — Construction of IAY House -IAY REG. NO. MP-03-004-041-002/1</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>2236</v>
+        <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>42908</v>
+        <v>42156</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1703004041/IF/IAY/743471 — Construction of IAY House -IAY REG. NO. MP2330551</t>
+          <t>1703004041/IF/IAY/743452 — Construction of IAY House -IAY REG. NO. MP2330008</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>15136</v>
+        <v>2236</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>42908</v>
       </c>
-      <c r="K369" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1703004041/IF/IAY/743472 — Construction of IAY House -IAY REG. NO. MP2330566</t>
+          <t>1703004041/IF/IAY/743471 — Construction of IAY House -IAY REG. NO. MP2330551</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>15480</v>
+        <v>15136</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>42908</v>
       </c>
       <c r="K370" s="3" t="n">
         <v>43195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1703004041/IF/IAY/743502 — Construction of IAY House -IAY REG. NO. MP2331231</t>
+          <t>1703004041/IF/IAY/743472 — Construction of IAY House -IAY REG. NO. MP2330566</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>15660</v>
+        <v>15480</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>43037</v>
+        <v>42908</v>
       </c>
       <c r="K371" s="3" t="n">
-        <v>43421</v>
+        <v>43195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1703004041/IF/IAY/743503 — Construction of IAY House -IAY REG. NO. MP2331287</t>
+          <t>1703004041/IF/IAY/743502 — Construction of IAY House -IAY REG. NO. MP2331231</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>15136</v>
+        <v>15660</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>42908</v>
+        <v>43037</v>
       </c>
       <c r="K372" s="3" t="n">
-        <v>43195</v>
+        <v>43421</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1703004041/IF/IAY/744718 — Construction of IAY House -IAY REG. NO. MP2364844</t>
+          <t>1703004041/IF/IAY/743503 — Construction of IAY House -IAY REG. NO. MP2331287</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>18576</v>
+        <v>15136</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>43034</v>
+        <v>42908</v>
       </c>
       <c r="K373" s="3" t="n">
-        <v>43105</v>
+        <v>43195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1703004041/IF/IAY/749216 — Construction of IAY House -IAY REG. NO. MP2510402</t>
+          <t>1703004041/IF/IAY/744718 — Construction of IAY House -IAY REG. NO. MP2364844</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>15480</v>
+        <v>18576</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>42908</v>
+        <v>43034</v>
       </c>
       <c r="K374" s="3" t="n">
-        <v>43195</v>
+        <v>43105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1703004041/IF/IAY/749217 — Construction of IAY House -IAY REG. NO. MP2510409</t>
+          <t>1703004041/IF/IAY/749216 — Construction of IAY House -IAY REG. NO. MP2510402</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>15564</v>
+        <v>15480</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>42908</v>
       </c>
       <c r="K375" s="3" t="n">
-        <v>43470</v>
+        <v>43195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1703004041/IF/IAY/750025 — Construction of IAY House -IAY REG. NO. MP2538783</t>
+          <t>1703004041/IF/IAY/749217 — Construction of IAY House -IAY REG. NO. MP2510409</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>15480</v>
+        <v>15564</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>42908</v>
       </c>
       <c r="K376" s="3" t="n">
-        <v>43195</v>
+        <v>43470</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1703004041/IF/IAY/770288 — Construction of IAY House -IAY REG. NO. MP3448432</t>
+          <t>1703004041/IF/IAY/750025 — Construction of IAY House -IAY REG. NO. MP2538783</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>42908</v>
       </c>
       <c r="K377" s="3" t="n">
         <v>43195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1703004041/IF/IAY/900249 — Construction of IAY House -IAY REG. NO. MP2140299</t>
+          <t>1703004041/IF/IAY/770288 — Construction of IAY House -IAY REG. NO. MP3448432</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>42978</v>
+        <v>42908</v>
       </c>
       <c r="K378" s="3" t="n">
         <v>43195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1703004041/IF/IAY/904882 — Construction of IAY House -IAY REG. NO. MP2204796</t>
+          <t>1703004041/IF/IAY/900249 — Construction of IAY House -IAY REG. NO. MP2140299</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>15308</v>
+        <v>15480</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>42992</v>
+        <v>42978</v>
       </c>
       <c r="K379" s="3" t="n">
-        <v>43110</v>
+        <v>43195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1703004041/IF/IAY/964958 — Construction of IAY House -IAY REG. NO. MP3419144</t>
+          <t>1703004041/IF/IAY/904882 — Construction of IAY House -IAY REG. NO. MP2204796</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>25800</v>
+        <v>15308</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>42992</v>
       </c>
       <c r="K380" s="3" t="n">
-        <v>43156</v>
+        <v>43110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1703004041/LD/1 — मेढ बंधान कार्य घनश्‍याम / छञपाल</t>
+          <t>1703004041/IF/IAY/964958 — Construction of IAY House -IAY REG. NO. MP3419144</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>850</v>
+        <v>15480</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>0</v>
+        <v>25800</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>39600</v>
-[...1 lines deleted...]
-      <c r="K381" s="3"/>
+        <v>42992</v>
+      </c>
+      <c r="K381" s="3" t="n">
+        <v>43156</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1703004041/LD/156 — मेढ बंधान कार्य खरगा पुञ गन्‍नूराम जाटव</t>
+          <t>1703004041/LD/1 — मेढ बंधान कार्य घनश्‍याम / छञपाल</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>7400</v>
+        <v>850</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>39953</v>
-[...3 lines deleted...]
-      </c>
+        <v>39600</v>
+      </c>
+      <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1703004041/LD/157 — मेढ बंधान कार्य रतन पुञ श्‍यामा जमादार</t>
+          <t>1703004041/LD/156 — मेढ बंधान कार्य खरगा पुञ गन्‍नूराम जाटव</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>8320</v>
+        <v>7400</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>39953</v>
       </c>
       <c r="K383" s="3" t="n">
         <v>40914</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1703004041/LD/158 — मेढ बंधान कार्य रामप्रसाद पुञ सूखा बरहार</t>
+          <t>1703004041/LD/157 — मेढ बंधान कार्य रतन पुञ श्‍यामा जमादार</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>7400</v>
+        <v>8320</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>39953</v>
       </c>
       <c r="K384" s="3" t="n">
         <v>40914</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1703004041/LD/159 — मेढ बंधान कार्य धनीराम पुञ गिदधूराम खटीक</t>
+          <t>1703004041/LD/158 — मेढ बंधान कार्य रामप्रसाद पुञ सूखा बरहार</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>7400</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>39944</v>
+        <v>39953</v>
       </c>
       <c r="K385" s="3" t="n">
-        <v>41264</v>
+        <v>40914</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1703004041/LD/160 — मेढ बंधान कार्य कमलेश पुञ लक्ष्‍मण खटीक</t>
+          <t>1703004041/LD/159 — मेढ बंधान कार्य धनीराम पुञ गिदधूराम खटीक</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>7400</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>39929</v>
+        <v>39944</v>
       </c>
       <c r="K386" s="3" t="n">
-        <v>40914</v>
+        <v>41264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1703004041/LD/184 — मेढ बंधान कार्य बसंती / ठाकुरदास जाटव</t>
+          <t>1703004041/LD/160 — मेढ बंधान कार्य कमलेश पुञ लक्ष्‍मण खटीक</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>6900</v>
+        <v>7400</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>39968</v>
+        <v>39929</v>
       </c>
       <c r="K387" s="3" t="n">
         <v>40914</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1703004041/LD/2 — मेढ बंधान कार्य धन / श्रीलाल</t>
+          <t>1703004041/LD/184 — मेढ बंधान कार्य बसंती / ठाकुरदास जाटव</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>15006</v>
+        <v>6900</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>39578</v>
-[...1 lines deleted...]
-      <c r="K388" s="3"/>
+        <v>39968</v>
+      </c>
+      <c r="K388" s="3" t="n">
+        <v>40914</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1703004041/LD/3 — मेढ बंधान कार्य जवाहर/लछुआ</t>
+          <t>1703004041/LD/2 — मेढ बंधान कार्य धन / श्रीलाल</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>3700</v>
+        <v>15006</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>1092</v>
+        <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>39578</v>
       </c>
-      <c r="K389" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/1 — मि.मु. सडक प्रधानमंञी सउक से मेहरवान के खेत तक</t>
+          <t>1703004041/LD/3 — मेढ बंधान कार्य जवाहर/लछुआ</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>123000</v>
+        <v>3700</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>0</v>
+        <v>1092</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>39608</v>
+        <v>39578</v>
       </c>
       <c r="K390" s="3" t="n">
         <v>40914</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/100 — सी.सी. निर्माण कार्य कन्‍वर्जन ग्राम पलायछा</t>
+          <t>1703004041/RC/1 — मि.मु. सडक प्रधानमंञी सउक से मेहरवान के खेत तक</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>172325</v>
+        <v>123000</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>47475</v>
+        <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>39798</v>
+        <v>39608</v>
       </c>
       <c r="K391" s="3" t="n">
-        <v>41558</v>
+        <v>40914</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/1211 — खरंजा निर्माण कार्य आदिवासी मोहल्‍ला से शा.प्रा.वि. बामोर</t>
+          <t>1703004041/RC/100 — सी.सी. निर्माण कार्य कन्‍वर्जन ग्राम पलायछा</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>456000</v>
+        <v>172325</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>341892</v>
+        <v>47475</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>40611</v>
+        <v>39798</v>
       </c>
       <c r="K392" s="3" t="n">
-        <v>41359</v>
+        <v>41558</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/1292 — cc.road omprakash kushawah ke mkan se prtap singh ke gar tak palayacha</t>
+          <t>1703004041/RC/1211 — खरंजा निर्माण कार्य आदिवासी मोहल्‍ला से शा.प्रा.वि. बामोर</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>718000</v>
+        <v>456000</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>112464</v>
+        <v>341892</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>41012</v>
+        <v>40611</v>
       </c>
       <c r="K393" s="3" t="n">
-        <v>41355</v>
+        <v>41359</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/1325 — panch parmesar c c 2 ramsingh barar ke makan se imlee tak playcha</t>
+          <t>1703004041/RC/1292 — cc.road omprakash kushawah ke mkan se prtap singh ke gar tak palayacha</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>0</v>
+        <v>718000</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>126569</v>
+        <v>112464</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>41304</v>
+        <v>41012</v>
       </c>
       <c r="K394" s="3" t="n">
         <v>41355</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034184910 — KHARANJA NIRMAN  chaulal ke makan se pradhan mantr</t>
+          <t>1703004041/RC/1325 — panch parmesar c c 2 ramsingh barar ke makan se imlee tak playcha</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>301499</v>
+        <v>0</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>292281.95</v>
+        <v>126569</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>41543</v>
+        <v>41304</v>
       </c>
       <c r="K395" s="3" t="n">
-        <v>42129</v>
+        <v>41355</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034212217 — sudur gram sampark sadak (mukhya mantri)</t>
+          <t>1703004041/RC/22012034184910 — KHARANJA NIRMAN  chaulal ke makan se pradhan mantr</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>1486973</v>
+        <v>301499</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>0</v>
+        <v>292281.95</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K396" s="3"/>
+        <v>41543</v>
+      </c>
+      <c r="K396" s="3" t="n">
+        <v>42129</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034284467 — C C ROAD NIRMAD PANCHYAT BHAVAN PRANGAD ME MUKHY RASTE SE</t>
+          <t>1703004041/RC/22012034212217 — sudur gram sampark sadak (mukhya mantri)</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>135000</v>
+        <v>1486973</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>21306</v>
+        <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>42299</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034290064 — CC ROAD NIRMAD KARYA ATARSINGH KUSHWAH KE MAKAN SE PREMSINGH KUSHWAH KE MAKAN TAK PALACHHA</t>
+          <t>1703004041/RC/22012034284467 — C C ROAD NIRMAD PANCHYAT BHAVAN PRANGAD ME MUKHY RASTE SE</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>121389</v>
+        <v>135000</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>106873.25</v>
+        <v>21306</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>42355</v>
+        <v>42299</v>
       </c>
       <c r="K398" s="3" t="n">
-        <v>43013</v>
+        <v>42395</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034290070 — CC ROAD NIRMAD KARYA  ASGAR KE GHAR SE SHAHID KE GHAR KI OR</t>
+          <t>1703004041/RC/22012034290064 — CC ROAD NIRMAD KARYA ATARSINGH KUSHWAH KE MAKAN SE PREMSINGH KUSHWAH KE MAKAN TAK PALACHHA</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>121389</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>121047.3</v>
+        <v>106873.25</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>42355</v>
       </c>
       <c r="K399" s="3" t="n">
         <v>43013</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034296646 — C C ROAD NIRMAN RAMKISHOR GURJAR KE MAKAN SE BANTI GURJAR KE MAKAN KI OR</t>
+          <t>1703004041/RC/22012034290070 — CC ROAD NIRMAD KARYA  ASGAR KE GHAR SE SHAHID KE GHAR KI OR</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>182083</v>
+        <v>121389</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>127583.49</v>
+        <v>121047.3</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>42390</v>
+        <v>42355</v>
       </c>
       <c r="K400" s="3" t="n">
-        <v>42657</v>
+        <v>43013</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034305486 — kharanja nirman mukhya mantri sadak selalsingh,amarsingh,kamalsinghke dera parpalaychha</t>
+          <t>1703004041/RC/22012034296646 — C C ROAD NIRMAN RAMKISHOR GURJAR KE MAKAN SE BANTI GURJAR KE MAKAN KI OR</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>499073</v>
+        <v>182083</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>0</v>
+        <v>127583.49</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>42453</v>
-[...1 lines deleted...]
-      <c r="K401" s="3"/>
+        <v>42390</v>
+      </c>
+      <c r="K401" s="3" t="n">
+        <v>42657</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034310394 — KHARANJA NIRMAN MUKHYA MANTRI SADAK SE RAMSINGH KUSHWAH KE GHAR KI OR PALAYCHHA</t>
+          <t>1703004041/RC/22012034305486 — kharanja nirman mukhya mantri sadak selalsingh,amarsingh,kamalsinghke dera parpalaychha</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>435699</v>
+        <v>499073</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>42467</v>
+        <v>42453</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034311490 — KHARANJA NIRMAN HAMEERSINGH ,HARNARAYAN,SHREELAL KE DERA PAR PALAYCHHA</t>
+          <t>1703004041/RC/22012034310394 — KHARANJA NIRMAN MUKHYA MANTRI SADAK SE RAMSINGH KUSHWAH KE GHAR KI OR PALAYCHHA</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>372324</v>
+        <v>435699</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>42231</v>
+        <v>42467</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034311802 — sudur khet sampark mukhyamantri sadak se ram singh kushwah ke khet ki or</t>
+          <t>1703004041/RC/22012034311490 — KHARANJA NIRMAN HAMEERSINGH ,HARNARAYAN,SHREELAL KE DERA PAR PALAYCHHA</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>1468419</v>
+        <v>372324</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>42461</v>
+        <v>42231</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034324521 — school bali c.c.sebachan ke makan tak</t>
+          <t>1703004041/RC/22012034311802 — sudur khet sampark mukhyamantri sadak se ram singh kushwah ke khet ki or</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>20062</v>
+        <v>1468419</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>42645</v>
+        <v>42461</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034338290 — SUDUR KHET SAMPAK SADAK NIRMAN MADANLAL KE KHET SE SULTAN ALI KE KHET TAK</t>
+          <t>1703004041/RC/22012034324521 — school bali c.c.sebachan ke makan tak</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>1485000</v>
+        <v>20062</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>1483987.55</v>
+        <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>42873</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034342725 — SUDUR SAMPARK SADAK NIRMAN P.M.SADAK SE AADAMPUR NADI KI OR</t>
+          <t>1703004041/RC/22012034338290 — SUDUR KHET SAMPAK SADAK NIRMAN MADANLAL KE KHET SE SULTAN ALI KE KHET TAK</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>1213985</v>
+        <v>1485000</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>1199265.11</v>
+        <v>1483987.55</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>42915</v>
+        <v>42873</v>
       </c>
       <c r="K407" s="3" t="n">
-        <v>43506</v>
+        <v>43471</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034364995 — C.C. SADAK RAMKISHOR KE MAKAN SE POORAN KE MAKAN T</t>
+          <t>1703004041/RC/22012034342725 — SUDUR SAMPARK SADAK NIRMAN P.M.SADAK SE AADAMPUR NADI KI OR</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>50000</v>
+        <v>1213985</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>46440</v>
+        <v>1199265.11</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>43034</v>
+        <v>42915</v>
       </c>
       <c r="K408" s="3" t="n">
         <v>43506</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034364997 — C.C.SADAK NIRMAN HARVILASH BAGHEL KE MAKAN SE PANJAB SINGH KE MAKAN TAK</t>
+          <t>1703004041/RC/22012034364995 — C.C. SADAK RAMKISHOR KE MAKAN SE POORAN KE MAKAN T</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>26550</v>
+        <v>50000</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>23220</v>
+        <v>46440</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>43034</v>
       </c>
       <c r="K409" s="3" t="n">
         <v>43506</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034365000 — C.C.SADAK NIRMAN AADIVASI MOHALLA BAMOR</t>
+          <t>1703004041/RC/22012034364997 — C.C.SADAK NIRMAN HARVILASH BAGHEL KE MAKAN SE PANJAB SINGH KE MAKAN TAK</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>36112</v>
+        <v>26550</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>38184</v>
+        <v>23220</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>43034</v>
       </c>
       <c r="K410" s="3" t="n">
-        <v>43471</v>
+        <v>43506</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034365004 — C.C. SADAK NIRMAN BRAJ KE PASS PARIHAR MOHALLA VIRENDRA ,PAPPU,BALRAM, LAKHAN,BHOOP SINGH KEMAKANTAK</t>
+          <t>1703004041/RC/22012034365000 — C.C.SADAK NIRMAN AADIVASI MOHALLA BAMOR</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>47981</v>
+        <v>36112</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>47472</v>
+        <v>38184</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>43034</v>
       </c>
       <c r="K411" s="3" t="n">
-        <v>43506</v>
+        <v>43471</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034374060 — C.C. HAMER KE MAKAN SE GOVIND KE MAKAN TAK</t>
+          <t>1703004041/RC/22012034365004 — C.C. SADAK NIRMAN BRAJ KE PASS PARIHAR MOHALLA VIRENDRA ,PAPPU,BALRAM, LAKHAN,BHOOP SINGH KEMAKANTAK</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>15930</v>
+        <v>47981</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>0</v>
+        <v>47472</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K412" s="3"/>
+        <v>43034</v>
+      </c>
+      <c r="K412" s="3" t="n">
+        <v>43506</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034374065 — MEN C.C. SE GHANSHYAM PARIHAR KE MAKAN TAK</t>
+          <t>1703004041/RC/22012034374060 — C.C. HAMER KE MAKAN SE GOVIND KE MAKAN TAK</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>12656</v>
+        <v>15930</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>43010</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034374097 — C C JAGAT KE MAKAN SE POHAP SINGH KE MAKAN TAK</t>
+          <t>1703004041/RC/22012034374065 — MEN C.C. SE GHANSHYAM PARIHAR KE MAKAN TAK</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>19912</v>
+        <v>12656</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>43010</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034374098 — C C RAVI KE MAKAN SE POORAN KUSHWAH KE MAKAN TAK</t>
+          <t>1703004041/RC/22012034374097 — C C JAGAT KE MAKAN SE POHAP SINGH KE MAKAN TAK</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>9956</v>
+        <v>19912</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>43010</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034374099 — SUDUR SAMPARK SADAK PALAYHHA</t>
+          <t>1703004041/RC/22012034374098 — C C RAVI KE MAKAN SE POORAN KUSHWAH KE MAKAN TAK</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>0</v>
+        <v>9956</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>43010</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034538763 — C.C.ROAD NIRMAN G.P.S.PALAYCHHA</t>
+          <t>1703004041/RC/22012034374099 — SUDUR SAMPARK SADAK PALAYHHA</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>55125</v>
+        <v>0</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>54180</v>
+        <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>44091</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034538767 — C.C.ROAD NIRMAN MIDDLE SCHOOL PALAYCHHA</t>
+          <t>1703004041/RC/22012034538763 — C.C.ROAD NIRMAN G.P.S.PALAYCHHA</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>55125</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>54180</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>44091</v>
       </c>
       <c r="K418" s="3" t="n">
         <v>45196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034538768 — C.C.ROAD NNIRMAN SHANKAR JI KE MANDIR ME</t>
+          <t>1703004041/RC/22012034538767 — C.C.ROAD NIRMAN MIDDLE SCHOOL PALAYCHHA</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>55125</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>48876</v>
+        <v>54180</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>44091</v>
       </c>
       <c r="K419" s="3" t="n">
-        <v>45197</v>
+        <v>45196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034538769 — C.C.ROAD MAN ROAD SE MUNNI BATHAM KE GHAR KI OR</t>
+          <t>1703004041/RC/22012034538768 — C.C.ROAD NNIRMAN SHANKAR JI KE MANDIR ME</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>40312</v>
+        <v>55125</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>38268</v>
+        <v>48876</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>44091</v>
       </c>
       <c r="K420" s="3" t="n">
-        <v>45196</v>
+        <v>45197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034538770 — C.C.ROAD NIRMAN KARYA KALLU PATEL KE SAMNE BALI GALI</t>
+          <t>1703004041/RC/22012034538769 — C.C.ROAD MAN ROAD SE MUNNI BATHAM KE GHAR KI OR</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>40312</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>38489</v>
+        <v>38268</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>44091</v>
       </c>
       <c r="K421" s="3" t="n">
         <v>45196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034556822 — CC Road Ravi ke Makan se Pooran Kushwah ke makan tak</t>
+          <t>1703004041/RC/22012034538770 — C.C.ROAD NIRMAN KARYA KALLU PATEL KE SAMNE BALI GALI</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>9956</v>
+        <v>40312</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>0</v>
+        <v>38489</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K422" s="3"/>
+        <v>44091</v>
+      </c>
+      <c r="K422" s="3" t="n">
+        <v>45196</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034556823 — CC Road Jagat ke Makan se Pohap ke Makan tak</t>
+          <t>1703004041/RC/22012034556822 — CC Road Ravi ke Makan se Pooran Kushwah ke makan tak</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>19912</v>
+        <v>9956</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>42761</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034556824 — CC Road Hamer ke makan se Govind ke makan tak</t>
+          <t>1703004041/RC/22012034556823 — CC Road Jagat ke Makan se Pohap ke Makan tak</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>15930</v>
+        <v>19912</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>42761</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034556825 — CC Road School wali CC se Vachan ke makan tak</t>
+          <t>1703004041/RC/22012034556824 — CC Road Hamer ke makan se Govind ke makan tak</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>20000</v>
+        <v>15930</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>42761</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034556826 — CC Road Main CC se Ghanshyam Parihar ke makan tak</t>
+          <t>1703004041/RC/22012034556825 — CC Road School wali CC se Vachan ke makan tak</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>12656</v>
+        <v>20000</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>42761</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034556827 — CC Road Asgar Ali ke ghar se Sultan Ali ke ghar ki or</t>
+          <t>1703004041/RC/22012034556826 — CC Road Main CC se Ghanshyam Parihar ke makan tak</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>32877</v>
+        <v>12656</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>43491</v>
+        <v>42761</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034556828 — CC Road Main Road se Ramsingh and Uday singh ke ghar ki or</t>
+          <t>1703004041/RC/22012034556827 — CC Road Asgar Ali ke ghar se Sultan Ali ke ghar ki or</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>112837</v>
+        <v>32877</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>42761</v>
+        <v>43491</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034556829 — CC Road Sultan ALi ke ghar se Chhaviram kushwah ke ghar ki or</t>
+          <t>1703004041/RC/22012034556828 — CC Road Main Road se Ramsingh and Uday singh ke ghar ki or</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>43301</v>
+        <v>112837</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>43491</v>
+        <v>42761</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034556831 — CC Road Lekhamsingh/ Ramniwas Main road me</t>
+          <t>1703004041/RC/22012034556829 — CC Road Sultan ALi ke ghar se Chhaviram kushwah ke ghar ki or</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>39525</v>
+        <v>43301</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034556832 — CC Road Mula Kushwah Kamal Singh Kushwah Balkishan kushwha ke ghar ki or</t>
+          <t>1703004041/RC/22012034556831 — CC Road Lekhamsingh/ Ramniwas Main road me</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>46500</v>
+        <v>39525</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034585359 — GRVAL ROAD MARAMMAT MASUDPUR NARIYA SE PANDIT KE KHET KI OR BAMOR</t>
+          <t>1703004041/RC/22012034556832 — CC Road Mula Kushwah Kamal Singh Kushwah Balkishan kushwha ke ghar ki or</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>0</v>
+        <v>46500</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>44420</v>
+        <v>43491</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034585904 — Graval road marammat karya p.m. sadak se aadampur nadi ki or palaychha</t>
+          <t>1703004041/RC/22012034585359 — GRVAL ROAD MARAMMAT MASUDPUR NARIYA SE PANDIT KE KHET KI OR BAMOR</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>44420</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034589191 — Gravel Road Marammat Karya Pradhanmantri sadak se adampur nadi ki or palaychha</t>
+          <t>1703004041/RC/22012034585904 — Graval road marammat karya p.m. sadak se aadampur nadi ki or palaychha</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>858000</v>
+        <v>0</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>726230.66</v>
+        <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>44623</v>
-[...3 lines deleted...]
-      </c>
+        <v>44420</v>
+      </c>
+      <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034589193 — Gravel Road Marammat Karya Masudpur Puliya se dhowatkhiriya ki or</t>
+          <t>1703004041/RC/22012034589191 — Gravel Road Marammat Karya Pradhanmantri sadak se adampur nadi ki or palaychha</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>963000</v>
+        <v>858000</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>455673.39</v>
+        <v>726230.66</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>44539</v>
+        <v>44623</v>
       </c>
       <c r="K435" s="3" t="n">
-        <v>46171</v>
+        <v>46170</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034589194 — Gravel Road Marammat Karya Madanlal ke khet se Sultan Ali ke khet ki or palaychha</t>
+          <t>1703004041/RC/22012034589193 — Gravel Road Marammat Karya Masudpur Puliya se dhowatkhiriya ki or</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>654000</v>
+        <v>963000</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>603761.64</v>
+        <v>455673.39</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>44623</v>
+        <v>44539</v>
       </c>
       <c r="K436" s="3" t="n">
-        <v>46125</v>
+        <v>46171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034589195 — Gravel Road Marammat Karya Masudpur Nariya se pandit ke khet ki or bamor</t>
+          <t>1703004041/RC/22012034589194 — Gravel Road Marammat Karya Madanlal ke khet se Sultan Ali ke khet ki or palaychha</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>894000</v>
+        <v>654000</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>811917.34</v>
+        <v>603761.64</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>44539</v>
+        <v>44623</v>
       </c>
       <c r="K437" s="3" t="n">
-        <v>46164</v>
+        <v>46125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034589199 — Gravel Road Marammat Karya Masudpur Nariya se hanuman mandir ki or bamor</t>
+          <t>1703004041/RC/22012034589195 — Gravel Road Marammat Karya Masudpur Nariya se pandit ke khet ki or bamor</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>665000</v>
+        <v>894000</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>573301.28</v>
+        <v>811917.34</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>44539</v>
       </c>
       <c r="K438" s="3" t="n">
         <v>46164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034611502 — SIDHESWAR ASHRAM NALE PAR PULIYA NIRMAN KARYA</t>
+          <t>1703004041/RC/22012034589199 — Gravel Road Marammat Karya Masudpur Nariya se hanuman mandir ki or bamor</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>0</v>
+        <v>665000</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>0</v>
+        <v>573301.28</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>44585</v>
-[...1 lines deleted...]
-      <c r="K439" s="3"/>
+        <v>44539</v>
+      </c>
+      <c r="K439" s="3" t="n">
+        <v>46164</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034652242 — C.C. Road Nirman Karya Main Road se Beeru Ke Makan AVM Chhaviraj Kushwah Ke Makan Se Main Road Ki Or</t>
+          <t>1703004041/RC/22012034611502 — SIDHESWAR ASHRAM NALE PAR PULIYA NIRMAN KARYA</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>45108</v>
+        <v>44585</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034657543 — C.C. NIRMAN ROAD MAIN ROAD SE (SCHOOL) SE VEERU KE MAKAN AVM HARGOVIND KE MAKAN TAK- PALAYACHHA</t>
+          <t>1703004041/RC/22012034652242 — C.C. Road Nirman Karya Main Road se Beeru Ke Makan AVM Chhaviraj Kushwah Ke Makan Se Main Road Ki Or</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>159000</v>
+        <v>0</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>45108</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034849369 — Cement concrete road nirmanmain road se Hotam singh and Bhoop singh parihar</t>
+          <t>1703004041/RC/22012034657543 — C.C. NIRMAN ROAD MAIN ROAD SE (SCHOOL) SE VEERU KE MAKAN AVM HARGOVIND KE MAKAN TAK- PALAYACHHA</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>44000</v>
+        <v>159000</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>45813</v>
+        <v>45108</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034849499 — Cement concrete road with nali nirman main road se Ghansuram and andi ki or</t>
+          <t>1703004041/RC/22012034849369 — Cement concrete road nirmanmain road se Hotam singh and Bhoop singh parihar</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>44000</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034849500 — Cement concrete road with nali  nirman main road dp se sahid ke ghar ki or</t>
+          <t>1703004041/RC/22012034849499 — Cement concrete road with nali nirman main road se Ghansuram and andi ki or</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>50000</v>
+        <v>44000</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/22012034849501 — Cement concrete road with nali  nirman main road se masjid ki or</t>
+          <t>1703004041/RC/22012034849500 — Cement concrete road with nali  nirman main road dp se sahid ke ghar ki or</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>54000</v>
+        <v>50000</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/221 — सी.सी. निर्माण कार्य छाउलाल के मकान के पास प्रधानमंञी सडक तक</t>
+          <t>1703004041/RC/22012034849501 — Cement concrete road with nali  nirman main road se masjid ki or</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>30800</v>
+        <v>54000</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>23984</v>
+        <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>40019</v>
-[...3 lines deleted...]
-      </c>
+        <v>45813</v>
+      </c>
+      <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/296 — सी.सी. निर्माण कार्य 12 वॉ वित्‍त प्रथम पलायछा</t>
+          <t>1703004041/RC/221 — सी.सी. निर्माण कार्य छाउलाल के मकान के पास प्रधानमंञी सडक तक</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>30480</v>
+        <v>30800</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>22528</v>
+        <v>23984</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>40021</v>
+        <v>40019</v>
       </c>
       <c r="K447" s="3" t="n">
         <v>41558</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RC/409 — सी.सी. निर्माण कार्य सुखलाल के खलियान से प्रधान मंञी सडक तक पलायछा</t>
+          <t>1703004041/RC/296 — सी.सी. निर्माण कार्य 12 वॉ वित्‍त प्रथम पलायछा</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>32000</v>
+        <v>30480</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>8600</v>
+        <v>22528</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>40564</v>
-[...1 lines deleted...]
-      <c r="K448" s="3"/>
+        <v>40021</v>
+      </c>
+      <c r="K448" s="3" t="n">
+        <v>41558</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034237274 — TOILET NIRMAN AJAB SINGH KUSHWAH</t>
+          <t>1703004041/RC/409 — सी.सी. निर्माण कार्य सुखलाल के खलियान से प्रधान मंञी सडक तक पलायछा</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>10000</v>
+        <v>32000</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>0</v>
+        <v>8600</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>41907</v>
+        <v>40564</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034237279 — TOILET NIRMAN LAKHAN SINGH/MANGAL SINGH KUSHWAH</t>
+          <t>1703004041/RS/22012034237274 — TOILET NIRMAN AJAB SINGH KUSHWAH</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>9783</v>
+        <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>41900</v>
-[...3 lines deleted...]
-      </c>
+        <v>41907</v>
+      </c>
+      <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034237294 — TOILET NIRMAN -RAJENDRA /PRATAP KUSHWAH</t>
+          <t>1703004041/RS/22012034237279 — TOILET NIRMAN LAKHAN SINGH/MANGAL SINGH KUSHWAH</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>0</v>
+        <v>9783</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K451" s="3"/>
+        <v>41900</v>
+      </c>
+      <c r="K451" s="3" t="n">
+        <v>42088</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034239127 — TOILET NIRMAN-PREM/ NAKTU KUSHWAH</t>
+          <t>1703004041/RS/22012034237294 — TOILET NIRMAN -RAJENDRA /PRATAP KUSHWAH</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>41665</v>
       </c>
       <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034243697 — TOILET NIRMAN- PATUARAM /KUNGAJU KUSHWA</t>
+          <t>1703004041/RS/22012034239127 — TOILET NIRMAN-PREM/ NAKTU KUSHWAH</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>41665</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034243700 — TOILET NIRMAN- MAHESH/ KHEMA KUSHWAH</t>
+          <t>1703004041/RS/22012034243697 — TOILET NIRMAN- PATUARAM /KUNGAJU KUSHWA</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>41665</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034243703 — TOILET NIRMAN- MANGAL/KHARGA JATAV</t>
+          <t>1703004041/RS/22012034243700 — TOILET NIRMAN- MAHESH/ KHEMA KUSHWAH</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>41665</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034243704 — TOILET NIRMAN-DOLAT SINGH /HARPAL MIRDHA</t>
+          <t>1703004041/RS/22012034243703 — TOILET NIRMAN- MANGAL/KHARGA JATAV</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>41665</v>
       </c>
       <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034243739 — TOILET NIRMAN-VANSHI/KANDHU KUSHWAH</t>
+          <t>1703004041/RS/22012034243704 — TOILET NIRMAN-DOLAT SINGH /HARPAL MIRDHA</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>41665</v>
       </c>
       <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034243741 — TOILET NIRMAN-HARBHAJAN/RAMSINGH BARAHAR</t>
+          <t>1703004041/RS/22012034243739 — TOILET NIRMAN-VANSHI/KANDHU KUSHWAH</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>41665</v>
       </c>
       <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034253894 — TOILET NIRMAN- RAJARAM/GOVINDIRAM</t>
+          <t>1703004041/RS/22012034243741 — TOILET NIRMAN-HARBHAJAN/RAMSINGH BARAHAR</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>41665</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034253901 — TOILET NIRMAN- NET SINGH /MANGAL SINGH</t>
+          <t>1703004041/RS/22012034253894 — TOILET NIRMAN- RAJARAM/GOVINDIRAM</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>9783</v>
+        <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>41900</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034253905 — TOILET NIRMAN-DILSHLAD ALI / MAHMOOD ALI</t>
+          <t>1703004041/RS/22012034253901 — TOILET NIRMAN- NET SINGH /MANGAL SINGH</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>9783</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>41900</v>
       </c>
       <c r="K461" s="3" t="n">
         <v>42088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034253908 — TOILET NIRMAN-SURESH /MANGAL SINGH</t>
+          <t>1703004041/RS/22012034253905 — TOILET NIRMAN-DILSHLAD ALI / MAHMOOD ALI</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>9783</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>41900</v>
       </c>
       <c r="K462" s="3" t="n">
         <v>42088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034253912 — TOILET NIRMAN- SHREELAL /RAMRATAN</t>
+          <t>1703004041/RS/22012034253908 — TOILET NIRMAN-SURESH /MANGAL SINGH</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>9783</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>41900</v>
       </c>
       <c r="K463" s="3" t="n">
         <v>42088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034253914 — TOILET NIRMAN- HARNARAYAN /RAMRATAN</t>
+          <t>1703004041/RS/22012034253912 — TOILET NIRMAN- SHREELAL /RAMRATAN</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>0</v>
+        <v>9783</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K464" s="3"/>
+        <v>41900</v>
+      </c>
+      <c r="K464" s="3" t="n">
+        <v>42088</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034253916 — TOILET NIRMAN-HARLAL/BHOLARAM</t>
+          <t>1703004041/RS/22012034253914 — TOILET NIRMAN- HARNARAYAN /RAMRATAN</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>9783</v>
+        <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>41900</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034253919 — TOILET NIRMAN- FAIYAD ALI/FIDA ALI</t>
+          <t>1703004041/RS/22012034253916 — TOILET NIRMAN-HARLAL/BHOLARAM</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>9783</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>41900</v>
       </c>
       <c r="K466" s="3" t="n">
         <v>42088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034253921 — TOILET NIRMAN-HAMEERSINGH /JEEVANLAL</t>
+          <t>1703004041/RS/22012034253919 — TOILET NIRMAN- FAIYAD ALI/FIDA ALI</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>9783</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>41900</v>
       </c>
       <c r="K467" s="3" t="n">
         <v>42088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034253925 — TOILET NIRMAN- MAHENDRA SINGH/KHEMULAL</t>
+          <t>1703004041/RS/22012034253921 — TOILET NIRMAN-HAMEERSINGH /JEEVANLAL</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>0</v>
+        <v>9783</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>41914</v>
-[...1 lines deleted...]
-      <c r="K468" s="3"/>
+        <v>41900</v>
+      </c>
+      <c r="K468" s="3" t="n">
+        <v>42088</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034271458 — TOILET NIRMAN -RAMSINGH KUSHWAH/HETARAM KUSHWAH</t>
+          <t>1703004041/RS/22012034253925 — TOILET NIRMAN- MAHENDRA SINGH/KHEMULAL</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>9783</v>
+        <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>41900</v>
-[...3 lines deleted...]
-      </c>
+        <v>41914</v>
+      </c>
+      <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034275204 — शौचालय ि‍नर्माण कार्य बलवंत/हरगोवि‍न्‍द</t>
+          <t>1703004041/RS/22012034271458 — TOILET NIRMAN -RAMSINGH KUSHWAH/HETARAM KUSHWAH</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>0</v>
+        <v>9783</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K470" s="3"/>
+        <v>41900</v>
+      </c>
+      <c r="K470" s="3" t="n">
+        <v>42088</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034275206 — शौचालय ि‍नर्माण कार्य अलबेल/वि‍जयसि‍ह</t>
+          <t>1703004041/RS/22012034275204 — शौचालय ि‍नर्माण कार्य बलवंत/हरगोवि‍न्‍द</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>41665</v>
       </c>
       <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034275207 — शौचालय ि‍नर्माण कार्य गुलाब/रतनसि‍ह</t>
+          <t>1703004041/RS/22012034275206 — शौचालय ि‍नर्माण कार्य अलबेल/वि‍जयसि‍ह</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>41665</v>
       </c>
       <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034275210 — शौचालय ि‍नर्माण कार्य राहुल/अंतराम</t>
+          <t>1703004041/RS/22012034275207 — शौचालय ि‍नर्माण कार्य गुलाब/रतनसि‍ह</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
         <v>41665</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034275211 — शौचालय ि‍नर्माण कार्य पुष्‍पाबाई/हरज्ञान</t>
+          <t>1703004041/RS/22012034275210 — शौचालय ि‍नर्माण कार्य राहुल/अंतराम</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>41665</v>
       </c>
       <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034275212 — शौचालय ि‍नर्माण कार्य राजेश/गोपाल</t>
+          <t>1703004041/RS/22012034275211 — शौचालय ि‍नर्माण कार्य पुष्‍पाबाई/हरज्ञान</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
         <v>41665</v>
       </c>
       <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Drainage Channel / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034283213 — USHAIF NALI NIRMAN FAIYADALI KE MAKAN SE P. M. SADAK KI OR</t>
+          <t>1703004041/RS/22012034275212 — शौचालय ि‍नर्माण कार्य राजेश/गोपाल</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>599034</v>
+        <v>10000</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>569906.34</v>
+        <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>42271</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Drainage Channel / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034295375 — nali nirman khemraj ke makan se majboot ke makan tak pandit ji se naval ke makan ki or</t>
+          <t>1703004041/RS/22012034283213 — USHAIF NALI NIRMAN FAIYADALI KE MAKAN SE P. M. SADAK KI OR</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>547996</v>
+        <v>599034</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>0</v>
+        <v>569906.34</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>42474</v>
-[...1 lines deleted...]
-      <c r="K477" s="3"/>
+        <v>42271</v>
+      </c>
+      <c r="K477" s="3" t="n">
+        <v>42490</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Drainage Channel / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034295389 — nali nirman maszid handpump se main road tak &amp; suresh ke ghar se nadi ki or</t>
+          <t>1703004041/RS/22012034295375 — nali nirman khemraj ke makan se majboot ke makan tak pandit ji se naval ke makan ki or</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>352739</v>
+        <v>547996</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>42461</v>
+        <v>42474</v>
       </c>
       <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Drainage Channel / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034295390 — nali nirman pratap singh ke makan se nadi ki or</t>
+          <t>1703004041/RS/22012034295389 — nali nirman maszid handpump se main road tak &amp; suresh ke ghar se nadi ki or</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>244958</v>
+        <v>352739</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>42461</v>
       </c>
       <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Drainage Channel / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034309200 — SOUCHALAY NIRMAN-SONPAL /HARNARAYAN</t>
+          <t>1703004041/RS/22012034295390 — nali nirman pratap singh ke makan se nadi ki or</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>9800</v>
+        <v>244958</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>9773</v>
+        <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>42705</v>
-[...3 lines deleted...]
-      </c>
+        <v>42461</v>
+      </c>
+      <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034309743 — SOUCHALAY NIRMAN-RAJU RAGHIBAR</t>
+          <t>1703004041/RS/22012034309200 — SOUCHALAY NIRMAN-SONPAL /HARNARAYAN</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>9773</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>42705</v>
       </c>
       <c r="K481" s="3" t="n">
-        <v>43156</v>
+        <v>42835</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034314040 — TOILET NIRMAN-CHANDA SHAH/ SHOUKIN SHAH</t>
+          <t>1703004041/RS/22012034309743 — SOUCHALAY NIRMAN-RAJU RAGHIBAR</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>9773</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>42705</v>
       </c>
       <c r="K482" s="3" t="n">
-        <v>42830</v>
+        <v>43156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034314049 — TOILET NIRMAN-JAWAHAR SINGH /LACHHUA</t>
+          <t>1703004041/RS/22012034314040 — TOILET NIRMAN-CHANDA SHAH/ SHOUKIN SHAH</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>9773</v>
       </c>
       <c r="J483" s="3" t="n">
         <v>42705</v>
       </c>
       <c r="K483" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034314287 — TOILET NIRMAN-HATE SINGH/RADHE</t>
+          <t>1703004041/RS/22012034314049 — TOILET NIRMAN-JAWAHAR SINGH /LACHHUA</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>9773</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>42705</v>
       </c>
       <c r="K484" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034314291 — TOILET NIRMAN-KALEE SHAH/NATHA SHAH</t>
+          <t>1703004041/RS/22012034314287 — TOILET NIRMAN-HATE SINGH/RADHE</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>9773</v>
       </c>
       <c r="J485" s="3" t="n">
         <v>42705</v>
       </c>
       <c r="K485" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034314535 — TOILET NIRMAN-MANGALSINGH /LOHRE</t>
+          <t>1703004041/RS/22012034314291 — TOILET NIRMAN-KALEE SHAH/NATHA SHAH</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I486" s="2" t="n">
         <v>9773</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>42705</v>
       </c>
       <c r="K486" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034314546 — TOILET NIRMAN -GANESHRAM/HANNU</t>
+          <t>1703004041/RS/22012034314535 — TOILET NIRMAN-MANGALSINGH /LOHRE</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>9773</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>42705</v>
       </c>
       <c r="K487" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034314557 — TOILET NIRMAN-RATAN SINGH /SHYAMLAL</t>
+          <t>1703004041/RS/22012034314546 — TOILET NIRMAN -GANESHRAM/HANNU</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I488" s="2" t="n">
         <v>9773</v>
       </c>
       <c r="J488" s="3" t="n">
         <v>42705</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>42931</v>
+        <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034316594 — TOILET NIRMAN VIJAY SINGH / HARPAL</t>
+          <t>1703004041/RS/22012034314557 — TOILET NIRMAN-RATAN SINGH /SHYAMLAL</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>9773</v>
       </c>
       <c r="J489" s="3" t="n">
         <v>42705</v>
       </c>
       <c r="K489" s="3" t="n">
-        <v>42830</v>
+        <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034316595 — TOILET NIRMAN DASHRATH / HARPAL</t>
+          <t>1703004041/RS/22012034316594 — TOILET NIRMAN VIJAY SINGH / HARPAL</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>9773</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>42705</v>
       </c>
       <c r="K490" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034316596 — TOILET NIRMAN KAMLESH / LAXMAN</t>
+          <t>1703004041/RS/22012034316595 — TOILET NIRMAN DASHRATH / HARPAL</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>9773</v>
       </c>
       <c r="J491" s="3" t="n">
         <v>42705</v>
       </c>
       <c r="K491" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034316597 — TOILET NIRMAN MOHAR SINGH / BHAGWAN SINGH</t>
+          <t>1703004041/RS/22012034316596 — TOILET NIRMAN KAMLESH / LAXMAN</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>9773</v>
       </c>
       <c r="J492" s="3" t="n">
         <v>42705</v>
       </c>
       <c r="K492" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034316598 — TOILET NIRMAN GAJADHAR / BHAGWAN SINGH</t>
+          <t>1703004041/RS/22012034316597 — TOILET NIRMAN MOHAR SINGH / BHAGWAN SINGH</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>9773</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>42705</v>
       </c>
       <c r="K493" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034316599 — TOILET NIRMAN SURAJ SINGH / SEETARAM</t>
+          <t>1703004041/RS/22012034316598 — TOILET NIRMAN GAJADHAR / BHAGWAN SINGH</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>9773</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>42705</v>
       </c>
       <c r="K494" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034316600 — TOILET NIRMAN JAHAR SINGH / JEEWANLAL</t>
+          <t>1703004041/RS/22012034316599 — TOILET NIRMAN SURAJ SINGH / SEETARAM</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>9773</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>42705</v>
       </c>
       <c r="K495" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034316601 — TOILET NIRMAN PATUA / KUNGARJU</t>
+          <t>1703004041/RS/22012034316600 — TOILET NIRMAN JAHAR SINGH / JEEWANLAL</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>9773</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>42705</v>
       </c>
       <c r="K496" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034316602 — TOILET NIRMAN RAM SINGH / GHANSURAM</t>
+          <t>1703004041/RS/22012034316601 — TOILET NIRMAN PATUA / KUNGARJU</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>9773</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>42705</v>
       </c>
       <c r="K497" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034316604 — TOILET NIRMAN VANSHIRAM / KANDHU</t>
+          <t>1703004041/RS/22012034316602 — TOILET NIRMAN RAM SINGH / GHANSURAM</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>9773</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>42705</v>
       </c>
       <c r="K498" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034316606 — TOILET NIRMAN KALA BAI / RAMDAYAL</t>
+          <t>1703004041/RS/22012034316604 — TOILET NIRMAN VANSHIRAM / KANDHU</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>9773</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>42705</v>
       </c>
       <c r="K499" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034321162 — TOILET NIRMAN HARI SINGH / HARNARAYAN</t>
+          <t>1703004041/RS/22012034316606 — TOILET NIRMAN KALA BAI / RAMDAYAL</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>9773</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>42705</v>
       </c>
       <c r="K500" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034321163 — TOILET NIRMAN DASHRATH / RAMCHARAN</t>
+          <t>1703004041/RS/22012034321162 — TOILET NIRMAN HARI SINGH / HARNARAYAN</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>9773</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>42705</v>
       </c>
       <c r="K501" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034321164 — TOILET NIRMAN BAIJNATH / NARAYAN</t>
+          <t>1703004041/RS/22012034321163 — TOILET NIRMAN DASHRATH / RAMCHARAN</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>9696</v>
+        <v>9773</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>42837</v>
+        <v>42705</v>
       </c>
       <c r="K502" s="3" t="n">
-        <v>42931</v>
+        <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034321165 — TOILET NIRMAN RAKESH / BHAROSHA</t>
+          <t>1703004041/RS/22012034321164 — TOILET NIRMAN BAIJNATH / NARAYAN</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>9773</v>
+        <v>9696</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>42705</v>
+        <v>42837</v>
       </c>
       <c r="K503" s="3" t="n">
-        <v>42830</v>
+        <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034321166 — TOILET NIRMAN SALIGRAM / GHANSURAM</t>
+          <t>1703004041/RS/22012034321165 — TOILET NIRMAN RAKESH / BHAROSHA</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>9773</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>42705</v>
       </c>
       <c r="K504" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Drainage Channel / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034321505 — NALI NIRMAN</t>
+          <t>1703004041/RS/22012034321166 — TOILET NIRMAN SALIGRAM / GHANSURAM</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>0</v>
+        <v>9800</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>0</v>
+        <v>9773</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K505" s="3"/>
+        <v>42705</v>
+      </c>
+      <c r="K505" s="3" t="n">
+        <v>42830</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Drainage Channel / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034322737 — NALI NIRMAN PALAYCHHA</t>
+          <t>1703004041/RS/22012034321505 — NALI NIRMAN</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>42644</v>
+        <v>42761</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Drainage Channel / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034330016 — TOILET NIRMAN BALRAM /KHACHHU</t>
+          <t>1703004041/RS/22012034322737 — NALI NIRMAN PALAYCHHA</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>9800</v>
+        <v>0</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>9773</v>
+        <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>42803</v>
-[...3 lines deleted...]
-      </c>
+        <v>42644</v>
+      </c>
+      <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034330020 — TOILET NIRMAN -ATALBIHARI/KUNJLAL</t>
+          <t>1703004041/RS/22012034330016 — TOILET NIRMAN BALRAM /KHACHHU</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>9773</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>42803</v>
       </c>
       <c r="K508" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034330022 — TOILET NIRMAN-RANVIR /PARVAT SINGH</t>
+          <t>1703004041/RS/22012034330020 — TOILET NIRMAN -ATALBIHARI/KUNJLAL</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>9773</v>
       </c>
       <c r="J509" s="3" t="n">
         <v>42803</v>
       </c>
       <c r="K509" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034330024 — TOILET NIRMAN-KHUMAN SINGH/PAJAN SINGH</t>
+          <t>1703004041/RS/22012034330022 — TOILET NIRMAN-RANVIR /PARVAT SINGH</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>9773</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>42803</v>
       </c>
       <c r="K510" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034338083 — TOILET NIRMAN-RATRAM/KUNDAN</t>
+          <t>1703004041/RS/22012034330024 — TOILET NIRMAN-KHUMAN SINGH/PAJAN SINGH</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>3096</v>
+        <v>9773</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>42838</v>
+        <v>42803</v>
       </c>
       <c r="K511" s="3" t="n">
-        <v>43964</v>
+        <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034338105 — TOILET NIRMAN MEHTAB SINGH / BABU SINGH BAMOR</t>
+          <t>1703004041/RS/22012034338083 — TOILET NIRMAN-RATRAM/KUNDAN</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>11500</v>
+        <v>9800</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>11296</v>
+        <v>3096</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>42831</v>
+        <v>42838</v>
       </c>
       <c r="K512" s="3" t="n">
-        <v>42931</v>
+        <v>43964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034338157 — TOILET NIRMAN RAJESH / PARWAT PARIHAR PALAYCHHA</t>
+          <t>1703004041/RS/22012034338105 — TOILET NIRMAN MEHTAB SINGH / BABU SINGH BAMOR</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>11296</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>42837</v>
+        <v>42831</v>
       </c>
       <c r="K513" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034338158 — TOILET NIRMAN NAWAL SINGH / BADAM SINGH KUSHWAH PALAYCHHA</t>
+          <t>1703004041/RS/22012034338157 — TOILET NIRMAN RAJESH / PARWAT PARIHAR PALAYCHHA</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>11296</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>42837</v>
       </c>
       <c r="K514" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034338159 — TOILET NIRMAN MEERA BAI / OMPRAKASH PARIHAR PALAYCHHA</t>
+          <t>1703004041/RS/22012034338158 — TOILET NIRMAN NAWAL SINGH / BADAM SINGH KUSHWAH PALAYCHHA</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>11296</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>42831</v>
+        <v>42837</v>
       </c>
       <c r="K515" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034338160 — TOILET NIRMAN ATAMDAS / ATAR SINGH JATAV PALAYCHHA</t>
+          <t>1703004041/RS/22012034338159 — TOILET NIRMAN MEERA BAI / OMPRAKASH PARIHAR PALAYCHHA</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>11296</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>42831</v>
       </c>
       <c r="K516" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034338161 — TOILET NIRMAN HARI SINGH / RABHURAM KUSHWAH PALAYCHHA</t>
+          <t>1703004041/RS/22012034338160 — TOILET NIRMAN ATAMDAS / ATAR SINGH JATAV PALAYCHHA</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>11296</v>
       </c>
       <c r="J517" s="3" t="n">
         <v>42831</v>
       </c>
       <c r="K517" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034338162 — TOILET NIRMAN DEVI SINGH / BADAM BAGHEL PALAYCHHA</t>
+          <t>1703004041/RS/22012034338161 — TOILET NIRMAN HARI SINGH / RABHURAM KUSHWAH PALAYCHHA</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>11296</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>42831</v>
       </c>
       <c r="K518" s="3" t="n">
-        <v>42932</v>
+        <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034338163 — TOILET NIRMAN DHAN SINGH / CHATURA KUSHWAH PALAYCHHA</t>
+          <t>1703004041/RS/22012034338162 — TOILET NIRMAN DEVI SINGH / BADAM BAGHEL PALAYCHHA</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>11296</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>42831</v>
       </c>
       <c r="K519" s="3" t="n">
         <v>42932</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034338164 — TOILET NIRMAN MOHAN SINGH / BADAM SINGH PALAYCHHA</t>
+          <t>1703004041/RS/22012034338163 — TOILET NIRMAN DHAN SINGH / CHATURA KUSHWAH PALAYCHHA</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>11296</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>42837</v>
+        <v>42831</v>
       </c>
       <c r="K520" s="3" t="n">
         <v>42932</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034338165 — TOILET NIRMAN BRIJMOHAN / PRABHU/ PALAYCHHA</t>
+          <t>1703004041/RS/22012034338164 — TOILET NIRMAN MOHAN SINGH / BADAM SINGH PALAYCHHA</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>11296</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>42837</v>
       </c>
       <c r="K521" s="3" t="n">
         <v>42932</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034338167 — TOILET NIRMAN KAMLESH / GAJRAJ SINGH KUSHWAH PALAYCHHA</t>
+          <t>1703004041/RS/22012034338165 — TOILET NIRMAN BRIJMOHAN / PRABHU/ PALAYCHHA</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>11296</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>42837</v>
       </c>
       <c r="K522" s="3" t="n">
-        <v>42931</v>
+        <v>42932</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034338168 — TOILET NIRMAN KAMAL SINGH / KHER SINGH KUSHWAH</t>
+          <t>1703004041/RS/22012034338167 — TOILET NIRMAN KAMLESH / GAJRAJ SINGH KUSHWAH PALAYCHHA</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>0</v>
+        <v>11296</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>42825</v>
-[...1 lines deleted...]
-      <c r="K523" s="3"/>
+        <v>42837</v>
+      </c>
+      <c r="K523" s="3" t="n">
+        <v>42931</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034338169 — TOILET NIRMAN SARDAR SINGH / RAM SINGH BAMOR</t>
+          <t>1703004041/RS/22012034338168 — TOILET NIRMAN KAMAL SINGH / KHER SINGH KUSHWAH</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>11296</v>
+        <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>42837</v>
-[...3 lines deleted...]
-      </c>
+        <v>42825</v>
+      </c>
+      <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034338171 — TOILET NIRMAN RAGHUNATH / ATAR SINGH BAMOR</t>
+          <t>1703004041/RS/22012034338169 — TOILET NIRMAN SARDAR SINGH / RAM SINGH BAMOR</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>11296</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>42837</v>
       </c>
       <c r="K525" s="3" t="n">
         <v>42932</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034338173 — TOILET NIRMAN BHUPENDRA / PANJAB SINGH BAMOR</t>
+          <t>1703004041/RS/22012034338171 — TOILET NIRMAN RAGHUNATH / ATAR SINGH BAMOR</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>11296</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>42831</v>
+        <v>42837</v>
       </c>
       <c r="K526" s="3" t="n">
         <v>42932</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034338174 — TOILET NIRMAN BHARAT SINGH / ATAR SINGH BAMOR</t>
+          <t>1703004041/RS/22012034338173 — TOILET NIRMAN BHUPENDRA / PANJAB SINGH BAMOR</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>11296</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>42831</v>
       </c>
       <c r="K527" s="3" t="n">
         <v>42932</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034338175 — TOILET NIRMAN DEVI SINGH / BADAM SINGH PALAYCHHA</t>
+          <t>1703004041/RS/22012034338174 — TOILET NIRMAN BHARAT SINGH / ATAR SINGH BAMOR</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>0</v>
+        <v>11296</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>42825</v>
-[...1 lines deleted...]
-      <c r="K528" s="3"/>
+        <v>42831</v>
+      </c>
+      <c r="K528" s="3" t="n">
+        <v>42932</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034338176 — TOILET NIRMAN RAJENDRA / UDAY SINGH BAMOR</t>
+          <t>1703004041/RS/22012034338175 — TOILET NIRMAN DEVI SINGH / BADAM SINGH PALAYCHHA</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>11296</v>
+        <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>42837</v>
-[...3 lines deleted...]
-      </c>
+        <v>42825</v>
+      </c>
+      <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034338177 — TOILET NIRMAN HARVENDRA SINGH / PURAN SINGH BAMOR</t>
+          <t>1703004041/RS/22012034338176 — TOILET NIRMAN RAJENDRA / UDAY SINGH BAMOR</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>11296</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>42831</v>
+        <v>42837</v>
       </c>
       <c r="K530" s="3" t="n">
-        <v>42932</v>
+        <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034338179 — TOILET NIRMAN RAMKISHAN / PURAN SINGH BAMOR</t>
+          <t>1703004041/RS/22012034338177 — TOILET NIRMAN HARVENDRA SINGH / PURAN SINGH BAMOR</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>11296</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>42837</v>
+        <v>42831</v>
       </c>
       <c r="K531" s="3" t="n">
         <v>42932</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034338180 — TOILET NIRMAN KHEMA / HAMEERA BAMOR</t>
+          <t>1703004041/RS/22012034338179 — TOILET NIRMAN RAMKISHAN / PURAN SINGH BAMOR</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>11296</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>42831</v>
+        <v>42837</v>
       </c>
       <c r="K532" s="3" t="n">
         <v>42932</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034338181 — TOILET NIRMAN ARJUN / KHEMA BAMOR</t>
+          <t>1703004041/RS/22012034338180 — TOILET NIRMAN KHEMA / HAMEERA BAMOR</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>11296</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>42831</v>
       </c>
       <c r="K533" s="3" t="n">
         <v>42932</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034338187 — TOILET NIRMAN PRATAP SINGH / KHEMA BAMOR</t>
+          <t>1703004041/RS/22012034338181 — TOILET NIRMAN ARJUN / KHEMA BAMOR</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>9232</v>
+        <v>11296</v>
       </c>
       <c r="J534" s="3" t="n">
         <v>42831</v>
       </c>
       <c r="K534" s="3" t="n">
         <v>42932</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034338189 — TOILET NIRMAN RAJKUMAR / NAWAL SINGH BAMOR</t>
+          <t>1703004041/RS/22012034338187 — TOILET NIRMAN PRATAP SINGH / KHEMA BAMOR</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>11296</v>
+        <v>9232</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>42837</v>
+        <v>42831</v>
       </c>
       <c r="K535" s="3" t="n">
-        <v>42931</v>
+        <v>42932</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034338190 — TOILET NIRMAN BHIKAM / MEHARWAN PALAYCHHA</t>
+          <t>1703004041/RS/22012034338189 — TOILET NIRMAN RAJKUMAR / NAWAL SINGH BAMOR</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>11296</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>42831</v>
+        <v>42837</v>
       </c>
       <c r="K536" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034338191 — TOILET NIRMAN NAWAL SINGH / HARNARAYAN PALAYCHHA</t>
+          <t>1703004041/RS/22012034338190 — TOILET NIRMAN BHIKAM / MEHARWAN PALAYCHHA</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>11296</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>42837</v>
+        <v>42831</v>
       </c>
       <c r="K537" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034338194 — TOILET NIRMAN JAGDISH / JAGAT SINGH PALAYCHHA</t>
+          <t>1703004041/RS/22012034338191 — TOILET NIRMAN NAWAL SINGH / HARNARAYAN PALAYCHHA</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>11206</v>
+        <v>11296</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>42831</v>
+        <v>42837</v>
       </c>
       <c r="K538" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034338197 — TOILET NIRMAN HARI SINGH / PRABHU PALAYCHHA</t>
+          <t>1703004041/RS/22012034338194 — TOILET NIRMAN JAGDISH / JAGAT SINGH PALAYCHHA</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>0</v>
+        <v>11206</v>
       </c>
       <c r="J539" s="3" t="n">
         <v>42831</v>
       </c>
-      <c r="K539" s="3"/>
+      <c r="K539" s="3" t="n">
+        <v>42931</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034338199 — TOILET NIRMAN GABBAR SINGH / CHHAVIRAM PALAYCHHA</t>
+          <t>1703004041/RS/22012034338197 — TOILET NIRMAN HARI SINGH / PRABHU PALAYCHHA</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>11296</v>
+        <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>42831</v>
       </c>
-      <c r="K540" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034338200 — TOILET NIRMAN SHAYAD ALI / IMTIYAZ PALAYCHHA</t>
+          <t>1703004041/RS/22012034338199 — TOILET NIRMAN GABBAR SINGH / CHHAVIRAM PALAYCHHA</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>11296</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>42837</v>
+        <v>42831</v>
       </c>
       <c r="K541" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034338201 — TOILET NIRMAN IRFAN / SULTAN ALI PALAYCHHA</t>
+          <t>1703004041/RS/22012034338200 — TOILET NIRMAN SHAYAD ALI / IMTIYAZ PALAYCHHA</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>11296</v>
       </c>
       <c r="J542" s="3" t="n">
         <v>42837</v>
       </c>
       <c r="K542" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034338202 — TOILET NIRMAN KAMAL SINGH / KHER SINGH PALAYCHHA</t>
+          <t>1703004041/RS/22012034338201 — TOILET NIRMAN IRFAN / SULTAN ALI PALAYCHHA</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>11296</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>42831</v>
+        <v>42837</v>
       </c>
       <c r="K543" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034338203 — TOILET NIRMAN JAGDISH / ATAR SINGH BAMOR</t>
+          <t>1703004041/RS/22012034338202 — TOILET NIRMAN KAMAL SINGH / KHER SINGH PALAYCHHA</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>11296</v>
       </c>
       <c r="J544" s="3" t="n">
         <v>42831</v>
       </c>
       <c r="K544" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034338204 — TOILET NIRMAN LAKHAN / JAGDISH BAMOR</t>
+          <t>1703004041/RS/22012034338203 — TOILET NIRMAN JAGDISH / ATAR SINGH BAMOR</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>11296</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>42837</v>
+        <v>42831</v>
       </c>
       <c r="K545" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034338205 — TOILET NIRMAN AJENDRA / NAWAL SINGH BAMOR</t>
+          <t>1703004041/RS/22012034338204 — TOILET NIRMAN LAKHAN / JAGDISH BAMOR</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>0</v>
+        <v>11296</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>42825</v>
-[...1 lines deleted...]
-      <c r="K546" s="3"/>
+        <v>42837</v>
+      </c>
+      <c r="K546" s="3" t="n">
+        <v>42931</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034338206 — TOILET NIRMAN SURENDRA / VIJAY SINGH BAMOR</t>
+          <t>1703004041/RS/22012034338205 — TOILET NIRMAN AJENDRA / NAWAL SINGH BAMOR</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>10264</v>
+        <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>42837</v>
-[...3 lines deleted...]
-      </c>
+        <v>42825</v>
+      </c>
+      <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034338207 — TOILET NIRMAN RAKESH / SOWRAN BAMOR</t>
+          <t>1703004041/RS/22012034338206 — TOILET NIRMAN SURENDRA / VIJAY SINGH BAMOR</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>11296</v>
+        <v>10264</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>42831</v>
+        <v>42837</v>
       </c>
       <c r="K548" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034338208 — TOILET NIRMAN MOHAN SINGH / LAXMAN BAMOR</t>
+          <t>1703004041/RS/22012034338207 — TOILET NIRMAN RAKESH / SOWRAN BAMOR</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I549" s="2" t="n">
         <v>11296</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>42837</v>
+        <v>42831</v>
       </c>
       <c r="K549" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034338210 — TOILET NIRMAN MEHTAB / NARAYAN BAMOR</t>
+          <t>1703004041/RS/22012034338208 — TOILET NIRMAN MOHAN SINGH / LAXMAN BAMOR</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>11296</v>
       </c>
       <c r="J550" s="3" t="n">
         <v>42837</v>
       </c>
       <c r="K550" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034338211 — TOILET NIRMAN JAHENDRA NARAYAN SINGH BAMOR</t>
+          <t>1703004041/RS/22012034338210 — TOILET NIRMAN MEHTAB / NARAYAN BAMOR</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I551" s="2" t="n">
         <v>11296</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>42831</v>
+        <v>42837</v>
       </c>
       <c r="K551" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034338212 — TOILET NIRMAN BHAGWAN SINGH / MANGAL SINGH BAMOR</t>
+          <t>1703004041/RS/22012034338211 — TOILET NIRMAN JAHENDRA NARAYAN SINGH BAMOR</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I552" s="2" t="n">
         <v>11296</v>
       </c>
       <c r="J552" s="3" t="n">
         <v>42831</v>
       </c>
       <c r="K552" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034341425 — TOILET NIRMAN LAYAK SINGH / SOWRAN SINGH BAMOR</t>
+          <t>1703004041/RS/22012034338212 — TOILET NIRMAN BHAGWAN SINGH / MANGAL SINGH BAMOR</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I553" s="2" t="n">
         <v>11296</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>42837</v>
+        <v>42831</v>
       </c>
       <c r="K553" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034341426 — TOILET NIRMAN DILLIRAM BAGHEL BAMOR</t>
+          <t>1703004041/RS/22012034341425 — TOILET NIRMAN LAYAK SINGH / SOWRAN SINGH BAMOR</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I554" s="2" t="n">
         <v>11296</v>
       </c>
       <c r="J554" s="3" t="n">
         <v>42837</v>
       </c>
       <c r="K554" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034341427 — TOILET NIRMAN HARVILASH / RAMHANS BAGHEL BAMOR</t>
+          <t>1703004041/RS/22012034341426 — TOILET NIRMAN DILLIRAM BAGHEL BAMOR</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I555" s="2" t="n">
         <v>11296</v>
       </c>
       <c r="J555" s="3" t="n">
         <v>42837</v>
       </c>
       <c r="K555" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034341430 — TOILET NIRMAN PURUSHOTTAM / RADHAKRISHAN BAMOR</t>
+          <t>1703004041/RS/22012034341427 — TOILET NIRMAN HARVILASH / RAMHANS BAGHEL BAMOR</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>11296</v>
       </c>
       <c r="J556" s="3" t="n">
         <v>42837</v>
       </c>
       <c r="K556" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034341431 — TOILET NIRMAN BALWEER / SADHU SINGH BAMOR</t>
+          <t>1703004041/RS/22012034341430 — TOILET NIRMAN PURUSHOTTAM / RADHAKRISHAN BAMOR</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>11296</v>
       </c>
       <c r="J557" s="3" t="n">
         <v>42837</v>
       </c>
       <c r="K557" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034341432 — TOILET NIRMAN VIRENDRA / FERAN SINGH PARIHAR PALAYCHHA</t>
+          <t>1703004041/RS/22012034341431 — TOILET NIRMAN BALWEER / SADHU SINGH BAMOR</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>9800</v>
+        <v>11500</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>9696</v>
+        <v>11296</v>
       </c>
       <c r="J558" s="3" t="n">
         <v>42837</v>
       </c>
       <c r="K558" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034341433 — TOILET NIRMAN MOHANLAL / JEEWANLAL PALAYCHHA</t>
+          <t>1703004041/RS/22012034341432 — TOILET NIRMAN VIRENDRA / FERAN SINGH PARIHAR PALAYCHHA</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>11500</v>
+        <v>9800</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>11296</v>
+        <v>9696</v>
       </c>
       <c r="J559" s="3" t="n">
         <v>42837</v>
       </c>
       <c r="K559" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034341434 — TOILET NIRMAN RAMESH / KHER SINGH PALAYCHHA</t>
+          <t>1703004041/RS/22012034341433 — TOILET NIRMAN MOHANLAL / JEEWANLAL PALAYCHHA</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I560" s="2" t="n">
         <v>11296</v>
       </c>
       <c r="J560" s="3" t="n">
         <v>42837</v>
       </c>
       <c r="K560" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034341435 — TOILET NIRMAN MUKESH / KHER SINGH PALAYCHHA</t>
+          <t>1703004041/RS/22012034341434 — TOILET NIRMAN RAMESH / KHER SINGH PALAYCHHA</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I561" s="2" t="n">
         <v>11296</v>
       </c>
       <c r="J561" s="3" t="n">
         <v>42837</v>
       </c>
       <c r="K561" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034341436 — TOILET NIRMAN AMAR SINGH / BHAGWAN SINGH PALAYCHHA</t>
+          <t>1703004041/RS/22012034341435 — TOILET NIRMAN MUKESH / KHER SINGH PALAYCHHA</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I562" s="2" t="n">
         <v>11296</v>
       </c>
       <c r="J562" s="3" t="n">
         <v>42837</v>
       </c>
       <c r="K562" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034341437 — TOILET NIRMAN SADAM ALI / SULTAN ALI PALAYCHHA</t>
+          <t>1703004041/RS/22012034341436 — TOILET NIRMAN AMAR SINGH / BHAGWAN SINGH PALAYCHHA</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>11296</v>
       </c>
       <c r="J563" s="3" t="n">
         <v>42837</v>
       </c>
       <c r="K563" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034341438 — TOILET NIRMAN MADHAU SINGH / KARAN SINGH PALAYCHHA</t>
+          <t>1703004041/RS/22012034341437 — TOILET NIRMAN SADAM ALI / SULTAN ALI PALAYCHHA</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I564" s="2" t="n">
         <v>11296</v>
       </c>
       <c r="J564" s="3" t="n">
         <v>42837</v>
       </c>
       <c r="K564" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034341439 — TOILET NIRMAN RAJESH / RATAN LAL KHATIK</t>
+          <t>1703004041/RS/22012034341438 — TOILET NIRMAN MADHAU SINGH / KARAN SINGH PALAYCHHA</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>9800</v>
+        <v>11500</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>9696</v>
+        <v>11296</v>
       </c>
       <c r="J565" s="3" t="n">
         <v>42837</v>
       </c>
       <c r="K565" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034341440 — TOILET NIRMAN JANDEL SINGH / PRATAP SINGH PALAYCHHA</t>
+          <t>1703004041/RS/22012034341439 — TOILET NIRMAN RAJESH / RATAN LAL KHATIK</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>11500</v>
+        <v>9800</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>11296</v>
+        <v>9696</v>
       </c>
       <c r="J566" s="3" t="n">
         <v>42837</v>
       </c>
       <c r="K566" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034341441 — TOILET NIRMAN JAWAHAR SINGH / BHUJWAL SINGH PALAYCHHA</t>
+          <t>1703004041/RS/22012034341440 — TOILET NIRMAN JANDEL SINGH / PRATAP SINGH PALAYCHHA</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>11296</v>
       </c>
       <c r="J567" s="3" t="n">
         <v>42837</v>
       </c>
       <c r="K567" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034341442 — TOILET NIRMAN BHARAT SINGH / BABU SINGH BAMOR</t>
+          <t>1703004041/RS/22012034341441 — TOILET NIRMAN JAWAHAR SINGH / BHUJWAL SINGH PALAYCHHA</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I568" s="2" t="n">
         <v>11296</v>
       </c>
       <c r="J568" s="3" t="n">
         <v>42837</v>
       </c>
       <c r="K568" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034357295 — TOILET NIRMAN-MUNSHI/SOVRAN SINGH BAMOR</t>
+          <t>1703004041/RS/22012034341442 — TOILET NIRMAN BHARAT SINGH / BABU SINGH BAMOR</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>2064</v>
+        <v>11296</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>42922</v>
+        <v>42837</v>
       </c>
       <c r="K569" s="3" t="n">
-        <v>43964</v>
+        <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034357298 — TOILET NIRMAN-KESHAV SINGH GURJAR</t>
+          <t>1703004041/RS/22012034357295 — TOILET NIRMAN-MUNSHI/SOVRAN SINGH BAMOR</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>11496</v>
+        <v>2064</v>
       </c>
       <c r="J570" s="3" t="n">
         <v>42922</v>
       </c>
       <c r="K570" s="3" t="n">
-        <v>43156</v>
+        <v>43964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034357301 — TOILET NIRMAN-MAHEEP SINGH BAMOR</t>
+          <t>1703004041/RS/22012034357298 — TOILET NIRMAN-KESHAV SINGH GURJAR</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>0</v>
+        <v>11496</v>
       </c>
       <c r="J571" s="3" t="n">
         <v>42922</v>
       </c>
-      <c r="K571" s="3"/>
+      <c r="K571" s="3" t="n">
+        <v>43156</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034357302 — TOILET NIRMAN- DINESH/GOVINDI GURJAR</t>
+          <t>1703004041/RS/22012034357301 — TOILET NIRMAN-MAHEEP SINGH BAMOR</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>11496</v>
+        <v>0</v>
       </c>
       <c r="J572" s="3" t="n">
         <v>42922</v>
       </c>
-      <c r="K572" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034357303 — TOILET NIRMAN -RAJENDRA /GOVINDI BAMOR</t>
+          <t>1703004041/RS/22012034357302 — TOILET NIRMAN- DINESH/GOVINDI GURJAR</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I573" s="2" t="n">
         <v>11496</v>
       </c>
       <c r="J573" s="3" t="n">
         <v>42922</v>
       </c>
       <c r="K573" s="3" t="n">
         <v>43156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034357304 — TOILET NIRMAN SOVRAN SINGH /ATAR SINGH</t>
+          <t>1703004041/RS/22012034357303 — TOILET NIRMAN -RAJENDRA /GOVINDI BAMOR</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>3096</v>
+        <v>11496</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>42922</v>
       </c>
       <c r="K574" s="3" t="n">
-        <v>43964</v>
+        <v>43156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034357305 — TOILET NIRMAN-DHARMENDRA SINGH GURJAR</t>
+          <t>1703004041/RS/22012034357304 — TOILET NIRMAN SOVRAN SINGH /ATAR SINGH</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>11496</v>
+        <v>3096</v>
       </c>
       <c r="J575" s="3" t="n">
         <v>42922</v>
       </c>
       <c r="K575" s="3" t="n">
-        <v>43156</v>
+        <v>43964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034357306 — TOILET NIRMAN-POORAN SINGH/PREETAM SINGH</t>
+          <t>1703004041/RS/22012034357305 — TOILET NIRMAN-DHARMENDRA SINGH GURJAR</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>11496</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>42922</v>
       </c>
       <c r="K576" s="3" t="n">
         <v>43156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Drainage Channel / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034384814 — NALI NIRMAN SHIVLAL KE MAKAN SE NADI KI OR</t>
+          <t>1703004041/RS/22012034357306 — TOILET NIRMAN-POORAN SINGH/PREETAM SINGH</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>0</v>
+        <v>11500</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>0</v>
+        <v>11496</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K577" s="3"/>
+        <v>42922</v>
+      </c>
+      <c r="K577" s="3" t="n">
+        <v>43156</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>Drainage Channel / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034384998 — NALI NIRMAN JAGAT SINGH KE MAKAN SE NADI KI OR PALAYCHHA</t>
+          <t>1703004041/RS/22012034384814 — NALI NIRMAN SHIVLAL KE MAKAN SE NADI KI OR</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
         <v>43010</v>
       </c>
       <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
           <t>Drainage Channel / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034385138 — NALI NIRMAN PALAYCHHA</t>
+          <t>1703004041/RS/22012034384998 — NALI NIRMAN JAGAT SINGH KE MAKAN SE NADI KI OR PALAYCHHA</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
         <v>43010</v>
       </c>
       <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Drainage Channel / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034390020 — TOILET NIRMAN /JANAK MASUDPUR</t>
+          <t>1703004041/RS/22012034385138 — NALI NIRMAN PALAYCHHA</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
         <v>43010</v>
       </c>
       <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034390022 — TOILET NIRMAN-MANGAL SINGH/HAKIMSINGH BAMOR</t>
+          <t>1703004041/RS/22012034390020 — TOILET NIRMAN /JANAK MASUDPUR</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I581" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J581" s="3" t="n">
         <v>43010</v>
       </c>
       <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034390026 — TOILET NIRMAN-BADAN SINGH/JANGALIYA MASUDPUR</t>
+          <t>1703004041/RS/22012034390022 — TOILET NIRMAN-MANGAL SINGH/HAKIMSINGH BAMOR</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I582" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J582" s="3" t="n">
         <v>43010</v>
       </c>
       <c r="K582" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034390027 — TOILET NIRMAN -NARAYAN/KASIRAM MASUDPUR</t>
+          <t>1703004041/RS/22012034390026 — TOILET NIRMAN-BADAN SINGH/JANGALIYA MASUDPUR</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J583" s="3" t="n">
         <v>43010</v>
       </c>
       <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034390028 — TOILET NIRMAN-HAKIM SINGH/KUNDAN BAMOR</t>
+          <t>1703004041/RS/22012034390027 — TOILET NIRMAN -NARAYAN/KASIRAM MASUDPUR</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
         <v>43010</v>
       </c>
       <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034390029 — TOILET NIRMAN-BHAGVAN SINGH/JEEVANLAL BAMOR</t>
+          <t>1703004041/RS/22012034390028 — TOILET NIRMAN-HAKIM SINGH/KUNDAN BAMOR</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J585" s="3" t="n">
         <v>43010</v>
       </c>
       <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034390030 — TOILET NIRMAN-RAMLAL/KHEMA  BAMOR</t>
+          <t>1703004041/RS/22012034390029 — TOILET NIRMAN-BHAGVAN SINGH/JEEVANLAL BAMOR</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J586" s="3" t="n">
         <v>43010</v>
       </c>
       <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034390031 — TOILET NIRMAN - KALLU /INDAR SINGH BAMOR</t>
+          <t>1703004041/RS/22012034390030 — TOILET NIRMAN-RAMLAL/KHEMA  BAMOR</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I587" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J587" s="3" t="n">
         <v>43010</v>
       </c>
       <c r="K587" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034390032 — TOILET NIRMAN-AMAR SINGH/KHALAK SINGH PALAYCHHA</t>
+          <t>1703004041/RS/22012034390031 — TOILET NIRMAN - KALLU /INDAR SINGH BAMOR</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I588" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J588" s="3" t="n">
         <v>43010</v>
       </c>
       <c r="K588" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034390033 — TOILET NIRMAN-ANGOORI / ASHOK  PALAYTCHHA</t>
+          <t>1703004041/RS/22012034390032 — TOILET NIRMAN-AMAR SINGH/KHALAK SINGH PALAYCHHA</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J589" s="3" t="n">
         <v>43010</v>
       </c>
       <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034390034 — TOILET NIRMAN-GOPAL /KASHIRAM MASUDPUR</t>
+          <t>1703004041/RS/22012034390033 — TOILET NIRMAN-ANGOORI / ASHOK  PALAYTCHHA</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
         <v>43010</v>
       </c>
       <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034425437 — Nali Nirman Bhup Singh Parihar ke makan se Makkhan parihar ki or</t>
+          <t>1703004041/RS/22012034390034 — TOILET NIRMAN-GOPAL /KASHIRAM MASUDPUR</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>252000</v>
+        <v>0</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>246481</v>
+        <v>0</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>43335</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K591" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034425439 — Nali Nirman Badam kushwah ke ghar se tayar ali ki or palayachha</t>
+          <t>1703004041/RS/22012034425437 — Nali Nirman Bhup Singh Parihar ke makan se Makkhan parihar ki or</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>476700</v>
+        <v>252000</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>467291</v>
+        <v>246481</v>
       </c>
       <c r="J592" s="3" t="n">
         <v>43335</v>
       </c>
       <c r="K592" s="3" t="n">
         <v>43506</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034427699 — Nali Nirman Jawahar Singh ke ghar se Veyar House ki Puliya ki or</t>
+          <t>1703004041/RS/22012034425439 — Nali Nirman Badam kushwah ke ghar se tayar ali ki or palayachha</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
-        <v>678800</v>
+        <v>476700</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>672310</v>
+        <v>467291</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>43377</v>
+        <v>43335</v>
       </c>
       <c r="K593" s="3" t="n">
-        <v>43702</v>
+        <v>43506</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034427701 — Nali Nirman Lalla palke ghar se Nadi ki or</t>
+          <t>1703004041/RS/22012034427699 — Nali Nirman Jawahar Singh ke ghar se Veyar House ki Puliya ki or</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>341700</v>
+        <v>678800</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>340617</v>
+        <v>672310</v>
       </c>
       <c r="J594" s="3" t="n">
         <v>43377</v>
       </c>
       <c r="K594" s="3" t="n">
         <v>43702</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034427703 — Nali Nirman Balkishan kushwah se nadi ki or</t>
+          <t>1703004041/RS/22012034427701 — Nali Nirman Lalla palke ghar se Nadi ki or</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>252000</v>
+        <v>341700</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>219895</v>
+        <v>340617</v>
       </c>
       <c r="J595" s="3" t="n">
         <v>43377</v>
       </c>
       <c r="K595" s="3" t="n">
-        <v>44076</v>
+        <v>43702</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034427840 — Nali Nirman Jagat Singh kushwah ke makan se suresh batham ke ghar</t>
+          <t>1703004041/RS/22012034427703 — Nali Nirman Balkishan kushwah se nadi ki or</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>252000</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>213665</v>
+        <v>219895</v>
       </c>
       <c r="J596" s="3" t="n">
         <v>43377</v>
       </c>
       <c r="K596" s="3" t="n">
-        <v>44199</v>
+        <v>44076</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soakage Channel for Community / Construction of Soakage Channel for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034437341 — nali nirman</t>
+          <t>1703004041/RS/22012034427840 — Nali Nirman Jagat Singh kushwah ke makan se suresh batham ke ghar</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
-        <v>0</v>
+        <v>252000</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>0</v>
+        <v>213665</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K597" s="3"/>
+        <v>43377</v>
+      </c>
+      <c r="K597" s="3" t="n">
+        <v>44199</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
           <t>Construction of Soakage Channel for Community / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034437342 — nali nirman</t>
+          <t>1703004041/RS/22012034437341 — nali nirman</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I598" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J598" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K598" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soakage Channel for Community / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034439520 — NALI NIRMAN KABRISTAN KI PULIYA  SE MASJID RASTA TAK AVAM SALIKRAM JATAV KE GHAR SE NADI KI OR</t>
+          <t>1703004041/RS/22012034437342 — nali nirman</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
-        <v>725400</v>
+        <v>0</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>596966.14</v>
+        <v>0</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>43533</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K599" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034439521 — NALI NIRMAN IRSAD ALI KE GHAR SE WARE HOUSE KI PULIYA KI OR</t>
+          <t>1703004041/RS/22012034439520 — NALI NIRMAN KABRISTAN KI PULIYA  SE MASJID RASTA TAK AVAM SALIKRAM JATAV KE GHAR SE NADI KI OR</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
-        <v>635800</v>
+        <v>725400</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>582203.53</v>
+        <v>596966.14</v>
       </c>
       <c r="J600" s="3" t="n">
         <v>43533</v>
       </c>
       <c r="K600" s="3" t="n">
         <v>44076</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034439522 — NALI NIRMAN DEVLAL AADIVASI KE GHAR SE G.P.S.KI OR&amp; SHIVCHARAN AADIVASI KE GHAR SE MUNNA KE GHAR TAK</t>
+          <t>1703004041/RS/22012034439521 — NALI NIRMAN IRSAD ALI KE GHAR SE WARE HOUSE KI PULIYA KI OR</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
-        <v>1224000</v>
+        <v>635800</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>1140910</v>
+        <v>582203.53</v>
       </c>
       <c r="J601" s="3" t="n">
         <v>43533</v>
       </c>
       <c r="K601" s="3" t="n">
-        <v>44249</v>
+        <v>44076</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034439523 — NALI NIRMAN-NABAL BATHAM KE GHAR SE WARE HOUSE KI PULIYA KI OR PALAYCHHA</t>
+          <t>1703004041/RS/22012034439522 — NALI NIRMAN DEVLAL AADIVASI KE GHAR SE G.P.S.KI OR&amp; SHIVCHARAN AADIVASI KE GHAR SE MUNNA KE GHAR TAK</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
-        <v>635800</v>
+        <v>1224000</v>
       </c>
       <c r="I602" s="2" t="n">
-        <v>564778.8</v>
+        <v>1140910</v>
       </c>
       <c r="J602" s="3" t="n">
         <v>43533</v>
       </c>
       <c r="K602" s="3" t="n">
-        <v>44199</v>
+        <v>44249</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034440912 — NALI NIRMAN -MASUDPUR PULIYA SE SHANTI DHAM  KI OR MASUDPUR</t>
+          <t>1703004041/RS/22012034439523 — NALI NIRMAN-NABAL BATHAM KE GHAR SE WARE HOUSE KI PULIYA KI OR PALAYCHHA</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
-        <v>0</v>
+        <v>635800</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>0</v>
+        <v>564778.8</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>43375</v>
-[...1 lines deleted...]
-      <c r="K603" s="3"/>
+        <v>43533</v>
+      </c>
+      <c r="K603" s="3" t="n">
+        <v>44199</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034440913 — NALI NIRMAN MEHARWAN SINGH KE GHAR SE HARGOVIND KUSHWAH KE GHAR KI OR</t>
+          <t>1703004041/RS/22012034440912 — NALI NIRMAN -MASUDPUR PULIYA SE SHANTI DHAM  KI OR MASUDPUR</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>43204</v>
+        <v>43375</v>
       </c>
       <c r="K604" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034440914 — NALI NIRMAN MAIN ROAD SE DIHESWAR MAHARAJ KI OR</t>
+          <t>1703004041/RS/22012034440913 — NALI NIRMAN MEHARWAN SINGH KE GHAR SE HARGOVIND KUSHWAH KE GHAR KI OR</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>43491</v>
+        <v>43204</v>
       </c>
       <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034440915 — NALI NIRMAN SULTAN ALI KE GHAR SE GOPAL SINGH KE GHAR TAK&amp;IKRAR ALI KE GHAR SE PULIYA KI OR PALAYCHH</t>
+          <t>1703004041/RS/22012034440914 — NALI NIRMAN MAIN ROAD SE DIHESWAR MAHARAJ KI OR</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>43375</v>
+        <v>43491</v>
       </c>
       <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034440916 — NALI NIRMAN RAJAN KE STHAN SE UTTAM KUSHWAH KE GHAR KI OR PALAYCHHA</t>
+          <t>1703004041/RS/22012034440915 — NALI NIRMAN SULTAN ALI KE GHAR SE GOPAL SINGH KE GHAR TAK&amp;IKRAR ALI KE GHAR SE PULIYA KI OR PALAYCHH</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>43491</v>
+        <v>43375</v>
       </c>
       <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soakage Channel for Community / Construction of Soakage Channel for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034495785 — NALI NIRMAN MEHARVAN KUSHWAH KE GHAR SE BALVANT KUSHWAH AVAM BALAMKUND KE DWAR PAR PALAYCHHA</t>
+          <t>1703004041/RS/22012034440916 — NALI NIRMAN RAJAN KE STHAN SE UTTAM KUSHWAH KE GHAR KI OR PALAYCHHA</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>1487400</v>
+        <v>0</v>
       </c>
       <c r="I608" s="2" t="n">
-        <v>952760</v>
+        <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>44091</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
           <t>Construction of Soakage Channel for Community / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034495786 — NALI NIRMAN PARIHAR MOHALLANAVAL SINGH PARIHAR KE GHAR SE KADAM SINGH PARIHAR KE GHAR KI OR</t>
+          <t>1703004041/RS/22012034495785 — NALI NIRMAN MEHARVAN KUSHWAH KE GHAR SE BALVANT KUSHWAH AVAM BALAMKUND KE DWAR PAR PALAYCHHA</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>991600</v>
+        <v>1487400</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>904604</v>
+        <v>952760</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>44098</v>
+        <v>44091</v>
       </c>
       <c r="K609" s="3" t="n">
-        <v>44539</v>
+        <v>44510</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
           <t>Construction of Soakage Channel for Community / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034495791 — NALI NIRMAN RAMCHARAN AADIVASI KE GHAR SE TULAI AADIVASI KE GHAR KI OR MASUDPUR</t>
+          <t>1703004041/RS/22012034495786 — NALI NIRMAN PARIHAR MOHALLANAVAL SINGH PARIHAR KE GHAR SE KADAM SINGH PARIHAR KE GHAR KI OR</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
-        <v>1487400</v>
+        <v>991600</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>813278</v>
+        <v>904604</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>44091</v>
+        <v>44098</v>
       </c>
       <c r="K610" s="3" t="n">
-        <v>44510</v>
+        <v>44539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
           <t>Construction of Soakage Channel for Community / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034495792 — NALI NIRMAN IKRAR ALI KE GHAR SE MANOJ SHRIVASTAV KE GHAR KI OR</t>
+          <t>1703004041/RS/22012034495791 — NALI NIRMAN RAMCHARAN AADIVASI KE GHAR SE TULAI AADIVASI KE GHAR KI OR MASUDPUR</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>1487400</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>1002140</v>
+        <v>813278</v>
       </c>
       <c r="J611" s="3" t="n">
         <v>44091</v>
       </c>
       <c r="K611" s="3" t="n">
         <v>44510</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soakage Channel for Community / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034496269 — Nali Nirman Keshav Gurjar ki Madariya se Adiwasi ki puliya ki or Bamor</t>
+          <t>1703004041/RS/22012034495792 — NALI NIRMAN IKRAR ALI KE GHAR SE MANOJ SHRIVASTAV KE GHAR KI OR</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>1336572</v>
+        <v>1487400</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>1259879.78</v>
+        <v>1002140</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>44093</v>
+        <v>44091</v>
       </c>
       <c r="K612" s="3" t="n">
-        <v>44799</v>
+        <v>44510</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034496512 — Nali Nirman Rajan ke Sthan se Suresh ke khet ki or</t>
+          <t>1703004041/RS/22012034496269 — Nali Nirman Keshav Gurjar ki Madariya se Adiwasi ki puliya ki or Bamor</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
-        <v>1429718</v>
+        <v>1336572</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>1404280</v>
+        <v>1259879.78</v>
       </c>
       <c r="J613" s="3" t="n">
         <v>44093</v>
       </c>
       <c r="K613" s="3" t="n">
-        <v>44453</v>
+        <v>44799</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034496513 — Nali Nirman Uttam Singh Kushwah  ke Ghar se Hargovind Kushwah ke khet ki or</t>
+          <t>1703004041/RS/22012034496512 — Nali Nirman Rajan ke Sthan se Suresh ke khet ki or</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>1429718</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>1382872</v>
+        <v>1404280</v>
       </c>
       <c r="J614" s="3" t="n">
         <v>44093</v>
       </c>
       <c r="K614" s="3" t="n">
         <v>44453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034496514 — Nali NIrman Suresh ke khet se Uttam SIngh Kushwah ke ghar ki or</t>
+          <t>1703004041/RS/22012034496513 — Nali Nirman Uttam Singh Kushwah  ke Ghar se Hargovind Kushwah ke khet ki or</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>1429718</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>1417200</v>
+        <v>1382872</v>
       </c>
       <c r="J615" s="3" t="n">
         <v>44093</v>
       </c>
       <c r="K615" s="3" t="n">
         <v>44453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034503000 — Nali Nirman Gajendra Kushwah ke ghar se Puliya ki or</t>
+          <t>1703004041/RS/22012034496514 — Nali NIrman Suresh ke khet se Uttam SIngh Kushwah ke ghar ki or</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>1429718</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>1395297</v>
+        <v>1417200</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>44189</v>
+        <v>44093</v>
       </c>
       <c r="K616" s="3" t="n">
-        <v>44799</v>
+        <v>44453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034503001 — Nali Nirman Bhupendra Singh ke ghars e Khadi ki or</t>
+          <t>1703004041/RS/22012034503000 — Nali Nirman Gajendra Kushwah ke ghar se Puliya ki or</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>1429718</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>1383790.7</v>
+        <v>1395297</v>
       </c>
       <c r="J617" s="3" t="n">
         <v>44189</v>
       </c>
-      <c r="K617" s="3"/>
+      <c r="K617" s="3" t="n">
+        <v>44799</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soakage Channel for Community / Construction of Soakage Channel for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034503569 — NALI NIRMAN MANOJ SHREEVASTAV KE DERA SE AADAMPUR NADI KI OR</t>
+          <t>1703004041/RS/22012034503001 — Nali Nirman Bhupendra Singh ke ghars e Khadi ki or</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>1294141</v>
+        <v>1429718</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>1265172</v>
+        <v>1383790.7</v>
       </c>
       <c r="J618" s="3" t="n">
         <v>44189</v>
       </c>
-      <c r="K618" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soakage Channel for Community / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034509196 — NAVEEN SAMUDAYAK SWACHHTA PARISAR MASUDPUR</t>
+          <t>1703004041/RS/22012034503569 — NALI NIRMAN MANOJ SHREEVASTAV KE DERA SE AADAMPUR NADI KI OR</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>158000</v>
+        <v>1294141</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>153046</v>
+        <v>1265172</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>44259</v>
+        <v>44189</v>
       </c>
       <c r="K619" s="3" t="n">
-        <v>44549</v>
+        <v>44539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034601265 — Naveen Samudayik Swachhta parisar middle school ke pas palaychha</t>
+          <t>1703004041/RS/22012034509196 — NAVEEN SAMUDAYAK SWACHHTA PARISAR MASUDPUR</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>61000</v>
+        <v>158000</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>60930</v>
+        <v>153046</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>44539</v>
+        <v>44259</v>
       </c>
       <c r="K620" s="3" t="n">
-        <v>46169</v>
+        <v>44549</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
           <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034601269 — Naveen Samudayik Swachhta Parisar Adiwsi Dafai ke pas bamor</t>
+          <t>1703004041/RS/22012034601265 — Naveen Samudayik Swachhta parisar middle school ke pas palaychha</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
         <v>61000</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>56238</v>
+        <v>60930</v>
       </c>
       <c r="J621" s="3" t="n">
         <v>44539</v>
       </c>
       <c r="K621" s="3" t="n">
-        <v>44954</v>
+        <v>46169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034604636 — Nali Nirman Harimohan ke makan se nale ki or</t>
+          <t>1703004041/RS/22012034601269 — Naveen Samudayik Swachhta Parisar Adiwsi Dafai ke pas bamor</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>961200</v>
+        <v>61000</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>0</v>
+        <v>56238</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>44546</v>
-[...1 lines deleted...]
-      <c r="K622" s="3"/>
+        <v>44539</v>
+      </c>
+      <c r="K622" s="3" t="n">
+        <v>44954</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034604648 — Nali Nirman Hemendra Singh Ke makan se Nale ki or</t>
+          <t>1703004041/RS/22012034604636 — Nali Nirman Harimohan ke makan se nale ki or</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
         <v>961200</v>
       </c>
       <c r="I623" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>44505</v>
+        <v>44546</v>
       </c>
       <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034650958 — Samudayak Nadep Nirman Palaychha</t>
+          <t>1703004041/RS/22012034604648 — Nali Nirman Hemendra Singh Ke makan se Nale ki or</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>0</v>
+        <v>961200</v>
       </c>
       <c r="I624" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>44585</v>
+        <v>44505</v>
       </c>
       <c r="K624" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034650959 — Samudayak Nadep  Nirman masudpur</t>
+          <t>1703004041/RS/22012034650958 — Samudayak Nadep Nirman Palaychha</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>44586</v>
+        <v>44585</v>
       </c>
       <c r="K625" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034650961 — Samudayak Nadep  Nirman masudpur</t>
+          <t>1703004041/RS/22012034650959 — Samudayak Nadep  Nirman masudpur</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I626" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J626" s="3" t="n">
         <v>44586</v>
       </c>
       <c r="K626" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034676544 — Nali Nirman Madanlal ke Ghar se Nadi ki Or Palaychha</t>
+          <t>1703004041/RS/22012034650961 — Samudayak Nadep  Nirman masudpur</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>303400</v>
+        <v>0</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>302806.35</v>
+        <v>0</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>44966</v>
+        <v>44586</v>
       </c>
       <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034676552 — Samudayik Nadep Nirman Kramank 1 bamor</t>
+          <t>1703004041/RS/22012034676544 — Nali Nirman Madanlal ke Ghar se Nadi ki Or Palaychha</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>41600</v>
+        <v>303400</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>38454</v>
+        <v>302806.35</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>45155</v>
-[...3 lines deleted...]
-      </c>
+        <v>44966</v>
+      </c>
+      <c r="K628" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034676553 — Samudayik Nadep Nirman Kramank 1 Masudpur</t>
+          <t>1703004041/RS/22012034676552 — Samudayik Nadep Nirman Kramank 1 bamor</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
         <v>41600</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>0</v>
+        <v>38454</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>44880</v>
-[...1 lines deleted...]
-      <c r="K629" s="3"/>
+        <v>45155</v>
+      </c>
+      <c r="K629" s="3" t="n">
+        <v>45196</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034676556 — Samudayik Nadep Nirman Kramank 1 Palaychha</t>
+          <t>1703004041/RS/22012034676553 — Samudayik Nadep Nirman Kramank 1 Masudpur</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
         <v>41600</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>38726</v>
+        <v>0</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>45050</v>
-[...3 lines deleted...]
-      </c>
+        <v>44880</v>
+      </c>
+      <c r="K630" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034676558 — Samudayik Nadep Nirman Kramank 2 Palaychha</t>
+          <t>1703004041/RS/22012034676556 — Samudayik Nadep Nirman Kramank 1 Palaychha</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
         <v>41600</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>39423</v>
+        <v>38726</v>
       </c>
       <c r="J631" s="3" t="n">
         <v>45050</v>
       </c>
       <c r="K631" s="3" t="n">
         <v>45129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034676559 — Samudayik Nadep Nirman Kramank 3 Palaychha</t>
+          <t>1703004041/RS/22012034676558 — Samudayik Nadep Nirman Kramank 2 Palaychha</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>41600</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>37128</v>
+        <v>39423</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>45155</v>
+        <v>45050</v>
       </c>
       <c r="K632" s="3" t="n">
-        <v>45198</v>
+        <v>45129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034687792 — Samudayik Nadep Nirman Prathmik Vidhyal Palayachha Ke Pass Krmank 1</t>
+          <t>1703004041/RS/22012034676559 — Samudayik Nadep Nirman Kramank 3 Palaychha</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>41600</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>0</v>
+        <v>37128</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K633" s="3"/>
+        <v>45155</v>
+      </c>
+      <c r="K633" s="3" t="n">
+        <v>45198</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034687793 — Samudayik Nadep Nirman Khateek Mohalla Palayachha</t>
+          <t>1703004041/RS/22012034687792 — Samudayik Nadep Nirman Prathmik Vidhyal Palayachha Ke Pass Krmank 1</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
         <v>41600</v>
       </c>
       <c r="I634" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J634" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034687794 — Samudayik Nadep Nirman Parihar Mohalla Bhoop Singh Parihar Ke Pass</t>
+          <t>1703004041/RS/22012034687793 — Samudayik Nadep Nirman Khateek Mohalla Palayachha</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
         <v>41600</v>
       </c>
       <c r="I635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>44954</v>
+        <v>44836</v>
       </c>
       <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034687795 — Samudayik Nadep Nirman Parihar Mohalla Hotam Singh Parihar Ke Ghar Ke Samne Palayachha</t>
+          <t>1703004041/RS/22012034687794 — Samudayik Nadep Nirman Parihar Mohalla Bhoop Singh Parihar Ke Pass</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>41600</v>
       </c>
       <c r="I636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>44836</v>
+        <v>44954</v>
       </c>
       <c r="K636" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034687796 — Samudayik Nadep Nirman Mata Bala Mohalla Palaychha</t>
+          <t>1703004041/RS/22012034687795 — Samudayik Nadep Nirman Parihar Mohalla Hotam Singh Parihar Ke Ghar Ke Samne Palayachha</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>41600</v>
       </c>
       <c r="I637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034687797 — Samudayik Nadep NIrman Kushwah Mohalla Palyachha</t>
+          <t>1703004041/RS/22012034687796 — Samudayik Nadep Nirman Mata Bala Mohalla Palaychha</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>41600</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034687800 — Samudayik Nadep Nirman Midil School Ke Samne Palaychha</t>
+          <t>1703004041/RS/22012034687797 — Samudayik Nadep NIrman Kushwah Mohalla Palyachha</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>41600</v>
       </c>
       <c r="I639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J639" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034688206 — Samudayik Nadep Nirman Jatav Mohalla Palaychha</t>
+          <t>1703004041/RS/22012034687800 — Samudayik Nadep Nirman Midil School Ke Samne Palaychha</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>41600</v>
       </c>
       <c r="I640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J640" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034688208 — Samudayik Nadep Nirman Adiwasi Mohalla Bamor</t>
+          <t>1703004041/RS/22012034688206 — Samudayik Nadep Nirman Jatav Mohalla Palaychha</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>41600</v>
       </c>
       <c r="I641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J641" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034688213 — Samudayik Nadep Nirman Savcchta Parisar Ke Pass Masudpur</t>
+          <t>1703004041/RS/22012034688208 — Samudayik Nadep Nirman Adiwasi Mohalla Bamor</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>41600</v>
       </c>
       <c r="I642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J642" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K642" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034688217 — Samudayik Nadep Nirman Puliya Ke Pass Masudpur</t>
+          <t>1703004041/RS/22012034688213 — Samudayik Nadep Nirman Savcchta Parisar Ke Pass Masudpur</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
         <v>41600</v>
       </c>
       <c r="I643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034688219 — Samudayik Nadep Nirman Purani dp Ke Pass Bamor</t>
+          <t>1703004041/RS/22012034688217 — Samudayik Nadep Nirman Puliya Ke Pass Masudpur</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
         <v>41600</v>
       </c>
       <c r="I644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J644" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034688222 — Samudayik Nadep Nirman Pooran singh Gurjar Ke Ghar Ke Samne</t>
+          <t>1703004041/RS/22012034688219 — Samudayik Nadep Nirman Purani dp Ke Pass Bamor</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>41600</v>
       </c>
       <c r="I645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>44954</v>
+        <v>44836</v>
       </c>
       <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034703496 — Nala Nirman Karya Pahadi Ke main Road Se Siddheshwar Dham Ki or- Palayachha</t>
+          <t>1703004041/RS/22012034688222 — Samudayik Nadep Nirman Pooran singh Gurjar Ke Ghar Ke Samne</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
-        <v>0</v>
+        <v>41600</v>
       </c>
       <c r="I646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>45108</v>
+        <v>44954</v>
       </c>
       <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034703497 — Nali Nirman Karya Amrat Sarowar Talab Se Bhoop Singh Bali Nali Ki Or - Bamor</t>
+          <t>1703004041/RS/22012034703496 — Nala Nirman Karya Pahadi Ke main Road Se Siddheshwar Dham Ki or- Palayachha</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J647" s="3" t="n">
         <v>45108</v>
       </c>
       <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1703004041/RS/22012034703533 — Nali Nirman Karya Omprakash Pal Ke Ghar se Block Plantation ki Or Hote Huye Nadi Ki Or- Palayachha</t>
+          <t>1703004041/RS/22012034703497 — Nali Nirman Karya Amrat Sarowar Talab Se Bhoop Singh Bali Nali Ki Or - Bamor</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>45154</v>
+        <v>45108</v>
       </c>
       <c r="K648" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034328356 — LAGHU TALAB MASUDPUR AANGANBADI KE PAAS</t>
+          <t>1703004041/RS/22012034703533 — Nali Nirman Karya Omprakash Pal Ke Ghar se Block Plantation ki Or Hote Huye Nadi Ki Or- Palayachha</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
-        <v>262000</v>
+        <v>0</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>249673.61</v>
+        <v>0</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>42887</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034331012 — STOP DAM KI MARAMMAT MASUDPUR</t>
+          <t>1703004041/WC/22012034328356 — LAGHU TALAB MASUDPUR AANGANBADI KE PAAS</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
-        <v>48759</v>
+        <v>262000</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>60970.5</v>
+        <v>249673.61</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>42936</v>
+        <v>42887</v>
       </c>
       <c r="K650" s="3" t="n">
-        <v>43471</v>
+        <v>43506</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034331013 — TALABKI WEST BEAR KI MARAMMAT KARYA PALAYCHHA</t>
+          <t>1703004041/WC/22012034331012 — STOP DAM KI MARAMMAT MASUDPUR</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
-        <v>66277</v>
+        <v>48759</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>43380.84</v>
+        <v>60970.5</v>
       </c>
       <c r="J651" s="3" t="n">
         <v>42936</v>
       </c>
       <c r="K651" s="3" t="n">
-        <v>43216</v>
+        <v>43471</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034448234 — DISITING OF CHECKDEM MASUDPUR GP PALAYCHHA</t>
+          <t>1703004041/WC/22012034331013 — TALABKI WEST BEAR KI MARAMMAT KARYA PALAYCHHA</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>0</v>
+        <v>66277</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>0</v>
+        <v>43380.84</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>43375</v>
-[...1 lines deleted...]
-      <c r="K652" s="3"/>
+        <v>42936</v>
+      </c>
+      <c r="K652" s="3" t="n">
+        <v>43216</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034448243 — RENOVESTION OF CHEKDAM KHEL MEDAN KE PASS PALAYCHHA</t>
+          <t>1703004041/WC/22012034448234 — DISITING OF CHECKDEM MASUDPUR GP PALAYCHHA</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I653" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J653" s="3" t="n">
         <v>43375</v>
       </c>
       <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair and maintenance of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034464548 — Disiliting of chekdam masudpur</t>
+          <t>1703004041/WC/22012034448243 — RENOVESTION OF CHEKDAM KHEL MEDAN KE PASS PALAYCHHA</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
-        <v>209000</v>
+        <v>0</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>201788</v>
+        <v>0</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>43643</v>
-[...3 lines deleted...]
-      </c>
+        <v>43375</v>
+      </c>
+      <c r="K654" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
-          <t>Repair and Maint of Boulder Anicutfor Community / Repair and Maintenance of Boulder Check Dam for Community</t>
+          <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair and maintenance of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034464551 — Renovation of chekdam khel medan ke pas palaychha</t>
+          <t>1703004041/WC/22012034464548 — Disiliting of chekdam masudpur</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>126000</v>
+        <v>209000</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>127812</v>
+        <v>201788</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>43629</v>
+        <v>43643</v>
       </c>
       <c r="K655" s="3" t="n">
-        <v>43988</v>
+        <v>43968</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Repair and Maint of Boulder Anicutfor Community / Repair and Maintenance of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034552105 — NALA NIRMA BAMOR PUCHHI SE PALAYCHHA TALAB KI OR</t>
+          <t>1703004041/WC/22012034464551 — Renovation of chekdam khel medan ke pas palaychha</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>390253.08</v>
+        <v>126000</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>384450</v>
+        <v>127812</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>43993</v>
+        <v>43629</v>
       </c>
       <c r="K656" s="3" t="n">
-        <v>44250</v>
+        <v>43988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034552110 — NALA NIRMAN TAL KI PAR SE SIDHESWAR PULIYA KI OR</t>
+          <t>1703004041/WC/22012034552105 — NALA NIRMA BAMOR PUCHHI SE PALAYCHHA TALAB KI OR</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
-        <v>393477.76</v>
+        <v>390253.08</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>387030</v>
+        <v>384450</v>
       </c>
       <c r="J657" s="3" t="n">
         <v>43993</v>
       </c>
       <c r="K657" s="3" t="n">
         <v>44250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034552113 — NALA NIRMAM SIDHESWARPULIYA SE NADI KI OR</t>
+          <t>1703004041/WC/22012034552110 — NALA NIRMAN TAL KI PAR SE SIDHESWAR PULIYA KI OR</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
-        <v>468883.78</v>
+        <v>393477.76</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>542640</v>
+        <v>387030</v>
       </c>
       <c r="J658" s="3" t="n">
         <v>43993</v>
       </c>
       <c r="K658" s="3" t="n">
-        <v>44245</v>
+        <v>44250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034561158 — NALA NIRMAN-RAJKUMARKE KHET SE BANJAR KI PULIYA KI OR</t>
+          <t>1703004041/WC/22012034552113 — NALA NIRMAM SIDHESWARPULIYA SE NADI KI OR</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
-        <v>296783.45</v>
+        <v>468883.78</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>282720</v>
+        <v>542640</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>44021</v>
+        <v>43993</v>
       </c>
       <c r="K659" s="3" t="n">
-        <v>44539</v>
+        <v>44245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034578707 — Nala Divirsion Main Road se Adampur ki or</t>
+          <t>1703004041/WC/22012034561158 — NALA NIRMAN-RAJKUMARKE KHET SE BANJAR KI PULIYA KI OR</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
-        <v>0</v>
+        <v>296783.45</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>0</v>
+        <v>282720</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>44004</v>
-[...1 lines deleted...]
-      <c r="K660" s="3"/>
+        <v>44021</v>
+      </c>
+      <c r="K660" s="3" t="n">
+        <v>44539</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034578708 — Contur Trench Bamor Pahad par</t>
+          <t>1703004041/WC/22012034578707 — Nala Divirsion Main Road se Adampur ki or</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
-        <v>907449.73</v>
+        <v>0</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>891480</v>
+        <v>0</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>44119</v>
-[...3 lines deleted...]
-      </c>
+        <v>44004</v>
+      </c>
+      <c r="K661" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034578709 — Contur Trench Bhojla Pahad par</t>
+          <t>1703004041/WC/22012034578708 — Contur Trench Bamor Pahad par</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>907449.73</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>884640</v>
+        <v>891480</v>
       </c>
       <c r="J662" s="3" t="n">
         <v>44119</v>
       </c>
       <c r="K662" s="3" t="n">
         <v>44453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034579295 — Nala Divirsion Masudpur se shantidham ki or Palayachha</t>
+          <t>1703004041/WC/22012034578709 — Contur Trench Bhojla Pahad par</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
-        <v>0</v>
+        <v>907449.73</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>0</v>
+        <v>884640</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>44004</v>
-[...1 lines deleted...]
-      <c r="K663" s="3"/>
+        <v>44119</v>
+      </c>
+      <c r="K663" s="3" t="n">
+        <v>44453</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034579296 — Nala Dirvirsion Pahadi khan se masudpur ki or</t>
+          <t>1703004041/WC/22012034579295 — Nala Divirsion Masudpur se shantidham ki or Palayachha</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
-        <v>430547.23</v>
+        <v>0</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>402334</v>
+        <v>0</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>44189</v>
-[...3 lines deleted...]
-      </c>
+        <v>44004</v>
+      </c>
+      <c r="K664" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034584149 — Nala Divirsion Sai ke khet me Nadi ki or</t>
+          <t>1703004041/WC/22012034579296 — Nala Dirvirsion Pahadi khan se masudpur ki or</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
-        <v>433547</v>
+        <v>430547.23</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>0</v>
+        <v>402334</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>44270</v>
-[...1 lines deleted...]
-      <c r="K665" s="3"/>
+        <v>44189</v>
+      </c>
+      <c r="K665" s="3" t="n">
+        <v>44615</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034584150 — Nala Divirsion Main road se Masjid ki or</t>
+          <t>1703004041/WC/22012034584149 — Nala Divirsion Sai ke khet me Nadi ki or</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
-        <v>542724.33</v>
+        <v>433547</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>547390</v>
+        <v>0</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>44161</v>
-[...3 lines deleted...]
-      </c>
+        <v>44270</v>
+      </c>
+      <c r="K666" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034584151 — Nala Divirsion Kamlesh ke khet se pul ki or</t>
+          <t>1703004041/WC/22012034584150 — Nala Divirsion Main road se Masjid ki or</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
-        <v>406067.78</v>
+        <v>542724.33</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>295260</v>
+        <v>547390</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>44109</v>
+        <v>44161</v>
       </c>
       <c r="K667" s="3" t="n">
-        <v>44484</v>
+        <v>44245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034584152 — Nala Divirsion Mula ke khet se Pul ki or</t>
+          <t>1703004041/WC/22012034584151 — Nala Divirsion Kamlesh ke khet se pul ki or</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
-        <v>400338.94</v>
+        <v>406067.78</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>0</v>
+        <v>295260</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>44004</v>
-[...1 lines deleted...]
-      <c r="K668" s="3"/>
+        <v>44109</v>
+      </c>
+      <c r="K668" s="3" t="n">
+        <v>44484</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034584153 — Nala Divirsion Masudpur Ghati se Bamor ki or</t>
+          <t>1703004041/WC/22012034584152 — Nala Divirsion Mula ke khet se Pul ki or</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
-        <v>607481.5</v>
+        <v>400338.94</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>214572</v>
+        <v>0</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>44189</v>
-[...3 lines deleted...]
-      </c>
+        <v>44004</v>
+      </c>
+      <c r="K669" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034584154 — Nala DIvirsion Khand se Bamor ki or</t>
+          <t>1703004041/WC/22012034584153 — Nala Divirsion Masudpur Ghati se Bamor ki or</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>417600.82</v>
+        <v>607481.5</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>0</v>
+        <v>214572</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>44004</v>
-[...1 lines deleted...]
-      <c r="K670" s="3"/>
+        <v>44189</v>
+      </c>
+      <c r="K670" s="3" t="n">
+        <v>44887</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034584155 — Nala DIvirsion Kadam singh se Nadi ki or</t>
+          <t>1703004041/WC/22012034584154 — Nala DIvirsion Khand se Bamor ki or</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
-        <v>542724.33</v>
+        <v>417600.82</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>2280</v>
+        <v>0</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>44189</v>
+        <v>44004</v>
       </c>
       <c r="K671" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034621131 — Chek dam nirman karya masudpur nale par</t>
+          <t>1703004041/WC/22012034584155 — Nala DIvirsion Kadam singh se Nadi ki or</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
-        <v>1401000</v>
+        <v>542724.33</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>0</v>
+        <v>2280</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>43935</v>
+        <v>44189</v>
       </c>
       <c r="K672" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034622532 — Chek dam nirman karya masudpur nale par masudpur</t>
+          <t>1703004041/WC/22012034621131 — Chek dam nirman karya masudpur nale par</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
-        <v>1473355</v>
+        <v>1401000</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>1232862</v>
+        <v>0</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>44287</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K673" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034623301 — Loose Boulder Check Dam Masudpur ke pass</t>
+          <t>1703004041/WC/22012034622532 — Chek dam nirman karya masudpur nale par masudpur</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
-        <v>814700.2</v>
+        <v>1473355</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>684185.84</v>
+        <v>1232862</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>44441</v>
+        <v>44287</v>
       </c>
       <c r="K674" s="3" t="n">
-        <v>46155</v>
+        <v>46149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034623302 — Loose Boulder Check Dam Shantidham ke pass masudpur</t>
+          <t>1703004041/WC/22012034623301 — Loose Boulder Check Dam Masudpur ke pass</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
-        <v>0</v>
+        <v>814700.2</v>
       </c>
       <c r="I675" s="2" t="n">
-        <v>0</v>
+        <v>684185.84</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K675" s="3"/>
+        <v>44441</v>
+      </c>
+      <c r="K675" s="3" t="n">
+        <v>46155</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034623303 — Loose Boulder Check Dam Shantidham ke pass masudpur</t>
+          <t>1703004041/WC/22012034623302 — Loose Boulder Check Dam Shantidham ke pass masudpur</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J676" s="3" t="n">
         <v>44222</v>
       </c>
       <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034623380 — Loose Boulder Check Dam Shantidham ke pass masudpur</t>
+          <t>1703004041/WC/22012034623303 — Loose Boulder Check Dam Shantidham ke pass masudpur</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
-        <v>751025.27</v>
+        <v>0</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>647615.42</v>
+        <v>0</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>44285</v>
-[...3 lines deleted...]
-      </c>
+        <v>44222</v>
+      </c>
+      <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034623381 — Loose Boulder Puliya ke pass Palayachha</t>
+          <t>1703004041/WC/22012034623380 — Loose Boulder Check Dam Shantidham ke pass masudpur</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
-        <v>709234.94</v>
+        <v>751025.27</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>437813.42</v>
+        <v>647615.42</v>
       </c>
       <c r="J678" s="3" t="n">
         <v>44285</v>
       </c>
       <c r="K678" s="3" t="n">
-        <v>45470</v>
+        <v>44959</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034623382 — Loose Boulder Bhojla Yagya shala ke pass</t>
+          <t>1703004041/WC/22012034623381 — Loose Boulder Puliya ke pass Palayachha</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
-        <v>997617.44</v>
+        <v>709234.94</v>
       </c>
       <c r="I679" s="2" t="n">
-        <v>869635.98</v>
+        <v>437813.42</v>
       </c>
       <c r="J679" s="3" t="n">
         <v>44285</v>
       </c>
       <c r="K679" s="3" t="n">
-        <v>44959</v>
+        <v>45470</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034624002 — Loose Boulder Masudpur Ghati ke pass</t>
+          <t>1703004041/WC/22012034623382 — Loose Boulder Bhojla Yagya shala ke pass</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
-        <v>709419.24</v>
+        <v>997617.44</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>0</v>
+        <v>869635.98</v>
       </c>
       <c r="J680" s="3" t="n">
         <v>44285</v>
       </c>
-      <c r="K680" s="3"/>
+      <c r="K680" s="3" t="n">
+        <v>44959</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034665468 — GULLY PLUG SIDHESWAR NALE PAR PALAYCHHA</t>
+          <t>1703004041/WC/22012034624002 — Loose Boulder Masudpur Ghati ke pass</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
-        <v>5871.79</v>
+        <v>709419.24</v>
       </c>
       <c r="I681" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>44324</v>
+        <v>44285</v>
       </c>
       <c r="K681" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair and maintenance of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034665477 — GULLY PLUG SIDHESWAR NALE PAR 2 PALAYCHHA</t>
+          <t>1703004041/WC/22012034665468 — GULLY PLUG SIDHESWAR NALE PAR PALAYCHHA</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
-        <v>5881.65</v>
+        <v>5871.79</v>
       </c>
       <c r="I682" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>44300</v>
+        <v>44324</v>
       </c>
       <c r="K682" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair and maintenance of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034670608 — CTR WATER HARVESTING NIRMAN KARYA G.P.S .MASUDPUR</t>
+          <t>1703004041/WC/22012034665477 — GULLY PLUG SIDHESWAR NALE PAR 2 PALAYCHHA</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
-        <v>48500</v>
+        <v>5881.65</v>
       </c>
       <c r="I683" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>44363</v>
+        <v>44300</v>
       </c>
       <c r="K683" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034670610 — CTR WATER HARVESTING NIRMAN KARYA G.M.S.PALAYCHHA</t>
+          <t>1703004041/WC/22012034670608 — CTR WATER HARVESTING NIRMAN KARYA G.P.S .MASUDPUR</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
         <v>48500</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>9264</v>
+        <v>0</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>44324</v>
-[...3 lines deleted...]
-      </c>
+        <v>44363</v>
+      </c>
+      <c r="K684" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034670613 — CTR WATER HARVESTING NIRMAN KARYA G.P.S .PALAYCHHA</t>
+          <t>1703004041/WC/22012034670610 — CTR WATER HARVESTING NIRMAN KARYA G.M.S.PALAYCHHA</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
         <v>48500</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>14392</v>
+        <v>9264</v>
       </c>
       <c r="J685" s="3" t="n">
         <v>44324</v>
       </c>
       <c r="K685" s="3" t="n">
-        <v>45199</v>
+        <v>44887</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034670615 — CTR WATER HARVESTING NIRMAN KARYA PANCHAYAT BHAVAN PALAYCHHA</t>
+          <t>1703004041/WC/22012034670613 — CTR WATER HARVESTING NIRMAN KARYA G.P.S .PALAYCHHA</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
         <v>48500</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>10422</v>
+        <v>14392</v>
       </c>
       <c r="J686" s="3" t="n">
         <v>44324</v>
       </c>
       <c r="K686" s="3" t="n">
-        <v>44887</v>
+        <v>45199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034670617 — CTR WATER HARVESTING NIRMAN KARYA AANGANBADI BHAVAN MASUDPUR</t>
+          <t>1703004041/WC/22012034670615 — CTR WATER HARVESTING NIRMAN KARYA PANCHAYAT BHAVAN PALAYCHHA</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
         <v>48500</v>
       </c>
       <c r="I687" s="2" t="n">
         <v>10422</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>44363</v>
+        <v>44324</v>
       </c>
       <c r="K687" s="3" t="n">
-        <v>44959</v>
+        <v>44887</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034673962 — NALA DIVERSION MADHOU SINGH KUSHWAH KE KHET SE NADI KI OR PALAYCHHA</t>
+          <t>1703004041/WC/22012034670617 — CTR WATER HARVESTING NIRMAN KARYA AANGANBADI BHAVAN MASUDPUR</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
-        <v>0</v>
+        <v>48500</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>0</v>
+        <v>10422</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K688" s="3"/>
+        <v>44363</v>
+      </c>
+      <c r="K688" s="3" t="n">
+        <v>44959</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034681463 — CTR Staggered trenches sidhheswar ashram pahad se pm sadak ki or palaychha</t>
+          <t>1703004041/WC/22012034673962 — NALA DIVERSION MADHOU SINGH KUSHWAH KE KHET SE NADI KI OR PALAYCHHA</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
-        <v>336890.15</v>
+        <v>0</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>83376</v>
+        <v>0</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>44455</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K689" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034681477 — CTR Staggered trench sidhheswar ashram pahad se shantidham ki or masudpur</t>
+          <t>1703004041/WC/22012034681463 — CTR Staggered trenches sidhheswar ashram pahad se pm sadak ki or palaychha</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
         <v>336890.15</v>
       </c>
       <c r="I690" s="2" t="n">
-        <v>244596</v>
+        <v>83376</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>44345</v>
+        <v>44455</v>
       </c>
       <c r="K690" s="3" t="n">
-        <v>45719</v>
+        <v>46169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034682506 — CTR Staggered trenches shanti dham masudpur pahad se masudpur ki or</t>
+          <t>1703004041/WC/22012034681477 — CTR Staggered trench sidhheswar ashram pahad se shantidham ki or masudpur</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
         <v>336890.15</v>
       </c>
       <c r="I691" s="2" t="n">
-        <v>297220</v>
+        <v>244596</v>
       </c>
       <c r="J691" s="3" t="n">
         <v>44345</v>
       </c>
       <c r="K691" s="3" t="n">
-        <v>44653</v>
+        <v>45719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034693974 — Loose Boulder Check Dam palaychha</t>
+          <t>1703004041/WC/22012034682506 — CTR Staggered trenches shanti dham masudpur pahad se masudpur ki or</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
-        <v>0</v>
+        <v>336890.15</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>0</v>
+        <v>297220</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K692" s="3"/>
+        <v>44345</v>
+      </c>
+      <c r="K692" s="3" t="n">
+        <v>44653</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034693988 — CTR gali plug karan singh ke khet ke pass palaychha</t>
+          <t>1703004041/WC/22012034693974 — Loose Boulder Check Dam palaychha</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
-        <v>5771.79</v>
+        <v>0</v>
       </c>
       <c r="I693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J693" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K693" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034693990 — CTR gali plug karan singh ke khet ke pass palaychha 2</t>
+          <t>1703004041/WC/22012034693988 — CTR gali plug karan singh ke khet ke pass palaychha</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
-        <v>6023.52</v>
+        <v>5771.79</v>
       </c>
       <c r="I694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J694" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K694" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
-          <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034694012 — CTR percolation  tank palaychha</t>
+          <t>1703004041/WC/22012034693990 — CTR gali plug karan singh ke khet ke pass palaychha 2</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
-        <v>0</v>
+        <v>6023.52</v>
       </c>
       <c r="I695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J695" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K695" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034694019 — CTR Loose bolder chekdam thakur baba ki taraf nale ke pass palaychha 1</t>
+          <t>1703004041/WC/22012034694012 — CTR percolation  tank palaychha</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J696" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K696" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034694026 — CTR Loose bolder chekdam thakur baba ki taraf nale ke pass palaychha 2</t>
+          <t>1703004041/WC/22012034694019 — CTR Loose bolder chekdam thakur baba ki taraf nale ke pass palaychha 1</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I697" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J697" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K697" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034694049 — CTR Guly plug thakur baba ki taraf  nale par 1</t>
+          <t>1703004041/WC/22012034694026 — CTR Loose bolder chekdam thakur baba ki taraf nale ke pass palaychha 2</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
-        <v>19047.38</v>
+        <v>0</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>19686</v>
+        <v>0</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>44363</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K698" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034694059 — CTR Guly plug thakur baba ki taraf  nale par 2</t>
+          <t>1703004041/WC/22012034694049 — CTR Guly plug thakur baba ki taraf  nale par 1</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
         <v>19047.38</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>17370</v>
+        <v>19686</v>
       </c>
       <c r="J699" s="3" t="n">
         <v>44363</v>
       </c>
       <c r="K699" s="3" t="n">
         <v>44706</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034694084 — CTR Guly plug thakur baba ki taraf  nale par 3</t>
+          <t>1703004041/WC/22012034694059 — CTR Guly plug thakur baba ki taraf  nale par 2</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
         <v>19047.38</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>18528</v>
+        <v>17370</v>
       </c>
       <c r="J700" s="3" t="n">
         <v>44363</v>
       </c>
       <c r="K700" s="3" t="n">
         <v>44706</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034694092 — CTR Guly plug thakur baba ki taraf  nale par 4</t>
+          <t>1703004041/WC/22012034694084 — CTR Guly plug thakur baba ki taraf  nale par 3</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
         <v>19047.38</v>
       </c>
       <c r="I701" s="2" t="n">
         <v>18528</v>
       </c>
       <c r="J701" s="3" t="n">
         <v>44363</v>
       </c>
       <c r="K701" s="3" t="n">
         <v>44706</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
-          <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair and maintenance of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034694111 — CTR Guly plug thakur baba ki taraf  nale par 5</t>
+          <t>1703004041/WC/22012034694092 — CTR Guly plug thakur baba ki taraf  nale par 4</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
         <v>19047.38</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>4632</v>
+        <v>18528</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>44385</v>
-[...1 lines deleted...]
-      <c r="K702" s="3"/>
+        <v>44363</v>
+      </c>
+      <c r="K702" s="3" t="n">
+        <v>44706</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
-          <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair and maintenance of Stone boulder Gully Plugs for Community</t>
+          <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair &amp; Maintenance of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034694114 — CTR Guly plug thakur baba ki taraf  nale par 5</t>
+          <t>1703004041/WC/22012034694111 — CTR Guly plug thakur baba ki taraf  nale par 5</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
-        <v>0</v>
+        <v>19047.38</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>0</v>
+        <v>4632</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>44300</v>
+        <v>44385</v>
       </c>
       <c r="K703" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
           <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair and maintenance of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034698292 — CTR Gali plug thakur baba ki taraf nale par 6</t>
+          <t>1703004041/WC/22012034694114 — CTR Guly plug thakur baba ki taraf  nale par 5</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
-        <v>19047.38</v>
+        <v>0</v>
       </c>
       <c r="I704" s="2" t="n">
-        <v>15054</v>
+        <v>0</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>44385</v>
+        <v>44300</v>
       </c>
       <c r="K704" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
-          <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair and maintenance of Stone boulder Gully Plugs for Community</t>
+          <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair &amp; Maintenance of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034698298 — CTR Gali plug thakur baba ki taraf nale par 7</t>
+          <t>1703004041/WC/22012034698292 — CTR Gali plug thakur baba ki taraf nale par 6</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
         <v>19047.38</v>
       </c>
       <c r="I705" s="2" t="n">
-        <v>0</v>
+        <v>15054</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>44300</v>
+        <v>44385</v>
       </c>
       <c r="K705" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
           <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair and maintenance of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034698302 — CTR Gali plug thakur baba ki taraf nale par 8</t>
+          <t>1703004041/WC/22012034698298 — CTR Gali plug thakur baba ki taraf nale par 7</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
         <v>19047.38</v>
       </c>
       <c r="I706" s="2" t="n">
-        <v>17370</v>
+        <v>0</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>44385</v>
+        <v>44300</v>
       </c>
       <c r="K706" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
-          <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair and maintenance of Stone boulder Gully Plugs for Community</t>
+          <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair &amp; Maintenance of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034698310 — CTR Gali plug thakur baba ki taraf nale par 9</t>
+          <t>1703004041/WC/22012034698302 — CTR Gali plug thakur baba ki taraf nale par 8</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
         <v>19047.38</v>
       </c>
       <c r="I707" s="2" t="n">
-        <v>8106</v>
+        <v>17370</v>
       </c>
       <c r="J707" s="3" t="n">
         <v>44385</v>
       </c>
       <c r="K707" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
-          <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair and maintenance of Stone boulder Gully Plugs for Community</t>
+          <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair &amp; Maintenance of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034698316 — CTR Gali plug thakur baba ki taraf nale par 11</t>
+          <t>1703004041/WC/22012034698310 — CTR Gali plug thakur baba ki taraf nale par 9</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
-        <v>0</v>
+        <v>19047.38</v>
       </c>
       <c r="I708" s="2" t="n">
-        <v>0</v>
+        <v>8106</v>
       </c>
       <c r="J708" s="3" t="n">
-        <v>44300</v>
+        <v>44385</v>
       </c>
       <c r="K708" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
           <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair and maintenance of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034698326 — CTR Gali plug thakur baba ki taraf nale par 10</t>
+          <t>1703004041/WC/22012034698316 — CTR Gali plug thakur baba ki taraf nale par 11</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
-        <v>19047.38</v>
+        <v>0</v>
       </c>
       <c r="I709" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>44363</v>
+        <v>44300</v>
       </c>
       <c r="K709" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
           <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair and maintenance of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034698338 — GULLY PLUG LESKHAM SINGH KE KHET KE PASS</t>
+          <t>1703004041/WC/22012034698326 — CTR Gali plug thakur baba ki taraf nale par 10</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
-        <v>0</v>
+        <v>19047.38</v>
       </c>
       <c r="I710" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J710" s="3" t="n">
-        <v>44300</v>
+        <v>44363</v>
       </c>
       <c r="K710" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
           <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair and maintenance of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034698341 — GULLY PLUG RAMNIVAS KE KHET KE PASS</t>
+          <t>1703004041/WC/22012034698338 — GULLY PLUG LESKHAM SINGH KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I711" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J711" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K711" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
           <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair and maintenance of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034698342 — GULLY PLUG AMAR SINGH KE KHET KE PASS</t>
+          <t>1703004041/WC/22012034698341 — GULLY PLUG RAMNIVAS KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I712" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J712" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K712" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair and maintenance of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034712725 — shok pit nirman masjid bala handpump palaychha</t>
+          <t>1703004041/WC/22012034698342 — GULLY PLUG AMAR SINGH KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
-        <v>17948.52</v>
+        <v>0</v>
       </c>
       <c r="I713" s="2" t="n">
-        <v>12738</v>
+        <v>0</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>44455</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K713" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034712731 — CTR SHOK PIT NIRMAN G.M.S.BALA HANDPUMP PALAYCHHA</t>
+          <t>1703004041/WC/22012034712725 — shok pit nirman masjid bala handpump palaychha</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
         <v>17948.52</v>
       </c>
       <c r="I714" s="2" t="n">
         <v>12738</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>44525</v>
+        <v>44455</v>
       </c>
       <c r="K714" s="3" t="n">
         <v>44887</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034712737 — CTR SHOK PIT NIRMAN MUSALMAN MOHALLA PALAYCHHA</t>
+          <t>1703004041/WC/22012034712731 — CTR SHOK PIT NIRMAN G.M.S.BALA HANDPUMP PALAYCHHA</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
-        <v>14467.3</v>
+        <v>17948.52</v>
       </c>
       <c r="I715" s="2" t="n">
-        <v>0</v>
+        <v>12738</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K715" s="3"/>
+        <v>44525</v>
+      </c>
+      <c r="K715" s="3" t="n">
+        <v>44887</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034740952 — CTR Loose Boulder Banjar ki puliya ke pass Bamor</t>
+          <t>1703004041/WC/22012034712737 — CTR SHOK PIT NIRMAN MUSALMAN MOHALLA PALAYCHHA</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
-        <v>586985.17</v>
+        <v>14467.3</v>
       </c>
       <c r="I716" s="2" t="n">
-        <v>471345.24</v>
+        <v>0</v>
       </c>
       <c r="J716" s="3" t="n">
-        <v>44441</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K716" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034740954 — CTR Loose Boulder Hakim singh ke khet ke pass</t>
+          <t>1703004041/WC/22012034740952 — CTR Loose Boulder Banjar ki puliya ke pass Bamor</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
         <v>586985.17</v>
       </c>
       <c r="I717" s="2" t="n">
-        <v>343073.64</v>
+        <v>471345.24</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>44532</v>
+        <v>44441</v>
       </c>
       <c r="K717" s="3" t="n">
-        <v>46157</v>
+        <v>44881</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
           <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034740956 — CTR Loose Rajkumar ke khet ke pass</t>
+          <t>1703004041/WC/22012034740954 — CTR Loose Boulder Hakim singh ke khet ke pass</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
         <v>586985.17</v>
       </c>
       <c r="I718" s="2" t="n">
-        <v>274467.64</v>
+        <v>343073.64</v>
       </c>
       <c r="J718" s="3" t="n">
         <v>44532</v>
       </c>
       <c r="K718" s="3" t="n">
-        <v>45470</v>
+        <v>46157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034740958 — CTR Loose Boulder Balveer ke khet ke pass</t>
+          <t>1703004041/WC/22012034740956 — CTR Loose Rajkumar ke khet ke pass</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
         <v>586985.17</v>
       </c>
       <c r="I719" s="2" t="n">
-        <v>154652.64</v>
+        <v>274467.64</v>
       </c>
       <c r="J719" s="3" t="n">
         <v>44532</v>
       </c>
-      <c r="K719" s="3"/>
+      <c r="K719" s="3" t="n">
+        <v>45470</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034740960 — Nala DIvirsion Gyan singh ki puliya se Tode ke pahad tak</t>
+          <t>1703004041/WC/22012034740958 — CTR Loose Boulder Balveer ke khet ke pass</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
-        <v>0</v>
+        <v>586985.17</v>
       </c>
       <c r="I720" s="2" t="n">
-        <v>0</v>
+        <v>154652.64</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>44287</v>
+        <v>44532</v>
       </c>
       <c r="K720" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
           <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034740963 — Nala DIvirsion Gyan singh ki puliya se Tode ke pahad tak</t>
+          <t>1703004041/WC/22012034740960 — Nala DIvirsion Gyan singh ki puliya se Tode ke pahad tak</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
-        <v>494463.2</v>
+        <v>0</v>
       </c>
       <c r="I721" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J721" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K721" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034740964 — Nala Divirsion Mehtav singh ke khet se mahendra ke khet ki or</t>
+          <t>1703004041/WC/22012034740963 — Nala DIvirsion Gyan singh ki puliya se Tode ke pahad tak</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
         <v>494463.2</v>
       </c>
       <c r="I722" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J722" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K722" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034740967 — Nala Divirsion Siddar ke khet se hakim singh ke khet ki or</t>
+          <t>1703004041/WC/22012034740964 — Nala Divirsion Mehtav singh ke khet se mahendra ke khet ki or</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
-        <v>485696</v>
+        <v>494463.2</v>
       </c>
       <c r="I723" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J723" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K723" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034906010 — MARAMMAT KARYA LAGHU POKHAR GRAM MASUDPUR</t>
+          <t>1703004041/WC/22012034740967 — Nala Divirsion Siddar ke khet se hakim singh ke khet ki or</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
-        <v>219000</v>
+        <v>485696</v>
       </c>
       <c r="I724" s="2" t="n">
-        <v>198416</v>
+        <v>0</v>
       </c>
       <c r="J724" s="3" t="n">
-        <v>44624</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K724" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034928617 — Chek dam nirman sidhheswar nale par palaychha</t>
+          <t>1703004041/WC/22012034906010 — MARAMMAT KARYA LAGHU POKHAR GRAM MASUDPUR</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
-        <v>0</v>
+        <v>219000</v>
       </c>
       <c r="I725" s="2" t="n">
-        <v>0</v>
+        <v>198416</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>44585</v>
-[...1 lines deleted...]
-      <c r="K725" s="3"/>
+        <v>44624</v>
+      </c>
+      <c r="K725" s="3" t="n">
+        <v>44799</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
           <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034928774 — CHEK DAM NIRMAN MASUDPUR NALE PAR DIDHESWARPAHADI KE PASS MASUDPUR</t>
+          <t>1703004041/WC/22012034928617 — Chek dam nirman sidhheswar nale par palaychha</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I726" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J726" s="3" t="n">
-        <v>44586</v>
+        <v>44585</v>
       </c>
       <c r="K726" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034928776 — CTR POKHAR NIRMAN BAMOR</t>
+          <t>1703004041/WC/22012034928774 — CHEK DAM NIRMAN MASUDPUR NALE PAR DIDHESWARPAHADI KE PASS MASUDPUR</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I727" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J727" s="3" t="n">
-        <v>44588</v>
+        <v>44586</v>
       </c>
       <c r="K727" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034928777 — CTR POKHAR NIRMAN BAMOR 2</t>
+          <t>1703004041/WC/22012034928776 — CTR POKHAR NIRMAN BAMOR</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I728" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J728" s="3" t="n">
         <v>44588</v>
       </c>
       <c r="K728" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034928778 — CTR KHET TALAB RAJKUMAR GURJAR BAMOR</t>
+          <t>1703004041/WC/22012034928777 — CTR POKHAR NIRMAN BAMOR 2</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I729" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J729" s="3" t="n">
         <v>44588</v>
       </c>
       <c r="K729" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034930011 — contur trench nirman mata mandir ke samne bali pahadi par</t>
+          <t>1703004041/WC/22012034928778 — CTR KHET TALAB RAJKUMAR GURJAR BAMOR</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
-        <v>479345.7</v>
+        <v>0</v>
       </c>
       <c r="I730" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J730" s="3" t="n">
         <v>44588</v>
       </c>
       <c r="K730" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034930012 — sidheswar ashram palaychha me nadi ki side deewal nirman karya</t>
+          <t>1703004041/WC/22012034930011 — contur trench nirman mata mandir ke samne bali pahadi par</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
-        <v>0</v>
+        <v>479345.7</v>
       </c>
       <c r="I731" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J731" s="3" t="n">
-        <v>44585</v>
+        <v>44588</v>
       </c>
       <c r="K731" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034930013 — Sede wali pahadi par contur trench nirman bamor</t>
+          <t>1703004041/WC/22012034930012 — sidheswar ashram palaychha me nadi ki side deewal nirman karya</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I732" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J732" s="3" t="n">
-        <v>44588</v>
+        <v>44585</v>
       </c>
       <c r="K732" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034945338 — Talab Nirman Banjar palaychha</t>
+          <t>1703004041/WC/22012034930013 — Sede wali pahadi par contur trench nirman bamor</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
-        <v>1320000</v>
+        <v>0</v>
       </c>
       <c r="I733" s="2" t="n">
-        <v>1244580.42</v>
+        <v>0</v>
       </c>
       <c r="J733" s="3" t="n">
-        <v>44679</v>
-[...3 lines deleted...]
-      </c>
+        <v>44588</v>
+      </c>
+      <c r="K733" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034945339 — Talab Nirman Karya Bamor Palaychha</t>
+          <t>1703004041/WC/22012034945338 — Talab Nirman Banjar palaychha</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
-        <v>1498500</v>
+        <v>1320000</v>
       </c>
       <c r="I734" s="2" t="n">
-        <v>1077806.8</v>
+        <v>1244580.42</v>
       </c>
       <c r="J734" s="3" t="n">
-        <v>44672</v>
+        <v>44679</v>
       </c>
       <c r="K734" s="3" t="n">
-        <v>45699</v>
+        <v>45719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034970781 — COUNTUR TRENCH NIRMAN MATA MANDIR KE SAMNE BALI PAHADI BAMOR</t>
+          <t>1703004041/WC/22012034945339 — Talab Nirman Karya Bamor Palaychha</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
-        <v>0</v>
+        <v>1498500</v>
       </c>
       <c r="I735" s="2" t="n">
-        <v>0</v>
+        <v>1077806.8</v>
       </c>
       <c r="J735" s="3" t="n">
-        <v>44667</v>
-[...1 lines deleted...]
-      <c r="K735" s="3"/>
+        <v>44672</v>
+      </c>
+      <c r="K735" s="3" t="n">
+        <v>45699</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034973726 — NAVEEN TALAB NIRMAN HATIYAKHAR KE PASS PALAYCHHA</t>
+          <t>1703004041/WC/22012034970781 — COUNTUR TRENCH NIRMAN MATA MANDIR KE SAMNE BALI PAHADI BAMOR</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I736" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J736" s="3" t="n">
-        <v>44665</v>
+        <v>44667</v>
       </c>
       <c r="K736" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034973731 — TALAB MARAMMAT KARYA PALAYCHHA</t>
+          <t>1703004041/WC/22012034973726 — NAVEEN TALAB NIRMAN HATIYAKHAR KE PASS PALAYCHHA</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I737" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J737" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K737" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034975844 — LOOSE BAOLDER KALLU BAGHEL KI PULYA KE PASS BAMOR</t>
+          <t>1703004041/WC/22012034973731 — TALAB MARAMMAT KARYA PALAYCHHA</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
-        <v>286900.87</v>
+        <v>0</v>
       </c>
       <c r="I738" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J738" s="3" t="n">
-        <v>44667</v>
+        <v>44665</v>
       </c>
       <c r="K738" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034975850 — LOOSE BOULDER MASUDPUR NALE PAR MASUDPUR</t>
+          <t>1703004041/WC/22012034975844 — LOOSE BAOLDER KALLU BAGHEL KI PULYA KE PASS BAMOR</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
-        <v>0</v>
+        <v>286900.87</v>
       </c>
       <c r="I739" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J739" s="3" t="n">
-        <v>44666</v>
+        <v>44667</v>
       </c>
       <c r="K739" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034975851 — LOOSE BOULDER MASUDPUR NALE PAR MASUDPUR</t>
+          <t>1703004041/WC/22012034975850 — LOOSE BOULDER MASUDPUR NALE PAR MASUDPUR</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I740" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J740" s="3" t="n">
         <v>44666</v>
       </c>
       <c r="K740" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034975861 — LOOSE BOULDER SIDHHESWAR ASHRAM KE PASS PALAYCHHA</t>
+          <t>1703004041/WC/22012034975851 — LOOSE BOULDER MASUDPUR NALE PAR MASUDPUR</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I741" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J741" s="3" t="n">
-        <v>44665</v>
+        <v>44666</v>
       </c>
       <c r="K741" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034975871 — LOOSE BULDER VIJAY SINGH BALE NALE PAR BAMOR</t>
+          <t>1703004041/WC/22012034975861 — LOOSE BOULDER SIDHHESWAR ASHRAM KE PASS PALAYCHHA</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I742" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J742" s="3" t="n">
-        <v>44667</v>
+        <v>44665</v>
       </c>
       <c r="K742" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034975884 — FARM POND RAJKUMAR KE KHET KE PASS BAMOR</t>
+          <t>1703004041/WC/22012034975871 — LOOSE BULDER VIJAY SINGH BALE NALE PAR BAMOR</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
-        <v>446084.09</v>
+        <v>0</v>
       </c>
       <c r="I743" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J743" s="3" t="n">
         <v>44667</v>
       </c>
       <c r="K743" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034975892 — LOOSE BAOLDER BANDHIYA BALE NALE PAR BAMOR</t>
+          <t>1703004041/WC/22012034975884 — FARM POND RAJKUMAR KE KHET KE PASS BAMOR</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
-        <v>0</v>
+        <v>446084.09</v>
       </c>
       <c r="I744" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J744" s="3" t="n">
         <v>44667</v>
       </c>
       <c r="K744" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034975903 — LOOSE BOULDER MARGHAT KE NEECHE BALE NALE PAR  BAMOR</t>
+          <t>1703004041/WC/22012034975892 — LOOSE BAOLDER BANDHIYA BALE NALE PAR BAMOR</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I745" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J745" s="3" t="n">
         <v>44667</v>
       </c>
       <c r="K745" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034975915 — LOOSE BOULDER KHANDI KE PASS BAMOR</t>
+          <t>1703004041/WC/22012034975903 — LOOSE BOULDER MARGHAT KE NEECHE BALE NALE PAR  BAMOR</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I746" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J746" s="3" t="n">
         <v>44667</v>
       </c>
       <c r="K746" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034975926 — FARM PAND BANJAR KE PASS BAMOR</t>
+          <t>1703004041/WC/22012034975915 — LOOSE BOULDER KHANDI KE PASS BAMOR</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I747" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J747" s="3" t="n">
         <v>44667</v>
       </c>
       <c r="K747" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
           <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034975935 — FARM POND MAHENDRA KE KHET KE PASS BAMOR</t>
+          <t>1703004041/WC/22012034975926 — FARM PAND BANJAR KE PASS BAMOR</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
-        <v>137418.25</v>
+        <v>0</v>
       </c>
       <c r="I748" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J748" s="3" t="n">
         <v>44667</v>
       </c>
       <c r="K748" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
           <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034975964 — FARM PAOND MASUDPUR KI PULIYA KE PASS MASUDPUR</t>
+          <t>1703004041/WC/22012034975935 — FARM POND MAHENDRA KE KHET KE PASS BAMOR</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
-        <v>0</v>
+        <v>137418.25</v>
       </c>
       <c r="I749" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J749" s="3" t="n">
-        <v>44666</v>
+        <v>44667</v>
       </c>
       <c r="K749" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
           <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012034984782 — community farm pond shanti dham ke pass palaychha</t>
+          <t>1703004041/WC/22012034975964 — FARM PAOND MASUDPUR KI PULIYA KE PASS MASUDPUR</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I750" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J750" s="3" t="n">
-        <v>44665</v>
+        <v>44666</v>
       </c>
       <c r="K750" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012035099954 — WATER CHAINAL OMPRAKASH PAL KE MAKAN KE PASS - PALAYACHHA</t>
+          <t>1703004041/WC/22012034984782 — community farm pond shanti dham ke pass palaychha</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
-        <v>441387.97</v>
+        <v>0</v>
       </c>
       <c r="I751" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J751" s="3" t="n">
-        <v>45108</v>
+        <v>44665</v>
       </c>
       <c r="K751" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012035099955 — WATER CHAINAL AMRAT SAROVAR TALAB KE PASS- PALAYACHHA</t>
+          <t>1703004041/WC/22012035099954 — WATER CHAINAL OMPRAKASH PAL KE MAKAN KE PASS - PALAYACHHA</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
-        <v>467764.01</v>
+        <v>441387.97</v>
       </c>
       <c r="I752" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J752" s="3" t="n">
         <v>45108</v>
       </c>
       <c r="K752" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012035103474 — Puliya Nirman Karya Puchhi Ke Nale Par- Bamor</t>
+          <t>1703004041/WC/22012035099955 — WATER CHAINAL AMRAT SAROVAR TALAB KE PASS- PALAYACHHA</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
-        <v>0</v>
+        <v>467764.01</v>
       </c>
       <c r="I753" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J753" s="3" t="n">
         <v>45108</v>
       </c>
       <c r="K753" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012035119017 — CTR Loose Boulder Pohap Singh ke Khet Ke Pass</t>
+          <t>1703004041/WC/22012035103474 — Puliya Nirman Karya Puchhi Ke Nale Par- Bamor</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I754" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J754" s="3" t="n">
-        <v>45154</v>
+        <v>45108</v>
       </c>
       <c r="K754" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012035119035 — CTR Loose Boulder Madan Lal  ke Khet Ke Pass- Palayachha</t>
+          <t>1703004041/WC/22012035119017 — CTR Loose Boulder Pohap Singh ke Khet Ke Pass</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I755" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J755" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K755" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/22012035130058 — Ghat Nirman Siddheshwar</t>
+          <t>1703004041/WC/22012035119035 — CTR Loose Boulder Madan Lal  ke Khet Ke Pass- Palayachha</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
-        <v>174000</v>
+        <v>0</v>
       </c>
       <c r="I756" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J756" s="3" t="n">
-        <v>45030</v>
+        <v>45154</v>
       </c>
       <c r="K756" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
-          <t>1703004041/WC/233 — RING WAND PALAYACHA</t>
+          <t>1703004041/WC/22012035130058 — Ghat Nirman Siddheshwar</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
-        <v>81000</v>
+        <v>174000</v>
       </c>
       <c r="I757" s="2" t="n">
-        <v>19532</v>
+        <v>0</v>
       </c>
       <c r="J757" s="3" t="n">
-        <v>40893</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K757" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C758" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D758" s="1" t="inlineStr">
+        <is>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+        </is>
+      </c>
+      <c r="E758" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F758" s="1" t="inlineStr">
+        <is>
+          <t>1703004041/WC/233 — RING WAND PALAYACHA</t>
+        </is>
+      </c>
+      <c r="G758" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H758" s="2" t="n">
+        <v>81000</v>
+      </c>
+      <c r="I758" s="2" t="n">
+        <v>19532</v>
+      </c>
+      <c r="J758" s="3" t="n">
+        <v>40893</v>
+      </c>
+      <c r="K758" s="3" t="n">
+        <v>40983</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
+      <c r="A759" s="1" t="inlineStr">
+        <is>
+          <t>BHITARWAR</t>
+        </is>
+      </c>
+      <c r="B759" s="1" t="inlineStr">
+        <is>
           <t>2009-2010</t>
         </is>
       </c>
-      <c r="C758" s="1" t="inlineStr">
+      <c r="C759" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D758" s="1" t="inlineStr">
+      <c r="D759" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
-      <c r="E758" s="1" t="inlineStr">
+      <c r="E759" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
-      <c r="F758" s="1" t="inlineStr">
+      <c r="F759" s="1" t="inlineStr">
         <is>
           <t>1703004041/WC/46 — कूप निर्माण कार्य धन सिंह पुञ श्रीलाल मि‍र्धा</t>
         </is>
       </c>
-      <c r="G758" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H758" s="2" t="n">
+      <c r="G759" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H759" s="2" t="n">
         <v>209000</v>
       </c>
-      <c r="I758" s="2" t="n">
+      <c r="I759" s="2" t="n">
         <v>20332</v>
       </c>
-      <c r="J758" s="3" t="n">
+      <c r="J759" s="3" t="n">
         <v>39948</v>
       </c>
-      <c r="K758" s="3" t="n">
+      <c r="K759" s="3" t="n">
         <v>42529</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>