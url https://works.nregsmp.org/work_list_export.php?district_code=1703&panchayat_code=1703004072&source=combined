--- v0 (2026-09-06)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K496"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 19:17:17</t>
+          <t>Exported on: 2026-10-27 16:13:53</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: GWALIOR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2438,145 +2438,145 @@
       <c r="J56" s="3" t="n">
         <v>44460</v>
       </c>
       <c r="K56" s="3" t="n">
         <v>46177</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1703004072/DP/22012034563230 — BRAKSHA ROPAN TEEN KATAR ME TALAV KINARE AMRIT SAROVAR ROAD KE PASS LADHWAYA</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>410218.19</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>29428</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>44803</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1703004072/DP/22012034563232 — BRAKSHA ROPAN ROAD KINARE PAHUCH MARG PAR  AMRIT SAROVAR ROAD KE PASS LADHWAYA</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>410218.19</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>30528</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>44803</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1703004072/DP/22012034563234 — BRAKSHA CATCHMENT AREA  AMRIT SAROVAR ROAD KE PASS LADHWAYA</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>410218.19</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>32178</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>44803</v>
@@ -2769,51 +2769,51 @@
       <c r="J63" s="3" t="n">
         <v>44845</v>
       </c>
       <c r="K63" s="3" t="n">
         <v>46020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1703004072/DP/22012034577036 — SAMUDAYAK BRAKSHA ROPAN KARYA SHANTIDHAM PARISAR LADHWAYA</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>178701.56</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>43526</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45160</v>
@@ -3053,51 +3053,51 @@
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1703004072/DP/22012034614782 — Shantidham teen shed avn chabutra kiratpura</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>328535.9</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45316</v>
@@ -4634,98 +4634,98 @@
       <c r="J102" s="3" t="n">
         <v>43739</v>
       </c>
       <c r="K102" s="3" t="n">
         <v>44548</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1703004072/IF/22012034495248 — Niji khet me falouddan jagdish / mojiram</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>116250</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>22284</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>43739</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plntation of Forstry Trees for Individual / Boundary Line Plantation of Forestry Trees for Individuals</t>
+          <t>Boundary Plntation of Forstry Trees for Individual / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1703004072/IF/22012034495249 — Niji khet me falouddan Gajraj singh/udaybhan</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>116250</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>10668</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>43781</v>
@@ -5455,51 +5455,51 @@
       <c r="J119" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K119" s="3" t="n">
         <v>46122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1703004072/IF/22012035492246 — JGSA 2025  form pond structure pritam singh ke khet per  ladwaya</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>45761</v>
@@ -11126,51 +11126,51 @@
       <c r="J236" s="3" t="n">
         <v>45622</v>
       </c>
       <c r="K236" s="3" t="n">
         <v>45866</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1703004072/IF/IAY/4742444 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113705967</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>4698</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>45748</v>
@@ -11418,51 +11418,51 @@
       <c r="J242" s="3" t="n">
         <v>42885</v>
       </c>
       <c r="K242" s="3" t="n">
         <v>43136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1703004072/IF/IAY/4759882 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120239002</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>1458</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>45664</v>
@@ -11759,51 +11759,51 @@
       <c r="J249" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K249" s="3" t="n">
         <v>45866</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1703004072/IF/IAY/4916141 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115182820</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>45702</v>
@@ -11855,51 +11855,51 @@
       <c r="J251" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K251" s="3" t="n">
         <v>46172</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1703004072/IF/IAY/4916143 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115188703</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>16965</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>45777</v>
@@ -12049,78 +12049,80 @@
       <c r="J255" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K255" s="3" t="n">
         <v>46171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1703004072/IF/IAY/4916868 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114838811</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>46035</v>
       </c>
-      <c r="K256" s="3"/>
+      <c r="K256" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -12439,78 +12441,80 @@
       <c r="J263" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K263" s="3" t="n">
         <v>46172</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1703004072/IF/IAY/4917846 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114147824</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>45748</v>
       </c>
-      <c r="K264" s="3"/>
+      <c r="K264" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -12535,51 +12539,51 @@
       <c r="J265" s="3" t="n">
         <v>45854</v>
       </c>
       <c r="K265" s="3" t="n">
         <v>46172</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1703004072/IF/IAY/4918122 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115003288</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>45734</v>
@@ -12729,51 +12733,51 @@
       <c r="J269" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K269" s="3" t="n">
         <v>46172</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1703004072/IF/IAY/4919623 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114775629</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>45734</v>
@@ -12923,51 +12927,51 @@
       <c r="J273" s="3" t="n">
         <v>42885</v>
       </c>
       <c r="K273" s="3" t="n">
         <v>43170</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1703004072/IF/IAY/5288629 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119083835</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>45705</v>
@@ -13019,51 +13023,51 @@
       <c r="J275" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K275" s="3" t="n">
         <v>46172</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1703004072/IF/IAY/5320310 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114761864</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>46035</v>
@@ -13115,51 +13119,51 @@
       <c r="J277" s="3" t="n">
         <v>45811</v>
       </c>
       <c r="K277" s="3" t="n">
         <v>46172</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1703004072/IF/IAY/5339719 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118105153</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>45797</v>
@@ -13260,51 +13264,51 @@
       <c r="J280" s="3" t="n">
         <v>45930</v>
       </c>
       <c r="K280" s="3" t="n">
         <v>46103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1703004072/IF/IAY/5605388 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115220321</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>45888</v>
@@ -13358,51 +13362,51 @@
       <c r="J282" s="3" t="n">
         <v>46035</v>
       </c>
       <c r="K282" s="3" t="n">
         <v>46201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1703004072/IF/IAY/5675020 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116085486</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>14094</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>46035</v>
@@ -13454,51 +13458,51 @@
         <v>0</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>42762</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1703004072/IF/IAY/5873307 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114998911</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>46035</v>
@@ -13746,192 +13750,192 @@
         <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>42871</v>
       </c>
       <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1703004072/IF/IAY/71971 — Construction of IAY House -IAY REG. NO. MP-03-004-072-002/38</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>42191</v>
       </c>
       <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1703004072/IF/IAY/71972 — Construction of IAY House -IAY REG. NO. MP-03-004-072-003/16</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>42178</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1703004072/IF/IAY/71973 — Construction of IAY House -IAY REG. NO. MP-03-004-072-003/9</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>42178</v>
       </c>
       <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1703004072/IF/IAY/71974 — Construction of IAY House -IAY REG. NO. MP-03-004-072-005/14p</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>42191</v>
@@ -14424,51 +14428,51 @@
       <c r="J304" s="3" t="n">
         <v>42871</v>
       </c>
       <c r="K304" s="3" t="n">
         <v>43192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1703004072/IF/IAY/751455 — Construction of IAY House -IAY REG. NO. MP2594565</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>42815</v>
@@ -17404,51 +17408,51 @@
       <c r="J366" s="3" t="n">
         <v>44663</v>
       </c>
       <c r="K366" s="3" t="n">
         <v>44706</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1703004072/RC/22012034630629 — सीमेंट कंक्रीट सडक निर्माण स्कूल से हनुमान जी मन्दिर की ओर बझेरा</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>41500</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>5100</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>44985</v>
@@ -17500,192 +17504,192 @@
       <c r="J368" s="3" t="n">
         <v>45727</v>
       </c>
       <c r="K368" s="3" t="n">
         <v>45958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1703004072/RC/22012034837797 — सीसी सड़क निर्माण कार्य मेन रोड से पंचायत भवन तक</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>86000</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>45575</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
           <t>1703004072/RC/22012034853832 — construction of gravel  road  bajhera se chachk bhajera</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1703004072/RC/22012034854094 — gravel road nirman bajhera  se chack bajhera tak</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1703004072/RC/22012034854095 — gravel road nirman bajhera  se chack bajhera tak</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>46126</v>
@@ -18266,51 +18270,51 @@
       <c r="J384" s="3" t="n">
         <v>43333</v>
       </c>
       <c r="K384" s="3" t="n">
         <v>43462</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair &amp; Maintenance of Storm Water Drain for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1703004072/RS/22012034431344 — नाली निर्माण कार्य शा.प्रा.शाला भवन हनुमान मंदिर की ओर पीपरीपुरा</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>327200</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>174</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>43375</v>
@@ -18795,98 +18799,98 @@
       <c r="J395" s="3" t="n">
         <v>44887</v>
       </c>
       <c r="K395" s="3" t="n">
         <v>44921</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
           <t>1703004072/RS/22012034689304 — SAMUDAYAK NADEP NIRMAN LADHWAYA 04</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>20500</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>44992</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1703004072/RS/22012034689305 — SAMUDAYAK NADEP NIRMAN LADHWAYA 05</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>20500</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>44992</v>
@@ -19130,51 +19134,51 @@
       <c r="J402" s="3" t="n">
         <v>45454</v>
       </c>
       <c r="K402" s="3" t="n">
         <v>45531</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1703004072/RS/22012035137960 — सामुदायिक शोचालय निर्माण कार्य गो शाला परिसर लदवाया</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>44000</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>45761</v>
@@ -22981,145 +22985,145 @@
         <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
           <t>1703004072/WC/22012035213826 — construction of ring bund near panchayat bhawan ladwaya</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>96000</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
           <t>1703004072/WC/22012035264468 — LOOSE BOULDER STRUCTURE CHECK DEM SHANTI DHAM KE PAS LADWAYA</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
           <t>1703004072/WC/22012035264472 — LOOSE BOULDER STRUCTURE CHECK DAM TAALPURA KE PAAS PIPRIPURA</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>45761</v>
@@ -23316,98 +23320,98 @@
         <v>261</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
           <t>1703004072/WC/22012035301228 — GJGSA 2025 OPENWELL Rechage pit at kup  perharatsingh  ke  khat kepass  ladwaya</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>BHITARWAR</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
           <t>1703004072/WC/22012035301229 — GJGSA 2025 OPENWELL Rechage pit at village  kup  per mata mandir ke pass  ladwaya</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J492" s="3" t="n">
         <v>45788</v>