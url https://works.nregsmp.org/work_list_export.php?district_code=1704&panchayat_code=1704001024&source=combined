--- v0 (2026-09-08)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K377"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 07:34:43</t>
+          <t>Exported on: 2026-10-27 05:36:20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DATIA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -369,51 +369,51 @@
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>43569</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of agri produce storage building for groups / Construction of Agricultural produce storage Building for Groups</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1704001024/AV/22012034511448 — चारागाह निर्माण कार्य अतरेटा</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>792188.33</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>268343</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44030</v>
@@ -8570,73 +8570,73 @@
       <c r="J182" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K182" s="3" t="n">
         <v>46102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1704001024/IF/IAY/4790165 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126586000</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I183" s="2" t="n">
-        <v>13572</v>
+        <v>20772</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45675</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -11421,73 +11421,73 @@
       <c r="J241" s="3" t="n">
         <v>45570</v>
       </c>
       <c r="K241" s="3" t="n">
         <v>45765</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1704001024/RC/22012034833946 — सुदूर संपर्क सड़क निर्माण कार्य बहादुरपुर मार्ग से अतरेटा गांव की ओर ग्राम पंचायत अतरेटा</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>1999408.16</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>1577443.19</v>
+        <v>1641343.19</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
@@ -11517,51 +11517,51 @@
       <c r="J243" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K243" s="3" t="n">
         <v>46162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1704001024/RC/22012034839630 — सी0सी0 रोड सह नाली निर्माण आजाद खां के मकान से बलराम बघेल के मकान की ओर</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>68500</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>67860</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>45765</v>
@@ -15994,51 +15994,51 @@
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>45444</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1704001024/WC/22012035276656 — नवीन तालाब निर्माण कार्य लाला बाई के पास शासकीय भूमि अतरेटा</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>45748</v>
@@ -17922,51 +17922,51 @@
       <c r="J376" s="3" t="n">
         <v>42938</v>
       </c>
       <c r="K376" s="3" t="n">
         <v>43174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
           <t>1704001024/WH/22012034944328 — कूप रिचार्ज निर्माण कार्य पंचायत भवन के पास अतरेटा</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>45748</v>