--- v0 (2026-09-09)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K231"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 22:28:02</t>
+          <t>Exported on: 2026-10-27 16:57:05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DATIA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -465,51 +465,51 @@
       <c r="J15" s="3" t="n">
         <v>44104</v>
       </c>
       <c r="K15" s="3" t="n">
         <v>44997</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1704001025/AV/22012034546283 — Charahgah Nirmad karya</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>1481213.55</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>395292</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>44223</v>
@@ -3137,98 +3137,98 @@
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>44583</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1704001025/IF/22012035388286 — Dug well recharge kua nirman kary marseni khurd</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1704001025/IF/22012035388768 — Dug well recharge kua nirman kary marseni khurd</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45761</v>
@@ -3329,51 +3329,51 @@
       <c r="J75" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K75" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1704001025/IF/22012035486101 — Dug well recharge pit bahadurpure</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45761</v>
@@ -4597,51 +4597,51 @@
       <c r="J101" s="3" t="n">
         <v>42509</v>
       </c>
       <c r="K101" s="3" t="n">
         <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1704001025/IF/IAY/416154 — Construction of IAY House -IAY REG. NO. MP1302086</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>42752</v>
@@ -4889,51 +4889,51 @@
       <c r="J107" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K107" s="3" t="n">
         <v>45860</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1704001025/IF/IAY/4957544 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122397573</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>19989</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45735</v>
@@ -5134,78 +5134,80 @@
       <c r="J112" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K112" s="3" t="n">
         <v>45860</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1704001025/IF/IAY/5350199 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122397912</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I113" s="2" t="n">
-        <v>19260</v>
+        <v>21060</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45756</v>
       </c>
-      <c r="K113" s="3"/>
+      <c r="K113" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -5279,51 +5281,51 @@
       <c r="J115" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K115" s="3" t="n">
         <v>46067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1704001025/IF/IAY/563747 — Construction of IAY House -IAY REG. NO. MP3798274</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>42730</v>
@@ -5755,192 +5757,192 @@
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1704001025/LD/22012034944688 — block virksharopan nirman kary bashai malik</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>145050.83</v>
       </c>
       <c r="I126" s="2" t="n">
-        <v>80220</v>
+        <v>87420</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45665</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1704001025/LD/22012034944689 — samtalikaran nirman kary purana ganv marseni khurd</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1704001025/LD/22012034945053 — samtalikaran nirman kary purana ganv marseni khurd</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1704001025/LD/22012034945273 — samtalikaran nirman kary purana ganv marseni khurd</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>375745</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>149382</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>45623</v>
@@ -5990,98 +5992,98 @@
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K130" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1704001025/LD/22012034952323 — जल निकासी कार्य चतुर सिंह के मकानसे कल्‍लू के मकान की ओर बसईमलक</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>13000</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1704001025/LD/22012034952328 — जल निकासी कार्य प्रकाश बघेल के मकान से राजेश के मकान की ओर बसईमलक</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>26000</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45519</v>
@@ -9920,51 +9922,51 @@
       <c r="J212" s="3" t="n">
         <v>45175</v>
       </c>
       <c r="K212" s="3" t="n">
         <v>45643</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1704001025/WC/22012035084918 — Navin talab nirman kary daddu bay ke pass</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>1431722.77</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>442</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>45196</v>
@@ -10061,145 +10063,145 @@
         <v>0</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>45204</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1704001025/WC/22012035279667 — khet talab nirman kary Raguvanshi baghel</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>199457.43</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1704001025/WC/22012035280023 — khet talab nirman kary vinod baghel etc.</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>199457.43</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1704001025/WC/22012035281621 — Dug well Recharge pit bahadurpure</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>45761</v>
@@ -10635,51 +10637,51 @@
       <c r="J227" s="3" t="n">
         <v>40712</v>
       </c>
       <c r="K227" s="3" t="n">
         <v>41356</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1704001025/WC/VB/22012035332872 — Recharge pits marseni khurd</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>46241</v>