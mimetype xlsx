--- v0 (2026-09-09)
+++ v1 (2026-10-24)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K408"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 03:24:33</t>
+          <t>Exported on: 2026-10-24 15:17:20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DATIA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1704001057/AV/22012034399161 — aganwadi nirman kary chitai</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>780000</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>180642</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>43484</v>
@@ -1572,51 +1572,51 @@
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1704001057/DP/22012034578492 — nala nirman kary ajmer ydav ke makan se midil school evm kewat mohllah se nahar ki or tigroo</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>1494192.17</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>1350933.62</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45143</v>
@@ -6463,51 +6463,51 @@
         <v>0</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>45485</v>
       </c>
       <c r="K139" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1704001057/IF/22012035266757 — khet talab nirman kary narendra solanki / atar singh</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>403315.88</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45556</v>
@@ -6559,98 +6559,98 @@
       <c r="J141" s="3" t="n">
         <v>45605</v>
       </c>
       <c r="K141" s="3" t="n">
         <v>45710</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1704001057/IF/22012035266759 — khet talab nirman kary uttam singh solanki / jasvant singh</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>403315.88</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45563</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1704001057/IF/22012035266760 — khet talab nirman kary geeta solanki / balveer solanki</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>403315.88</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45562</v>
@@ -6847,51 +6847,51 @@
         <v>0</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45593</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1704001057/IF/22012035268247 — khet talab nirman karya vishnu solanki / atar singh</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45593</v>
@@ -6992,51 +6992,51 @@
       <c r="J150" s="3" t="n">
         <v>45612</v>
       </c>
       <c r="K150" s="3" t="n">
         <v>45767</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1704001057/IF/22012035353127 — khet talab nirman kary gora baghel / vedram baghel</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>199457.43</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45759</v>
@@ -7376,51 +7376,51 @@
       <c r="J158" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K158" s="3" t="n">
         <v>46112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1704001057/IF/22012035422126 — khet talab nirman kary balram baghel / vedram baghel</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>45765</v>
@@ -7472,51 +7472,51 @@
       <c r="J160" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K160" s="3" t="n">
         <v>46167</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1704001057/IF/22012035422699 — khet talab nirman kary opendra solanki / maheep singh toda</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>45765</v>
@@ -7568,51 +7568,51 @@
       <c r="J162" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K162" s="3" t="n">
         <v>46092</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1704001057/IF/22012035543693 — khet talab nirman kary babulal / laldas</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45769</v>
@@ -7637,51 +7637,51 @@
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1704001057/IF/22012035637488 — ek bagiya maa ke naam suman W/O shivcharan / 443</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>266578.64</v>
       </c>
       <c r="I164" s="2" t="n">
-        <v>103991</v>
+        <v>121991</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>46004</v>
       </c>
       <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
@@ -10245,51 +10245,51 @@
       <c r="J217" s="3" t="n">
         <v>43708</v>
       </c>
       <c r="K217" s="3" t="n">
         <v>43830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1704001057/IF/IAY/2338182 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4999848</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>43753</v>
@@ -15252,98 +15252,98 @@
       <c r="J320" s="3" t="n">
         <v>45472</v>
       </c>
       <c r="K320" s="3" t="n">
         <v>45527</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1704001057/RC/22012034838165 — cc evm nali nirman kary radhelal kushwah ke makan se ghanshyam kushwah ke makan tak</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>45692</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1704001057/RC/22012034850417 — CC ROAD EVM NALI NIRMAN KARY BALLU BAGHEL KE MAKAN SE KARAN SINGH BAGHEL KE MAKAN KI OR</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>49000</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>45958</v>
@@ -19032,98 +19032,98 @@
         <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>45691</v>
       </c>
       <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
           <t>1704001057/WC/22012035275873 — dug well recharge kewat mohllah tigroo</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
           <t>1704001057/WC/22012035275880 — dug well recharge kushwah muhllah chitai</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>45761</v>
@@ -19463,51 +19463,51 @@
       <c r="J407" s="3" t="n">
         <v>42861</v>
       </c>
       <c r="K407" s="3" t="n">
         <v>42907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>SEONDHA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
           <t>1704/DP/22012034562062 — मनरेगा के अंतर्गत बास रोपण कार्य</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>1429000</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>407632</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>44790</v>