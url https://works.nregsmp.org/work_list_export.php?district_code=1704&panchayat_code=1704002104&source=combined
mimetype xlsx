--- v0 (2026-09-02)
+++ v1 (2026-10-20)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K468"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 10:52:12</t>
+          <t>Exported on: 2026-10-20 05:04:54</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DATIA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -653,51 +653,51 @@
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1704002104/AV/22012034609834 — सामुदायिक भवन निर्माण +15 vit</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>213000</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>192714</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>44536</v>
@@ -3414,51 +3414,51 @@
       <c r="J76" s="3" t="n">
         <v>43643</v>
       </c>
       <c r="K76" s="3" t="n">
         <v>43930</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1704002104/IF/IAY/205073 — Construction of IAY House -IAY REG. NO. MP-04-002-104-003/9</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>42460</v>
@@ -4488,51 +4488,51 @@
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>44687</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1704002104/IF/IAY/4287171 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147695894</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>14832</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45483</v>
@@ -4584,615 +4584,625 @@
       <c r="J100" s="3" t="n">
         <v>44831</v>
       </c>
       <c r="K100" s="3" t="n">
         <v>45617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1704002104/IF/IAY/4473721 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152026856</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>19710</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>45388</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1704002104/IF/IAY/4473723 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152026883</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>16704</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1704002104/IF/IAY/4473724 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152026924</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>19458</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45388</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1704002104/IF/IAY/4473727 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152026985</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>17226</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>46047</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1704002104/IF/IAY/4473728 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152026998</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>22419</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>45388</v>
       </c>
-      <c r="K105" s="3"/>
+      <c r="K105" s="3" t="n">
+        <v>46300</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1704002104/IF/IAY/4473730 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152027006</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>18927</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45388</v>
       </c>
       <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1704002104/IF/IAY/4508976 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152026850</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>12006</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>46047</v>
       </c>
-      <c r="K107" s="3"/>
+      <c r="K107" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1704002104/IF/IAY/4508977 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152026869</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>21825</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45686</v>
       </c>
       <c r="K108" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>1704002104/IF/IAY/4508981 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152026895</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>15921</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>46058</v>
       </c>
-      <c r="K109" s="3"/>
+      <c r="K109" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>1704002104/IF/IAY/4508982 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152026911</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>22329</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>45685</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1704002104/IF/IAY/4508983 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152026935</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>45767</v>
       </c>
-      <c r="K111" s="3"/>
+      <c r="K111" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1704002104/IF/IAY/4508984 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152026949</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>17748</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>46084</v>
       </c>
-      <c r="K112" s="3"/>
+      <c r="K112" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1704002104/IF/IAY/4509109 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151984250</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45892</v>
@@ -5244,51 +5254,51 @@
       <c r="J114" s="3" t="n">
         <v>42838</v>
       </c>
       <c r="K114" s="3" t="n">
         <v>44256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1704002104/IF/IAY/4793757 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145616851</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>46082</v>
@@ -5330,155 +5340,155 @@
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K116" s="3" t="n">
         <v>46079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1704002104/IF/IAY/4796346 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147696466</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>45559</v>
       </c>
       <c r="K117" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1704002104/IF/IAY/4796347 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147696897</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>45722</v>
       </c>
       <c r="K118" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1704002104/IF/IAY/4796351 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147697325</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>21141</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>45681</v>
@@ -5530,51 +5540,51 @@
       <c r="J120" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K120" s="3" t="n">
         <v>46173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1704002104/IF/IAY/4796663 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148482951</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45767</v>
@@ -5626,427 +5636,429 @@
       <c r="J122" s="3" t="n">
         <v>45705</v>
       </c>
       <c r="K122" s="3" t="n">
         <v>46110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1704002104/IF/IAY/4798465 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148339280</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>46120</v>
       </c>
       <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1704002104/IF/IAY/4798466 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148339371</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K124" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1704002104/IF/IAY/4798467 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148339493</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45561</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1704002104/IF/IAY/4800653 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150401707</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1704002104/IF/IAY/4803359 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144694392</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45988</v>
       </c>
-      <c r="K127" s="3"/>
+      <c r="K127" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1704002104/IF/IAY/48439 — Construction of IAY House -IAY REG. NO. MP-04-002-104-001/12</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>42296</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1704002104/IF/IAY/48440 — Construction of IAY House -IAY REG. NO. MP-04-002-104-001/20</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>42296</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1704002104/IF/IAY/48441 — Construction of IAY House -IAY REG. NO. MP-04-002-104-001/22</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>42296</v>
       </c>
       <c r="K130" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1704002104/IF/IAY/4980926 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146757806</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45720</v>
@@ -6147,125 +6159,127 @@
       <c r="J133" s="3" t="n">
         <v>42810</v>
       </c>
       <c r="K133" s="3" t="n">
         <v>43304</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1704002104/IF/IAY/50933 — Construction of IAY House -IAY REG. NO. MP-04-002-104-003/11</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>42346</v>
       </c>
       <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1704002104/IF/IAY/5101393 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148042650</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>21663</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>46058</v>
       </c>
-      <c r="K135" s="3"/>
+      <c r="K135" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -6290,174 +6304,176 @@
       <c r="J136" s="3" t="n">
         <v>45945</v>
       </c>
       <c r="K136" s="3" t="n">
         <v>46180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1704002104/IF/IAY/5509884 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147697438</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I137" s="2" t="n">
-        <v>3654</v>
+        <v>21654</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>46181</v>
       </c>
       <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1704002104/IF/IAY/5511138 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147697167</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>46138</v>
       </c>
       <c r="K138" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>1704002104/IF/IAY/5513215 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148482797</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>16443</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>46120</v>
       </c>
-      <c r="K139" s="3"/>
+      <c r="K139" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -6825,51 +6841,51 @@
       <c r="J147" s="3" t="n">
         <v>42810</v>
       </c>
       <c r="K147" s="3" t="n">
         <v>43138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1704002104/IF/IAY/559887 — Construction of IAY House -IAY REG. NO. MP3658065</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>42747</v>
@@ -6921,98 +6937,98 @@
       <c r="J149" s="3" t="n">
         <v>42810</v>
       </c>
       <c r="K149" s="3" t="n">
         <v>43369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1704002104/IF/IAY/5642250 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147068071</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I150" s="2" t="n">
-        <v>0</v>
+        <v>14400</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K150" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1704002104/IF/IAY/5732019 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148041699</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45838</v>
@@ -7505,51 +7521,51 @@
       <c r="J161" s="3" t="n">
         <v>42838</v>
       </c>
       <c r="K161" s="3" t="n">
         <v>43304</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1704002104/IF/IAY/83456 — Construction of IAY House -IAY REG. NO. MP-04-002-104-003/13</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>42380</v>
@@ -9921,51 +9937,51 @@
       <c r="J211" s="3" t="n">
         <v>44487</v>
       </c>
       <c r="K211" s="3" t="n">
         <v>44805</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Top Roads for Community</t>
+          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Road for Community</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1704002104/RC/22012034598675 — बीटी रोड निर्माण टकाखुर्द से टकाकला की ओर +15 vit</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>152000</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>1158</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>44536</v>
@@ -10205,51 +10221,51 @@
         <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1704002104/RC/22012034839394 — cc avm nali nirman Umraw singh rawat ke makan se khadyan dukan ki aur converges</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>28700</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>45519</v>
@@ -13275,51 +13291,51 @@
       <c r="J281" s="3" t="n">
         <v>44344</v>
       </c>
       <c r="K281" s="3" t="n">
         <v>44805</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair &amp; Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1704002104/WC/22012034664626 — CTR purculatio tank arvindra ke khet me satari road par</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>337715.44</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>38214</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>44386</v>
@@ -21888,98 +21904,98 @@
         <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Repair &amp; Maintenance of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Terracing</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
           <t>1704002104/WC/22012035123112 — pokhar nirman lakhan singh ke khet ke pass</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>410573.65</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>1105</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>45207</v>
       </c>
       <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>DATIA</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
           <t>1704002104/WC/22012035163944 — talab nirman gram pancayat me +con</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I464" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>45383</v>