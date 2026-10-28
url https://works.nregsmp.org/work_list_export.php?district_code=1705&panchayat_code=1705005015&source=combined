--- v0 (2026-09-04)
+++ v1 (2026-10-28)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K285"/>
+  <dimension ref="A1:K287"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 21:29:26</t>
+          <t>Exported on: 2026-10-28 17:45:13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: SHIVPURI</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -440,51 +440,51 @@
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Culvert</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1705005015/AV/22012034641702 — hampapip calvart nirman raghunath pura bhataua</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>1175000</v>
       </c>
       <c r="I15" s="2" t="n">
-        <v>581051</v>
+        <v>626051</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45223</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
@@ -512,51 +512,51 @@
         <v>523480</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45223</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1705005015/DP/22012034432038 — PLANTATION GUJARI NADI KE KINARE SHASKIYE BHUMI PAR  NETWAS</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>544000</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>139481.8</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>43380</v>
@@ -1182,51 +1182,51 @@
       <c r="J30" s="3" t="n">
         <v>43534</v>
       </c>
       <c r="K30" s="3" t="n">
         <v>44265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1705005015/IF/22012034573705 — phodh ropan aguri ke khet par bhataua</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>115360</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>22110.5</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>44014</v>
@@ -1376,51 +1376,51 @@
       <c r="J34" s="3" t="n">
         <v>44100</v>
       </c>
       <c r="K34" s="3" t="n">
         <v>44318</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1705005015/IF/22012034667708 — KHET TALAB NIRMAN ANGURI KE KHET PAR BHATUA</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>332962.02</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>7672</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>44271</v>
@@ -1472,51 +1472,51 @@
       <c r="J36" s="3" t="n">
         <v>44770</v>
       </c>
       <c r="K36" s="3" t="n">
         <v>45143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1705005015/IF/22012034668119 — PASHUSHAID NIRMAN  SUSHILA BHATUA</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>63531</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>2316</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>44365</v>
@@ -1615,214 +1615,214 @@
       <c r="J39" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K39" s="3" t="n">
         <v>45500</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1705005015/IF/22012035334271 — KHET TALAB NIRMAN KASHUMAL RAWAT KE KHET PAR BHATAUA</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1705005015/IF/22012035334299 — KHET TALAB NIRMAN KASHUMAL RAWAT KE KHET PAR BHATAUA</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1705005015/IF/22012035334718 — Khet talab nirman karya kasumal rawat</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1705005015/IF/22012035404089 — khet talab nirman ramsingh ke khet par gram bhatua</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>366209.53</v>
       </c>
       <c r="I43" s="2" t="n">
-        <v>28188</v>
+        <v>83688</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
@@ -1901,51 +1901,51 @@
       <c r="J45" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K45" s="3" t="n">
         <v>46165</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1705005015/IF/22012035490880 — KHET TALAB NIRMAN KARYA INDAR SINGH KE KHET PAR</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>387190.81</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>522</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45806</v>
@@ -2193,51 +2193,51 @@
       <c r="J51" s="3" t="n">
         <v>45806</v>
       </c>
       <c r="K51" s="3" t="n">
         <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1705005015/IF/22012035568803 — khet talab nirman ramlata ke khet par</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45748</v>
@@ -2358,51 +2358,51 @@
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1705005015/IF/22012035659668 — ek bagiya maa ke naam anita/bhagirath jatav ke khet par netwas</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>263511.37</v>
       </c>
       <c r="I55" s="2" t="n">
-        <v>3132</v>
+        <v>3432</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -4141,51 +4141,51 @@
       <c r="J91" s="3" t="n">
         <v>44770</v>
       </c>
       <c r="K91" s="3" t="n">
         <v>44897</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1705005015/IF/IAY/4124533 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127115268</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>44700</v>
@@ -5658,51 +5658,51 @@
       <c r="J122" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K122" s="3" t="n">
         <v>45812</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1705005015/IF/IAY/4964040 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125674971</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45820</v>
@@ -5950,78 +5950,80 @@
       <c r="J128" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K128" s="3" t="n">
         <v>45863</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1705005015/IF/IAY/4968269 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129701308</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>45777</v>
       </c>
-      <c r="K129" s="3"/>
+      <c r="K129" s="3" t="n">
+        <v>46320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -6771,76 +6773,76 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45974</v>
       </c>
       <c r="K145" s="3" t="n">
         <v>46073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1705005015/IF/IAY/5818901 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129700160</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K146" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
@@ -7122,6450 +7124,6544 @@
       <c r="J152" s="3" t="n">
         <v>45943</v>
       </c>
       <c r="K152" s="3" t="n">
         <v>46015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1705005015/IF/IAY/61717 — Construction of IAY House -IAY REG. NO. MP-05-005-015-001/015</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>42318</v>
       </c>
       <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
-          <t>1705005015/IF/IAY/707433 — Construction of IAY House -IAY REG. NO. MP1530430</t>
+          <t>1705005015/IF/IAY/6381262 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126867877</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I154" s="2" t="n">
-        <v>14828</v>
+        <v>0</v>
       </c>
       <c r="J154" s="3" t="n">
-        <v>42875</v>
-[...3 lines deleted...]
-      </c>
+        <v>45710</v>
+      </c>
+      <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
-          <t>1705005015/IF/IAY/709566 — Construction of IAY House -IAY REG. NO. MP1555413</t>
+          <t>1705005015/IF/IAY/6401207 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133868780</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I155" s="2" t="n">
-        <v>15492</v>
+        <v>0</v>
       </c>
       <c r="J155" s="3" t="n">
-        <v>42884</v>
-[...3 lines deleted...]
-      </c>
+        <v>45719</v>
+      </c>
+      <c r="K155" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
-          <t>1705005015/IF/IAY/713220 — Construction of IAY House -IAY REG. NO. MP1603860</t>
+          <t>1705005015/IF/IAY/707433 — Construction of IAY House -IAY REG. NO. MP1530430</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I156" s="2" t="n">
-        <v>15712</v>
+        <v>14828</v>
       </c>
       <c r="J156" s="3" t="n">
-        <v>43815</v>
+        <v>42875</v>
       </c>
       <c r="K156" s="3" t="n">
-        <v>43980</v>
+        <v>43215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
-          <t>1705005015/IF/IAY/713512 — Construction of IAY House -IAY REG. NO. MP1608307</t>
+          <t>1705005015/IF/IAY/709566 — Construction of IAY House -IAY REG. NO. MP1555413</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I157" s="2" t="n">
-        <v>15316</v>
+        <v>15492</v>
       </c>
       <c r="J157" s="3" t="n">
-        <v>42875</v>
+        <v>42884</v>
       </c>
       <c r="K157" s="3" t="n">
         <v>43214</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
-          <t>1705005015/IF/IAY/726744 — Construction of IAY House -IAY REG. NO. MP1873413</t>
+          <t>1705005015/IF/IAY/713220 — Construction of IAY House -IAY REG. NO. MP1603860</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I158" s="2" t="n">
-        <v>0</v>
+        <v>15712</v>
       </c>
       <c r="J158" s="3" t="n">
-        <v>42816</v>
-[...1 lines deleted...]
-      <c r="K158" s="3"/>
+        <v>43815</v>
+      </c>
+      <c r="K158" s="3" t="n">
+        <v>43980</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
-          <t>1705005015/IF/IAY/726749 — Construction of IAY House -IAY REG. NO. MP1873463</t>
+          <t>1705005015/IF/IAY/713512 — Construction of IAY House -IAY REG. NO. MP1608307</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I159" s="2" t="n">
-        <v>15364</v>
+        <v>15316</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>42875</v>
       </c>
       <c r="K159" s="3" t="n">
-        <v>43222</v>
+        <v>43214</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
-          <t>1705005015/IF/IAY/727779 — Construction of IAY House -IAY REG. NO. MP1899326</t>
+          <t>1705005015/IF/IAY/726744 — Construction of IAY House -IAY REG. NO. MP1873413</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I160" s="2" t="n">
-        <v>15380</v>
+        <v>0</v>
       </c>
       <c r="J160" s="3" t="n">
-        <v>42875</v>
-[...3 lines deleted...]
-      </c>
+        <v>42816</v>
+      </c>
+      <c r="K160" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
-          <t>1705005015/IF/IAY/755957 — Construction of IAY House -IAY REG. NO. MP2775009</t>
+          <t>1705005015/IF/IAY/726749 — Construction of IAY House -IAY REG. NO. MP1873463</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I161" s="2" t="n">
-        <v>15316</v>
+        <v>15364</v>
       </c>
       <c r="J161" s="3" t="n">
-        <v>42884</v>
+        <v>42875</v>
       </c>
       <c r="K161" s="3" t="n">
-        <v>43214</v>
+        <v>43222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
-          <t>1705005015/IF/IAY/774181 — Construction of IAY House -IAY REG. NO. MP3626432</t>
+          <t>1705005015/IF/IAY/727779 — Construction of IAY House -IAY REG. NO. MP1899326</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I162" s="2" t="n">
-        <v>0</v>
+        <v>15380</v>
       </c>
       <c r="J162" s="3" t="n">
-        <v>42816</v>
-[...1 lines deleted...]
-      <c r="K162" s="3"/>
+        <v>42875</v>
+      </c>
+      <c r="K162" s="3" t="n">
+        <v>43330</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
-          <t>1705005015/IF/IAY/774223 — Construction of IAY House -IAY REG. NO. MP3628783</t>
+          <t>1705005015/IF/IAY/755957 — Construction of IAY House -IAY REG. NO. MP2775009</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I163" s="2" t="n">
-        <v>0</v>
+        <v>15316</v>
       </c>
       <c r="J163" s="3" t="n">
-        <v>42816</v>
-[...1 lines deleted...]
-      <c r="K163" s="3"/>
+        <v>42884</v>
+      </c>
+      <c r="K163" s="3" t="n">
+        <v>43214</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
-          <t>1705005015/IF/IAY/882689 — Construction of IAY House -IAY REG. NO. MP1899361</t>
+          <t>1705005015/IF/IAY/774181 — Construction of IAY House -IAY REG. NO. MP3626432</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I164" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J164" s="3" t="n">
-        <v>43290</v>
-[...3 lines deleted...]
-      </c>
+        <v>42816</v>
+      </c>
+      <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
-          <t>1705005015/IF/IAY/940027 — Construction of IAY House -IAY REG. NO. MP2833558</t>
+          <t>1705005015/IF/IAY/774223 — Construction of IAY House -IAY REG. NO. MP3628783</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I165" s="2" t="n">
-        <v>15538</v>
+        <v>0</v>
       </c>
       <c r="J165" s="3" t="n">
-        <v>42875</v>
-[...3 lines deleted...]
-      </c>
+        <v>42816</v>
+      </c>
+      <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
-          <t>1705005015/IF/IAY/966768 — Construction of IAY House -IAY REG. NO. MP3466949</t>
+          <t>1705005015/IF/IAY/882689 — Construction of IAY House -IAY REG. NO. MP1899361</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I166" s="2" t="n">
-        <v>15316</v>
+        <v>15660</v>
       </c>
       <c r="J166" s="3" t="n">
-        <v>42875</v>
+        <v>43290</v>
       </c>
       <c r="K166" s="3" t="n">
-        <v>43214</v>
+        <v>43437</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
-          <t>1705005015/IF/IAY/968472 — Construction of IAY House -IAY REG. NO. MP3510928</t>
+          <t>1705005015/IF/IAY/940027 — Construction of IAY House -IAY REG. NO. MP2833558</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I167" s="2" t="n">
-        <v>14716</v>
+        <v>15538</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>42875</v>
       </c>
       <c r="K167" s="3" t="n">
-        <v>43305</v>
+        <v>43298</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
-          <t>1705005015/IF/IAY/970821 — Construction of IAY House -IAY REG. NO. MP3573479</t>
+          <t>1705005015/IF/IAY/966768 — Construction of IAY House -IAY REG. NO. MP3466949</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I168" s="2" t="n">
-        <v>14704</v>
+        <v>15316</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>42875</v>
       </c>
       <c r="K168" s="3" t="n">
-        <v>43226</v>
+        <v>43214</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
-          <t>1705005015/IF/IAY/972681 — Construction of IAY House -IAY REG. NO. MP3622256</t>
+          <t>1705005015/IF/IAY/968472 — Construction of IAY House -IAY REG. NO. MP3510928</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I169" s="2" t="n">
-        <v>15552</v>
+        <v>14716</v>
       </c>
       <c r="J169" s="3" t="n">
-        <v>43018</v>
+        <v>42875</v>
       </c>
       <c r="K169" s="3" t="n">
-        <v>43300</v>
+        <v>43305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
-          <t>1705005015/LD/22012034941550 — SAMUDAYAK BRAKSHAROPAD AMRAT SAROVAR TALAB KE PASS BHATAUA</t>
+          <t>1705005015/IF/IAY/970821 — Construction of IAY House -IAY REG. NO. MP3573479</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
-        <v>1471888</v>
+        <v>15480</v>
       </c>
       <c r="I170" s="2" t="n">
-        <v>215595</v>
+        <v>14704</v>
       </c>
       <c r="J170" s="3" t="n">
-        <v>45527</v>
-[...1 lines deleted...]
-      <c r="K170" s="3"/>
+        <v>42875</v>
+      </c>
+      <c r="K170" s="3" t="n">
+        <v>43226</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
-          <t>1705005015/LD/315 — 1705005015/LD/315</t>
+          <t>1705005015/IF/IAY/972681 — Construction of IAY House -IAY REG. NO. MP3622256</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
-        <v>397000</v>
+        <v>15480</v>
       </c>
       <c r="I171" s="2" t="n">
-        <v>372981.3</v>
+        <v>15552</v>
       </c>
       <c r="J171" s="3" t="n">
-        <v>41346</v>
+        <v>43018</v>
       </c>
       <c r="K171" s="3" t="n">
-        <v>42528</v>
+        <v>43300</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
-          <t>1705005015/LD/3799426997 — shanti dhamm bhaoa</t>
+          <t>1705005015/LD/22012034941550 — SAMUDAYAK BRAKSHAROPAD AMRAT SAROVAR TALAB KE PASS BHATAUA</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
-        <v>482000</v>
+        <v>1471888</v>
       </c>
       <c r="I172" s="2" t="n">
-        <v>390692</v>
+        <v>215595</v>
       </c>
       <c r="J172" s="3" t="n">
-        <v>41686</v>
-[...3 lines deleted...]
-      </c>
+        <v>45527</v>
+      </c>
+      <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
-          <t>1705005015/PG/9425893760 — Khel medan bhatoua</t>
+          <t>1705005015/LD/315 — 1705005015/LD/315</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
-        <v>353000</v>
+        <v>397000</v>
       </c>
       <c r="I173" s="2" t="n">
-        <v>332092</v>
+        <v>372981.3</v>
       </c>
       <c r="J173" s="3" t="n">
-        <v>42780</v>
+        <v>41346</v>
       </c>
       <c r="K173" s="3" t="n">
-        <v>43403</v>
+        <v>42528</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/10010 — खरंजा निर्माण सल्‍कू के घर से कमर सिह तक/ 1010</t>
+          <t>1705005015/LD/3799426997 — shanti dhamm bhaoa</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
-        <v>499000</v>
+        <v>482000</v>
       </c>
       <c r="I174" s="2" t="n">
-        <v>596000</v>
+        <v>390692</v>
       </c>
       <c r="J174" s="3" t="n">
-        <v>40318</v>
+        <v>41686</v>
       </c>
       <c r="K174" s="3" t="n">
-        <v>41565</v>
+        <v>42739</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/10011 — खरंजा निर्माण रघुवर ओझा के मकान से वारी वाले कुआ तक/ 10011</t>
+          <t>1705005015/PG/9425893760 — Khel medan bhatoua</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
-        <v>272000</v>
+        <v>353000</v>
       </c>
       <c r="I175" s="2" t="n">
-        <v>180973</v>
+        <v>332092</v>
       </c>
       <c r="J175" s="3" t="n">
-        <v>40383</v>
+        <v>42780</v>
       </c>
       <c r="K175" s="3" t="n">
-        <v>41565</v>
+        <v>43403</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/10049 — खंरजा निर्माण खैर सिह रामस्‍वरूप रावत के मकान तक</t>
+          <t>1705005015/RC/10010 — खरंजा निर्माण सल्‍कू के घर से कमर सिह तक/ 1010</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
-        <v>125000</v>
+        <v>499000</v>
       </c>
       <c r="I176" s="2" t="n">
-        <v>382888</v>
+        <v>596000</v>
       </c>
       <c r="J176" s="3" t="n">
-        <v>40435</v>
+        <v>40318</v>
       </c>
       <c r="K176" s="3" t="n">
-        <v>41333</v>
+        <v>41565</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/10055 — खरंजा निर्माण कार्य रावत मौहल्‍ला नेतवास</t>
+          <t>1705005015/RC/10011 — खरंजा निर्माण रघुवर ओझा के मकान से वारी वाले कुआ तक/ 10011</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
-        <v>499000</v>
+        <v>272000</v>
       </c>
       <c r="I177" s="2" t="n">
-        <v>275750</v>
+        <v>180973</v>
       </c>
       <c r="J177" s="3" t="n">
-        <v>40436</v>
+        <v>40383</v>
       </c>
       <c r="K177" s="3" t="n">
-        <v>40890</v>
+        <v>41565</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/10109 — खरंजा निर्माण शंकर के चबूतरा से जवाहर के घर तक/ 10109</t>
+          <t>1705005015/RC/10049 — खंरजा निर्माण खैर सिह रामस्‍वरूप रावत के मकान तक</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
-        <v>270000</v>
+        <v>125000</v>
       </c>
       <c r="I178" s="2" t="n">
-        <v>43100</v>
+        <v>382888</v>
       </c>
       <c r="J178" s="3" t="n">
-        <v>40536</v>
+        <v>40435</v>
       </c>
       <c r="K178" s="3" t="n">
-        <v>40808</v>
+        <v>41333</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/10134 — खरंजा निर्माण नकुला जाटव के कुआ से रामजी रावत के ख</t>
+          <t>1705005015/RC/10055 — खरंजा निर्माण कार्य रावत मौहल्‍ला नेतवास</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
-        <v>1112000</v>
+        <v>499000</v>
       </c>
       <c r="I179" s="2" t="n">
-        <v>959560</v>
+        <v>275750</v>
       </c>
       <c r="J179" s="3" t="n">
-        <v>40391</v>
+        <v>40436</v>
       </c>
       <c r="K179" s="3" t="n">
-        <v>42578</v>
+        <v>40890</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/10189 — खंरजा निर्माण बदाम के कुआ से मितोजीखुर्द रोड तक</t>
+          <t>1705005015/RC/10109 — खरंजा निर्माण शंकर के चबूतरा से जवाहर के घर तक/ 10109</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
-        <v>1316000</v>
+        <v>270000</v>
       </c>
       <c r="I180" s="2" t="n">
-        <v>929181.6</v>
+        <v>43100</v>
       </c>
       <c r="J180" s="3" t="n">
-        <v>40431</v>
+        <v>40536</v>
       </c>
       <c r="K180" s="3" t="n">
-        <v>42578</v>
+        <v>40808</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/10213 — खरंजा निर्माण मुन्‍शी रावत के घर से शेरा सरदार के घर तक/10213</t>
+          <t>1705005015/RC/10134 — खरंजा निर्माण नकुला जाटव के कुआ से रामजी रावत के ख</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
-        <v>233000</v>
+        <v>1112000</v>
       </c>
       <c r="I181" s="2" t="n">
-        <v>448007</v>
+        <v>959560</v>
       </c>
       <c r="J181" s="3" t="n">
-        <v>40664</v>
+        <v>40391</v>
       </c>
       <c r="K181" s="3" t="n">
-        <v>41333</v>
+        <v>42578</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/10291 — खैल मैदान नेतवास मा वि तलाव के बीच नेतवास</t>
+          <t>1705005015/RC/10189 — खंरजा निर्माण बदाम के कुआ से मितोजीखुर्द रोड तक</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
-        <v>499000</v>
+        <v>1316000</v>
       </c>
       <c r="I182" s="2" t="n">
-        <v>286618</v>
+        <v>929181.6</v>
       </c>
       <c r="J182" s="3" t="n">
-        <v>40864</v>
+        <v>40431</v>
       </c>
       <c r="K182" s="3" t="n">
-        <v>41728</v>
+        <v>42578</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/10292 — वोल्‍डर मूरम नेतवास से भूरा चौहान तक</t>
+          <t>1705005015/RC/10213 — खरंजा निर्माण मुन्‍शी रावत के घर से शेरा सरदार के घर तक/10213</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
-        <v>350000</v>
+        <v>233000</v>
       </c>
       <c r="I183" s="2" t="n">
-        <v>389026</v>
+        <v>448007</v>
       </c>
       <c r="J183" s="3" t="n">
-        <v>40864</v>
+        <v>40664</v>
       </c>
       <c r="K183" s="3" t="n">
-        <v>41565</v>
+        <v>41333</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/10350 — खरजा निमार्ण गूरूमूख के घर से घनश्‍याम मे घर तक</t>
+          <t>1705005015/RC/10291 — खैल मैदान नेतवास मा वि तलाव के बीच नेतवास</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
-        <v>495000</v>
+        <v>499000</v>
       </c>
       <c r="I184" s="2" t="n">
-        <v>379192</v>
+        <v>286618</v>
       </c>
       <c r="J184" s="3" t="n">
-        <v>40973</v>
+        <v>40864</v>
       </c>
       <c r="K184" s="3" t="n">
-        <v>41565</v>
+        <v>41728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/10417 — बोल्‍डर मुरम भदौउआ से भरत सिह‍ं के चौ‍हान के फार्म तक</t>
+          <t>1705005015/RC/10292 — वोल्‍डर मूरम नेतवास से भूरा चौहान तक</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
-        <v>496000</v>
+        <v>350000</v>
       </c>
       <c r="I185" s="2" t="n">
-        <v>590312</v>
+        <v>389026</v>
       </c>
       <c r="J185" s="3" t="n">
-        <v>41036</v>
+        <v>40864</v>
       </c>
       <c r="K185" s="3" t="n">
         <v>41565</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/10493 — बोल्‍डर मुरम प्रा विधालय मटौआ के वगरोद</t>
+          <t>1705005015/RC/10350 — खरजा निमार्ण गूरूमूख के घर से घनश्‍याम मे घर तक</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
-        <v>311000</v>
+        <v>495000</v>
       </c>
       <c r="I186" s="2" t="n">
-        <v>329472</v>
+        <v>379192</v>
       </c>
       <c r="J186" s="3" t="n">
-        <v>41031</v>
+        <v>40973</v>
       </c>
       <c r="K186" s="3" t="n">
-        <v>41732</v>
+        <v>41565</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/10603 — सी सी आन्‍तरिक मार्ग मथुरा जाटव से प्राथमिक विधाल</t>
+          <t>1705005015/RC/10417 — बोल्‍डर मुरम भदौउआ से भरत सिह‍ं के चौ‍हान के फार्म तक</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
-        <v>250000</v>
+        <v>496000</v>
       </c>
       <c r="I187" s="2" t="n">
-        <v>94867.5</v>
+        <v>590312</v>
       </c>
       <c r="J187" s="3" t="n">
-        <v>41014</v>
+        <v>41036</v>
       </c>
       <c r="K187" s="3" t="n">
-        <v>41655</v>
+        <v>41565</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>2005-2006</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/181 — नेतवास - अर्थवर्क मुरमीकरण</t>
+          <t>1705005015/RC/10493 — बोल्‍डर मुरम प्रा विधालय मटौआ के वगरोद</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
-        <v>340000</v>
+        <v>311000</v>
       </c>
       <c r="I188" s="2" t="n">
-        <v>50400</v>
+        <v>329472</v>
       </c>
       <c r="J188" s="3" t="n">
-        <v>38782</v>
-[...1 lines deleted...]
-      <c r="K188" s="3"/>
+        <v>41031</v>
+      </c>
+      <c r="K188" s="3" t="n">
+        <v>41732</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/22012034167347 — shantidham natvas</t>
+          <t>1705005015/RC/10603 — सी सी आन्‍तरिक मार्ग मथुरा जाटव से प्राथमिक विधाल</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
-        <v>0</v>
+        <v>250000</v>
       </c>
       <c r="I189" s="2" t="n">
-        <v>0</v>
+        <v>94867.5</v>
       </c>
       <c r="J189" s="3" t="n">
-        <v>41417</v>
-[...1 lines deleted...]
-      <c r="K189" s="3"/>
+        <v>41014</v>
+      </c>
+      <c r="K189" s="3" t="n">
+        <v>41655</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2005-2006</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/22012034167422 — shanti dham</t>
+          <t>1705005015/RC/181 — नेतवास - अर्थवर्क मुरमीकरण</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
-        <v>0</v>
+        <v>340000</v>
       </c>
       <c r="I190" s="2" t="n">
-        <v>0</v>
+        <v>50400</v>
       </c>
       <c r="J190" s="3" t="n">
-        <v>41417</v>
+        <v>38782</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/22012034172940 — cc kamarsingh ke ghar se goaswama</t>
+          <t>1705005015/RC/22012034167347 — shantidham natvas</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
-        <v>41452</v>
+        <v>41417</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/22012034176047 — cc raod kamar singh ke ghar se goaswame ke ghar tak</t>
+          <t>1705005015/RC/22012034167422 — shanti dham</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="n">
-        <v>41460</v>
+        <v>41417</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/22012034176068 — cc road kamar singh ke ghar se goswoame ke ghar tak</t>
+          <t>1705005015/RC/22012034172940 — cc kamarsingh ke ghar se goaswama</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J193" s="3" t="n">
-        <v>41460</v>
+        <v>41452</v>
       </c>
       <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/22012034176423 — c.c. road kamar singh ke ghar se goswoami ke ghar tak</t>
+          <t>1705005015/RC/22012034176047 — cc raod kamar singh ke ghar se goaswame ke ghar tak</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="n">
-        <v>41480</v>
+        <v>41460</v>
       </c>
       <c r="K194" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/22012034176427 — c.c. road kamar singh ke ghar se goswoami ghar  tak</t>
+          <t>1705005015/RC/22012034176068 — cc road kamar singh ke ghar se goswoame ke ghar tak</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J195" s="3" t="n">
-        <v>41475</v>
+        <v>41460</v>
       </c>
       <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/22012034176431 — सी. सी. रोड कमरसिह के घर से गोस्वमी के घर तक</t>
+          <t>1705005015/RC/22012034176423 — c.c. road kamar singh ke ghar se goswoami ke ghar tak</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J196" s="3" t="n">
-        <v>41485</v>
+        <v>41480</v>
       </c>
       <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/22012034176549 — kamar singh ke ghar se goswoami ke ghar tsk</t>
+          <t>1705005015/RC/22012034176427 — c.c. road kamar singh ke ghar se goswoami ghar  tak</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
-        <v>84000</v>
+        <v>0</v>
       </c>
       <c r="I197" s="2" t="n">
-        <v>85970</v>
+        <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
-        <v>41489</v>
-[...3 lines deleted...]
-      </c>
+        <v>41475</v>
+      </c>
+      <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/22012034193219 — Checkdam Rapta Nirman Mathura Rawat se Gariba Jata</t>
+          <t>1705005015/RC/22012034176431 — सी. सी. रोड कमरसिह के घर से गोस्वमी के घर तक</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
-        <v>488000</v>
+        <v>0</v>
       </c>
       <c r="I198" s="2" t="n">
-        <v>477830</v>
+        <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
-        <v>41615</v>
-[...3 lines deleted...]
-      </c>
+        <v>41485</v>
+      </c>
+      <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/22012034193228 — Checkdam Kam Rapta Nirman Bhuta Sardar U.P. Walo k</t>
+          <t>1705005015/RC/22012034176549 — kamar singh ke ghar se goswoami ke ghar tsk</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
-        <v>400000</v>
+        <v>84000</v>
       </c>
       <c r="I199" s="2" t="n">
-        <v>358680</v>
+        <v>85970</v>
       </c>
       <c r="J199" s="3" t="n">
-        <v>41615</v>
+        <v>41489</v>
       </c>
       <c r="K199" s="3" t="n">
-        <v>42528</v>
+        <v>41655</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
           <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Culvert</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/22012034193236 — Checkdam Sah Rapta Nirman Hanumanji ke Mandir se G</t>
+          <t>1705005015/RC/22012034193219 — Checkdam Rapta Nirman Mathura Rawat se Gariba Jata</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>488000</v>
       </c>
       <c r="I200" s="2" t="n">
-        <v>472182</v>
+        <v>477830</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>41615</v>
       </c>
       <c r="K200" s="3" t="n">
         <v>42154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
           <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Culvert</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/22012034193241 — Checkdam Sah Rapta Nirman Mathura Jatav se Hakim k</t>
+          <t>1705005015/RC/22012034193228 — Checkdam Kam Rapta Nirman Bhuta Sardar U.P. Walo k</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
-        <v>488000</v>
+        <v>400000</v>
       </c>
       <c r="I201" s="2" t="n">
-        <v>431804</v>
+        <v>358680</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>41615</v>
       </c>
       <c r="K201" s="3" t="n">
-        <v>42154</v>
+        <v>42528</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/22012034200429 — cc road girvar ke ghar se ramsingh ke ghar ke or</t>
+          <t>1705005015/RC/22012034193236 — Checkdam Sah Rapta Nirman Hanumanji ke Mandir se G</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
-        <v>156000</v>
+        <v>488000</v>
       </c>
       <c r="I202" s="2" t="n">
-        <v>146604</v>
+        <v>472182</v>
       </c>
       <c r="J202" s="3" t="n">
-        <v>41663</v>
+        <v>41615</v>
       </c>
       <c r="K202" s="3" t="n">
-        <v>41695</v>
+        <v>42154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/22012034202609 — CC Antrik Marg Girvar ke ghar se Ramsingh parihar</t>
+          <t>1705005015/RC/22012034193241 — Checkdam Sah Rapta Nirman Mathura Jatav se Hakim k</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
-        <v>156000</v>
+        <v>488000</v>
       </c>
       <c r="I203" s="2" t="n">
-        <v>0</v>
+        <v>431804</v>
       </c>
       <c r="J203" s="3" t="n">
-        <v>41640</v>
-[...1 lines deleted...]
-      <c r="K203" s="3"/>
+        <v>41615</v>
+      </c>
+      <c r="K203" s="3" t="n">
+        <v>42154</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/22012034202773 — gravel road ramjanki mandir se aadi ghel</t>
+          <t>1705005015/RC/22012034200429 — cc road girvar ke ghar se ramsingh ke ghar ke or</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
-        <v>1198000</v>
+        <v>156000</v>
       </c>
       <c r="I204" s="2" t="n">
-        <v>692036</v>
+        <v>146604</v>
       </c>
       <c r="J204" s="3" t="n">
-        <v>41686</v>
+        <v>41663</v>
       </c>
       <c r="K204" s="3" t="n">
-        <v>42739</v>
+        <v>41695</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/22012034204761 — checkdem sah raptanirman midelschool se jagatar ke</t>
+          <t>1705005015/RC/22012034202609 — CC Antrik Marg Girvar ke ghar se Ramsingh parihar</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
-        <v>261000</v>
+        <v>156000</v>
       </c>
       <c r="I205" s="2" t="n">
-        <v>241636</v>
+        <v>0</v>
       </c>
       <c r="J205" s="3" t="n">
-        <v>41686</v>
-[...3 lines deleted...]
-      </c>
+        <v>41640</v>
+      </c>
+      <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/22012034204935 — checkdem sah raptanirman chor nadee par</t>
+          <t>1705005015/RC/22012034202773 — gravel road ramjanki mandir se aadi ghel</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
-        <v>488000</v>
+        <v>1198000</v>
       </c>
       <c r="I206" s="2" t="n">
-        <v>442410</v>
+        <v>692036</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>41686</v>
       </c>
       <c r="K206" s="3" t="n">
-        <v>42151</v>
+        <v>42739</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/22012034209044 — gravel road hameer singh ke phar se bharat parihar</t>
+          <t>1705005015/RC/22012034204761 — checkdem sah raptanirman midelschool se jagatar ke</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
-        <v>1198000</v>
+        <v>261000</v>
       </c>
       <c r="I207" s="2" t="n">
-        <v>714046</v>
+        <v>241636</v>
       </c>
       <c r="J207" s="3" t="n">
-        <v>41700</v>
+        <v>41686</v>
       </c>
       <c r="K207" s="3" t="n">
-        <v>42739</v>
+        <v>42154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
           <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Culvert</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/22012034209047 — checkdm sah rapta nirman darasingh ke kait ke beec</t>
+          <t>1705005015/RC/22012034204935 — checkdem sah raptanirman chor nadee par</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
-        <v>261000</v>
+        <v>488000</v>
       </c>
       <c r="I208" s="2" t="n">
-        <v>228863</v>
+        <v>442410</v>
       </c>
       <c r="J208" s="3" t="n">
-        <v>41700</v>
+        <v>41686</v>
       </c>
       <c r="K208" s="3" t="n">
-        <v>42528</v>
+        <v>42151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/22012034212125 — cheeckdam sah rapta nirman lakhan jatav ke kait se</t>
+          <t>1705005015/RC/22012034209044 — gravel road hameer singh ke phar se bharat parihar</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
-        <v>488000</v>
+        <v>1198000</v>
       </c>
       <c r="I209" s="2" t="n">
-        <v>418902</v>
+        <v>714046</v>
       </c>
       <c r="J209" s="3" t="n">
-        <v>41703</v>
+        <v>41700</v>
       </c>
       <c r="K209" s="3" t="n">
-        <v>42154</v>
+        <v>42739</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/22012034326499 — SUDUR SAMPARK SADAK BHATAUA  MITAUJI RAOD SE KAMALA JATAV KE GHAR KI OR</t>
+          <t>1705005015/RC/22012034209047 — checkdm sah rapta nirman darasingh ke kait ke beec</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
-        <v>850000</v>
+        <v>261000</v>
       </c>
       <c r="I210" s="2" t="n">
-        <v>808296.49</v>
+        <v>228863</v>
       </c>
       <c r="J210" s="3" t="n">
-        <v>42923</v>
+        <v>41700</v>
       </c>
       <c r="K210" s="3" t="n">
-        <v>43565</v>
+        <v>42528</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/22012034379759 — sudur sampar ksadak bhataua se balhera ki or 2k.m. av puliya nirman sahit</t>
+          <t>1705005015/RC/22012034212125 — cheeckdam sah rapta nirman lakhan jatav ke kait se</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
-        <v>2350000</v>
+        <v>488000</v>
       </c>
       <c r="I211" s="2" t="n">
-        <v>2277607.7</v>
+        <v>418902</v>
       </c>
       <c r="J211" s="3" t="n">
-        <v>43116</v>
+        <v>41703</v>
       </c>
       <c r="K211" s="3" t="n">
-        <v>43958</v>
+        <v>42154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/22012034439968 — sudur samprak sadak shriya jatav ke ghar se ameer singh ke or netwas</t>
+          <t>1705005015/RC/22012034326499 — SUDUR SAMPARK SADAK BHATAUA  MITAUJI RAOD SE KAMALA JATAV KE GHAR KI OR</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
-        <v>0</v>
+        <v>850000</v>
       </c>
       <c r="I212" s="2" t="n">
-        <v>0</v>
+        <v>808296.49</v>
       </c>
       <c r="J212" s="3" t="n">
-        <v>43375</v>
-[...1 lines deleted...]
-      <c r="K212" s="3"/>
+        <v>42923</v>
+      </c>
+      <c r="K212" s="3" t="n">
+        <v>43565</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/22012034439977 — sudur samprak sadak sah puliya nirman m.s.shcool se kamla balmik ki or netwas</t>
+          <t>1705005015/RC/22012034379759 — sudur sampar ksadak bhataua se balhera ki or 2k.m. av puliya nirman sahit</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
-        <v>0</v>
+        <v>2350000</v>
       </c>
       <c r="I213" s="2" t="n">
-        <v>0</v>
+        <v>2277607.7</v>
       </c>
       <c r="J213" s="3" t="n">
-        <v>43376</v>
-[...1 lines deleted...]
-      <c r="K213" s="3"/>
+        <v>43116</v>
+      </c>
+      <c r="K213" s="3" t="n">
+        <v>43958</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/22012034467340 — greval road e.j.s.shala bhataua se mithoji ki or</t>
+          <t>1705005015/RC/22012034439968 — sudur samprak sadak shriya jatav ke ghar se ameer singh ke or netwas</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J214" s="3" t="n">
-        <v>43491</v>
+        <v>43375</v>
       </c>
       <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/22012034475475 — sudur sapark sadak raghunath pura bhataua se midil school netwas ki or</t>
+          <t>1705005015/RC/22012034439977 — sudur samprak sadak sah puliya nirman m.s.shcool se kamla balmik ki or netwas</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J215" s="3" t="n">
-        <v>43692</v>
+        <v>43376</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/22012034475476 — sudursampark sadak gariva jatav se prathmik school ki or netwas</t>
+          <t>1705005015/RC/22012034467340 — greval road e.j.s.shala bhataua se mithoji ki or</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J216" s="3" t="n">
-        <v>43692</v>
+        <v>43491</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/22012034534979 — cc.raod nirman badashag ke ghar se chandan ke ghar ki or netwas</t>
+          <t>1705005015/RC/22012034475475 — sudur sapark sadak raghunath pura bhataua se midil school netwas ki or</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
-        <v>42300</v>
+        <v>0</v>
       </c>
       <c r="I217" s="2" t="n">
-        <v>23940</v>
+        <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
-        <v>44082</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/22012034621226 — cc road nirman raghunathpura me munshi ke ghar se devilal ke ghar ki or bhataua</t>
+          <t>1705005015/RC/22012034475476 — sudursampark sadak gariva jatav se prathmik school ki or netwas</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
-        <v>88000</v>
+        <v>0</v>
       </c>
       <c r="I218" s="2" t="n">
-        <v>46512</v>
+        <v>0</v>
       </c>
       <c r="J218" s="3" t="n">
-        <v>44909</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/22012034651341 — CC ROAD NIRMAN SWARAJ BHAVAN SE PRATHMIK VIDDHALYE KI OR NETWAS</t>
+          <t>1705005015/RC/22012034534979 — cc.raod nirman badashag ke ghar se chandan ke ghar ki or netwas</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
-        <v>26400</v>
+        <v>42300</v>
       </c>
       <c r="I219" s="2" t="n">
-        <v>0</v>
+        <v>23940</v>
       </c>
       <c r="J219" s="3" t="n">
-        <v>45031</v>
-[...1 lines deleted...]
-      <c r="K219" s="3"/>
+        <v>44082</v>
+      </c>
+      <c r="K219" s="3" t="n">
+        <v>44207</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/233 — कौलारस सडृक निर्माण अर्थ वर्क भरौआ से नेतवास की और  233</t>
+          <t>1705005015/RC/22012034621226 — cc road nirman raghunathpura me munshi ke ghar se devilal ke ghar ki or bhataua</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
-        <v>765000</v>
+        <v>88000</v>
       </c>
       <c r="I220" s="2" t="n">
-        <v>11466</v>
+        <v>46512</v>
       </c>
       <c r="J220" s="3" t="n">
-        <v>39029</v>
+        <v>44909</v>
       </c>
       <c r="K220" s="3" t="n">
-        <v>41313</v>
+        <v>45285</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/260 — कौलारस- खंरजा निर्माण 260</t>
+          <t>1705005015/RC/22012034651341 — CC ROAD NIRMAN SWARAJ BHAVAN SE PRATHMIK VIDDHALYE KI OR NETWAS</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
-        <v>300000</v>
+        <v>26400</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>4200</v>
+        <v>0</v>
       </c>
       <c r="J221" s="3" t="n">
-        <v>38983</v>
-[...3 lines deleted...]
-      </c>
+        <v>45031</v>
+      </c>
+      <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/535 — कार्य का नाम अर्थ वक्र नैतवास से पौहरा पुचायत नैतवास</t>
+          <t>1705005015/RC/233 — कौलारस सडृक निर्माण अर्थ वर्क भरौआ से नेतवास की और  233</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
-        <v>325000</v>
+        <v>765000</v>
       </c>
       <c r="I222" s="2" t="n">
-        <v>225386</v>
+        <v>11466</v>
       </c>
       <c r="J222" s="3" t="n">
-        <v>39608</v>
+        <v>39029</v>
       </c>
       <c r="K222" s="3" t="n">
-        <v>40808</v>
+        <v>41313</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/554 — पंचायत का नाम नेतवास कार्य का नाम अर्थ वर्क मुरमीकरण भटौआ से मितोजी</t>
+          <t>1705005015/RC/260 — कौलारस- खंरजा निर्माण 260</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
-        <v>499000</v>
+        <v>300000</v>
       </c>
       <c r="I223" s="2" t="n">
-        <v>106400</v>
+        <v>4200</v>
       </c>
       <c r="J223" s="3" t="n">
-        <v>39449</v>
-[...1 lines deleted...]
-      <c r="K223" s="3"/>
+        <v>38983</v>
+      </c>
+      <c r="K223" s="3" t="n">
+        <v>41313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/671 — पंचायत का  नाम नेतावास कार्य का नाम खंरजा निर्माण भरौआ रधुवर ओझा के मकान से इ सी जी एस तक</t>
+          <t>1705005015/RC/535 — कार्य का नाम अर्थ वक्र नैतवास से पौहरा पुचायत नैतवास</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
-        <v>360000</v>
+        <v>325000</v>
       </c>
       <c r="I224" s="2" t="n">
-        <v>71300</v>
+        <v>225386</v>
       </c>
       <c r="J224" s="3" t="n">
-        <v>39372</v>
+        <v>39608</v>
       </c>
       <c r="K224" s="3" t="n">
-        <v>40809</v>
+        <v>40808</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/ 745 — कार्य का नाम - खरंजा निर्माण कार्य हरिजन वस्‍ती भरौआ</t>
+          <t>1705005015/RC/554 — पंचायत का नाम नेतवास कार्य का नाम अर्थ वर्क मुरमीकरण भटौआ से मितोजी</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
-        <v>393000</v>
+        <v>499000</v>
       </c>
       <c r="I225" s="2" t="n">
-        <v>606525</v>
+        <v>106400</v>
       </c>
       <c r="J225" s="3" t="n">
-        <v>39668</v>
-[...3 lines deleted...]
-      </c>
+        <v>39449</v>
+      </c>
+      <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/ 746 — कार्य का नाम - खरंजा निर्माण कार्य शंकर जी के चबूतरा से रामजानकी मन्दिर तक ग्राम पंचा0 नेतवास</t>
+          <t>1705005015/RC/671 — पंचायत का  नाम नेतावास कार्य का नाम खंरजा निर्माण भरौआ रधुवर ओझा के मकान से इ सी जी एस तक</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
-        <v>398000</v>
+        <v>360000</v>
       </c>
       <c r="I226" s="2" t="n">
-        <v>86800</v>
+        <v>71300</v>
       </c>
       <c r="J226" s="3" t="n">
-        <v>39706</v>
-[...1 lines deleted...]
-      <c r="K226" s="3"/>
+        <v>39372</v>
+      </c>
+      <c r="K226" s="3" t="n">
+        <v>40809</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/825 — खंरजा निर्माण नेतवास रचकली जाटव के उमर से रामजान की मंदिर तक / 825 /</t>
+          <t>1705005015/RC/ 745 — कार्य का नाम - खरंजा निर्माण कार्य हरिजन वस्‍ती भरौआ</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
-        <v>327000</v>
+        <v>393000</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>0</v>
+        <v>606525</v>
       </c>
       <c r="J227" s="3" t="n">
-        <v>39409</v>
-[...1 lines deleted...]
-      <c r="K227" s="3"/>
+        <v>39668</v>
+      </c>
+      <c r="K227" s="3" t="n">
+        <v>40809</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/9708 — ।। कार्य मुरमीकरण रपटा निर्माण भटौआ से नेतवास/ 9708</t>
+          <t>1705005015/RC/ 746 — कार्य का नाम - खरंजा निर्माण कार्य शंकर जी के चबूतरा से रामजानकी मन्दिर तक ग्राम पंचा0 नेतवास</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
-        <v>460000</v>
+        <v>398000</v>
       </c>
       <c r="I228" s="2" t="n">
-        <v>355418</v>
+        <v>86800</v>
       </c>
       <c r="J228" s="3" t="n">
-        <v>39948</v>
-[...3 lines deleted...]
-      </c>
+        <v>39706</v>
+      </c>
+      <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/9709 — ।। कार्य वोल्‍डर मुरमीकरण ईजीएस शाला से नाकेवारी तक/ 9709</t>
+          <t>1705005015/RC/825 — खंरजा निर्माण नेतवास रचकली जाटव के उमर से रामजान की मंदिर तक / 825 /</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
-        <v>488000</v>
+        <v>327000</v>
       </c>
       <c r="I229" s="2" t="n">
-        <v>564833</v>
+        <v>0</v>
       </c>
       <c r="J229" s="3" t="n">
-        <v>39959</v>
-[...3 lines deleted...]
-      </c>
+        <v>39409</v>
+      </c>
+      <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/9766 — ।। कार्य रपटा कम पुलिया एवं खरंजा निर्माण नेतवास/ 9766</t>
+          <t>1705005015/RC/9708 — ।। कार्य मुरमीकरण रपटा निर्माण भटौआ से नेतवास/ 9708</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
-        <v>250000</v>
+        <v>460000</v>
       </c>
       <c r="I230" s="2" t="n">
-        <v>665050</v>
+        <v>355418</v>
       </c>
       <c r="J230" s="3" t="n">
-        <v>39847</v>
+        <v>39948</v>
       </c>
       <c r="K230" s="3" t="n">
-        <v>41311</v>
+        <v>40808</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/9890 — अर्थवर्क मुरमीकरण नेतवास से लटटू रावत के वोर तक</t>
+          <t>1705005015/RC/9709 — ।। कार्य वोल्‍डर मुरमीकरण ईजीएस शाला से नाकेवारी तक/ 9709</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
-        <v>395000</v>
+        <v>488000</v>
       </c>
       <c r="I231" s="2" t="n">
-        <v>298460</v>
+        <v>564833</v>
       </c>
       <c r="J231" s="3" t="n">
-        <v>40278</v>
+        <v>39959</v>
       </c>
       <c r="K231" s="3" t="n">
-        <v>41565</v>
+        <v>40986</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/9893 — अर्थवर्क मुरमीकरण चन्‍देनी से भटौआ दिलबाग के फार्म तक</t>
+          <t>1705005015/RC/9766 — ।। कार्य रपटा कम पुलिया एवं खरंजा निर्माण नेतवास/ 9766</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
-        <v>146000</v>
+        <v>250000</v>
       </c>
       <c r="I232" s="2" t="n">
-        <v>640746</v>
+        <v>665050</v>
       </c>
       <c r="J232" s="3" t="n">
-        <v>40286</v>
+        <v>39847</v>
       </c>
       <c r="K232" s="3" t="n">
-        <v>41565</v>
+        <v>41311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RC/9968 — खंरजा निर्माण कुशवाह मोहल्‍ला नेतवास</t>
+          <t>1705005015/RC/9890 — अर्थवर्क मुरमीकरण नेतवास से लटटू रावत के वोर तक</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
-        <v>100000</v>
+        <v>395000</v>
       </c>
       <c r="I233" s="2" t="n">
-        <v>175887</v>
+        <v>298460</v>
       </c>
       <c r="J233" s="3" t="n">
-        <v>40273</v>
+        <v>40278</v>
       </c>
       <c r="K233" s="3" t="n">
-        <v>40889</v>
+        <v>41565</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RS/22012034410422 — shauchayal nirman hakke jatav/jivanlal netwas</t>
+          <t>1705005015/RC/9893 — अर्थवर्क मुरमीकरण चन्‍देनी से भटौआ दिलबाग के फार्म तक</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
-        <v>12000</v>
+        <v>146000</v>
       </c>
       <c r="I234" s="2" t="n">
-        <v>0</v>
+        <v>640746</v>
       </c>
       <c r="J234" s="3" t="n">
-        <v>43228</v>
-[...1 lines deleted...]
-      <c r="K234" s="3"/>
+        <v>40286</v>
+      </c>
+      <c r="K234" s="3" t="n">
+        <v>41565</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RS/22012034504714 — nali nirman badsha ke ghar se bhadi ke ghar ko or</t>
+          <t>1705005015/RC/9968 — खंरजा निर्माण कुशवाह मोहल्‍ला नेतवास</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
-        <v>47550</v>
+        <v>100000</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>0</v>
+        <v>175887</v>
       </c>
       <c r="J235" s="3" t="n">
-        <v>44190</v>
-[...1 lines deleted...]
-      <c r="K235" s="3"/>
+        <v>40273</v>
+      </c>
+      <c r="K235" s="3" t="n">
+        <v>40889</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1705005015/RS/22012034692145 — NAVEEN SAMUDAYIK SWACHTA PARISAR GRAM NETWAS</t>
+          <t>1705005015/RS/22012034410422 — shauchayal nirman hakke jatav/jivanlal netwas</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
-        <v>53000</v>
+        <v>12000</v>
       </c>
       <c r="I236" s="2" t="n">
-        <v>26741</v>
+        <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
-        <v>45084</v>
-[...3 lines deleted...]
-      </c>
+        <v>43228</v>
+      </c>
+      <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/180 — नेतवास नवीन तालाव निमार्ण नेतवास  180</t>
+          <t>1705005015/RS/22012034504714 — nali nirman badsha ke ghar se bhadi ke ghar ko or</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
-        <v>230000</v>
+        <v>47550</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J237" s="3" t="n">
-        <v>38842</v>
+        <v>44190</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/183 — खेत तालाब निर्माण नेतवास</t>
+          <t>1705005015/RS/22012034692145 — NAVEEN SAMUDAYIK SWACHTA PARISAR GRAM NETWAS</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
-        <v>0</v>
+        <v>53000</v>
       </c>
       <c r="I238" s="2" t="n">
-        <v>6992</v>
+        <v>26741</v>
       </c>
       <c r="J238" s="3" t="n">
-        <v>38954</v>
+        <v>45084</v>
       </c>
       <c r="K238" s="3" t="n">
-        <v>39316</v>
+        <v>46184</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/22012034312373 — cantoor trench bhataua</t>
+          <t>1705005015/WC/180 — नेतवास नवीन तालाव निमार्ण नेतवास  180</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
-        <v>494000</v>
+        <v>230000</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>451085</v>
+        <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
-        <v>42637</v>
-[...3 lines deleted...]
-      </c>
+        <v>38842</v>
+      </c>
+      <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/22012034328019 — talab renovation netwas</t>
+          <t>1705005015/WC/183 — खेत तालाब निर्माण नेतवास</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
-        <v>111000</v>
+        <v>0</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>104756.66</v>
+        <v>6992</v>
       </c>
       <c r="J240" s="3" t="n">
-        <v>42892</v>
+        <v>38954</v>
       </c>
       <c r="K240" s="3" t="n">
-        <v>43383</v>
+        <v>39316</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/22012034328020 — talab renovation gram ke pass bhatoua</t>
+          <t>1705005015/WC/22012034312373 — cantoor trench bhataua</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
-        <v>144000</v>
+        <v>494000</v>
       </c>
       <c r="I241" s="2" t="n">
-        <v>128867.52</v>
+        <v>451085</v>
       </c>
       <c r="J241" s="3" t="n">
-        <v>42892</v>
+        <v>42637</v>
       </c>
       <c r="K241" s="3" t="n">
-        <v>43383</v>
+        <v>43070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/22012034381081 — cheekdam netwas</t>
+          <t>1705005015/WC/22012034328019 — talab renovation netwas</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
-        <v>0</v>
+        <v>111000</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>0</v>
+        <v>104756.66</v>
       </c>
       <c r="J242" s="3" t="n">
-        <v>43126</v>
-[...1 lines deleted...]
-      <c r="K242" s="3"/>
+        <v>42892</v>
+      </c>
+      <c r="K242" s="3" t="n">
+        <v>43383</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/22012034435882 — चेकडेम निमार्ण गुजारी नदी जगदीश के खेत के पास नेतवास</t>
+          <t>1705005015/WC/22012034328020 — talab renovation gram ke pass bhatoua</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
-        <v>0</v>
+        <v>144000</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>0</v>
+        <v>128867.52</v>
       </c>
       <c r="J243" s="3" t="n">
-        <v>43375</v>
-[...1 lines deleted...]
-      <c r="K243" s="3"/>
+        <v>42892</v>
+      </c>
+      <c r="K243" s="3" t="n">
+        <v>43383</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/22012034465801 — chaikdem nirman gujari nadi par jawahar singh ke khet ke pass netwas</t>
+          <t>1705005015/WC/22012034381081 — cheekdam netwas</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
-        <v>43491</v>
+        <v>43126</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/22012034465802 — cheek dam nirman chandan ke  khet ke pas netwas</t>
+          <t>1705005015/WC/22012034435882 — चेकडेम निमार्ण गुजारी नदी जगदीश के खेत के पास नेतवास</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="n">
-        <v>43491</v>
+        <v>43375</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/22012034465803 — talav niraman kamarji ke khet  ke pas bhataua</t>
+          <t>1705005015/WC/22012034465801 — chaikdem nirman gujari nadi par jawahar singh ke khet ke pass netwas</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
-        <v>972501.14</v>
+        <v>0</v>
       </c>
       <c r="I246" s="2" t="n">
-        <v>935176.74</v>
+        <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
-        <v>43843</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/22012034493367 — navin talab nirman kamarji ke khet ke pass bhataua</t>
+          <t>1705005015/WC/22012034465802 — cheek dam nirman chandan ke  khet ke pas netwas</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J247" s="3" t="n">
-        <v>43692</v>
+        <v>43491</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/22012034505591 — chek dem nirman gunjari nadi chandan ke khet ke pass netwas</t>
+          <t>1705005015/WC/22012034465803 — talav niraman kamarji ke khet  ke pas bhataua</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
-        <v>0</v>
+        <v>972501.14</v>
       </c>
       <c r="I248" s="2" t="n">
-        <v>0</v>
+        <v>935176.74</v>
       </c>
       <c r="J248" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K248" s="3"/>
+        <v>43843</v>
+      </c>
+      <c r="K248" s="3" t="n">
+        <v>44183</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/22012034505592 — chek dem nirman gunjari nadi par jawahar lal ke khet ke pass</t>
+          <t>1705005015/WC/22012034493367 — navin talab nirman kamarji ke khet ke pass bhataua</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
-        <v>979096.15</v>
+        <v>0</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>746717.44</v>
+        <v>0</v>
       </c>
       <c r="J249" s="3" t="n">
-        <v>43999</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/22012034519817 — navin talab nirman hatheegada bale nale par bhataua</t>
+          <t>1705005015/WC/22012034505591 — chek dem nirman gunjari nadi chandan ke khet ke pass netwas</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/22012034556290 — navin talab nirman hathee gada bale nale par bhataua</t>
+          <t>1705005015/WC/22012034505592 — chek dem nirman gunjari nadi par jawahar lal ke khet ke pass</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
-        <v>1465945.25</v>
+        <v>979096.15</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>1227718.65</v>
+        <v>746717.44</v>
       </c>
       <c r="J251" s="3" t="n">
-        <v>44027</v>
+        <v>43999</v>
       </c>
       <c r="K251" s="3" t="n">
-        <v>45134</v>
+        <v>44841</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/22012034556462 — cantrutench hathi gada bali pahadi par bhataua</t>
+          <t>1705005015/WC/22012034519817 — navin talab nirman hatheegada bale nale par bhataua</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
-        <v>963782.1</v>
+        <v>0</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>434726</v>
+        <v>0</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>43999</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/22012034560318 — dagpont nirman girvar khet ke pas netwas</t>
+          <t>1705005015/WC/22012034556290 — navin talab nirman hathee gada bale nale par bhataua</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
-        <v>332572.21</v>
+        <v>1465945.25</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>253080</v>
+        <v>1227718.65</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>44002</v>
+        <v>44027</v>
       </c>
       <c r="K253" s="3" t="n">
-        <v>44232</v>
+        <v>45134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/22012034560319 — dagpont develal ke khet ke pas bhataua</t>
+          <t>1705005015/WC/22012034556462 — cantrutench hathi gada bali pahadi par bhataua</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
-        <v>332572.21</v>
+        <v>963782.1</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>222337</v>
+        <v>434726</v>
       </c>
       <c r="J254" s="3" t="n">
-        <v>44010</v>
+        <v>43999</v>
       </c>
       <c r="K254" s="3" t="n">
-        <v>44735</v>
+        <v>44817</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/22012034560321 — dag pont pahlad ke khet par netwas</t>
+          <t>1705005015/WC/22012034560318 — dagpont nirman girvar khet ke pas netwas</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>332572.21</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>230470</v>
+        <v>253080</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>44014</v>
+        <v>44002</v>
       </c>
       <c r="K255" s="3" t="n">
         <v>44232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/22012034562107 — dag pont devendra ke khet par netwas</t>
+          <t>1705005015/WC/22012034560319 — dagpont develal ke khet ke pas bhataua</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
-        <v>0</v>
+        <v>332572.21</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>0</v>
+        <v>222337</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K256" s="3"/>
+        <v>44010</v>
+      </c>
+      <c r="K256" s="3" t="n">
+        <v>44735</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/22012034690118 — CTR LBS NIRMAN SANJAY RAWAT KE KHET KE PASS</t>
+          <t>1705005015/WC/22012034560321 — dag pont pahlad ke khet par netwas</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
-        <v>111850.27</v>
+        <v>332572.21</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>63803.91</v>
+        <v>230470</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>44692</v>
+        <v>44014</v>
       </c>
       <c r="K257" s="3" t="n">
-        <v>45026</v>
+        <v>44232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/22012034690123 — CTR LBS NIRMAN RAMJILAL KE KHET KE PASS</t>
+          <t>1705005015/WC/22012034562107 — dag pont devendra ke khet par netwas</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
-        <v>111850.27</v>
+        <v>0</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>60606.36</v>
+        <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
-        <v>44708</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/22012034690124 — CTR LBS NIRMAN RAMCHARAN KE KHET KE PASS</t>
+          <t>1705005015/WC/22012034690118 — CTR LBS NIRMAN SANJAY RAWAT KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>111850.27</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>64413</v>
+        <v>63803.91</v>
       </c>
       <c r="J259" s="3" t="n">
-        <v>44706</v>
+        <v>44692</v>
       </c>
       <c r="K259" s="3" t="n">
         <v>45026</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/22012034690131 — CTR LBS NIRMAN MOHAN GIR KE KHET KE PASS</t>
+          <t>1705005015/WC/22012034690123 — CTR LBS NIRMAN RAMJILAL KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>111850.27</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>67828.54</v>
+        <v>60606.36</v>
       </c>
       <c r="J260" s="3" t="n">
-        <v>44692</v>
+        <v>44708</v>
       </c>
       <c r="K260" s="3" t="n">
         <v>45026</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/22012034690133 — CTR LBS NIRMAN CHANDAN KE KHET KE PASS</t>
+          <t>1705005015/WC/22012034690124 — CTR LBS NIRMAN RAMCHARAN KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>111850.27</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>65312.4</v>
+        <v>64413</v>
       </c>
       <c r="J261" s="3" t="n">
-        <v>44708</v>
+        <v>44706</v>
       </c>
       <c r="K261" s="3" t="n">
         <v>45026</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/22012034760939 — ctr dagpoint nirman kary laltekri ke pas bhataua</t>
+          <t>1705005015/WC/22012034690131 — CTR LBS NIRMAN MOHAN GIR KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
-        <v>0</v>
+        <v>111850.27</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>0</v>
+        <v>67828.54</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K262" s="3"/>
+        <v>44692</v>
+      </c>
+      <c r="K262" s="3" t="n">
+        <v>45026</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/22012034760957 — CTR CHEK DEM NIRMAN KARYA GUNJARI NADI PAR MALIK KE KHET KE PASS NETWAS</t>
+          <t>1705005015/WC/22012034690133 — CTR LBS NIRMAN CHANDAN KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
-        <v>0</v>
+        <v>111850.27</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>0</v>
+        <v>65312.4</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K263" s="3"/>
+        <v>44708</v>
+      </c>
+      <c r="K263" s="3" t="n">
+        <v>45026</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/22012034941470 — dagpoint nirman laltekri ke pas bhataua</t>
+          <t>1705005015/WC/22012034760939 — ctr dagpoint nirman kary laltekri ke pas bhataua</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
-        <v>356340.1</v>
+        <v>0</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>117708</v>
+        <v>0</v>
       </c>
       <c r="J264" s="3" t="n">
-        <v>44706</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/22012035033830 — dagpoint nirman jhirna bale nale par bhataua</t>
+          <t>1705005015/WC/22012034760957 — CTR CHEK DEM NIRMAN KARYA GUNJARI NADI PAR MALIK KE KHET KE PASS NETWAS</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
-        <v>350340.97</v>
+        <v>0</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
-        <v>44836</v>
+        <v>44300</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/22012035033839 — parkuletion tenk nirman surendra sardar ke khet ke pass bhataua</t>
+          <t>1705005015/WC/22012034941470 — dagpoint nirman laltekri ke pas bhataua</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
-        <v>0</v>
+        <v>356340.1</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>0</v>
+        <v>117708</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K266" s="3"/>
+        <v>44706</v>
+      </c>
+      <c r="K266" s="3" t="n">
+        <v>45529</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/22012035033840 — parkuletion tenk nirman surendra sardar ke khet ke pass bhataua</t>
+          <t>1705005015/WC/22012035033830 — dagpoint nirman jhirna bale nale par bhataua</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
-        <v>0</v>
+        <v>350340.97</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/22012035047452 — NAVEEN AMRAT SAROVAR TALAB NIRMAN NETWAS</t>
+          <t>1705005015/WC/22012035033839 — parkuletion tenk nirman surendra sardar ke khet ke pass bhataua</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
-        <v>2401000</v>
+        <v>0</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>1674041.55</v>
+        <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>45062</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/22012035052658 — talab niraman kary mansingh av surendra ke pas bale nale par bhataua</t>
+          <t>1705005015/WC/22012035033840 — parkuletion tenk nirman surendra sardar ke khet ke pass bhataua</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>2474000</v>
+        <v>0</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>45200</v>
+        <v>44836</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/22012035211007 — DAGPOINT NIRMAN KARYA RAGHUNATH SADAR KE KHET KE PASS BHATAUA</t>
+          <t>1705005015/WC/22012035047452 — NAVEEN AMRAT SAROVAR TALAB NIRMAN NETWAS</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
-        <v>0</v>
+        <v>2401000</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>0</v>
+        <v>1674041.55</v>
       </c>
       <c r="J270" s="3" t="n">
-        <v>45383</v>
-[...1 lines deleted...]
-      <c r="K270" s="3"/>
+        <v>45062</v>
+      </c>
+      <c r="K270" s="3" t="n">
+        <v>45791</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/22012035248601 — PARCULATION TANK NIRMAN KARYA KASHMIR SARDAR KE KHET KE PASS BHATUA</t>
+          <t>1705005015/WC/22012035052658 — talab niraman kary mansingh av surendra ke pas bale nale par bhataua</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
-        <v>0</v>
+        <v>2474000</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>45681</v>
+        <v>45200</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/470 — खेत तालाव निमार्ण  कार्य अ कोमल तेजा जाटव 470</t>
+          <t>1705005015/WC/22012035211007 — DAGPOINT NIRMAN KARYA RAGHUNATH SADAR KE KHET KE PASS BHATAUA</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>39241</v>
-[...3 lines deleted...]
-      </c>
+        <v>45383</v>
+      </c>
+      <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/5221 — कार्य का नाम -  चैक डेम निर्माण नेतवास/5221</t>
+          <t>1705005015/WC/22012035248601 — PARCULATION TANK NIRMAN KARYA KASHMIR SARDAR KE KHET KE PASS BHATUA</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
-        <v>325000</v>
+        <v>0</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>41800</v>
+        <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>39356</v>
+        <v>45681</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/5257 — कूप निर्र्माण मटौआ 5257</t>
+          <t>1705005015/WC/470 — खेत तालाव निमार्ण  कार्य अ कोमल तेजा जाटव 470</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
-        <v>427000</v>
+        <v>0</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
-        <v>39582</v>
-[...1 lines deleted...]
-      <c r="K274" s="3"/>
+        <v>39241</v>
+      </c>
+      <c r="K274" s="3" t="n">
+        <v>39252</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/5387 — ।। कार्य कपिल धारा कूप निर्माण पप्‍पू/ रती/ 5387</t>
+          <t>1705005015/WC/5221 — कार्य का नाम -  चैक डेम निर्माण नेतवास/5221</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
-        <v>143000</v>
+        <v>325000</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>100974</v>
+        <v>41800</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>39845</v>
-[...3 lines deleted...]
-      </c>
+        <v>39356</v>
+      </c>
+      <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/5388 — ।। कार्य कपिल धारा कूप निर्माण हरीराम/ खेरू/ 5388</t>
+          <t>1705005015/WC/5257 — कूप निर्र्माण मटौआ 5257</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
-        <v>143000</v>
+        <v>427000</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>111594</v>
+        <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>39845</v>
-[...3 lines deleted...]
-      </c>
+        <v>39582</v>
+      </c>
+      <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/9750 — ।। कार्य कपिल धारा कूप निर्माण कमलावाइ/ मर्दन भटौआ/ 9750</t>
+          <t>1705005015/WC/5387 — ।। कार्य कपिल धारा कूप निर्माण पप्‍पू/ रती/ 5387</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
-        <v>0</v>
+        <v>143000</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>0</v>
+        <v>100974</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>39807</v>
-[...1 lines deleted...]
-      <c r="K277" s="3"/>
+        <v>39845</v>
+      </c>
+      <c r="K277" s="3" t="n">
+        <v>41333</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/9751 — ।। कार्य कपिल धारा कूप निर्माण कमला/ मर्दन भटौआ/ 9751</t>
+          <t>1705005015/WC/5388 — ।। कार्य कपिल धारा कूप निर्माण हरीराम/ खेरू/ 5388</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
-        <v>115000</v>
+        <v>143000</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>83510</v>
+        <v>111594</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>40069</v>
+        <v>39845</v>
       </c>
       <c r="K278" s="3" t="n">
-        <v>41565</v>
+        <v>41728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/9993675271 — NAVEEN TALAB NIRMAN PAPPU MEHATAR KE KHET KE PAAS</t>
+          <t>1705005015/WC/9750 — ।। कार्य कपिल धारा कूप निर्माण कमलावाइ/ मर्दन भटौआ/ 9750</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
-        <v>849000</v>
+        <v>0</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>820843</v>
+        <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>42504</v>
-[...3 lines deleted...]
-      </c>
+        <v>39807</v>
+      </c>
+      <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WC/9993675272 — naveen talab nirmaan ajaypal ke khet ke paas</t>
+          <t>1705005015/WC/9751 — ।। कार्य कपिल धारा कूप निर्माण कमला/ मर्दन भटौआ/ 9751</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
-        <v>849000</v>
+        <v>115000</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>810524</v>
+        <v>83510</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>42515</v>
+        <v>40069</v>
       </c>
       <c r="K280" s="3" t="n">
-        <v>43663</v>
+        <v>41565</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WH/22012034443252 — talav revolaion gajju ke ghar ke pas netwas</t>
+          <t>1705005015/WC/9993675271 — NAVEEN TALAB NIRMAN PAPPU MEHATAR KE KHET KE PAAS</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
-        <v>0</v>
+        <v>849000</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>0</v>
+        <v>820843</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K281" s="3"/>
+        <v>42504</v>
+      </c>
+      <c r="K281" s="3" t="n">
+        <v>43399</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WH/22012034458588 — TALAB JIRDIUDDHAR PAPPU BALMIK KE KHET KE PASS BHATUA</t>
+          <t>1705005015/WC/9993675272 — naveen talab nirmaan ajaypal ke khet ke paas</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
-        <v>379732.74</v>
+        <v>849000</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>335332.56</v>
+        <v>810524</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>44604</v>
+        <v>42515</v>
       </c>
       <c r="K282" s="3" t="n">
-        <v>45311</v>
+        <v>43663</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WH/22012034458863 — TALAB JIRDIUDDHAR KAMAR JI KE KET KE PAS BHATAUA</t>
+          <t>1705005015/WH/22012034443252 — talav revolaion gajju ke ghar ke pas netwas</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>44587</v>
+        <v>43935</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1705005015/WH/22012034930223 — talab marammat kary kamargi ke khet ke pass bhataua</t>
+          <t>1705005015/WH/22012034458588 — TALAB JIRDIUDDHAR PAPPU BALMIK KE KHET KE PASS BHATUA</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
-        <v>411027.65</v>
+        <v>379732.74</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>216544.35</v>
+        <v>335332.56</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>44668</v>
+        <v>44604</v>
       </c>
       <c r="K284" s="3" t="n">
-        <v>45100</v>
+        <v>45311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>KOLARAS</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C285" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D285" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E285" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F285" s="1" t="inlineStr">
+        <is>
+          <t>1705005015/WH/22012034458863 — TALAB JIRDIUDDHAR KAMAR JI KE KET KE PAS BHATAUA</t>
+        </is>
+      </c>
+      <c r="G285" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H285" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I285" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J285" s="3" t="n">
+        <v>44587</v>
+      </c>
+      <c r="K285" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
+      <c r="A286" s="1" t="inlineStr">
+        <is>
+          <t>KOLARAS</t>
+        </is>
+      </c>
+      <c r="B286" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C286" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D286" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E286" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F286" s="1" t="inlineStr">
+        <is>
+          <t>1705005015/WH/22012034930223 — talab marammat kary kamargi ke khet ke pass bhataua</t>
+        </is>
+      </c>
+      <c r="G286" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H286" s="2" t="n">
+        <v>411027.65</v>
+      </c>
+      <c r="I286" s="2" t="n">
+        <v>216544.35</v>
+      </c>
+      <c r="J286" s="3" t="n">
+        <v>44668</v>
+      </c>
+      <c r="K286" s="3" t="n">
+        <v>45100</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
+      <c r="A287" s="1" t="inlineStr">
+        <is>
+          <t>KOLARAS</t>
+        </is>
+      </c>
+      <c r="B287" s="1" t="inlineStr">
+        <is>
           <t>2020-2021</t>
         </is>
       </c>
-      <c r="C285" s="1" t="inlineStr">
+      <c r="C287" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D285" s="1" t="inlineStr">
+      <c r="D287" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
-      <c r="E285" s="1" t="inlineStr">
+      <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="F285" s="1" t="inlineStr">
+      <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1705005/RC/22012034543010 — ग्रेवल रोड ग्राम भटौआ से नेतवास माध्यमिक विधालय तक 02 कि0मी0</t>
         </is>
       </c>
-      <c r="G285" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H285" s="2" t="n">
+      <c r="G287" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H287" s="2" t="n">
         <v>2487000</v>
       </c>
-      <c r="I285" s="2" t="n">
+      <c r="I287" s="2" t="n">
         <v>1773556</v>
       </c>
-      <c r="J285" s="3" t="n">
+      <c r="J287" s="3" t="n">
         <v>44194</v>
       </c>
-      <c r="K285" s="3" t="n">
+      <c r="K287" s="3" t="n">
         <v>45924</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>