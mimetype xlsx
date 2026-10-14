--- v0 (2026-08-28)
+++ v1 (2026-10-14)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K57"/>
+  <dimension ref="A1:K71"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-28 13:47:36</t>
+          <t>Exported on: 2026-10-14 22:06:30</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: SHIVPURI</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,286 +273,286 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>POHRI / BHORANA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1705001017/IF/22012035338750 — Kapildhara koop nirmad kary Mamta bediya gram ankursi</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>POHRI / BHORANA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1705001017/IF/22012035338772 — Kapildhara kup nimad kary ramgopal Rajak gram ankurshi</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>POHRI / BHORANA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1705001017/IF/22012035489177 — Khet talav nirmad kary Kallu/jhenguriya jatav</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>POHRI / BHORANA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1705001017/IF/22012035594577 — ek bagiya maa ke naam maneesha</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45885</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>POHRI / BHORANA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1705001017/IF/22012035594579 — ek bagiya maa ke naam santo</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45885</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>POHRI / BHORANA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1705001017/IF/22012035594582 — ek bagiya maa ke naam reensa</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45885</v>
@@ -884,399 +884,399 @@
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45981</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>POHRI / GALTHUNI</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1705001074/IF/22012035438268 — dug well recharge pit ragunade ke khet par galthuni</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>POHRI / GALTHUNI</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1705001074/IF/22012035438784 — Dug well recharge pit prabhu ke khet pat galthuni</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>POHRI / KANAKHEDI</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1705001087/WC/VB/22012035330141 — Recharge Pit Nirman at jhiri road handpump</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>46231</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>SHIVPURI / VILUPURA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1705002024/IF/VB/22012035663296 — Cattle shed nirman karya Rajesh</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>46174</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>SHIVPURI / DABIYA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1705002074/WC/VB/22012035330293 — CONTOUR TRENCH NIRMAAN KOT DAANDE BAALE PATHAR PAR</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>46208</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>NARWAR / NAROYA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1705003024/RC/22012034854166 — एप्रोचरोड निर्माण कार्य प्रधानमंत्री सड़क से हनुमान मंदिर कि ओर नरौया</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>46189</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>NARWAR / NAROYA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1705003024/RC/VB/22012034854421 — VBGRAMG Approach road nirman Karya Pradhanmantri sadak se hanuman mandir ki or GP Naraua</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>NARWAR / NAROYA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1705003024/RC/VB/YD/22012034854502 — VBGRAMG GRAVEL RODE NIRMAN PRADHANMANTRI SADAK SE HANUMAN MANDIR KI OR NAROYA</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
-        <v>0</v>
+        <v>1410619.74</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>NARWAR / SIHOR</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
@@ -1307,145 +1307,145 @@
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45344</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>NARWAR / SIHOR</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1705003030/WC/22012035253347 — Samudayak Khet Talab Nirman Karya Suryahi Ki Pahadi Ke Pass</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>NARWAR / SIHOR</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1705003030/WC/22012035253348 — Samudayak Khet Talab Nirman Karya Gappuram Kewat Ke Khet Ke Pass</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>NARWAR / SIHOR</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1705003030/WC/22012035324532 — Samudayak Khet Talab Nirman Karya Balbant Gurjar Ke Khet Ke Pass</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45932</v>
@@ -1715,751 +1715,1409 @@
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1705003030/WC/VB/22012035331302 — VBGRAMG Gabion Check Dam Nirman Karya Jamuha Ke Nale Par</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>46237</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>KHANIYADHANA / NADAVAN</t>
+          <t>NARWAR / SAMUNHA</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
-          <t>1705008039/IF/22012035396622 — Kapil dhara koop nirman jitendra yadav ke khet par</t>
+          <t>1705003051/WC/22012035204667 — Parcolation tank nirman radhelal jatav ke pas</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
-        <v>45761</v>
+        <v>45451</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>KHANIYADHANA / NADAVAN</t>
+          <t>NARWAR / SAMUNHA</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
-          <t>1705008039/IF/22012035477663 — Dag Well Recharge  Nirmad Karya Kalyan / Lakhna Kay Kua Par</t>
+          <t>1705003051/WC/22012035204677 — Parcolation tank nirman radhelal jatav ke pas</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
-        <v>45748</v>
+        <v>45451</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>KHANIYADHANA / NADAVAN</t>
+          <t>NARWAR / SAMUNHA</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Shelterbelt Plantation for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
-          <t>1705008039/IF/22012035477677 — Dag Well Recharge  Nirmad Karya Rambati / Halkay  Kay Kua Par</t>
+          <t>1705003051/WC/22012035216923 — Braxaropan kary gram ban nahar ke pas samoha</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
-        <v>45748</v>
+        <v>45451</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>KHANIYADHANA / NADAVAN</t>
+          <t>NARWAR / SAMUNHA</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
-          <t>1705008039/IF/22012035477689 — Dag Well Recharge  Nirmad Karya Kaliash / Dayaram  Kay Kua Par</t>
+          <t>1705003051/WC/22012035222417 — Khet talav nirman pancho kewat ke pas</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
-        <v>45748</v>
+        <v>45451</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>KHANIYADHANA / NADAVAN</t>
+          <t>NARWAR / KHUDAWALI</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
-          <t>1705008039/IF/22012035661377 — Khet Talab Nirman karya Pappu /Parvata Adiwasi ke khet pr</t>
+          <t>1705003071/WC/22012035234718 — GULLY PLUG NIRMAN KARYA  HIGH SCHOOL KE  PASS PAHADI PER</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
-        <v>46046</v>
+        <v>45567</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>KHANIYADHANA / NADAVAN</t>
+          <t>BADARWAS / BAMOR KALA</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
-          <t>1705008039/IF/22012035661387 — Khet Talab nirman karya Sendpal /Parma Banshkar ke khet pr</t>
+          <t>1705006051/IF/22012035245759 — फलोद्धान कार्य हरवीर s/o नथुआ कुशवाह</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
-        <v>46046</v>
+        <v>45394</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>KHANIYADHANA / NADAVAN</t>
+          <t>BADARWAS / BAMOR KALA</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
-          <t>1705008039/WC/22012035203820 — Rapta Nirmad Karya Jhira Naalay Par Nadavan</t>
+          <t>1705006051/IF/22012035245774 — फलोद्धान कार्य रामचरण s/o पुन्ना कुशवाह</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
-        <v>45396</v>
+        <v>45394</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>KHANIYADHANA / NIBODA</t>
+          <t>BADARWAS / BAMOR KALA</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
-          <t>1705008094/IF/22012035272060 — सामुदायिक कूप निर्माण बड़े बाबा जी के पास</t>
+          <t>1705006051/IF/22012035245783 — फलोद्धान कार्य भंवर सिंह s/o सोमा कुशवाह</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
-        <v>45618</v>
+        <v>45394</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>KHANIYADHANA / NIBODA</t>
+          <t>BADARWAS / BAMOR KALA</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
-          <t>1705008094/IF/22012035493108 — Dag Well Recharge Nirmad Karya  Rajkumar Jha Kay Khet Par</t>
+          <t>1705006051/IF/22012035245789 — फलोद्धन कार्य सुलतान s/o बालकिशन कुशवाह</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
-        <v>45748</v>
+        <v>45394</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>KHANIYADHANA / NIBODA</t>
+          <t>BADARWAS / BAMOR KALA</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
-          <t>1705008094/IF/22012035493154 — Dag Well Recharge  Nirmad Karya Parmal Baish Kay Khet Par</t>
+          <t>1705006051/IF/22012035245798 — फलोद्धान कार्य रामकिशन s/o बाबूलाल</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
-        <v>45748</v>
+        <v>45394</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>KHANIYADHANA / NIBODA</t>
+          <t>BADARWAS / BAMOR KALA</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
-          <t>1705008094/IF/22012035493200 — Dag Well Recharge Nirmad Karya Rampal Singh Kay Khet Par</t>
+          <t>1705006051/IF/22012035245808 — फलोद्धान कार्य हेमंत s/o गजानंद कुशवाह</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
-        <v>45748</v>
+        <v>45394</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>KHANIYADHANA / NIBODA</t>
+          <t>BADARWAS / BAMOR KALA</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
-          <t>1705008094/IF/22012035493223 — Dag Well Recharge  Nirmad Karya Maniram Singh Kay Khet Par</t>
+          <t>1705006051/IF/22012035245817 — फलोद्धान कार्य संतोष s/o चंद्रभान</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
-        <v>45748</v>
+        <v>45394</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>KHANIYADHANA / NIBODA</t>
+          <t>BADARWAS / BAMOR KALA</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
-          <t>1705008094/IF/22012035493246 — Dag Well Recharge  Nirmad Karya Rakesh Sharma Kay Khet Par</t>
+          <t>1705006051/IF/22012035592256 — एक बगिया मां के नाम सुशीला/रामकिशन</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
-        <v>45748</v>
+        <v>45883</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>KHANIYADHANA / NIBODA</t>
+          <t>BADARWAS / BAMOR KALA</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
-          <t>1705008094/IF/22012035493263 — Dag Well Recharge  Nirmad Karya Surendra Kay Khet Par</t>
+          <t>1705006051/WC/22012035226421 — LBS NIRMAN KARYA BILANK BALE NALE PAr</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
-        <v>45748</v>
+        <v>45567</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
+          <t>KHANIYADHANA / NADAVAN</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C57" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F57" s="1" t="inlineStr">
+        <is>
+          <t>1705008039/IF/22012035396622 — Kapil dhara koop nirman jitendra yadav ke khet par</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H57" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I57" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J57" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K57" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>KHANIYADHANA / NADAVAN</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C58" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F58" s="1" t="inlineStr">
+        <is>
+          <t>1705008039/IF/22012035477663 — Dag Well Recharge  Nirmad Karya Kalyan / Lakhna Kay Kua Par</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H58" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I58" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J58" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K58" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>KHANIYADHANA / NADAVAN</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C59" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F59" s="1" t="inlineStr">
+        <is>
+          <t>1705008039/IF/22012035477677 — Dag Well Recharge  Nirmad Karya Rambati / Halkay  Kay Kua Par</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H59" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I59" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J59" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K59" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>KHANIYADHANA / NADAVAN</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C60" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F60" s="1" t="inlineStr">
+        <is>
+          <t>1705008039/IF/22012035477689 — Dag Well Recharge  Nirmad Karya Kaliash / Dayaram  Kay Kua Par</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H60" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I60" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J60" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K60" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>KHANIYADHANA / NADAVAN</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C61" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F61" s="1" t="inlineStr">
+        <is>
+          <t>1705008039/IF/22012035661377 — Khet Talab Nirman karya Pappu /Parvata Adiwasi ke khet pr</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H61" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I61" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J61" s="3" t="n">
+        <v>46046</v>
+      </c>
+      <c r="K61" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>KHANIYADHANA / NADAVAN</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C62" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F62" s="1" t="inlineStr">
+        <is>
+          <t>1705008039/IF/22012035661387 — Khet Talab nirman karya Sendpal /Parma Banshkar ke khet pr</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H62" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I62" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J62" s="3" t="n">
+        <v>46046</v>
+      </c>
+      <c r="K62" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>KHANIYADHANA / NADAVAN</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C63" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F63" s="1" t="inlineStr">
+        <is>
+          <t>1705008039/WC/22012035203820 — Rapta Nirmad Karya Jhira Naalay Par Nadavan</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H63" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I63" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J63" s="3" t="n">
+        <v>45396</v>
+      </c>
+      <c r="K63" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
           <t>KHANIYADHANA / NIBODA</t>
         </is>
       </c>
-      <c r="B57" s="1" t="inlineStr">
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C64" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F64" s="1" t="inlineStr">
+        <is>
+          <t>1705008094/IF/22012035272060 — सामुदायिक कूप निर्माण बड़े बाबा जी के पास</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H64" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I64" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J64" s="3" t="n">
+        <v>45618</v>
+      </c>
+      <c r="K64" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>KHANIYADHANA / NIBODA</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
-      <c r="C57" s="1" t="inlineStr">
+      <c r="C65" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
-      <c r="D57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E57" s="1" t="inlineStr">
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
-      <c r="F57" s="1" t="inlineStr">
+      <c r="F65" s="1" t="inlineStr">
+        <is>
+          <t>1705008094/IF/22012035493108 — Dag Well Recharge Nirmad Karya  Rajkumar Jha Kay Khet Par</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H65" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I65" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J65" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K65" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>KHANIYADHANA / NIBODA</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C66" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F66" s="1" t="inlineStr">
+        <is>
+          <t>1705008094/IF/22012035493154 — Dag Well Recharge  Nirmad Karya Parmal Baish Kay Khet Par</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H66" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I66" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J66" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K66" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>KHANIYADHANA / NIBODA</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C67" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F67" s="1" t="inlineStr">
+        <is>
+          <t>1705008094/IF/22012035493200 — Dag Well Recharge Nirmad Karya Rampal Singh Kay Khet Par</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H67" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I67" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J67" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K67" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>KHANIYADHANA / NIBODA</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C68" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F68" s="1" t="inlineStr">
+        <is>
+          <t>1705008094/IF/22012035493223 — Dag Well Recharge  Nirmad Karya Maniram Singh Kay Khet Par</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H68" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I68" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J68" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K68" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>KHANIYADHANA / NIBODA</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C69" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F69" s="1" t="inlineStr">
+        <is>
+          <t>1705008094/IF/22012035493246 — Dag Well Recharge  Nirmad Karya Rakesh Sharma Kay Khet Par</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H69" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I69" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J69" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K69" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>KHANIYADHANA / NIBODA</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C70" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F70" s="1" t="inlineStr">
+        <is>
+          <t>1705008094/IF/22012035493263 — Dag Well Recharge  Nirmad Karya Surendra Kay Khet Par</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H70" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I70" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J70" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K70" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>KHANIYADHANA / NIBODA</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C71" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1705008094/IF/22012035493295 — Dag Well Recharge  Nirmad Karya Shankar Kay Khet Par</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="J57" s="3" t="n">
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H71" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I71" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J71" s="3" t="n">
         <v>45748</v>
       </c>
-      <c r="K57" s="3"/>
+      <c r="K71" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>