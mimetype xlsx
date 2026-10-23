--- v0 (2026-09-02)
+++ v1 (2026-10-23)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K374"/>
+  <dimension ref="A1:K439"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 09:37:39</t>
+          <t>Exported on: 2026-10-23 16:07:12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: GUNA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2401,145 +2401,145 @@
         <v>260.08</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/22012035365902 — Khet talab nirman kary lakhan Singh khet ke pass</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/22012035366247 — Khet talab nirman Kary Gappalal</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/22012035366321 — Khet talab nirman Kary Sheela Bai w/o madanlal</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45761</v>
@@ -2589,51 +2589,51 @@
         <v>260.08</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/22012035385037 — Khet talab nirman kary imrat sahriya khet ke pass</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45761</v>
@@ -6828,73 +6828,73 @@
       <c r="J146" s="3" t="n">
         <v>45580</v>
       </c>
       <c r="K146" s="3" t="n">
         <v>46040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/4522854 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118091677</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I147" s="2" t="n">
-        <v>12690</v>
+        <v>21090</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45624</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -6924,73 +6924,73 @@
       <c r="J148" s="3" t="n">
         <v>45622</v>
       </c>
       <c r="K148" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/4524390 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117294451</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I149" s="2" t="n">
-        <v>13365</v>
+        <v>22365</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45622</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -7020,73 +7020,73 @@
       <c r="J150" s="3" t="n">
         <v>45580</v>
       </c>
       <c r="K150" s="3" t="n">
         <v>46038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/4527103 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130937492</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I151" s="2" t="n">
-        <v>8505</v>
+        <v>21105</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45624</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -7263,51 +7263,51 @@
       <c r="J155" s="3" t="n">
         <v>42770</v>
       </c>
       <c r="K155" s="3" t="n">
         <v>43151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/47468 — Construction of IAY House -IAY REG. NO. MP-06-004-014-003/1920</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>42340</v>
@@ -7643,318 +7643,318 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>21735</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45618</v>
       </c>
       <c r="K163" s="3" t="n">
         <v>46038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/4809442 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152053988</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45533</v>
       </c>
       <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/4810064 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152055646</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I165" s="2" t="n">
-        <v>2916</v>
+        <v>19416</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45606</v>
       </c>
       <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/4815199 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152049743</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I166" s="2" t="n">
-        <v>3801</v>
+        <v>22101</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45624</v>
       </c>
       <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/4815208 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152049769</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I167" s="2" t="n">
-        <v>0</v>
+        <v>10200</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45533</v>
       </c>
       <c r="K167" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/4815212 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152049788</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I168" s="2" t="n">
-        <v>13377</v>
+        <v>22677</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45606</v>
       </c>
       <c r="K168" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/4815217 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152049801</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I169" s="2" t="n">
-        <v>11820</v>
+        <v>21420</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45606</v>
       </c>
       <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -8180,78 +8180,80 @@
       <c r="J174" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K174" s="3" t="n">
         <v>46062</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/5680113 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127021753</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I175" s="2" t="n">
-        <v>11508</v>
+        <v>24108</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>45868</v>
       </c>
-      <c r="K175" s="3"/>
+      <c r="K175" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -8276,9495 +8278,12558 @@
       <c r="J176" s="3" t="n">
         <v>45858</v>
       </c>
       <c r="K176" s="3" t="n">
         <v>46023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/5685431 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118787850</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I177" s="2" t="n">
         <v>10701</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>45858</v>
       </c>
       <c r="K177" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6005121 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128672217</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I178" s="2" t="n">
-        <v>16965</v>
+        <v>24465</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K178" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6005591 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119516430</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I179" s="2" t="n">
-        <v>12006</v>
+        <v>21906</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6005599 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121617680</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I180" s="2" t="n">
-        <v>13833</v>
+        <v>22833</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>46091</v>
       </c>
-      <c r="K180" s="3"/>
+      <c r="K180" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6005847 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128049390</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6005900 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151678151</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I182" s="2" t="n">
-        <v>10701</v>
+        <v>24801</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6006658 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128510396</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I183" s="2" t="n">
-        <v>6003</v>
+        <v>16503</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>46180</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6006659 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128524231</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I184" s="2" t="n">
-        <v>11223</v>
+        <v>23223</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6006772 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126421241</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I185" s="2" t="n">
-        <v>13596</v>
+        <v>21996</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6006780 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126661065</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I186" s="2" t="n">
-        <v>10701</v>
+        <v>23001</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6006998 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151717519</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I187" s="2" t="n">
-        <v>21402</v>
+        <v>23202</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K187" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6006999 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151740444</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I188" s="2" t="n">
-        <v>12528</v>
+        <v>23328</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K188" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6007120 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126976474</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I189" s="2" t="n">
-        <v>7581</v>
+        <v>26181</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>46169</v>
       </c>
       <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6007123 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127000604</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I190" s="2" t="n">
-        <v>16194</v>
+        <v>24294</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6007125 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127013005</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I191" s="2" t="n">
-        <v>0</v>
+        <v>10200</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6007126 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127015312</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I192" s="2" t="n">
-        <v>7830</v>
+        <v>25830</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6007248 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126199114</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>14094</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6007250 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126207470</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I194" s="2" t="n">
-        <v>9657</v>
+        <v>23757</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>46091</v>
       </c>
-      <c r="K194" s="3"/>
+      <c r="K194" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6007347 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117435266</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I195" s="2" t="n">
-        <v>9657</v>
+        <v>23157</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>46161</v>
       </c>
       <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6007511 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126493414</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I196" s="2" t="n">
-        <v>14508</v>
+        <v>24408</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6007525 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127044289</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I197" s="2" t="n">
-        <v>16443</v>
+        <v>23943</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6007532 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127104218</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I198" s="2" t="n">
-        <v>3654</v>
+        <v>15954</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>46155</v>
       </c>
       <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6007580 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126208154</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I199" s="2" t="n">
-        <v>15411</v>
+        <v>22911</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6007581 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126208842</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>46161</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6007582 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126209432</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I201" s="2" t="n">
-        <v>15138</v>
+        <v>24438</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6007586 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126545353</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I202" s="2" t="n">
-        <v>9135</v>
+        <v>25335</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6007726 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126659332</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I203" s="2" t="n">
-        <v>14616</v>
+        <v>23016</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6007727 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126699646</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I204" s="2" t="n">
-        <v>7308</v>
+        <v>23808</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6007877 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128011058</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I205" s="2" t="n">
-        <v>9135</v>
+        <v>23835</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6007926 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126213695</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I206" s="2" t="n">
-        <v>15162</v>
+        <v>25362</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6008124 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121768186</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I207" s="2" t="n">
-        <v>8874</v>
+        <v>21474</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6008149 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126998165</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I208" s="2" t="n">
-        <v>0</v>
+        <v>10200</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6008171 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127009444</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>46148</v>
       </c>
       <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6008175 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127027259</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I210" s="2" t="n">
-        <v>3654</v>
+        <v>11754</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6008313 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128684430</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I211" s="2" t="n">
-        <v>7830</v>
+        <v>24630</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>46169</v>
       </c>
       <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6008340 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127122156</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I212" s="2" t="n">
-        <v>7308</v>
+        <v>25308</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6008392 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121611937</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I213" s="2" t="n">
-        <v>12267</v>
+        <v>24867</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6008480 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127082077</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I214" s="2" t="n">
-        <v>13311</v>
+        <v>22911</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6008832 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126423813</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I215" s="2" t="n">
-        <v>7308</v>
+        <v>19908</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6009069 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126975531</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I216" s="2" t="n">
-        <v>0</v>
+        <v>9600</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>46056</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6009070 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126974228</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I217" s="2" t="n">
-        <v>17772</v>
+        <v>22572</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6009489 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121598541</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I218" s="2" t="n">
-        <v>9657</v>
+        <v>25557</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>46156</v>
       </c>
-      <c r="K218" s="3"/>
+      <c r="K218" s="3" t="n">
+        <v>46303</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6009573 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126990251</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I219" s="2" t="n">
-        <v>11757</v>
+        <v>24057</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6009729 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121605138</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I220" s="2" t="n">
-        <v>9657</v>
+        <v>22257</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>46154</v>
       </c>
-      <c r="K220" s="3"/>
+      <c r="K220" s="3" t="n">
+        <v>46303</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6009730 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126200357</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>9135</v>
+        <v>21435</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6009953 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126998592</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I222" s="2" t="n">
-        <v>7308</v>
+        <v>25608</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>46161</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6010291 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126987434</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I223" s="2" t="n">
-        <v>11730</v>
+        <v>13830</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>46167</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6010815 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127044675</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I224" s="2" t="n">
-        <v>16443</v>
+        <v>20643</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6010912 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127048819</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I225" s="2" t="n">
-        <v>16443</v>
+        <v>23943</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6013028 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130967747</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6018363 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126999308</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>9657</v>
+        <v>25557</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6018726 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126988741</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I228" s="2" t="n">
-        <v>7581</v>
+        <v>25881</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6018820 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126969402</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I229" s="2" t="n">
-        <v>5481</v>
+        <v>24381</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6019040 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126384656</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I230" s="2" t="n">
-        <v>15411</v>
+        <v>23511</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6019095 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128058965</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I231" s="2" t="n">
-        <v>12030</v>
+        <v>25830</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>46148</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6019794 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126522503</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I232" s="2" t="n">
-        <v>9135</v>
+        <v>24435</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>46148</v>
       </c>
       <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6020914 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127096446</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I233" s="2" t="n">
-        <v>7854</v>
+        <v>21354</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>46155</v>
       </c>
       <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6023367 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126705869</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I234" s="2" t="n">
-        <v>10701</v>
+        <v>25401</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6026733 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125808708</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>6003</v>
+        <v>14403</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>46148</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6029112 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130980841</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6029178 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119516498</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I237" s="2" t="n">
-        <v>6786</v>
+        <v>21189</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6029263 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128011762</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I238" s="2" t="n">
-        <v>13857</v>
+        <v>24957</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>46148</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6029575 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128532615</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>6003</v>
+        <v>14103</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6029692 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127743946</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>10962</v>
+        <v>18762</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6029858 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149749241</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I241" s="2" t="n">
-        <v>7830</v>
+        <v>21930</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>46167</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6029884 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118044084</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>10701</v>
+        <v>16401</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6029885 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118044155</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>0</v>
+        <v>20700</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6029928 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126954164</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I244" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>46056</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6029949 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118778845</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I245" s="2" t="n">
-        <v>7308</v>
+        <v>25608</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>46155</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6029981 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118052351</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I246" s="2" t="n">
-        <v>12030</v>
+        <v>24630</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6030072 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126970475</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I247" s="2" t="n">
-        <v>9135</v>
+        <v>23835</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6030127 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126533529</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6030240 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126515354</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>13833</v>
+        <v>24933</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6030406 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130974607</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>1827</v>
+        <v>16527</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>46167</v>
       </c>
       <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6030484 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118044183</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>3654</v>
+        <v>24654</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>46161</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6030551 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130977827</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>12789</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6030568 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118787788</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>1566</v>
+        <v>12066</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>46197</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6030569 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118787886</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>10440</v>
+        <v>16740</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6030570 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118082929</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6030571 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130975714</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>9657</v>
+        <v>20457</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6030647 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118770546</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>1827</v>
+        <v>16527</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6030694 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149739860</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>1566</v>
+        <v>15666</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>46197</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6030782 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126376009</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>14616</v>
+        <v>24516</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6030835 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149707617</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>18270</v>
+        <v>23970</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6050651 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126942333</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>0</v>
+        <v>20700</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1706004014/IF/IAY/6057719 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125803806</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>0</v>
+        <v>16500</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>46066</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1706004014/IF/IAY/814342 — Construction of IAY House -IAY REG. NO. MP1734254</t>
+          <t>1706004014/IF/IAY/6253336 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117284467</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>14926</v>
+        <v>2100</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>42885</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1706004014/IF/IAY/821975 — Construction of IAY House -IAY REG. NO. MP2424134</t>
+          <t>1706004014/IF/IAY/6255022 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118056463</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J264" s="3" t="n">
-        <v>42881</v>
-[...3 lines deleted...]
-      </c>
+        <v>46136</v>
+      </c>
+      <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1706004014/IF/IAY/841836 — Construction of IAY House -IAY REG. NO. MP1382087</t>
+          <t>1706004014/IF/IAY/6256082 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118759933</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>15516</v>
+        <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
-        <v>42881</v>
-[...3 lines deleted...]
-      </c>
+        <v>46134</v>
+      </c>
+      <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1706004014/IF/IAY/842170 — Construction of IAY House -IAY REG. NO. MP1386587</t>
+          <t>1706004014/IF/IAY/6256112 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118727936</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>15532</v>
+        <v>2100</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>42867</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1706004014/IF/IAY/84309 — Construction of IAY House -IAY REG. NO. MP-06-004-014-003/17</t>
+          <t>1706004014/IF/IAY/6256113 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118728332</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J267" s="3" t="n">
-        <v>42376</v>
+        <v>46305</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1706004014/IF/IAY/870369 — Construction of IAY House -IAY REG. NO. MP1740022</t>
+          <t>1706004014/IF/IAY/6256953 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118760826</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>16512</v>
+        <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>42941</v>
-[...3 lines deleted...]
-      </c>
+        <v>46143</v>
+      </c>
+      <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1706004014/IF/IAY/870370 — Construction of IAY House -IAY REG. NO. MP1740028</t>
+          <t>1706004014/IF/IAY/6259657 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121657192</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>14878</v>
+        <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>42885</v>
-[...3 lines deleted...]
-      </c>
+        <v>46179</v>
+      </c>
+      <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1706004014/IF/IAY/912430 — Construction of IAY House -IAY REG. NO. MP2309403</t>
+          <t>1706004014/IF/IAY/6264999 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126190665</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>15308</v>
+        <v>2100</v>
       </c>
       <c r="J270" s="3" t="n">
-        <v>42867</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1706004014/IF/IAY/913914 — Construction of IAY House -IAY REG. NO. MP2331505</t>
+          <t>1706004014/IF/IAY/6265327 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126402393</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>14792</v>
+        <v>4200</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>42867</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1706004014/IF/IAY/914090 — Construction of IAY House -IAY REG. NO. MP2333832</t>
+          <t>1706004014/IF/IAY/6265580 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126206193</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>15188</v>
+        <v>2100</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>42881</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1706004014/IF/IAY/916835 — Construction of IAY House -IAY REG. NO. MP2373669</t>
+          <t>1706004014/IF/IAY/6265727 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126512649</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>14956</v>
+        <v>2100</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>42867</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1706004014/IF/IAY/916836 — Construction of IAY House -IAY REG. NO. MP2373673</t>
+          <t>1706004014/IF/IAY/6266048 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126398237</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>15256</v>
+        <v>2100</v>
       </c>
       <c r="J274" s="3" t="n">
-        <v>42867</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1706004014/IF/IAY/916847 — Construction of IAY House -IAY REG. NO. MP2373932</t>
+          <t>1706004014/IF/IAY/6266182 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127043553</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>15352</v>
+        <v>2100</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>42867</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1706004014/IF/IAY/917753 — Construction of IAY House -IAY REG. NO. MP2387182</t>
+          <t>1706004014/IF/IAY/6266270 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126953185</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>15256</v>
+        <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>42867</v>
-[...3 lines deleted...]
-      </c>
+        <v>46134</v>
+      </c>
+      <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1706004014/IF/IAY/917897 — Construction of IAY House -IAY REG. NO. MP2389578</t>
+          <t>1706004014/IF/IAY/6266273 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127102237</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>15002</v>
+        <v>0</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>42867</v>
-[...3 lines deleted...]
-      </c>
+        <v>46135</v>
+      </c>
+      <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1706004014/IF/IAY/917901 — Construction of IAY House -IAY REG. NO. MP2389619</t>
+          <t>1706004014/IF/IAY/6266795 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127011229</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>15540</v>
+        <v>2100</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>42941</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1706004014/IF/IAY/921201 — Construction of IAY House -IAY REG. NO. MP2438508</t>
+          <t>1706004014/IF/IAY/6267228 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127099412</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>42867</v>
-[...3 lines deleted...]
-      </c>
+        <v>46136</v>
+      </c>
+      <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1706004014/IF/IAY/928259 — Construction of IAY House -IAY REG. NO. MP2573905</t>
+          <t>1706004014/IF/IAY/6269110 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128040738</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>14792</v>
+        <v>0</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>42867</v>
-[...3 lines deleted...]
-      </c>
+        <v>46137</v>
+      </c>
+      <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1706004014/IF/IAY/958398 — Construction of IAY House -IAY REG. NO. MP3248070</t>
+          <t>1706004014/IF/IAY/6269593 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127986725</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>15996</v>
+        <v>4200</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>42867</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1706004014/LD/22012034239083 — शांतिधाम निर्माण कार्य सोंठी</t>
+          <t>1706004014/IF/IAY/6270763 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130981951</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
-        <v>499000</v>
+        <v>27000</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>244456.23</v>
+        <v>2100</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>42332</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1706004014/LD/22012034260887 — shantidham nirman panj</t>
+          <t>1706004014/IF/IAY/6271253 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130969606</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>42395</v>
+        <v>46136</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1706004014/LD/22012034302190 — shantidam nirman gram borkheda gird</t>
+          <t>1706004014/IF/IAY/6272017 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133665464</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
-        <v>180000</v>
+        <v>27000</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>38770</v>
+        <v>0</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>42781</v>
+        <v>46166</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1706004014/LD/2222 — कार्य का नाम- ऊर्जा वन सोठी ( सुरक्षा कार्य )  विभागीय कार्य वन विभाग द्वारा पंचायत पांज W.C.No.2222</t>
+          <t>1706004014/IF/IAY/6272507 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133164944</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
-        <v>385000</v>
+        <v>27000</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>39582</v>
+        <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>39630</v>
-[...3 lines deleted...]
-      </c>
+        <v>46134</v>
+      </c>
+      <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1706004014/PG/9425893185 — khelmadan nirman borkheda</t>
+          <t>1706004014/IF/IAY/6277604 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149721608</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
-        <v>186000</v>
+        <v>27000</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>688</v>
+        <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>42826</v>
+        <v>46134</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1706004014/PG/9425896892 — खेल मैदान ग्राम सोंठी</t>
+          <t>1706004014/IF/IAY/6277859 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149729236</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
-        <v>186000</v>
+        <v>27000</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>20310</v>
+        <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>42826</v>
-[...3 lines deleted...]
-      </c>
+        <v>46134</v>
+      </c>
+      <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1706004014/RC/1957 — Panj:- पुलिया निर्माण कार्य ग्राम पांज अर्थ वर्क A.B. रोड से गोपी क्रष्‍ण डेम के बीच W.C.1957</t>
+          <t>1706004014/IF/IAY/6278180 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149746148</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
-        <v>300000</v>
+        <v>27000</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>242530</v>
+        <v>4200</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>39891</v>
+        <v>46305</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1706004014/RC/22012034151431 — खेल मैदान शाला भवन ग्राम पांज</t>
+          <t>1706004014/IF/IAY/6278183 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149748382</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
-        <v>499000</v>
+        <v>27000</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>517940</v>
+        <v>0</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>40536</v>
-[...3 lines deleted...]
-      </c>
+        <v>46134</v>
+      </c>
+      <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1706004014/RC/22012034161689 — खडेश्‍वरी मंदिर सी.सी.खरंजा निर्माण मंदिर से धर्मशाला तक</t>
+          <t>1706004014/IF/IAY/6279687 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151727238</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
-        <v>153000</v>
+        <v>27000</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>100344</v>
+        <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>41337</v>
-[...3 lines deleted...]
-      </c>
+        <v>46134</v>
+      </c>
+      <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1706004014/RC/22012034174447 — आंतरिक पथ सी0सी0 रोड बाबूलाल के मकान से इमरत के मकान तक</t>
+          <t>1706004014/IF/IAY/6279691 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151737647</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
-        <v>185000</v>
+        <v>27000</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>100124</v>
+        <v>0</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>41466</v>
-[...3 lines deleted...]
-      </c>
+        <v>46182</v>
+      </c>
+      <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1706004014/RC/22012034193853 — (विधायक निधि) ग्राम सुकेत में ए बी रोड से स्कूल तक</t>
+          <t>1706004014/IF/IAY/6279871 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130978779</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
-        <v>261000</v>
+        <v>27000</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>244642</v>
+        <v>0</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>41620</v>
-[...3 lines deleted...]
-      </c>
+        <v>46134</v>
+      </c>
+      <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1706004014/RC/22012034196097 — gram majra suket me ramprasad ke makan ke samne ba</t>
+          <t>1706004014/IF/IAY/6281104 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126211503</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>0</v>
+        <v>2100</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>41506</v>
+        <v>46305</v>
       </c>
       <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1706004014/RC/22012034196103 — gram majra suket me ramprasad ke samne bale chote</t>
+          <t>1706004014/IF/IAY/6282923 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118741492</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
-        <v>243000</v>
+        <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>245192</v>
+        <v>4200</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>41637</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1706004014/RC/22012034204610 — (विधायक निधि )सी सी खरंजा खदेस्वरी मंदिर के समनी क</t>
+          <t>1706004014/IF/IAY/6282951 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126498841</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
-        <v>131000</v>
+        <v>27000</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>132012.4</v>
+        <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>41684</v>
-[...3 lines deleted...]
-      </c>
+        <v>46117</v>
+      </c>
+      <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1706004014/RC/22012034204613 — (विधायक निधि) सी सी खरंजा कंचनपुरा में बाबूलाल के</t>
+          <t>1706004014/IF/IAY/6284144 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126956101</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>131000</v>
+        <v>27000</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>131171.4</v>
+        <v>2100</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>41684</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1706004014/RC/22012034205425 — पंच्पर्मेस्वर+ नरेगा सी सी खरंजा निर्माण जुगराज सि</t>
+          <t>1706004014/IF/IAY/6284699 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121653787</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>207000</v>
+        <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>206923</v>
+        <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>41689</v>
-[...3 lines deleted...]
-      </c>
+        <v>46179</v>
+      </c>
+      <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1706004014/RC/22012034208357 — C.C Kharnga Kishan ke makan se Dolat ke makan tak  pang</t>
+          <t>1706004014/IF/IAY/6284810 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118760215</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>130000</v>
+        <v>27000</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>129470</v>
+        <v>2100</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>41699</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1706004014/RC/22012034224312 — C.C  KHARANJA  BEACH GOAN ME BORKHEDA</t>
+          <t>1706004014/IF/IAY/6286539 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118735187</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>75000</v>
+        <v>27000</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>74904</v>
+        <v>2100</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>41849</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1706004014/RC/22012034294516 — c c kharanja p s se samudayik bhavan tak kanchanpura panj</t>
+          <t>1706004014/IF/IAY/6286540 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118735225</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>42279</v>
+        <v>46134</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1706004014/RC/22012034294535 — c c kharanjha p s se samudayik bhavan tak kanchanpura</t>
+          <t>1706004014/IF/IAY/6286541 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118735268</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>0</v>
+        <v>2100</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>42279</v>
+        <v>46305</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1706004014/RC/22012034294542 — सी सी खरंजा प्राथमिक शाला भवन तक कंचनपुरा पांज</t>
+          <t>1706004014/IF/IAY/6289027 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126375007</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>392000</v>
+        <v>27000</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>81090</v>
+        <v>4200</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>42369</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1706004014/RC/22012034304607 — puliya nirman beshbhuji road par</t>
+          <t>1706004014/IF/IAY/6289030 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127097667</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>42395</v>
+        <v>46305</v>
       </c>
       <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1706004014/RC/22012034473383 — C C ROAD SCHOOL KE KHARANJA SE NALE BALE RASTE PAR</t>
+          <t>1706004014/IF/IAY/6289033 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127009877</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>95000</v>
+        <v>27000</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>54560</v>
+        <v>2100</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>43707</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1706004014/RC/22012034548926 — सी सी खरंजा निर्माण डेम रोड से संतोष बंजारा के घर तक</t>
+          <t>1706004014/IF/IAY/6289035 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127013445</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>44058</v>
+        <v>46134</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1706004014/RC/22012034551136 — सी.सी.खरंजा निर्माण कार्य डेम रोड से संतोष बंजारा के घर की और ग्राम पांज</t>
+          <t>1706004014/IF/IAY/6289069 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149746906</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>161000</v>
+        <v>27000</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>98040</v>
+        <v>2100</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>44176</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1706004014/RC/22012034611146 — मुख्यरमंत्री ग्राम सडक योजनान्तर्गत ग्रेवल सडक मरम्मत कार्य ए.बी.रोड से बरखेडागिर्द</t>
+          <t>1706004014/IF/IAY/6289072 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149738436</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>214000</v>
+        <v>27000</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>44501</v>
+        <v>46117</v>
       </c>
       <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1706004014/RC/22012034617333 — सी सी रोड निर्माण कार्य प्रा वि से कमला बाई के घर की ओर</t>
+          <t>1706004014/IF/IAY/6289195 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117314697</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
-        <v>94000</v>
+        <v>27000</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>68748</v>
+        <v>2100</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>44824</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1706004014/RC/229 — पंचायत पांच ए बी रोड से कंचनपुरा मिटटी मुरम मार्ग कार्य संख्‍या 229</t>
+          <t>1706004014/IF/IAY/6289196 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117316383</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>250000</v>
+        <v>27000</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>113714</v>
+        <v>0</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>39418</v>
+        <v>46134</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>WBM / Construction of WBM Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1706004014/RC/231 — ए बी रोड से सोठी तक मिटटी मुरम मार्ग पंचायत पांच कार्य सख्‍ंया 231</t>
+          <t>1706004014/IF/IAY/6289197 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119522355</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>260000</v>
+        <v>27000</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>81480</v>
+        <v>2100</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>39418</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1706004014/RC/ 246 — S कार्य का नाम - मिटटी मुरम कार्य ए0बी0 रोड से गोपी क्रष्‍ण सागर डेम तक ग्राम पंचायत पांज 246</t>
+          <t>1706004014/IF/IAY/6289199 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118767233</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>473000</v>
+        <v>27000</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>2400</v>
+        <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>39440</v>
+        <v>46135</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1706004014/RC/ 248 — S कार्य का नाम - मिटटी मुरम मार्ग ए0बी0 रोड से गोपीक्रष्‍ण सागर तक द्वितीय भाग ग्राम पंचायत पांज 248</t>
+          <t>1706004014/IF/IAY/6289204 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118787923</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>470000</v>
+        <v>27000</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>133200</v>
+        <v>0</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>39483</v>
+        <v>46134</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>WBM / Construction of WBM Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1706004014/RC/ 250 — S कार्य का नाम - मिटटी मुरम ए0बी0 रोड से गोपीक्रष्‍ण सागर की ओर त्रतीय भाग - 3 ग्राम पंचायत पांज 250</t>
+          <t>1706004014/IF/IAY/6289212 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121644455</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>400000</v>
+        <v>27000</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>144216</v>
+        <v>4200</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>39504</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1706004014/RC/3017 — कार्य का नाम-सी.सी.खरंजा निर्माण (सूकेत) पांज NREGS+विधायक निधि पंचायत पांज Work Code 3017</t>
+          <t>1706004014/IF/IAY/6289507 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117584085</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>73000</v>
+        <v>27000</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>43200</v>
+        <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>40387</v>
-[...3 lines deleted...]
-      </c>
+        <v>46117</v>
+      </c>
+      <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1706004014/RC/5430 — 5430 :- ग्राम वोरखेडा में सी0 सी0 खरंजा निर्माण का</t>
+          <t>1706004014/IF/IAY/6289744 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121639074</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>250000</v>
+        <v>27000</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>150060</v>
+        <v>2100</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>40857</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1706004014/RC/5649 — शान्तिधाम निर्माण कार्य ( सूकेत) ग्राम पांज Work Code No. 5649</t>
+          <t>1706004014/IF/IAY/6290178 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119516382</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>500000</v>
+        <v>27000</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>509972</v>
+        <v>2100</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>40967</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1706004014/RC/6063 — आंतरिक पथ सी. सी. रोड नाले से रामप्रसाद के मकान तक ग्राम पांज Wrok Code 6063</t>
+          <t>1706004014/IF/IAY/6290571 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118074701</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
+        <v>27000</v>
+      </c>
+      <c r="I317" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I317" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J317" s="3" t="n">
-        <v>41106</v>
-[...3 lines deleted...]
-      </c>
+        <v>46182</v>
+      </c>
+      <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1706004014/RC/847 — UK:- कार्य का नाम - ए 0 वी 0 रोड से गोपीक्रष्‍ण तक अर्धवर्क / ग्राम पंचायत पांज /// 847</t>
+          <t>1706004014/IF/IAY/6296189 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121647545</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>383000</v>
+        <v>27000</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>121200</v>
+        <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>39525</v>
+        <v>46134</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1706004014/RC/850 — UK:- कार्य का नाम - अर्धवर्क रोड ए0 वी0 रोड से सोठी तक / ग्राम पंचायत पांज /// 850</t>
+          <t>1706004014/IF/IAY/6296303 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117411086</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>389000</v>
+        <v>27000</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>39474</v>
+        <v>46179</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1706004014/RS/29897 — शोचालय निर्माण मनीराम/ समरथ सिंह यादव</t>
+          <t>1706004014/IF/IAY/6301006 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118729894</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>9900</v>
+        <v>27000</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>0</v>
+        <v>2100</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>41435</v>
+        <v>46305</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1706004014/RS/29902 — शोचालय निर्माण भगवानसिंह/नारायणसिंह</t>
+          <t>1706004014/IF/IAY/6327131 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127014843</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>9900</v>
+        <v>27000</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>41435</v>
+        <v>46059</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1706004014/RS/45219 — शोचालय निर्माण मानी राम / समर्थ अतिकुपोशित परिवार</t>
+          <t>1706004014/IF/IAY/6399234 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130971174</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>4400</v>
+        <v>27000</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>41466</v>
+        <v>46240</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1706004014/RS/45269 — शोचालय निरमाण भाग्वान / नारायण सिंघ अतिकुपोशित परिवार्</t>
+          <t>1706004014/IF/IAY/6399494 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130976930</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>4400</v>
+        <v>27000</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>41466</v>
+        <v>46240</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/ 1318 — पंचायत का नाम पांज कार्य का नाम नवीन कूप निर्माण हितग्राही का नाम कन्‍इया/ऊंकार लाल Work No.1318</t>
+          <t>1706004014/IF/IAY/6399727 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121634855</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>100000</v>
+        <v>27000</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>149224</v>
+        <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>39540</v>
-[...3 lines deleted...]
-      </c>
+        <v>46240</v>
+      </c>
+      <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/ 1319 — कार्य का नाम- सार्वजानिक कूप निर्माण शाला भवन के पास पंचायत पांज Work No. 1319</t>
+          <t>1706004014/IF/IAY/6399991 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126404213</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>184000</v>
+        <v>27000</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>57648</v>
+        <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>39540</v>
-[...3 lines deleted...]
-      </c>
+        <v>46240</v>
+      </c>
+      <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/ 1320 — कार्य का नाम-सार्वजनक कूप निर्माण ग्राम बरखुआ पंचायत का नाम पांज Work No. 1320</t>
+          <t>1706004014/IF/IAY/6401051 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127101431</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>184000</v>
+        <v>27000</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>171582</v>
+        <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>39554</v>
-[...3 lines deleted...]
-      </c>
+        <v>46240</v>
+      </c>
+      <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/ 1321 — कार्य का नाम-कूप निर्माण हितग्राही का नाम कमरलाल/फैली पंचायत का नाम पांज Work No. 1321</t>
+          <t>1706004014/IF/IAY/6401694 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133179995</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>100000</v>
+        <v>27000</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>132550</v>
+        <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>39540</v>
-[...3 lines deleted...]
-      </c>
+        <v>46221</v>
+      </c>
+      <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/1322 — कार्य का नाम-कूप निर्माण हितग्राही का नाम लक्ष्‍मण पुत्र श्री मातादीन पंचायत का नाम पांच 1322</t>
+          <t>1706004014/IF/IAY/814342 — Construction of IAY House -IAY REG. NO. MP1734254</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>100000</v>
+        <v>15480</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>129352</v>
+        <v>14926</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>39554</v>
+        <v>42885</v>
       </c>
       <c r="K328" s="3" t="n">
-        <v>40251</v>
+        <v>43382</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/ 1323 — कार्य का नाम-सार्वजनक कूप निर्माण मल्‍तुपुरा पंचायत का नाम पांज Work No. 1323</t>
+          <t>1706004014/IF/IAY/821975 — Construction of IAY House -IAY REG. NO. MP2424134</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>184000</v>
+        <v>15480</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>180882</v>
+        <v>15480</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>39554</v>
+        <v>42881</v>
       </c>
       <c r="K329" s="3" t="n">
-        <v>40252</v>
+        <v>43151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/  1598 — कार्य का नाम- सार्वजनिक कूप निर्माण कार्य / चंदनपुरा / पांज // 1598</t>
+          <t>1706004014/IF/IAY/841836 — Construction of IAY House -IAY REG. NO. MP1382087</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>160000</v>
+        <v>15480</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>77000</v>
+        <v>15516</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>39827</v>
+        <v>42881</v>
       </c>
       <c r="K330" s="3" t="n">
-        <v>40245</v>
+        <v>43293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/ 1958 — 1958 :- कार्य का नाम- कूप निर्माण कार्य - गप्‍पालाल - किशोरी // पांज // 1958</t>
+          <t>1706004014/IF/IAY/842170 — Construction of IAY House -IAY REG. NO. MP1386587</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>130000</v>
+        <v>15480</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>0</v>
+        <v>15532</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>39554</v>
-[...1 lines deleted...]
-      <c r="K331" s="3"/>
+        <v>42867</v>
+      </c>
+      <c r="K331" s="3" t="n">
+        <v>43387</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/22012034317698 — talab nirman gram borkheda gird</t>
+          <t>1706004014/IF/IAY/84309 — Construction of IAY House -IAY REG. NO. MP-06-004-014-003/17</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>42761</v>
+        <v>42376</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/22012034382032 — talab nirman kary panj</t>
+          <t>1706004014/IF/IAY/870369 — Construction of IAY House -IAY REG. NO. MP1740022</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>0</v>
+        <v>16512</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K333" s="3"/>
+        <v>42941</v>
+      </c>
+      <c r="K333" s="3" t="n">
+        <v>43089</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/22012034383613 — talab nirman kary panj</t>
+          <t>1706004014/IF/IAY/870370 — Construction of IAY House -IAY REG. NO. MP1740028</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>0</v>
+        <v>14878</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>43069</v>
-[...1 lines deleted...]
-      <c r="K334" s="3"/>
+        <v>42885</v>
+      </c>
+      <c r="K334" s="3" t="n">
+        <v>43330</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/22012034384066 — talab nirman kary panj</t>
+          <t>1706004014/IF/IAY/912430 — Construction of IAY House -IAY REG. NO. MP2309403</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>0</v>
+        <v>15308</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K335" s="3"/>
+        <v>42867</v>
+      </c>
+      <c r="K335" s="3" t="n">
+        <v>43151</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/22012034433451 — Sarwajanik Koop nirman sothi</t>
+          <t>1706004014/IF/IAY/913914 — Construction of IAY House -IAY REG. NO. MP2331505</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>0</v>
+        <v>14792</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>43375</v>
-[...1 lines deleted...]
-      <c r="K336" s="3"/>
+        <v>42867</v>
+      </c>
+      <c r="K336" s="3" t="n">
+        <v>43151</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/22012034657937 — CTR पोखर निर्माण कार्य बंजारा बस्ती के पास पांज</t>
+          <t>1706004014/IF/IAY/914090 — Construction of IAY House -IAY REG. NO. MP2333832</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>337715.44</v>
+        <v>15480</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>243180</v>
+        <v>15188</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>44344</v>
+        <v>42881</v>
       </c>
       <c r="K337" s="3" t="n">
-        <v>44495</v>
+        <v>43330</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/22012034657981 — CTR Contour Trench Nirman Kary panj</t>
+          <t>1706004014/IF/IAY/916835 — Construction of IAY House -IAY REG. NO. MP2373669</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>755347.41</v>
+        <v>15480</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>570701</v>
+        <v>14956</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>44356</v>
+        <v>42867</v>
       </c>
       <c r="K338" s="3" t="n">
-        <v>44533</v>
+        <v>43530</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/22012034706186 — CTR Contour Trench Nirman Kary sonthi</t>
+          <t>1706004014/IF/IAY/916836 — Construction of IAY House -IAY REG. NO. MP2373673</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>605629.88</v>
+        <v>15480</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>516854</v>
+        <v>15256</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>44378</v>
+        <v>42867</v>
       </c>
       <c r="K339" s="3" t="n">
-        <v>44495</v>
+        <v>43349</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/22012034800297 — CTR Contour Trench Nirman Kary pahadiya ke pass sonthi</t>
+          <t>1706004014/IF/IAY/916847 — Construction of IAY House -IAY REG. NO. MP2373932</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>965762.92</v>
+        <v>15480</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>847237</v>
+        <v>15352</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>44419</v>
+        <v>42867</v>
       </c>
       <c r="K340" s="3" t="n">
-        <v>44716</v>
+        <v>43328</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/22012034957622 — Talab nawinikarn kary Notla nale per gram panj</t>
+          <t>1706004014/IF/IAY/917753 — Construction of IAY House -IAY REG. NO. MP2387182</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>903764.02</v>
+        <v>15480</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>408</v>
+        <v>15256</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>44708</v>
-[...1 lines deleted...]
-      <c r="K341" s="3"/>
+        <v>42867</v>
+      </c>
+      <c r="K341" s="3" t="n">
+        <v>43369</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/22012034983567 — कंटूर ट्रेंच निर्माण कार्य लाव झिर  के पास सौठी</t>
+          <t>1706004014/IF/IAY/917897 — Construction of IAY House -IAY REG. NO. MP2389578</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>0</v>
+        <v>15002</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>44666</v>
-[...1 lines deleted...]
-      <c r="K342" s="3"/>
+        <v>42867</v>
+      </c>
+      <c r="K342" s="3" t="n">
+        <v>43330</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/22012035010215 — Cantur trench nirman kary marothe wali pahadi per gram shothi</t>
+          <t>1706004014/IF/IAY/917901 — Construction of IAY House -IAY REG. NO. MP2389619</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>621026.18</v>
+        <v>15480</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>522393</v>
+        <v>15540</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>44890</v>
+        <v>42941</v>
       </c>
       <c r="K343" s="3" t="n">
-        <v>45437</v>
+        <v>43293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/22012035010218 — Cantur trench nirman kary kori wali pahadi per gram panj</t>
+          <t>1706004014/IF/IAY/921201 — Construction of IAY House -IAY REG. NO. MP2438508</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>668321.5</v>
+        <v>15480</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>565743</v>
+        <v>15480</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>44888</v>
+        <v>42867</v>
       </c>
       <c r="K344" s="3" t="n">
-        <v>45465</v>
+        <v>43151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/22012035190529 — pokhar nirman kary Mata mandir bale khet ke pas panj</t>
+          <t>1706004014/IF/IAY/928259 — Construction of IAY House -IAY REG. NO. MP2573905</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>405880.89</v>
+        <v>15480</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>337704.7</v>
+        <v>14792</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>45619</v>
+        <v>42867</v>
       </c>
       <c r="K345" s="3" t="n">
-        <v>46134</v>
+        <v>43151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/22012035190537 — Pokhar Nirman Kary Hiralal ke Khet ke pas panj</t>
+          <t>1706004014/IF/IAY/958398 — Construction of IAY House -IAY REG. NO. MP3248070</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>0</v>
+        <v>15996</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>45316</v>
-[...1 lines deleted...]
-      <c r="K346" s="3"/>
+        <v>42867</v>
+      </c>
+      <c r="K346" s="3" t="n">
+        <v>43197</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/22012035190547 — Stap Dem nirman kary mata bale nale ke pas panj</t>
+          <t>1706004014/LD/22012034239083 — शांतिधाम निर्माण कार्य सोंठी</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>1336463.93</v>
+        <v>499000</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>1155696.67</v>
+        <v>244456.23</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>45366</v>
+        <v>42332</v>
       </c>
       <c r="K347" s="3" t="n">
-        <v>46203</v>
+        <v>43437</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/22012035190555 — Pokhar Nirman Kary jagdish Gurjar khet ke pas panj</t>
+          <t>1706004014/LD/22012034260887 — shantidham nirman panj</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>45316</v>
+        <v>42395</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/22012035190583 — Pokhar Nirman kary Esvaral khet ke pas sonthi</t>
+          <t>1706004014/LD/22012034302190 — shantidam nirman gram borkheda gird</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>0</v>
+        <v>180000</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>0</v>
+        <v>38770</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>45316</v>
+        <v>42781</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/22012035284720 — Dagvel nirman Kary samudayik koop  per panj</t>
+          <t>1706004014/LD/2222 — कार्य का नाम- ऊर्जा वन सोठी ( सुरक्षा कार्य )  विभागीय कार्य वन विभाग द्वारा पंचायत पांज W.C.No.2222</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>25899.46</v>
+        <v>385000</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>15395.69</v>
+        <v>39582</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>45779</v>
+        <v>39630</v>
       </c>
       <c r="K350" s="3" t="n">
-        <v>46127</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Construction of Play field for Community / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/2409 — कार्य का नाम- नवीन कूप निर्माण कार्य ( बादलपुरा) पंचायत का नाम पांज Work No. 2409</t>
+          <t>1706004014/PG/9425893185 — khelmadan nirman borkheda</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>205000</v>
+        <v>186000</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>81000</v>
+        <v>688</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>40284</v>
-[...3 lines deleted...]
-      </c>
+        <v>42826</v>
+      </c>
+      <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Play field for Community / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/2410 — कार्य का नाम-सार्वजानिक कूप निर्माण कार्य ( एमानेपुरा) पंचायत का नाम पांज Work No. 2410</t>
+          <t>1706004014/PG/9425896892 — खेल मैदान ग्राम सोंठी</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>205000</v>
+        <v>186000</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>153600</v>
+        <v>20310</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>40284</v>
+        <v>42826</v>
       </c>
       <c r="K352" s="3" t="n">
-        <v>42231</v>
+        <v>44218</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/2413 — कार्य का नाम-सार्वजनिक कूप निर्माण कार्य ( सूकेत मन्दिर के पास) पंचायत का नाम पांज Work No. 2413</t>
+          <t>1706004014/RC/1957 — Panj:- पुलिया निर्माण कार्य ग्राम पांज अर्थ वर्क A.B. रोड से गोपी क्रष्‍ण डेम के बीच W.C.1957</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>205000</v>
+        <v>300000</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>182800</v>
+        <v>242530</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>40299</v>
-[...3 lines deleted...]
-      </c>
+        <v>39891</v>
+      </c>
+      <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/2414 — कार्य का नाम-सार्वजनिक कूप निर्माण कार्य (कंषानेपुरा) पंचायत का नाम पांज Work No. 2414</t>
+          <t>1706004014/RC/22012034151431 — खेल मैदान शाला भवन ग्राम पांज</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>300000</v>
+        <v>499000</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>168600</v>
+        <v>517940</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>40284</v>
+        <v>40536</v>
       </c>
       <c r="K354" s="3" t="n">
-        <v>42231</v>
+        <v>42185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/249 — पंचायत का नाम - पांज - कार्य का नाम - -   तालाव निमाण्र पांज सुकेत   249</t>
+          <t>1706004014/RC/22012034161689 — खडेश्‍वरी मंदिर सी.सी.खरंजा निर्माण मंदिर से धर्मशाला तक</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>490000</v>
+        <v>153000</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>170852</v>
+        <v>100344</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>39446</v>
+        <v>41337</v>
       </c>
       <c r="K355" s="3" t="n">
-        <v>40252</v>
+        <v>42185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/267 — पंचायत का नाम - पांज - कार्य का नाम (गौशाला कंचनपुरा) कुप निमार्ण पांज सुकेत  -  267</t>
+          <t>1706004014/RC/22012034174447 — आंतरिक पथ सी0सी0 रोड बाबूलाल के मकान से इमरत के मकान तक</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>123000</v>
+        <v>185000</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>70050</v>
+        <v>100124</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>39418</v>
+        <v>41466</v>
       </c>
       <c r="K356" s="3" t="n">
-        <v>40252</v>
+        <v>42154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/279 — पंचायत का नाम - पंजा - कार्य का नाम -  तालाव निमार्ण सोंढी   279</t>
+          <t>1706004014/RC/22012034193853 — (विधायक निधि) ग्राम सुकेत में ए बी रोड से स्कूल तक</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>410000</v>
+        <v>261000</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>157600</v>
+        <v>244642</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>39418</v>
+        <v>41620</v>
       </c>
       <c r="K357" s="3" t="n">
-        <v>42231</v>
+        <v>42154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/2811 — कार्य का नाम-नवीन कूप निर्माण कार्य हितग्राही प्रहलाद S/o श्री मातादीन ग्राम पंचायत पांज WC 2811</t>
+          <t>1706004014/RC/22012034196097 — gram majra suket me ramprasad ke makan ke samne ba</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>230000</v>
+        <v>0</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>101600</v>
+        <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>40321</v>
-[...3 lines deleted...]
-      </c>
+        <v>41506</v>
+      </c>
+      <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/4733 — तालाब निर्माण कार्य छोटे नाले पर ( सूकेत ) ग्राम पंचायत पांज Work Code 4733</t>
+          <t>1706004014/RC/22012034196103 — gram majra suket me ramprasad ke samne bale chote</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>496000</v>
+        <v>243000</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>445060</v>
+        <v>245192</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>40682</v>
+        <v>41637</v>
       </c>
       <c r="K359" s="3" t="n">
-        <v>42231</v>
+        <v>42154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/5599 — सार्वजनिक कूप निर्माण कार्य अमरसिंह के टपरा पर ग्राम पंचायत पांज Work Code No.5599</t>
+          <t>1706004014/RC/22012034204610 — (विधायक निधि )सी सी खरंजा खदेस्वरी मंदिर के समनी क</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>429000</v>
+        <v>131000</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>222516</v>
+        <v>132012.4</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>40878</v>
+        <v>41684</v>
       </c>
       <c r="K360" s="3" t="n">
-        <v>42231</v>
+        <v>42154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/5602 — सार्वजनिक कूप निर्माण कार्य बोरखेडा बंजारा बस्ति ग्राम पंचायत पांज Work Code No. 5602</t>
+          <t>1706004014/RC/22012034204613 — (विधायक निधि) सी सी खरंजा कंचनपुरा में बाबूलाल के</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>429000</v>
+        <v>131000</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>50000</v>
+        <v>131171.4</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>40899</v>
+        <v>41684</v>
       </c>
       <c r="K361" s="3" t="n">
-        <v>43253</v>
+        <v>41820</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/5878 — नवीन तालाब निर्माण अमरचन्‍द्र के टपरे के पास ग्राम</t>
+          <t>1706004014/RC/22012034205425 — पंच्पर्मेस्वर+ नरेगा सी सी खरंजा निर्माण जुगराज सि</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>500000</v>
+        <v>207000</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>355800</v>
+        <v>206923</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>41038</v>
+        <v>41689</v>
       </c>
       <c r="K362" s="3" t="n">
-        <v>42231</v>
+        <v>41851</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/6181 — सार्वजनिक कूप निर्माण कार्य भरकट (सूकेत) पांज ग्राम पंचायत पांज Work Code No. 6181</t>
+          <t>1706004014/RC/22012034208357 — C.C Kharnga Kishan ke makan se Dolat ke makan tak  pang</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>429000</v>
+        <v>130000</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>100000</v>
+        <v>129470</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>41214</v>
+        <v>41699</v>
       </c>
       <c r="K363" s="3" t="n">
-        <v>42642</v>
+        <v>42154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/6231 — नवीन तालाब निर्माण कार्य ग्राम बोरखेडा गिर्द ग्राम पंचायत पांज Work Code No. 6231</t>
+          <t>1706004014/RC/22012034224312 — C.C  KHARANJA  BEACH GOAN ME BORKHEDA</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>500000</v>
+        <v>75000</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>399824</v>
+        <v>74904</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>41046</v>
+        <v>41849</v>
       </c>
       <c r="K364" s="3" t="n">
-        <v>42231</v>
+        <v>42154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/697 — कार्य का नाम-नवीन कूप निर्माण कार्य हितग्राही इमरत S/o श्री सोमा सहरिया पंचायत पांज WC 697</t>
+          <t>1706004014/RC/22012034294516 — c c kharanja p s se samudayik bhavan tak kanchanpura panj</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>40364.8</v>
+        <v>0</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>39479</v>
-[...3 lines deleted...]
-      </c>
+        <v>42279</v>
+      </c>
+      <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/9993621923 — नवीन कूप निर्माण कार्य हितग्राही शिवचरण S/o श्री रघुनाथ गुर्जर ग्राम पांज</t>
+          <t>1706004014/RC/22012034294535 — c c kharanjha p s se samudayik bhavan tak kanchanpura</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>205000</v>
+        <v>0</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>146500</v>
+        <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>40582</v>
-[...3 lines deleted...]
-      </c>
+        <v>42279</v>
+      </c>
+      <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/9993621931 — सार्वजनिक कूप निर्माण कार्य ( सूकेत) ग्राम पंचायत पांज</t>
+          <t>1706004014/RC/22012034294542 — सी सी खरंजा प्राथमिक शाला भवन तक कंचनपुरा पांज</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>205000</v>
+        <v>392000</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>174800</v>
+        <v>81090</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>40564</v>
+        <v>42369</v>
       </c>
       <c r="K367" s="3" t="n">
-        <v>42185</v>
+        <v>43151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/9993621937 — सार्वजनिक कूप निर्माण कार्य बीस भुर्जा देवी मार्ग ग्राम पंचायत पांज</t>
+          <t>1706004014/RC/22012034304607 — puliya nirman beshbhuji road par</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>255000</v>
+        <v>0</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>98200</v>
+        <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>40564</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/9993621938 — नवीन कूप निर्माण कार्य हितग्राही लक्ष्‍मणसिंह S/o श्री रामप्रसाद गुर्जर ( सूकेत) ग्राम पंचायत पांज</t>
+          <t>1706004014/RC/22012034473383 — C C ROAD SCHOOL KE KHARANJA SE NALE BALE RASTE PAR</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>205000</v>
+        <v>95000</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>159800</v>
+        <v>54560</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>40582</v>
+        <v>43707</v>
       </c>
       <c r="K369" s="3" t="n">
-        <v>42231</v>
+        <v>44073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/9993670403 — talab nirman panj</t>
+          <t>1706004014/RC/22012034548926 — सी सी खरंजा निर्माण डेम रोड से संतोष बंजारा के घर तक</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>42395</v>
+        <v>44058</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WC/9993670411 — stop dem panj</t>
+          <t>1706004014/RC/22012034551136 — सी.सी.खरंजा निर्माण कार्य डेम रोड से संतोष बंजारा के घर की और ग्राम पांज</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>0</v>
+        <v>161000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>0</v>
+        <v>98040</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K371" s="3"/>
+        <v>44176</v>
+      </c>
+      <c r="K371" s="3" t="n">
+        <v>44495</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1706004014/WH/22012034443878 — तालाब मरम्मत कार्य घासी मोहल्ले के पास बाले नाले पर</t>
+          <t>1706004014/RC/22012034611146 — मुख्यरमंत्री ग्राम सडक योजनान्तर्गत ग्रेवल सडक मरम्मत कार्य ए.बी.रोड से बरखेडागिर्द</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>996656.6</v>
+        <v>214000</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>915668.86</v>
+        <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>44009</v>
-[...3 lines deleted...]
-      </c>
+        <v>44501</v>
+      </c>
+      <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1706/RC/100001 — A.B.Road To Sothi (B.M)</t>
+          <t>1706004014/RC/22012034617333 — सी सी रोड निर्माण कार्य प्रा वि से कमला बाई के घर की ओर</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>2700000</v>
+        <v>94000</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>907990</v>
+        <v>68748</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>40344</v>
+        <v>44824</v>
       </c>
       <c r="K373" s="3" t="n">
-        <v>41675</v>
+        <v>44948</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C374" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D374" s="1" t="inlineStr">
+        <is>
+          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
+        </is>
+      </c>
+      <c r="E374" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F374" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/RC/229 — पंचायत पांच ए बी रोड से कंचनपुरा मिटटी मुरम मार्ग कार्य संख्‍या 229</t>
+        </is>
+      </c>
+      <c r="G374" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H374" s="2" t="n">
+        <v>250000</v>
+      </c>
+      <c r="I374" s="2" t="n">
+        <v>113714</v>
+      </c>
+      <c r="J374" s="3" t="n">
+        <v>39418</v>
+      </c>
+      <c r="K374" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
+      <c r="A375" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B375" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C375" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D375" s="1" t="inlineStr">
+        <is>
+          <t>WBM / Construction of WBM Roads for Community</t>
+        </is>
+      </c>
+      <c r="E375" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F375" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/RC/231 — ए बी रोड से सोठी तक मिटटी मुरम मार्ग पंचायत पांच कार्य सख्‍ंया 231</t>
+        </is>
+      </c>
+      <c r="G375" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H375" s="2" t="n">
+        <v>260000</v>
+      </c>
+      <c r="I375" s="2" t="n">
+        <v>81480</v>
+      </c>
+      <c r="J375" s="3" t="n">
+        <v>39418</v>
+      </c>
+      <c r="K375" s="3" t="n">
+        <v>43253</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
+      <c r="A376" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B376" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C376" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D376" s="1" t="inlineStr">
+        <is>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+        </is>
+      </c>
+      <c r="E376" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F376" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/RC/ 246 — S कार्य का नाम - मिटटी मुरम कार्य ए0बी0 रोड से गोपी क्रष्‍ण सागर डेम तक ग्राम पंचायत पांज 246</t>
+        </is>
+      </c>
+      <c r="G376" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H376" s="2" t="n">
+        <v>473000</v>
+      </c>
+      <c r="I376" s="2" t="n">
+        <v>2400</v>
+      </c>
+      <c r="J376" s="3" t="n">
+        <v>39440</v>
+      </c>
+      <c r="K376" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
+      <c r="A377" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B377" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C377" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D377" s="1" t="inlineStr">
+        <is>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+        </is>
+      </c>
+      <c r="E377" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F377" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/RC/ 248 — S कार्य का नाम - मिटटी मुरम मार्ग ए0बी0 रोड से गोपीक्रष्‍ण सागर तक द्वितीय भाग ग्राम पंचायत पांज 248</t>
+        </is>
+      </c>
+      <c r="G377" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H377" s="2" t="n">
+        <v>470000</v>
+      </c>
+      <c r="I377" s="2" t="n">
+        <v>133200</v>
+      </c>
+      <c r="J377" s="3" t="n">
+        <v>39483</v>
+      </c>
+      <c r="K377" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
+      <c r="A378" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B378" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C378" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D378" s="1" t="inlineStr">
+        <is>
+          <t>WBM / Construction of WBM Roads for Community</t>
+        </is>
+      </c>
+      <c r="E378" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F378" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/RC/ 250 — S कार्य का नाम - मिटटी मुरम ए0बी0 रोड से गोपीक्रष्‍ण सागर की ओर त्रतीय भाग - 3 ग्राम पंचायत पांज 250</t>
+        </is>
+      </c>
+      <c r="G378" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H378" s="2" t="n">
+        <v>400000</v>
+      </c>
+      <c r="I378" s="2" t="n">
+        <v>144216</v>
+      </c>
+      <c r="J378" s="3" t="n">
+        <v>39504</v>
+      </c>
+      <c r="K378" s="3" t="n">
+        <v>43253</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
+      <c r="A379" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B379" s="1" t="inlineStr">
+        <is>
           <t>2010-2011</t>
         </is>
       </c>
-      <c r="C374" s="1" t="inlineStr">
+      <c r="C379" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D374" s="1" t="inlineStr">
+      <c r="D379" s="1" t="inlineStr">
+        <is>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+        </is>
+      </c>
+      <c r="E379" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F379" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/RC/3017 — कार्य का नाम-सी.सी.खरंजा निर्माण (सूकेत) पांज NREGS+विधायक निधि पंचायत पांज Work Code 3017</t>
+        </is>
+      </c>
+      <c r="G379" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H379" s="2" t="n">
+        <v>73000</v>
+      </c>
+      <c r="I379" s="2" t="n">
+        <v>43200</v>
+      </c>
+      <c r="J379" s="3" t="n">
+        <v>40387</v>
+      </c>
+      <c r="K379" s="3" t="n">
+        <v>40584</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
+      <c r="A380" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B380" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C380" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D380" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E380" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F380" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/RC/5430 — 5430 :- ग्राम वोरखेडा में सी0 सी0 खरंजा निर्माण का</t>
+        </is>
+      </c>
+      <c r="G380" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H380" s="2" t="n">
+        <v>250000</v>
+      </c>
+      <c r="I380" s="2" t="n">
+        <v>150060</v>
+      </c>
+      <c r="J380" s="3" t="n">
+        <v>40857</v>
+      </c>
+      <c r="K380" s="3" t="n">
+        <v>42185</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
+      <c r="A381" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B381" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C381" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D381" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E381" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F381" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/RC/5649 — शान्तिधाम निर्माण कार्य ( सूकेत) ग्राम पांज Work Code No. 5649</t>
+        </is>
+      </c>
+      <c r="G381" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H381" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="I381" s="2" t="n">
+        <v>509972</v>
+      </c>
+      <c r="J381" s="3" t="n">
+        <v>40967</v>
+      </c>
+      <c r="K381" s="3" t="n">
+        <v>44073</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
+      <c r="A382" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B382" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C382" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D382" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E382" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F382" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/RC/6063 — आंतरिक पथ सी. सी. रोड नाले से रामप्रसाद के मकान तक ग्राम पांज Wrok Code 6063</t>
+        </is>
+      </c>
+      <c r="G382" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H382" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I382" s="2" t="n">
+        <v>222000</v>
+      </c>
+      <c r="J382" s="3" t="n">
+        <v>41106</v>
+      </c>
+      <c r="K382" s="3" t="n">
+        <v>41645</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
+      <c r="A383" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B383" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C383" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D383" s="1" t="inlineStr">
+        <is>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+        </is>
+      </c>
+      <c r="E383" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F383" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/RC/847 — UK:- कार्य का नाम - ए 0 वी 0 रोड से गोपीक्रष्‍ण तक अर्धवर्क / ग्राम पंचायत पांज /// 847</t>
+        </is>
+      </c>
+      <c r="G383" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H383" s="2" t="n">
+        <v>383000</v>
+      </c>
+      <c r="I383" s="2" t="n">
+        <v>121200</v>
+      </c>
+      <c r="J383" s="3" t="n">
+        <v>39525</v>
+      </c>
+      <c r="K383" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
+      <c r="A384" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B384" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C384" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D384" s="1" t="inlineStr">
+        <is>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+        </is>
+      </c>
+      <c r="E384" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F384" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/RC/850 — UK:- कार्य का नाम - अर्धवर्क रोड ए0 वी0 रोड से सोठी तक / ग्राम पंचायत पांज /// 850</t>
+        </is>
+      </c>
+      <c r="G384" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H384" s="2" t="n">
+        <v>389000</v>
+      </c>
+      <c r="I384" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J384" s="3" t="n">
+        <v>39474</v>
+      </c>
+      <c r="K384" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
+      <c r="A385" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B385" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C385" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D385" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E385" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F385" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/RS/29897 — शोचालय निर्माण मनीराम/ समरथ सिंह यादव</t>
+        </is>
+      </c>
+      <c r="G385" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H385" s="2" t="n">
+        <v>9900</v>
+      </c>
+      <c r="I385" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J385" s="3" t="n">
+        <v>41435</v>
+      </c>
+      <c r="K385" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
+      <c r="A386" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B386" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C386" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D386" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E386" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F386" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/RS/29902 — शोचालय निर्माण भगवानसिंह/नारायणसिंह</t>
+        </is>
+      </c>
+      <c r="G386" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H386" s="2" t="n">
+        <v>9900</v>
+      </c>
+      <c r="I386" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J386" s="3" t="n">
+        <v>41435</v>
+      </c>
+      <c r="K386" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
+      <c r="A387" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B387" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C387" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D387" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E387" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F387" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/RS/45219 — शोचालय निर्माण मानी राम / समर्थ अतिकुपोशित परिवार</t>
+        </is>
+      </c>
+      <c r="G387" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H387" s="2" t="n">
+        <v>4400</v>
+      </c>
+      <c r="I387" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J387" s="3" t="n">
+        <v>41466</v>
+      </c>
+      <c r="K387" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
+      <c r="A388" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B388" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C388" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D388" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E388" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F388" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/RS/45269 — शोचालय निरमाण भाग्वान / नारायण सिंघ अतिकुपोशित परिवार्</t>
+        </is>
+      </c>
+      <c r="G388" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H388" s="2" t="n">
+        <v>4400</v>
+      </c>
+      <c r="I388" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J388" s="3" t="n">
+        <v>41466</v>
+      </c>
+      <c r="K388" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
+      <c r="A389" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B389" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C389" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D389" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E389" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F389" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/ 1318 — पंचायत का नाम पांज कार्य का नाम नवीन कूप निर्माण हितग्राही का नाम कन्‍इया/ऊंकार लाल Work No.1318</t>
+        </is>
+      </c>
+      <c r="G389" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H389" s="2" t="n">
+        <v>100000</v>
+      </c>
+      <c r="I389" s="2" t="n">
+        <v>149224</v>
+      </c>
+      <c r="J389" s="3" t="n">
+        <v>39540</v>
+      </c>
+      <c r="K389" s="3" t="n">
+        <v>40252</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
+      <c r="A390" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B390" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C390" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D390" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E390" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F390" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/ 1319 — कार्य का नाम- सार्वजानिक कूप निर्माण शाला भवन के पास पंचायत पांज Work No. 1319</t>
+        </is>
+      </c>
+      <c r="G390" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H390" s="2" t="n">
+        <v>184000</v>
+      </c>
+      <c r="I390" s="2" t="n">
+        <v>57648</v>
+      </c>
+      <c r="J390" s="3" t="n">
+        <v>39540</v>
+      </c>
+      <c r="K390" s="3" t="n">
+        <v>42545</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
+      <c r="A391" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B391" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C391" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D391" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E391" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F391" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/ 1320 — कार्य का नाम-सार्वजनक कूप निर्माण ग्राम बरखुआ पंचायत का नाम पांज Work No. 1320</t>
+        </is>
+      </c>
+      <c r="G391" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H391" s="2" t="n">
+        <v>184000</v>
+      </c>
+      <c r="I391" s="2" t="n">
+        <v>171582</v>
+      </c>
+      <c r="J391" s="3" t="n">
+        <v>39554</v>
+      </c>
+      <c r="K391" s="3" t="n">
+        <v>40251</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
+      <c r="A392" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B392" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C392" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D392" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E392" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F392" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/ 1321 — कार्य का नाम-कूप निर्माण हितग्राही का नाम कमरलाल/फैली पंचायत का नाम पांज Work No. 1321</t>
+        </is>
+      </c>
+      <c r="G392" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H392" s="2" t="n">
+        <v>100000</v>
+      </c>
+      <c r="I392" s="2" t="n">
+        <v>132550</v>
+      </c>
+      <c r="J392" s="3" t="n">
+        <v>39540</v>
+      </c>
+      <c r="K392" s="3" t="n">
+        <v>40251</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
+      <c r="A393" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B393" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C393" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D393" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E393" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F393" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/1322 — कार्य का नाम-कूप निर्माण हितग्राही का नाम लक्ष्‍मण पुत्र श्री मातादीन पंचायत का नाम पांच 1322</t>
+        </is>
+      </c>
+      <c r="G393" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H393" s="2" t="n">
+        <v>100000</v>
+      </c>
+      <c r="I393" s="2" t="n">
+        <v>129352</v>
+      </c>
+      <c r="J393" s="3" t="n">
+        <v>39554</v>
+      </c>
+      <c r="K393" s="3" t="n">
+        <v>40251</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
+      <c r="A394" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B394" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C394" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D394" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E394" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F394" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/ 1323 — कार्य का नाम-सार्वजनक कूप निर्माण मल्‍तुपुरा पंचायत का नाम पांज Work No. 1323</t>
+        </is>
+      </c>
+      <c r="G394" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H394" s="2" t="n">
+        <v>184000</v>
+      </c>
+      <c r="I394" s="2" t="n">
+        <v>180882</v>
+      </c>
+      <c r="J394" s="3" t="n">
+        <v>39554</v>
+      </c>
+      <c r="K394" s="3" t="n">
+        <v>40252</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
+      <c r="A395" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B395" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C395" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D395" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E395" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F395" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/  1598 — कार्य का नाम- सार्वजनिक कूप निर्माण कार्य / चंदनपुरा / पांज // 1598</t>
+        </is>
+      </c>
+      <c r="G395" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H395" s="2" t="n">
+        <v>160000</v>
+      </c>
+      <c r="I395" s="2" t="n">
+        <v>77000</v>
+      </c>
+      <c r="J395" s="3" t="n">
+        <v>39827</v>
+      </c>
+      <c r="K395" s="3" t="n">
+        <v>40245</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
+      <c r="A396" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B396" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C396" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D396" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E396" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F396" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/ 1958 — 1958 :- कार्य का नाम- कूप निर्माण कार्य - गप्‍पालाल - किशोरी // पांज // 1958</t>
+        </is>
+      </c>
+      <c r="G396" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H396" s="2" t="n">
+        <v>130000</v>
+      </c>
+      <c r="I396" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J396" s="3" t="n">
+        <v>39554</v>
+      </c>
+      <c r="K396" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
+      <c r="A397" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B397" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C397" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D397" s="1" t="inlineStr">
+        <is>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E397" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F397" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/22012034317698 — talab nirman gram borkheda gird</t>
+        </is>
+      </c>
+      <c r="G397" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H397" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I397" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J397" s="3" t="n">
+        <v>42761</v>
+      </c>
+      <c r="K397" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
+      <c r="A398" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B398" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C398" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D398" s="1" t="inlineStr">
+        <is>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E398" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F398" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/22012034382032 — talab nirman kary panj</t>
+        </is>
+      </c>
+      <c r="G398" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H398" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I398" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J398" s="3" t="n">
+        <v>43010</v>
+      </c>
+      <c r="K398" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
+      <c r="A399" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B399" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C399" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D399" s="1" t="inlineStr">
+        <is>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E399" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F399" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/22012034383613 — talab nirman kary panj</t>
+        </is>
+      </c>
+      <c r="G399" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H399" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I399" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J399" s="3" t="n">
+        <v>43069</v>
+      </c>
+      <c r="K399" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
+      <c r="A400" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B400" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C400" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D400" s="1" t="inlineStr">
+        <is>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E400" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F400" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/22012034384066 — talab nirman kary panj</t>
+        </is>
+      </c>
+      <c r="G400" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H400" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I400" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J400" s="3" t="n">
+        <v>43010</v>
+      </c>
+      <c r="K400" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
+      <c r="A401" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B401" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C401" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D401" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E401" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F401" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/22012034433451 — Sarwajanik Koop nirman sothi</t>
+        </is>
+      </c>
+      <c r="G401" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H401" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I401" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J401" s="3" t="n">
+        <v>43375</v>
+      </c>
+      <c r="K401" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
+      <c r="A402" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B402" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C402" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D402" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E402" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F402" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/22012034657937 — CTR पोखर निर्माण कार्य बंजारा बस्ती के पास पांज</t>
+        </is>
+      </c>
+      <c r="G402" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H402" s="2" t="n">
+        <v>337715.44</v>
+      </c>
+      <c r="I402" s="2" t="n">
+        <v>243180</v>
+      </c>
+      <c r="J402" s="3" t="n">
+        <v>44344</v>
+      </c>
+      <c r="K402" s="3" t="n">
+        <v>44495</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
+      <c r="A403" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B403" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C403" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D403" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E403" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F403" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/22012034657981 — CTR Contour Trench Nirman Kary panj</t>
+        </is>
+      </c>
+      <c r="G403" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H403" s="2" t="n">
+        <v>755347.41</v>
+      </c>
+      <c r="I403" s="2" t="n">
+        <v>570701</v>
+      </c>
+      <c r="J403" s="3" t="n">
+        <v>44356</v>
+      </c>
+      <c r="K403" s="3" t="n">
+        <v>44533</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
+      <c r="A404" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B404" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C404" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D404" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+        </is>
+      </c>
+      <c r="E404" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F404" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/22012034706186 — CTR Contour Trench Nirman Kary sonthi</t>
+        </is>
+      </c>
+      <c r="G404" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H404" s="2" t="n">
+        <v>605629.88</v>
+      </c>
+      <c r="I404" s="2" t="n">
+        <v>516854</v>
+      </c>
+      <c r="J404" s="3" t="n">
+        <v>44378</v>
+      </c>
+      <c r="K404" s="3" t="n">
+        <v>44495</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
+      <c r="A405" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B405" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C405" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D405" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E405" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F405" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/22012034800297 — CTR Contour Trench Nirman Kary pahadiya ke pass sonthi</t>
+        </is>
+      </c>
+      <c r="G405" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H405" s="2" t="n">
+        <v>965762.92</v>
+      </c>
+      <c r="I405" s="2" t="n">
+        <v>847237</v>
+      </c>
+      <c r="J405" s="3" t="n">
+        <v>44419</v>
+      </c>
+      <c r="K405" s="3" t="n">
+        <v>44716</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
+      <c r="A406" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B406" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C406" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D406" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+        </is>
+      </c>
+      <c r="E406" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F406" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/22012034957622 — Talab nawinikarn kary Notla nale per gram panj</t>
+        </is>
+      </c>
+      <c r="G406" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H406" s="2" t="n">
+        <v>903764.02</v>
+      </c>
+      <c r="I406" s="2" t="n">
+        <v>408</v>
+      </c>
+      <c r="J406" s="3" t="n">
+        <v>44708</v>
+      </c>
+      <c r="K406" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
+      <c r="A407" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B407" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C407" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D407" s="1" t="inlineStr">
+        <is>
+          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+        </is>
+      </c>
+      <c r="E407" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F407" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/22012034983567 — कंटूर ट्रेंच निर्माण कार्य लाव झिर  के पास सौठी</t>
+        </is>
+      </c>
+      <c r="G407" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H407" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I407" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J407" s="3" t="n">
+        <v>44666</v>
+      </c>
+      <c r="K407" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
+      <c r="A408" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B408" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C408" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D408" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E408" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F408" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/22012035010215 — Cantur trench nirman kary marothe wali pahadi per gram shothi</t>
+        </is>
+      </c>
+      <c r="G408" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H408" s="2" t="n">
+        <v>621026.18</v>
+      </c>
+      <c r="I408" s="2" t="n">
+        <v>522393</v>
+      </c>
+      <c r="J408" s="3" t="n">
+        <v>44890</v>
+      </c>
+      <c r="K408" s="3" t="n">
+        <v>45437</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
+      <c r="A409" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B409" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C409" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D409" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E409" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F409" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/22012035010218 — Cantur trench nirman kary kori wali pahadi per gram panj</t>
+        </is>
+      </c>
+      <c r="G409" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H409" s="2" t="n">
+        <v>668321.5</v>
+      </c>
+      <c r="I409" s="2" t="n">
+        <v>565743</v>
+      </c>
+      <c r="J409" s="3" t="n">
+        <v>44888</v>
+      </c>
+      <c r="K409" s="3" t="n">
+        <v>45465</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
+      <c r="A410" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B410" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C410" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D410" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E410" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F410" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/22012035190529 — pokhar nirman kary Mata mandir bale khet ke pas panj</t>
+        </is>
+      </c>
+      <c r="G410" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H410" s="2" t="n">
+        <v>405880.89</v>
+      </c>
+      <c r="I410" s="2" t="n">
+        <v>337704.7</v>
+      </c>
+      <c r="J410" s="3" t="n">
+        <v>45619</v>
+      </c>
+      <c r="K410" s="3" t="n">
+        <v>46134</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
+      <c r="A411" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B411" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C411" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D411" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E411" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F411" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/22012035190537 — Pokhar Nirman Kary Hiralal ke Khet ke pas panj</t>
+        </is>
+      </c>
+      <c r="G411" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H411" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I411" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J411" s="3" t="n">
+        <v>45316</v>
+      </c>
+      <c r="K411" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
+      <c r="A412" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B412" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C412" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D412" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E412" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F412" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/22012035190547 — Stap Dem nirman kary mata bale nale ke pas panj</t>
+        </is>
+      </c>
+      <c r="G412" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H412" s="2" t="n">
+        <v>1336463.93</v>
+      </c>
+      <c r="I412" s="2" t="n">
+        <v>1156740.67</v>
+      </c>
+      <c r="J412" s="3" t="n">
+        <v>45366</v>
+      </c>
+      <c r="K412" s="3" t="n">
+        <v>46203</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
+      <c r="A413" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B413" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C413" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D413" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E413" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F413" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/22012035190555 — Pokhar Nirman Kary jagdish Gurjar khet ke pas panj</t>
+        </is>
+      </c>
+      <c r="G413" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H413" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I413" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J413" s="3" t="n">
+        <v>45316</v>
+      </c>
+      <c r="K413" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
+      <c r="A414" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B414" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C414" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D414" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E414" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F414" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/22012035190583 — Pokhar Nirman kary Esvaral khet ke pas sonthi</t>
+        </is>
+      </c>
+      <c r="G414" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H414" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I414" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J414" s="3" t="n">
+        <v>45316</v>
+      </c>
+      <c r="K414" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
+      <c r="A415" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B415" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C415" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D415" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+        </is>
+      </c>
+      <c r="E415" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F415" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/22012035284720 — Dagvel nirman Kary samudayik koop  per panj</t>
+        </is>
+      </c>
+      <c r="G415" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H415" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I415" s="2" t="n">
+        <v>15395.69</v>
+      </c>
+      <c r="J415" s="3" t="n">
+        <v>45779</v>
+      </c>
+      <c r="K415" s="3" t="n">
+        <v>46127</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
+      <c r="A416" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B416" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C416" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D416" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E416" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F416" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/2409 — कार्य का नाम- नवीन कूप निर्माण कार्य ( बादलपुरा) पंचायत का नाम पांज Work No. 2409</t>
+        </is>
+      </c>
+      <c r="G416" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H416" s="2" t="n">
+        <v>205000</v>
+      </c>
+      <c r="I416" s="2" t="n">
+        <v>81000</v>
+      </c>
+      <c r="J416" s="3" t="n">
+        <v>40284</v>
+      </c>
+      <c r="K416" s="3" t="n">
+        <v>43253</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
+      <c r="A417" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B417" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C417" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D417" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E417" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F417" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/2410 — कार्य का नाम-सार्वजानिक कूप निर्माण कार्य ( एमानेपुरा) पंचायत का नाम पांज Work No. 2410</t>
+        </is>
+      </c>
+      <c r="G417" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H417" s="2" t="n">
+        <v>205000</v>
+      </c>
+      <c r="I417" s="2" t="n">
+        <v>153600</v>
+      </c>
+      <c r="J417" s="3" t="n">
+        <v>40284</v>
+      </c>
+      <c r="K417" s="3" t="n">
+        <v>42231</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
+      <c r="A418" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B418" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C418" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D418" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E418" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F418" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/2413 — कार्य का नाम-सार्वजनिक कूप निर्माण कार्य ( सूकेत मन्दिर के पास) पंचायत का नाम पांज Work No. 2413</t>
+        </is>
+      </c>
+      <c r="G418" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H418" s="2" t="n">
+        <v>205000</v>
+      </c>
+      <c r="I418" s="2" t="n">
+        <v>182800</v>
+      </c>
+      <c r="J418" s="3" t="n">
+        <v>40299</v>
+      </c>
+      <c r="K418" s="3" t="n">
+        <v>42231</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
+      <c r="A419" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B419" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C419" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D419" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E419" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F419" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/2414 — कार्य का नाम-सार्वजनिक कूप निर्माण कार्य (कंषानेपुरा) पंचायत का नाम पांज Work No. 2414</t>
+        </is>
+      </c>
+      <c r="G419" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H419" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="I419" s="2" t="n">
+        <v>168600</v>
+      </c>
+      <c r="J419" s="3" t="n">
+        <v>40284</v>
+      </c>
+      <c r="K419" s="3" t="n">
+        <v>42231</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
+      <c r="A420" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B420" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C420" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D420" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E420" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F420" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/249 — पंचायत का नाम - पांज - कार्य का नाम - -   तालाव निमाण्र पांज सुकेत   249</t>
+        </is>
+      </c>
+      <c r="G420" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H420" s="2" t="n">
+        <v>490000</v>
+      </c>
+      <c r="I420" s="2" t="n">
+        <v>170852</v>
+      </c>
+      <c r="J420" s="3" t="n">
+        <v>39446</v>
+      </c>
+      <c r="K420" s="3" t="n">
+        <v>40252</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
+      <c r="A421" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B421" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C421" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D421" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E421" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F421" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/267 — पंचायत का नाम - पांज - कार्य का नाम (गौशाला कंचनपुरा) कुप निमार्ण पांज सुकेत  -  267</t>
+        </is>
+      </c>
+      <c r="G421" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H421" s="2" t="n">
+        <v>123000</v>
+      </c>
+      <c r="I421" s="2" t="n">
+        <v>70050</v>
+      </c>
+      <c r="J421" s="3" t="n">
+        <v>39418</v>
+      </c>
+      <c r="K421" s="3" t="n">
+        <v>40252</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
+      <c r="A422" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B422" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C422" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D422" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E422" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F422" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/279 — पंचायत का नाम - पंजा - कार्य का नाम -  तालाव निमार्ण सोंढी   279</t>
+        </is>
+      </c>
+      <c r="G422" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H422" s="2" t="n">
+        <v>410000</v>
+      </c>
+      <c r="I422" s="2" t="n">
+        <v>157600</v>
+      </c>
+      <c r="J422" s="3" t="n">
+        <v>39418</v>
+      </c>
+      <c r="K422" s="3" t="n">
+        <v>42231</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
+      <c r="A423" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B423" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C423" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D423" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E423" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F423" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/2811 — कार्य का नाम-नवीन कूप निर्माण कार्य हितग्राही प्रहलाद S/o श्री मातादीन ग्राम पंचायत पांज WC 2811</t>
+        </is>
+      </c>
+      <c r="G423" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H423" s="2" t="n">
+        <v>230000</v>
+      </c>
+      <c r="I423" s="2" t="n">
+        <v>101600</v>
+      </c>
+      <c r="J423" s="3" t="n">
+        <v>40321</v>
+      </c>
+      <c r="K423" s="3" t="n">
+        <v>42231</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
+      <c r="A424" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B424" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C424" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D424" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E424" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F424" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/4733 — तालाब निर्माण कार्य छोटे नाले पर ( सूकेत ) ग्राम पंचायत पांज Work Code 4733</t>
+        </is>
+      </c>
+      <c r="G424" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H424" s="2" t="n">
+        <v>496000</v>
+      </c>
+      <c r="I424" s="2" t="n">
+        <v>445060</v>
+      </c>
+      <c r="J424" s="3" t="n">
+        <v>40682</v>
+      </c>
+      <c r="K424" s="3" t="n">
+        <v>42231</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
+      <c r="A425" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B425" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C425" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D425" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E425" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F425" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/5599 — सार्वजनिक कूप निर्माण कार्य अमरसिंह के टपरा पर ग्राम पंचायत पांज Work Code No.5599</t>
+        </is>
+      </c>
+      <c r="G425" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H425" s="2" t="n">
+        <v>429000</v>
+      </c>
+      <c r="I425" s="2" t="n">
+        <v>222516</v>
+      </c>
+      <c r="J425" s="3" t="n">
+        <v>40878</v>
+      </c>
+      <c r="K425" s="3" t="n">
+        <v>42231</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
+      <c r="A426" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B426" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C426" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D426" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E426" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F426" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/5602 — सार्वजनिक कूप निर्माण कार्य बोरखेडा बंजारा बस्ति ग्राम पंचायत पांज Work Code No. 5602</t>
+        </is>
+      </c>
+      <c r="G426" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H426" s="2" t="n">
+        <v>429000</v>
+      </c>
+      <c r="I426" s="2" t="n">
+        <v>50000</v>
+      </c>
+      <c r="J426" s="3" t="n">
+        <v>40899</v>
+      </c>
+      <c r="K426" s="3" t="n">
+        <v>43253</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
+      <c r="A427" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B427" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C427" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D427" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E427" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F427" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/5878 — नवीन तालाब निर्माण अमरचन्‍द्र के टपरे के पास ग्राम</t>
+        </is>
+      </c>
+      <c r="G427" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H427" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="I427" s="2" t="n">
+        <v>355800</v>
+      </c>
+      <c r="J427" s="3" t="n">
+        <v>41038</v>
+      </c>
+      <c r="K427" s="3" t="n">
+        <v>42231</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
+      <c r="A428" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B428" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C428" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D428" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E428" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F428" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/6181 — सार्वजनिक कूप निर्माण कार्य भरकट (सूकेत) पांज ग्राम पंचायत पांज Work Code No. 6181</t>
+        </is>
+      </c>
+      <c r="G428" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H428" s="2" t="n">
+        <v>429000</v>
+      </c>
+      <c r="I428" s="2" t="n">
+        <v>100000</v>
+      </c>
+      <c r="J428" s="3" t="n">
+        <v>41214</v>
+      </c>
+      <c r="K428" s="3" t="n">
+        <v>42642</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
+      <c r="A429" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B429" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C429" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D429" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E429" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F429" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/6231 — नवीन तालाब निर्माण कार्य ग्राम बोरखेडा गिर्द ग्राम पंचायत पांज Work Code No. 6231</t>
+        </is>
+      </c>
+      <c r="G429" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H429" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="I429" s="2" t="n">
+        <v>399824</v>
+      </c>
+      <c r="J429" s="3" t="n">
+        <v>41046</v>
+      </c>
+      <c r="K429" s="3" t="n">
+        <v>42231</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
+      <c r="A430" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B430" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C430" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D430" s="1" t="inlineStr">
+        <is>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E430" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F430" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/697 — कार्य का नाम-नवीन कूप निर्माण कार्य हितग्राही इमरत S/o श्री सोमा सहरिया पंचायत पांज WC 697</t>
+        </is>
+      </c>
+      <c r="G430" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H430" s="2" t="n">
+        <v>40364.8</v>
+      </c>
+      <c r="I430" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J430" s="3" t="n">
+        <v>39479</v>
+      </c>
+      <c r="K430" s="3" t="n">
+        <v>40514</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
+      <c r="A431" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B431" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C431" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D431" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E431" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F431" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/9993621923 — नवीन कूप निर्माण कार्य हितग्राही शिवचरण S/o श्री रघुनाथ गुर्जर ग्राम पांज</t>
+        </is>
+      </c>
+      <c r="G431" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H431" s="2" t="n">
+        <v>205000</v>
+      </c>
+      <c r="I431" s="2" t="n">
+        <v>146500</v>
+      </c>
+      <c r="J431" s="3" t="n">
+        <v>40582</v>
+      </c>
+      <c r="K431" s="3" t="n">
+        <v>42563</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
+      <c r="A432" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B432" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C432" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D432" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E432" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F432" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/9993621931 — सार्वजनिक कूप निर्माण कार्य ( सूकेत) ग्राम पंचायत पांज</t>
+        </is>
+      </c>
+      <c r="G432" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H432" s="2" t="n">
+        <v>205000</v>
+      </c>
+      <c r="I432" s="2" t="n">
+        <v>174800</v>
+      </c>
+      <c r="J432" s="3" t="n">
+        <v>40564</v>
+      </c>
+      <c r="K432" s="3" t="n">
+        <v>42185</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
+      <c r="A433" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B433" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C433" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D433" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E433" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F433" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/9993621937 — सार्वजनिक कूप निर्माण कार्य बीस भुर्जा देवी मार्ग ग्राम पंचायत पांज</t>
+        </is>
+      </c>
+      <c r="G433" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H433" s="2" t="n">
+        <v>255000</v>
+      </c>
+      <c r="I433" s="2" t="n">
+        <v>98200</v>
+      </c>
+      <c r="J433" s="3" t="n">
+        <v>40564</v>
+      </c>
+      <c r="K433" s="3" t="n">
+        <v>43253</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
+      <c r="A434" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B434" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C434" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D434" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E434" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F434" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/9993621938 — नवीन कूप निर्माण कार्य हितग्राही लक्ष्‍मणसिंह S/o श्री रामप्रसाद गुर्जर ( सूकेत) ग्राम पंचायत पांज</t>
+        </is>
+      </c>
+      <c r="G434" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H434" s="2" t="n">
+        <v>205000</v>
+      </c>
+      <c r="I434" s="2" t="n">
+        <v>159800</v>
+      </c>
+      <c r="J434" s="3" t="n">
+        <v>40582</v>
+      </c>
+      <c r="K434" s="3" t="n">
+        <v>42231</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
+      <c r="A435" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B435" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C435" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D435" s="1" t="inlineStr">
+        <is>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+        </is>
+      </c>
+      <c r="E435" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F435" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/9993670403 — talab nirman panj</t>
+        </is>
+      </c>
+      <c r="G435" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H435" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I435" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J435" s="3" t="n">
+        <v>42395</v>
+      </c>
+      <c r="K435" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
+      <c r="A436" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B436" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C436" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D436" s="1" t="inlineStr">
+        <is>
+          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E436" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F436" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WC/9993670411 — stop dem panj</t>
+        </is>
+      </c>
+      <c r="G436" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H436" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I436" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J436" s="3" t="n">
+        <v>42395</v>
+      </c>
+      <c r="K436" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
+      <c r="A437" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B437" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C437" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D437" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E437" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F437" s="1" t="inlineStr">
+        <is>
+          <t>1706004014/WH/22012034443878 — तालाब मरम्मत कार्य घासी मोहल्ले के पास बाले नाले पर</t>
+        </is>
+      </c>
+      <c r="G437" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H437" s="2" t="n">
+        <v>996656.6</v>
+      </c>
+      <c r="I437" s="2" t="n">
+        <v>915668.86</v>
+      </c>
+      <c r="J437" s="3" t="n">
+        <v>44009</v>
+      </c>
+      <c r="K437" s="3" t="n">
+        <v>44716</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
+      <c r="A438" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B438" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C438" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
-      <c r="E374" s="1" t="inlineStr">
+      <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="F374" s="1" t="inlineStr">
+      <c r="F438" s="1" t="inlineStr">
+        <is>
+          <t>1706/RC/100001 — A.B.Road To Sothi (B.M)</t>
+        </is>
+      </c>
+      <c r="G438" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H438" s="2" t="n">
+        <v>2700000</v>
+      </c>
+      <c r="I438" s="2" t="n">
+        <v>907990</v>
+      </c>
+      <c r="J438" s="3" t="n">
+        <v>40344</v>
+      </c>
+      <c r="K438" s="3" t="n">
+        <v>41675</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
+      <c r="A439" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B439" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C439" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D439" s="1" t="inlineStr">
+        <is>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+        </is>
+      </c>
+      <c r="E439" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F439" s="1" t="inlineStr">
         <is>
           <t>1706/RC/1000018 — A.B. Road To Panj (B/M)</t>
         </is>
       </c>
-      <c r="G374" s="1" t="inlineStr">
+      <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
-      <c r="H374" s="2" t="n">
+      <c r="H439" s="2" t="n">
         <v>1696000</v>
       </c>
-      <c r="I374" s="2" t="n">
+      <c r="I439" s="2" t="n">
         <v>1311192</v>
       </c>
-      <c r="J374" s="3" t="n">
+      <c r="J439" s="3" t="n">
         <v>40476</v>
       </c>
-      <c r="K374" s="3" t="n">
+      <c r="K439" s="3" t="n">
         <v>41675</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>