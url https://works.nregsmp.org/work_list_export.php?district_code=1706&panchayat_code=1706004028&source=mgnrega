--- v0 (2026-09-02)
+++ v1 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K778"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 14:53:17</t>
+          <t>Exported on: 2026-10-23 20:18:06</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: GUNA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -6022,51 +6022,51 @@
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1706004028/IF/22012035097129 — Khet Talav Nirman Kary Laxman Singh Ke khet me</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>386436.22</v>
       </c>
       <c r="I131" s="2" t="n">
-        <v>351385.38</v>
+        <v>357649.26</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45588</v>
       </c>
       <c r="K131" s="3" t="n">
         <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
@@ -7166,100 +7166,100 @@
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1706004028/IF/22012035380662 — Khet Talab Nirman Kary Ram Singhl/hajath Singh Gram Badli</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>484829.63</v>
       </c>
       <c r="I155" s="2" t="n">
-        <v>386786.74</v>
+        <v>388352.74</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K155" s="3" t="n">
         <v>46154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1706004028/IF/22012035390858 — Khet talab Nirman karya Daulat Singh/ Hazrat Singh gram badali</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>484829.63</v>
       </c>
       <c r="I156" s="2" t="n">
-        <v>401924.74</v>
+        <v>406361.74</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K156" s="3" t="n">
         <v>46154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
@@ -7991,51 +7991,51 @@
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1706004028/IF/22012035517710 — Khet talab Nirman karya Resham Bai/ Lalunath sapera gram kankra</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>484829.63</v>
       </c>
       <c r="I172" s="2" t="n">
-        <v>424332.42</v>
+        <v>427203.31</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45816</v>
       </c>
       <c r="K172" s="3" t="n">
         <v>46141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
@@ -8283,100 +8283,100 @@
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
           <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1706004028/IF/22012035554376 — Khet Talab Nirman Kary harnnam Singh/ Chunnilal Gram Chandol</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>484829.63</v>
       </c>
       <c r="I178" s="2" t="n">
-        <v>428769.89</v>
+        <v>435033.83</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45816</v>
       </c>
       <c r="K178" s="3" t="n">
         <v>46154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
           <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1706004028/IF/22012035554384 — Khet Talab Nirman Kary Harkishan /Doulat Singh Gram Kankra</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>484829.63</v>
       </c>
       <c r="I179" s="2" t="n">
-        <v>413108.94</v>
+        <v>425636.7</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>45816</v>
       </c>
       <c r="K179" s="3" t="n">
         <v>46141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
@@ -21042,51 +21042,51 @@
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
           <t>1706004028/IF/IAY/4434666 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151955054</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>19449</v>
+        <v>21276</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>45386</v>
       </c>
       <c r="K439" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
@@ -21287,51 +21287,51 @@
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
           <t>1706004028/IF/IAY/4436606 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151929055</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>19890</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>17739</v>
+        <v>19566</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>45386</v>
       </c>
       <c r="K444" s="3" t="n">
         <v>46090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
@@ -25432,51 +25432,51 @@
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
           <t>1706004028/IF/IAY/6005201 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124770423</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>10962</v>
+        <v>14616</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>46162</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -25620,51 +25620,51 @@
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
           <t>1706004028/IF/IAY/6006185 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120905742</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>9135</v>
+        <v>10962</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>46132</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -36179,51 +36179,51 @@
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
           <t>1706004028/WC/22012035212525 — Loose boulder structure ram Kishan Yadav ke khet ke pass</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
         <v>322889.87</v>
       </c>
       <c r="I752" s="2" t="n">
-        <v>257112.64</v>
+        <v>258673.24</v>
       </c>
       <c r="J752" s="3" t="n">
         <v>46006</v>
       </c>
       <c r="K752" s="3" t="n">
         <v>46162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">