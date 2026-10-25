--- v0 (2026-09-03)
+++ v1 (2026-10-25)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K443"/>
+  <dimension ref="A1:K452"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 00:58:19</t>
+          <t>Exported on: 2026-10-25 06:26:20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: GUNA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1531,51 +1531,51 @@
       <c r="J37" s="3" t="n">
         <v>45182</v>
       </c>
       <c r="K37" s="3" t="n">
         <v>46170</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/22012035139980 — नन्दन फलोउद्यान कार्य मेहरवान / गोरेलाल रघुवंशी</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>201078.73</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>47736</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45173</v>
@@ -2115,239 +2115,239 @@
       <c r="J49" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K49" s="3" t="n">
         <v>46123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/22012035492773 — kapildhara koop nirman kary munnalal kushwah putra lalaram kushwah gram panchayat magrana</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/22012035492787 — kapildhara koop nirman kary munnalal kushwah putra lalaram kushwah gram panchayat magrana</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>405987.57</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>291566.86</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45809</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/22012035492814 — kapildhara koop nirman kary neelam putra lalaram kushwah gram panchayat magrana</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>399755.48</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>148580.76</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>46139</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/22012035492840 — kapildhara koop nirman kary avdhesh putra ranjeet raghuwanshi gram panchayat magrana</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>399405.33</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>288649.83</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45809</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/22012035492856 — kapildhara koop nirman kary  doli bai patni lalaram kushwah gram panchayat magrana</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>394241.34</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>283684.74</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45809</v>
@@ -2448,51 +2448,51 @@
       <c r="J56" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K56" s="3" t="n">
         <v>46016</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/22012035523873 — JGSA 2025 Recharge strcture kapildhara koop dolo bai kushwah</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45761</v>
@@ -4063,51 +4063,51 @@
       <c r="J89" s="3" t="n">
         <v>43252</v>
       </c>
       <c r="K89" s="3" t="n">
         <v>43471</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/1751804 — Construction of IAY House -IAY REG. NO. MP4324494</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>6684</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>43273</v>
@@ -4453,51 +4453,51 @@
       <c r="J97" s="3" t="n">
         <v>43265</v>
       </c>
       <c r="K97" s="3" t="n">
         <v>43416</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/1751949 — Construction of IAY House -IAY REG. NO. MP4363506</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>8412</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>43252</v>
@@ -6068,73 +6068,73 @@
       <c r="J130" s="3" t="n">
         <v>43684</v>
       </c>
       <c r="K130" s="3" t="n">
         <v>43817</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/2233101 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4318373</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I131" s="2" t="n">
-        <v>12728</v>
+        <v>19928</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>43684</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -7193,51 +7193,51 @@
       <c r="J153" s="3" t="n">
         <v>44518</v>
       </c>
       <c r="K153" s="3" t="n">
         <v>45432</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/331508 — Construction of IAY House -IAY REG. NO. MP1094569</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>42794</v>
@@ -7436,78 +7436,80 @@
       <c r="J158" s="3" t="n">
         <v>44611</v>
       </c>
       <c r="K158" s="3" t="n">
         <v>44740</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/3601436 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1729241</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I159" s="2" t="n">
-        <v>12308</v>
+        <v>20708</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>44667</v>
       </c>
-      <c r="K159" s="3"/>
+      <c r="K159" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -7532,51 +7534,51 @@
       <c r="J160" s="3" t="n">
         <v>44655</v>
       </c>
       <c r="K160" s="3" t="n">
         <v>44805</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/3610028 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5290774</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>16592</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>44667</v>
@@ -8559,147 +8561,147 @@
         <v>0</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45115</v>
       </c>
       <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/4469958 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151956635</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>19890</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>18468</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45570</v>
       </c>
       <c r="K182" s="3" t="n">
         <v>46239</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/4470565 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151948747</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I183" s="2" t="n">
-        <v>19296</v>
+        <v>22296</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45570</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/4471133 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151908363</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>18864</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>45584</v>
@@ -8947,51 +8949,51 @@
       <c r="J189" s="3" t="n">
         <v>45689</v>
       </c>
       <c r="K189" s="3" t="n">
         <v>46039</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/4522227 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117586731</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>14553</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>45725</v>
@@ -9433,73 +9435,73 @@
       <c r="J199" s="3" t="n">
         <v>45656</v>
       </c>
       <c r="K199" s="3" t="n">
         <v>46039</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/4806791 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152051775</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I200" s="2" t="n">
-        <v>20670</v>
+        <v>23370</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>45689</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -10166,51 +10168,51 @@
       <c r="J214" s="3" t="n">
         <v>45656</v>
       </c>
       <c r="K214" s="3" t="n">
         <v>46039</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/4811393 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152058291</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>45656</v>
@@ -10362,73 +10364,73 @@
       <c r="J218" s="3" t="n">
         <v>45656</v>
       </c>
       <c r="K218" s="3" t="n">
         <v>46039</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/4811398 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152058300</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I219" s="2" t="n">
-        <v>20670</v>
+        <v>23370</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>45689</v>
       </c>
       <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -10605,100 +10607,100 @@
       <c r="J223" s="3" t="n">
         <v>45656</v>
       </c>
       <c r="K223" s="3" t="n">
         <v>46039</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/4812887 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152061341</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>17685</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>45725</v>
       </c>
       <c r="K224" s="3" t="n">
         <v>46239</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/4812888 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152061342</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>19188</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>45670</v>
@@ -10997,98 +10999,98 @@
       <c r="J231" s="3" t="n">
         <v>45725</v>
       </c>
       <c r="K231" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/4931678 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152058299</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>18753</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>45725</v>
       </c>
       <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/500610 — Construction of IAY House -IAY REG. NO. MP2259336</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>42794</v>
@@ -11336,73 +11338,73 @@
       <c r="J238" s="3" t="n">
         <v>45912</v>
       </c>
       <c r="K238" s="3" t="n">
         <v>46021</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/5276298 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120469247</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>14901</v>
+        <v>23301</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>45912</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -11628,73 +11630,73 @@
       <c r="J244" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K244" s="3" t="n">
         <v>45986</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/5685366 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121688641</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I245" s="2" t="n">
-        <v>18909</v>
+        <v>23109</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>45912</v>
       </c>
       <c r="K245" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
@@ -11775,9489 +11777,9914 @@
       <c r="J247" s="3" t="n">
         <v>46037</v>
       </c>
       <c r="K247" s="3" t="n">
         <v>46068</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/6011620 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125873484</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45718</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/6018075 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125874434</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>783</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/6021319 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126083819</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>7854</v>
+        <v>24354</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>46169</v>
       </c>
       <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/6023390 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126086369</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>7854</v>
+        <v>20454</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>46169</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/6024828 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126090139</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>4200</v>
+        <v>16800</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>46065</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/6051265 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120469376</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>7854</v>
+        <v>16254</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>46169</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/6051576 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126073996</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>0</v>
+        <v>16500</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/6051722 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126081303</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>0</v>
+        <v>20700</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>46069</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/6052170 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126084861</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>7854</v>
+        <v>20154</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>46169</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/6052357 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126448728</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>4200</v>
+        <v>20700</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>46065</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/6052827 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126547906</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>3654</v>
+        <v>12054</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>46169</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/6053004 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126312191</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>4200</v>
+        <v>20700</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>46069</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/6053660 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126091313</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>46169</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/6053973 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126082752</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>4200</v>
+        <v>20700</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>46065</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/6053974 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126075133</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>0</v>
+        <v>20700</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>46065</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/6054411 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125891461</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>7854</v>
+        <v>20454</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>46169</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/6055228 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125581363</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>46069</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/6056586 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126087438</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/6056676 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125109554</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/6056677 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125882155</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>12054</v>
+        <v>25854</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>46169</v>
       </c>
-      <c r="K267" s="3"/>
+      <c r="K267" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/6056725 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125876636</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>0</v>
+        <v>20700</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>46065</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/6056733 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149610872</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>0</v>
+        <v>16500</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>46069</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/6056761 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126085602</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>8400</v>
+        <v>18600</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/6056766 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126069489</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>7854</v>
+        <v>20454</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>46169</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/6057868 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125588926</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>4200</v>
+        <v>20700</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/6057911 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126073302</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>0</v>
+        <v>16500</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/6058141 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125876174</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>4200</v>
+        <v>16500</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>46065</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/6058591 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125886283</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>11271</v>
+        <v>19671</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>46172</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/6058869 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125885607</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>7593</v>
+        <v>15993</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>46169</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1706004046/IF/IAY/6058903 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125875074</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>4200</v>
+        <v>16500</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>46065</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1706004046/IF/IAY/833108 — Construction of IAY House -IAY REG. NO. MP1221824</t>
+          <t>1706004046/IF/IAY/6264471 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126091782</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>42885</v>
-[...3 lines deleted...]
-      </c>
+        <v>46134</v>
+      </c>
+      <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1706004046/IF/IAY/836572 — Construction of IAY House -IAY REG. NO. MP1305479</t>
+          <t>1706004046/IF/IAY/6264775 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126314183</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>15136</v>
+        <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>42909</v>
-[...3 lines deleted...]
-      </c>
+        <v>46134</v>
+      </c>
+      <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1706004046/IF/IAY/836702 — Construction of IAY House -IAY REG. NO. MP1308123</t>
+          <t>1706004046/IF/IAY/6283536 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126268139</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>42885</v>
-[...3 lines deleted...]
-      </c>
+        <v>46134</v>
+      </c>
+      <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1706004046/IF/IAY/847739 — Construction of IAY House -IAY REG. NO. MP1461249</t>
+          <t>1706004046/IF/IAY/6290545 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120469188</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>42950</v>
-[...3 lines deleted...]
-      </c>
+        <v>46134</v>
+      </c>
+      <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1706004046/IF/IAY/849284 — Construction of IAY House -IAY REG. NO. MP1481928</t>
+          <t>1706004046/IF/IAY/6290926 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126083299</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>14792</v>
+        <v>0</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>42950</v>
-[...3 lines deleted...]
-      </c>
+        <v>46069</v>
+      </c>
+      <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1706004046/IF/IAY/851513 — Construction of IAY House -IAY REG. NO. MP1510832</t>
+          <t>1706004046/IF/IAY/6357167 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125882622</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>42909</v>
-[...3 lines deleted...]
-      </c>
+        <v>46134</v>
+      </c>
+      <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1706004046/IF/IAY/855741 — Construction of IAY House -IAY REG. NO. MP1560150</t>
+          <t>1706004046/IF/IAY/6357395 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125892840</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>42885</v>
-[...3 lines deleted...]
-      </c>
+        <v>46134</v>
+      </c>
+      <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1706004046/IF/IAY/856711 — Construction of IAY House -IAY REG. NO. MP1571454</t>
+          <t>1706004046/IF/IAY/6400707 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125342973</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>15504</v>
+        <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>42885</v>
-[...3 lines deleted...]
-      </c>
+        <v>46135</v>
+      </c>
+      <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1706004046/IF/IAY/856713 — Construction of IAY House -IAY REG. NO. MP1571465</t>
+          <t>1706004046/IF/IAY/6401872 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126439521</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>14804</v>
+        <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>42950</v>
-[...3 lines deleted...]
-      </c>
+        <v>46065</v>
+      </c>
+      <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1706004046/IF/IAY/856729 — Construction of IAY House -IAY REG. NO. MP1571666</t>
+          <t>1706004046/IF/IAY/833108 — Construction of IAY House -IAY REG. NO. MP1221824</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>42909</v>
+        <v>42885</v>
       </c>
       <c r="K287" s="3" t="n">
         <v>43169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1706004046/IF/IAY/858506 — Construction of IAY House -IAY REG. NO. MP1594047</t>
+          <t>1706004046/IF/IAY/836572 — Construction of IAY House -IAY REG. NO. MP1305479</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>14792</v>
+        <v>15136</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>42885</v>
+        <v>42909</v>
       </c>
       <c r="K288" s="3" t="n">
-        <v>43253</v>
+        <v>43212</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1706004046/IF/IAY/873144 — Construction of IAY House -IAY REG. NO. MP1774935</t>
+          <t>1706004046/IF/IAY/836702 — Construction of IAY House -IAY REG. NO. MP1308123</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>42885</v>
       </c>
       <c r="K289" s="3" t="n">
-        <v>43169</v>
+        <v>43091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1706004046/IF/IAY/875176 — Construction of IAY House -IAY REG. NO. MP1799660</t>
+          <t>1706004046/IF/IAY/847739 — Construction of IAY House -IAY REG. NO. MP1461249</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>14544</v>
+        <v>15480</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>42950</v>
       </c>
       <c r="K290" s="3" t="n">
-        <v>43253</v>
+        <v>43169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1706004046/IF/IAY/976292 — Construction of IAY House -IAY REG. NO. MP3734879</t>
+          <t>1706004046/IF/IAY/849284 — Construction of IAY House -IAY REG. NO. MP1481928</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>15524</v>
+        <v>14792</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>42909</v>
+        <v>42950</v>
       </c>
       <c r="K291" s="3" t="n">
-        <v>43450</v>
+        <v>43253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1706004046/IF/IAY/976294 — Construction of IAY House -IAY REG. NO. MP3734912</t>
+          <t>1706004046/IF/IAY/851513 — Construction of IAY House -IAY REG. NO. MP1510832</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>14804</v>
+        <v>15480</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>42885</v>
+        <v>42909</v>
       </c>
       <c r="K292" s="3" t="n">
-        <v>43253</v>
+        <v>43169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1706004046/LD/22012034238944 — shantidham magrana</t>
+          <t>1706004046/IF/IAY/855741 — Construction of IAY House -IAY REG. NO. MP1560150</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
-        <v>499000</v>
+        <v>15480</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>495445</v>
+        <v>15480</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>42338</v>
+        <v>42885</v>
       </c>
       <c r="K293" s="3" t="n">
-        <v>42929</v>
+        <v>43169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1706004046/LD/22012034305461 — खेल मैदान निर्माण कार्य मगराना</t>
+          <t>1706004046/IF/IAY/856711 — Construction of IAY House -IAY REG. NO. MP1571454</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
-        <v>186000</v>
+        <v>15480</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>0</v>
+        <v>15504</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>42850</v>
-[...1 lines deleted...]
-      <c r="K294" s="3"/>
+        <v>42885</v>
+      </c>
+      <c r="K294" s="3" t="n">
+        <v>43293</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
-          <t>Grass Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1706004046/LD/22012034529798 — चारागाह निर्माण उकाबद</t>
+          <t>1706004046/IF/IAY/856713 — Construction of IAY House -IAY REG. NO. MP1571465</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>0</v>
+        <v>14804</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K295" s="3"/>
+        <v>42950</v>
+      </c>
+      <c r="K295" s="3" t="n">
+        <v>43253</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
-          <t>Grass Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1706004046/LD/22012034529799 — चारागाह निर्माण मगराना</t>
+          <t>1706004046/IF/IAY/856729 — Construction of IAY House -IAY REG. NO. MP1571666</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>792213.45</v>
+        <v>15480</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K296" s="3"/>
+        <v>42909</v>
+      </c>
+      <c r="K296" s="3" t="n">
+        <v>43169</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1706004046/LD/22012034568320 — मां की बगिया ईजीएस आदिवासी बस्ती मगराना</t>
+          <t>1706004046/IF/IAY/858506 — Construction of IAY House -IAY REG. NO. MP1594047</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>13384.8</v>
+        <v>15480</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>1158</v>
+        <v>14792</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>44434</v>
+        <v>42885</v>
       </c>
       <c r="K297" s="3" t="n">
-        <v>45707</v>
+        <v>43253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1706004046/LD/22012034568321 — मां की बगिया प्राथमिक विद्यालय झिरिया बस्ती(मगराना)</t>
+          <t>1706004046/IF/IAY/873144 — Construction of IAY House -IAY REG. NO. MP1774935</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>13384.8</v>
+        <v>15480</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>1158</v>
+        <v>15480</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>44434</v>
+        <v>42885</v>
       </c>
       <c r="K298" s="3" t="n">
-        <v>45703</v>
+        <v>43169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1706004046/LD/22012034569361 — शासकीय माध्यमिक विधालय में डायनिंग हॉल निर्माण कार्य मगराना</t>
+          <t>1706004046/IF/IAY/875176 — Construction of IAY House -IAY REG. NO. MP1799660</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>34413.95</v>
+        <v>15480</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>0</v>
+        <v>14544</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K299" s="3"/>
+        <v>42950</v>
+      </c>
+      <c r="K299" s="3" t="n">
+        <v>43253</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1706004046/LD/22012034569362 — शासकीय प्राथमिक विद्यालय आदिवासी बस्ती में डायनिंग हॉल निर्माण कार्य मगराना</t>
+          <t>1706004046/IF/IAY/976292 — Construction of IAY House -IAY REG. NO. MP3734879</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>0</v>
+        <v>15524</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K300" s="3"/>
+        <v>42909</v>
+      </c>
+      <c r="K300" s="3" t="n">
+        <v>43450</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1706004046/LD/2559 — 2559 :- मैड बंधान कार्य //   ईदल  बुद्वा  //  2559</t>
+          <t>1706004046/IF/IAY/976294 — Construction of IAY House -IAY REG. NO. MP3734912</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
-        <v>32000</v>
+        <v>15480</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>28800</v>
+        <v>14804</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>40352</v>
+        <v>42885</v>
       </c>
       <c r="K301" s="3" t="n">
-        <v>40441</v>
+        <v>43253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1706004046/LD/2560 — 2560 :-  मैड बंधान कार्य //  लटुरा   मनका //  2560</t>
+          <t>1706004046/LD/22012034238944 — shantidham magrana</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>32000</v>
+        <v>499000</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>26400</v>
+        <v>495445</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>40351</v>
+        <v>42338</v>
       </c>
       <c r="K302" s="3" t="n">
-        <v>40363</v>
+        <v>42929</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1706004046/LD/2575 — मेड बंधान कार्य नंदराम / प्रकाश</t>
+          <t>1706004046/LD/22012034305461 — खेल मैदान निर्माण कार्य मगराना</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>32000</v>
+        <v>186000</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>27000</v>
+        <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>40348</v>
-[...3 lines deleted...]
-      </c>
+        <v>42850</v>
+      </c>
+      <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1706004046/LD/2576 — मेड बंधान कार्य तोफान / काशीराम</t>
+          <t>1706004046/LD/22012034529798 — चारागाह निर्माण उकाबद</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>32000</v>
+        <v>0</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>15600</v>
+        <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>40348</v>
-[...3 lines deleted...]
-      </c>
+        <v>44058</v>
+      </c>
+      <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1706004046/LD/2583 — 2583 :- मैड बंधान कार्य //   मुन्‍ना   बुद्वा  //   2583</t>
+          <t>1706004046/LD/22012034529799 — चारागाह निर्माण मगराना</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>100029000</v>
+        <v>792213.45</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>22400</v>
+        <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>40351</v>
-[...3 lines deleted...]
-      </c>
+        <v>44058</v>
+      </c>
+      <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1706004046/LD/2584 — 2584 :- मैड बंधान कार्य //   उमकार  गणपत  //   2584</t>
+          <t>1706004046/LD/22012034568320 — मां की बगिया ईजीएस आदिवासी बस्ती मगराना</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>100029000</v>
+        <v>13384.8</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>18000</v>
+        <v>1158</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>40351</v>
+        <v>44434</v>
       </c>
       <c r="K306" s="3" t="n">
-        <v>41809</v>
+        <v>45707</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1706004046/LD/2585 — 2585 :- मैड बंधान कार्य //  मुन्‍ना   फोदी  //         2585</t>
+          <t>1706004046/LD/22012034568321 — मां की बगिया प्राथमिक विद्यालय झिरिया बस्ती(मगराना)</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>32000</v>
+        <v>13384.8</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>29200</v>
+        <v>1158</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>40351</v>
+        <v>44434</v>
       </c>
       <c r="K307" s="3" t="n">
-        <v>40441</v>
+        <v>45703</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1706004046/LD/3034 — 3034 :- सी0 पी0 टी0  व़क्षारोपड कार्य मंदिर की पहाडी से उत्‍तरी भाग की ओर मगराना //       3034</t>
+          <t>1706004046/LD/22012034569361 — शासकीय माध्यमिक विधालय में डायनिंग हॉल निर्माण कार्य मगराना</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
-        <v>451000</v>
+        <v>34413.95</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>124800</v>
+        <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>40402</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1706004046/LD/3035 — 3035 :- सी0 पी0 टी0 व़क्षारोपड कार्य मंदिर की पहाडी से दक्षिणी भाग की ओर मगराना //       3035</t>
+          <t>1706004046/LD/22012034569362 — शासकीय प्राथमिक विद्यालय आदिवासी बस्ती में डायनिंग हॉल निर्माण कार्य मगराना</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>451000</v>
+        <v>0</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>124800</v>
+        <v>0</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>40399</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1706004046/PG/9425895905 — खेल मैदान निर्माण कार्य मगराना</t>
+          <t>1706004046/LD/2559 — 2559 :- मैड बंधान कार्य //   ईदल  बुद्वा  //  2559</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>186000</v>
+        <v>32000</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>185917.2</v>
+        <v>28800</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>42885</v>
+        <v>40352</v>
       </c>
       <c r="K310" s="3" t="n">
-        <v>43697</v>
+        <v>40441</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/1302 — MAN:- कार्य का नाम- मगराना से सूमेर क‍ी ओर मिटटी ग्रेवल रोड // मगराना// 1302</t>
+          <t>1706004046/LD/2560 — 2560 :-  मैड बंधान कार्य //  लटुरा   मनका //  2560</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>380000</v>
+        <v>32000</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>125512</v>
+        <v>26400</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>39569</v>
+        <v>40351</v>
       </c>
       <c r="K311" s="3" t="n">
-        <v>40225</v>
+        <v>40363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/1312 — MAN:- कार्य का नाम- मगराना से कूदोल की ओर मिटटी ग्रेवल  0 से 1 k.m./ मगराना // 1312</t>
+          <t>1706004046/LD/2575 — मेड बंधान कार्य नंदराम / प्रकाश</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>300000</v>
+        <v>32000</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>266432</v>
+        <v>27000</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>39607</v>
+        <v>40348</v>
       </c>
       <c r="K312" s="3" t="n">
-        <v>41801</v>
+        <v>41809</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/1313 — MAN:- कार्य का नाम- मंगराना से कूदोल मिटटी ग्रेवल रोड 1 से 2 कि0 मी0 / 1313</t>
+          <t>1706004046/LD/2576 — मेड बंधान कार्य तोफान / काशीराम</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>300000</v>
+        <v>32000</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>136386</v>
+        <v>15600</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>39500</v>
+        <v>40348</v>
       </c>
       <c r="K313" s="3" t="n">
-        <v>40514</v>
+        <v>40280</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/1314 — MAN:- कार्य का नाम- कूदोल रोड से दोषपुर  की ओर मिटटी ग्रेवल कार्य / मगराना // 1314</t>
+          <t>1706004046/LD/2583 — 2583 :- मैड बंधान कार्य //   मुन्‍ना   बुद्वा  //   2583</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>250000</v>
+        <v>100029000</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>148361</v>
+        <v>22400</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>39629</v>
+        <v>40351</v>
       </c>
       <c r="K314" s="3" t="n">
-        <v>40225</v>
+        <v>41809</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/22012034151129 — पत्‍थर खरंजा एवं नाली निर्माण कार्य कूदोल रोड से माता वाली पहाडी की ओर भाग  3</t>
+          <t>1706004046/LD/2584 — 2584 :- मैड बंधान कार्य //   उमकार  गणपत  //   2584</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>500000</v>
+        <v>100029000</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>152700</v>
+        <v>18000</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>40550</v>
+        <v>40351</v>
       </c>
       <c r="K315" s="3" t="n">
-        <v>41144</v>
+        <v>41809</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/22012034151206 — मिटटी मुरम मार्ग मगराना से पिपरौदा टगर की ओर 0 से 1 कि.मी.  मगराना</t>
+          <t>1706004046/LD/2585 — 2585 :- मैड बंधान कार्य //  मुन्‍ना   फोदी  //         2585</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>352000</v>
+        <v>32000</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>262368</v>
+        <v>29200</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>40551</v>
+        <v>40351</v>
       </c>
       <c r="K316" s="3" t="n">
-        <v>40646</v>
+        <v>40441</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/22012034151207 — बंजर टगर मार्ग से सीताराम जी के घर की ओर मुरमीकरण कार्य लम्‍बाई 700 मी. भाग - 1</t>
+          <t>1706004046/LD/3034 — 3034 :- सी0 पी0 टी0  व़क्षारोपड कार्य मंदिर की पहाडी से उत्‍तरी भाग की ओर मगराना //       3034</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>239000</v>
+        <v>451000</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>156396</v>
+        <v>124800</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>40551</v>
+        <v>40402</v>
       </c>
       <c r="K317" s="3" t="n">
-        <v>40179</v>
+        <v>41465</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/22012034151224 — मगराना से पिपरोदा टगर की ओर मिटटी मुरम कार्य 1000 से 1900 मी भाग द्वितीय    मगराना</t>
+          <t>1706004046/LD/3035 — 3035 :- सी0 पी0 टी0 व़क्षारोपड कार्य मंदिर की पहाडी से दक्षिणी भाग की ओर मगराना //       3035</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>375000</v>
+        <v>451000</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>273100</v>
+        <v>124800</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>40556</v>
+        <v>40399</v>
       </c>
       <c r="K318" s="3" t="n">
-        <v>40639</v>
+        <v>41465</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Play field for Community / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/22012034151226 — पुलिया निर्माण कार्य   द्वितीय भाग  मगराना से कूदो</t>
+          <t>1706004046/PG/9425895905 — खेल मैदान निर्माण कार्य मगराना</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>138000</v>
+        <v>186000</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>85600</v>
+        <v>185917.2</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>40458</v>
+        <v>42885</v>
       </c>
       <c r="K319" s="3" t="n">
-        <v>41801</v>
+        <v>43697</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/22012034151227 — सेमरा टगर की ओर पुलिया भाग प्रथम   मगराना</t>
+          <t>1706004046/RC/1302 — MAN:- कार्य का नाम- मगराना से सूमेर क‍ी ओर मिटटी ग्रेवल रोड // मगराना// 1302</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>138000</v>
+        <v>380000</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>24000</v>
+        <v>125512</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>40442</v>
+        <v>39569</v>
       </c>
       <c r="K320" s="3" t="n">
-        <v>41809</v>
+        <v>40225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/22012034152068 — मेला ग्राउन्‍ड की समतलीकरण वायर फेसिंग दक्षिणी भाग   पंचायत मगराना</t>
+          <t>1706004046/RC/1312 — MAN:- कार्य का नाम- मगराना से कूदोल की ओर मिटटी ग्रेवल  0 से 1 k.m./ मगराना // 1312</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>496000</v>
+        <v>300000</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>270148</v>
+        <v>266432</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>40610</v>
+        <v>39607</v>
       </c>
       <c r="K321" s="3" t="n">
-        <v>41144</v>
+        <v>41801</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/22012034157394 — सी. सी. रोड  रविन्‍द्र के घर से हरिजन कूप तक ( आंतरिक पथ निर्माण पंच परमेश्‍वर )  पंचा.  मगराना</t>
+          <t>1706004046/RC/1313 — MAN:- कार्य का नाम- मंगराना से कूदोल मिटटी ग्रेवल रोड 1 से 2 कि0 मी0 / 1313</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>499000</v>
+        <v>300000</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>229144</v>
+        <v>136386</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>41321</v>
+        <v>39500</v>
       </c>
       <c r="K322" s="3" t="n">
-        <v>41431</v>
+        <v>40514</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/22012034173477 — (पंचपरमेश्‍वर) सी.सी. खरंजा देवान से पूरनसिंह के घ</t>
+          <t>1706004046/RC/1314 — MAN:- कार्य का नाम- कूदोल रोड से दोषपुर  की ओर मिटटी ग्रेवल कार्य / मगराना // 1314</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>156000</v>
+        <v>250000</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>152930</v>
+        <v>148361</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>41458</v>
+        <v>39629</v>
       </c>
       <c r="K323" s="3" t="n">
-        <v>42039</v>
+        <v>40225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/22012034175063 — (पंच परमेश्‍वर) सीसीरोड अमरसिंह मास्‍टर के घर से ल</t>
+          <t>1706004046/RC/22012034151129 — पत्‍थर खरंजा एवं नाली निर्माण कार्य कूदोल रोड से माता वाली पहाडी की ओर भाग  3</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>243000</v>
+        <v>500000</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>238615</v>
+        <v>152700</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>41472</v>
+        <v>40550</v>
       </c>
       <c r="K324" s="3" t="n">
-        <v>41722</v>
+        <v>41144</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/22012034188165 — (विधायक मद )सीसी खरंजा निर्माण मगराना में बीस भुजी</t>
+          <t>1706004046/RC/22012034151206 — मिटटी मुरम मार्ग मगराना से पिपरौदा टगर की ओर 0 से 1 कि.मी.  मगराना</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>313000</v>
+        <v>352000</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>308732</v>
+        <v>262368</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>41551</v>
+        <v>40551</v>
       </c>
       <c r="K325" s="3" t="n">
-        <v>41722</v>
+        <v>40646</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/22012034188208 — (पंच परमेश्‍वर)सीसी खरंजा निर्माण आंतरिक पथ निर्मा</t>
+          <t>1706004046/RC/22012034151207 — बंजर टगर मार्ग से सीताराम जी के घर की ओर मुरमीकरण कार्य लम्‍बाई 700 मी. भाग - 1</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>243000</v>
+        <v>239000</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>92316</v>
+        <v>156396</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>41551</v>
+        <v>40551</v>
       </c>
       <c r="K326" s="3" t="n">
-        <v>41918</v>
+        <v>40179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/22012034216328 — C.C रोड ग्राम मगराना में गुरू महाराज से दामोदरसिंह</t>
+          <t>1706004046/RC/22012034151224 — मगराना से पिपरोदा टगर की ओर मिटटी मुरम कार्य 1000 से 1900 मी भाग द्वितीय    मगराना</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>249000</v>
+        <v>375000</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>205518</v>
+        <v>273100</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>41745</v>
+        <v>40556</v>
       </c>
       <c r="K327" s="3" t="n">
-        <v>41785</v>
+        <v>40639</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/22012034216333 — C.C रोड एवं नानी निर्माण वीरेन्‍द्रसिंह के वाडे से</t>
+          <t>1706004046/RC/22012034151226 — पुलिया निर्माण कार्य   द्वितीय भाग  मगराना से कूदो</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>75000</v>
+        <v>138000</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>72632</v>
+        <v>85600</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>41745</v>
+        <v>40458</v>
       </c>
       <c r="K328" s="3" t="n">
-        <v>41959</v>
+        <v>41801</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/22012034304922 — mukmantri khet sadak kalyan singh ke khet se banjar patpara ke or gram magrana</t>
+          <t>1706004046/RC/22012034151227 — सेमरा टगर की ओर पुलिया भाग प्रथम   मगराना</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>0</v>
+        <v>138000</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>0</v>
+        <v>24000</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K329" s="3"/>
+        <v>40442</v>
+      </c>
+      <c r="K329" s="3" t="n">
+        <v>41809</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/22012034304924 — puliya nirman piproda road par gram magran</t>
+          <t>1706004046/RC/22012034152068 — मेला ग्राउन्‍ड की समतलीकरण वायर फेसिंग दक्षिणी भाग   पंचायत मगराना</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>0</v>
+        <v>496000</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>0</v>
+        <v>270148</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>42108</v>
-[...1 lines deleted...]
-      <c r="K330" s="3"/>
+        <v>40610</v>
+      </c>
+      <c r="K330" s="3" t="n">
+        <v>41144</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/22012034304925 — puliya nirman nake par</t>
+          <t>1706004046/RC/22012034157394 — सी. सी. रोड  रविन्‍द्र के घर से हरिजन कूप तक ( आंतरिक पथ निर्माण पंच परमेश्‍वर )  पंचा.  मगराना</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>0</v>
+        <v>499000</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>0</v>
+        <v>229144</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>42108</v>
-[...1 lines deleted...]
-      <c r="K331" s="3"/>
+        <v>41321</v>
+      </c>
+      <c r="K331" s="3" t="n">
+        <v>41431</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/22012034323349 — c.c.kharnja nirman magrana</t>
+          <t>1706004046/RC/22012034173477 — (पंचपरमेश्‍वर) सी.सी. खरंजा देवान से पूरनसिंह के घ</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>0</v>
+        <v>156000</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>0</v>
+        <v>152930</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K332" s="3"/>
+        <v>41458</v>
+      </c>
+      <c r="K332" s="3" t="n">
+        <v>42039</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/22012034373811 — sudur sampark sadak magrana se jhiriya basti</t>
+          <t>1706004046/RC/22012034175063 — (पंच परमेश्‍वर) सीसीरोड अमरसिंह मास्‍टर के घर से ल</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>0</v>
+        <v>243000</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>0</v>
+        <v>238615</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K333" s="3"/>
+        <v>41472</v>
+      </c>
+      <c r="K333" s="3" t="n">
+        <v>41722</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/22012034437517 — Sudur sadak nirman Magrana</t>
+          <t>1706004046/RC/22012034188165 — (विधायक मद )सीसी खरंजा निर्माण मगराना में बीस भुजी</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>0</v>
+        <v>313000</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>0</v>
+        <v>308732</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>43375</v>
-[...1 lines deleted...]
-      <c r="K334" s="3"/>
+        <v>41551</v>
+      </c>
+      <c r="K334" s="3" t="n">
+        <v>41722</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/22012034437519 — Sudur Sadak nirman Magrana</t>
+          <t>1706004046/RC/22012034188208 — (पंच परमेश्‍वर)सीसी खरंजा निर्माण आंतरिक पथ निर्मा</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>0</v>
+        <v>243000</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>0</v>
+        <v>92316</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>43375</v>
-[...1 lines deleted...]
-      <c r="K335" s="3"/>
+        <v>41551</v>
+      </c>
+      <c r="K335" s="3" t="n">
+        <v>41918</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/22012034477379 — सीसी खरंजा निर्माण कार्य पोगरयाउ से हेण्डपंप की ओर ग्राम मगराना</t>
+          <t>1706004046/RC/22012034216328 — C.C रोड ग्राम मगराना में गुरू महाराज से दामोदरसिंह</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>46000</v>
+        <v>249000</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>46464</v>
+        <v>205518</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>43729</v>
+        <v>41745</v>
       </c>
       <c r="K336" s="3" t="n">
-        <v>43858</v>
+        <v>41785</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/22012034512975 — Aprouch Road Aadiwasi Basti ke School se khel Maidan ki or</t>
+          <t>1706004046/RC/22012034216333 — C.C रोड एवं नानी निर्माण वीरेन्‍द्रसिंह के वाडे से</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>0</v>
+        <v>75000</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>0</v>
+        <v>72632</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K337" s="3"/>
+        <v>41745</v>
+      </c>
+      <c r="K337" s="3" t="n">
+        <v>41959</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/22012034513003 — एप्रोच रोड निर्माण आदिवासी वस्ती के स्कूल से खेल मैदान की ओर</t>
+          <t>1706004046/RC/22012034304922 — mukmantri khet sadak kalyan singh ke khet se banjar patpara ke or gram magrana</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>1437574.02</v>
+        <v>0</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>1422560.84</v>
+        <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>43850</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/22012034527742 — एप्रोच रोड निर्माण मगराना मिडिल स्कूल से पिपरोदा केशराज की ओर</t>
+          <t>1706004046/RC/22012034304924 — puliya nirman piproda road par gram magran</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>43935</v>
+        <v>42108</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/22012034529773 — C C ROAD MUNNALAL KE GHAR SE PURAN SINGH KE GHAR KI OR</t>
+          <t>1706004046/RC/22012034304925 — puliya nirman nake par</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>76000</v>
+        <v>0</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>69540</v>
+        <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>44027</v>
-[...3 lines deleted...]
-      </c>
+        <v>42108</v>
+      </c>
+      <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/22012034532546 — सुदूर सड़क निर्माण कार्य मिडिल स्कूल से पिपरिया केशराज की ओर</t>
+          <t>1706004046/RC/22012034323349 — c.c.kharnja nirman magrana</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>2380971.06</v>
+        <v>0</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>2379576.97</v>
+        <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>44061</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/22012034539823 — सुदूर सड़क निर्माण कार्य पंचायत भवन से दरे बाले खेत की ओर</t>
+          <t>1706004046/RC/22012034373811 — sudur sampark sadak magrana se jhiriya basti</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>2380971.06</v>
+        <v>0</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>2330217.73</v>
+        <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>44102</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/22012034542686 — C C ROAD AADIWADI BASTI PURAN KE GHAR SE RAVINDRA KE GHAR TAK</t>
+          <t>1706004046/RC/22012034437517 — Sudur sadak nirman Magrana</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>38000</v>
+        <v>0</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>36480</v>
+        <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>44103</v>
-[...3 lines deleted...]
-      </c>
+        <v>43375</v>
+      </c>
+      <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/22012034542692 — C C ADIWASHI BASTI PRAHLAD GHAR SE ARJUN KE GHAR KI OR</t>
+          <t>1706004046/RC/22012034437519 — Sudur Sadak nirman Magrana</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>23000</v>
+        <v>0</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>21660</v>
+        <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>44103</v>
-[...3 lines deleted...]
-      </c>
+        <v>43375</v>
+      </c>
+      <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/22012034556145 — पक्का चबूतरा उपार्जन केन्द्र मगराना</t>
+          <t>1706004046/RC/22012034477379 — सीसी खरंजा निर्माण कार्य पोगरयाउ से हेण्डपंप की ओर ग्राम मगराना</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>0</v>
+        <v>46000</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>0</v>
+        <v>46464</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K345" s="3"/>
+        <v>43729</v>
+      </c>
+      <c r="K345" s="3" t="n">
+        <v>43858</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/22012034557719 — सुदूर सड़क निर्माण कार्य गजनाई रोड से पीपल बाली टगर की ओर ग्राम मगराना</t>
+          <t>1706004046/RC/22012034512975 — Aprouch Road Aadiwasi Basti ke School se khel Maidan ki or</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>43935</v>
+        <v>43692</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/22012034557720 — सुदूर सड़क निर्माण कार्य अक्कू के खेत से बादल चिडार के खेत एवं मेडे बाले खेत की ओर मगराना</t>
+          <t>1706004046/RC/22012034513003 — एप्रोच रोड निर्माण आदिवासी वस्ती के स्कूल से खेल मैदान की ओर</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>0</v>
+        <v>1437574.02</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>0</v>
+        <v>1422560.84</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K347" s="3"/>
+        <v>43850</v>
+      </c>
+      <c r="K347" s="3" t="n">
+        <v>44290</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/22012034563724 — सी. सी रोड निर्माण कार्य आम रास्ते से सुरेन्द्र सिंह के घर की ओर ग्राम मगराना</t>
+          <t>1706004046/RC/22012034527742 — एप्रोच रोड निर्माण मगराना मिडिल स्कूल से पिपरोदा केशराज की ओर</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/22012034563726 — सी. सी रोड निर्माण कार्य आम रास्ते से सुरेन्द्र सिंह के घर की ओर ग्राम मगराना</t>
+          <t>1706004046/RC/22012034529773 — C C ROAD MUNNALAL KE GHAR SE PURAN SINGH KE GHAR KI OR</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>0</v>
+        <v>76000</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>0</v>
+        <v>69540</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K349" s="3"/>
+        <v>44027</v>
+      </c>
+      <c r="K349" s="3" t="n">
+        <v>44129</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/22012034563727 — सी. सी रोड निर्माण कार्य आम रास्ते से सुरेन्द्र सिंह के घर की ओर ग्राम मगराना</t>
+          <t>1706004046/RC/22012034532546 — सुदूर सड़क निर्माण कार्य मिडिल स्कूल से पिपरिया केशराज की ओर</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>0</v>
+        <v>2380971.06</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>0</v>
+        <v>2379576.97</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K350" s="3"/>
+        <v>44061</v>
+      </c>
+      <c r="K350" s="3" t="n">
+        <v>45123</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/22012034563728 — सी. सी रोड निर्माण कार्य आम रास्ते से सुरेन्द्र सिंह के घर की ओर ग्राम मगराना</t>
+          <t>1706004046/RC/22012034539823 — सुदूर सड़क निर्माण कार्य पंचायत भवन से दरे बाले खेत की ओर</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>0</v>
+        <v>2380971.06</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>0</v>
+        <v>2330217.73</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K351" s="3"/>
+        <v>44102</v>
+      </c>
+      <c r="K351" s="3" t="n">
+        <v>45123</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/22012034563729 — सी. सी रोड निर्माण कार्य आम रास्ते से सुरेन्द्र सिंह के घर की ओर ग्राम मगराना</t>
+          <t>1706004046/RC/22012034542686 — C C ROAD AADIWADI BASTI PURAN KE GHAR SE RAVINDRA KE GHAR TAK</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>57000</v>
+        <v>38000</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>54372</v>
+        <v>36480</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>44277</v>
+        <v>44103</v>
       </c>
       <c r="K352" s="3" t="n">
-        <v>44375</v>
+        <v>44133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/22012034853814 — Gravel Road Nirman</t>
+          <t>1706004046/RC/22012034542692 — C C ADIWASHI BASTI PRAHLAD GHAR SE ARJUN KE GHAR KI OR</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>1404132</v>
+        <v>23000</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>0</v>
+        <v>21660</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>46113</v>
-[...1 lines deleted...]
-      <c r="K353" s="3"/>
+        <v>44103</v>
+      </c>
+      <c r="K353" s="3" t="n">
+        <v>44134</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/2213 — कार्य का नाम-चिनखारी खरंजा आदिवासी बस्‍ती मगराना पशु प्‍याउ एवं नाली निर्माण कार्य Work No.2213</t>
+          <t>1706004046/RC/22012034556145 — पक्का चबूतरा उपार्जन केन्द्र मगराना</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>274000</v>
+        <v>0</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>145296</v>
+        <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>40133</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/2331 — 2331 :- बंजर टगर की ओंर मिटटी मुरम कार्य //   2331</t>
+          <t>1706004046/RC/22012034557719 — सुदूर सड़क निर्माण कार्य गजनाई रोड से पीपल बाली टगर की ओर ग्राम मगराना</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>480000</v>
+        <v>0</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>312900</v>
+        <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>40296</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/2450 — 2450 :- आंतरिक मार्ग गजनाई उकावत रोड से टगर की ओर  0 से 1000 मी0   //             2450</t>
+          <t>1706004046/RC/22012034557720 — सुदूर सड़क निर्माण कार्य अक्कू के खेत से बादल चिडार के खेत एवं मेडे बाले खेत की ओर मगराना</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>439000</v>
+        <v>0</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>206400</v>
+        <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>40338</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/2451 — 2451 :- आंतरिक मार्ग मुरमीकरण कार्य टगर रास्‍ते से सीताराम के मकान तक   0 से 1000 मी0     //    2451</t>
+          <t>1706004046/RC/22012034563724 — सी. सी रोड निर्माण कार्य आम रास्ते से सुरेन्द्र सिंह के घर की ओर ग्राम मगराना</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>439000</v>
+        <v>0</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>444500</v>
+        <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>40338</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/2527 — 2527 :- मिटटी मुरमीकरण आंतरिक मार्ग निर्माण टगर रास्‍ते से मेडे वाले रास्‍ते तक   //       2527</t>
+          <t>1706004046/RC/22012034563726 — सी. सी रोड निर्माण कार्य आम रास्ते से सुरेन्द्र सिंह के घर की ओर ग्राम मगराना</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>439000</v>
+        <v>0</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>291400</v>
+        <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>40338</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/2529 — 2529 :-मिटटी मुरमीकरण आंतरिक मार्ग निर्माण इमझरा उकावत रोड से सेमरा टगर की ओर     //   2529</t>
+          <t>1706004046/RC/22012034563727 — सी. सी रोड निर्माण कार्य आम रास्ते से सुरेन्द्र सिंह के घर की ओर ग्राम मगराना</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>439000</v>
+        <v>0</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>382100</v>
+        <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>40338</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/2567 — पत्‍थर खरंजा निर्माण एवं नाली निर्माण कार्य माता मन्दिर से अदि वस्‍ती की ओर</t>
+          <t>1706004046/RC/22012034563728 — सी. सी रोड निर्माण कार्य आम रास्ते से सुरेन्द्र सिंह के घर की ओर ग्राम मगराना</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>498000</v>
+        <v>0</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>433600</v>
+        <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>40359</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/3036 — 3036 :- पुलिया क्रमांका 1 मगराना से कुन्‍दोल मार्ग</t>
+          <t>1706004046/RC/22012034563729 — सी. सी रोड निर्माण कार्य आम रास्ते से सुरेन्द्र सिंह के घर की ओर ग्राम मगराना</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>0</v>
+        <v>57000</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>70800</v>
+        <v>54372</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>40388</v>
+        <v>44277</v>
       </c>
       <c r="K361" s="3" t="n">
-        <v>41818</v>
+        <v>44375</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/3037 — 3037 :- पुलिया क्रमांक 2 सेमरा मार्ग पर //    3037</t>
+          <t>1706004046/RC/22012034853814 — Gravel Road Nirman</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>138000</v>
+        <v>1404132</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>38000</v>
+        <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>40386</v>
-[...3 lines deleted...]
-      </c>
+        <v>46113</v>
+      </c>
+      <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/3273 — पत्‍थर खरंजा भाग द्वितीय माता वाली पहाडी की ओर  मग</t>
+          <t>1706004046/RC/2213 — कार्य का नाम-चिनखारी खरंजा आदिवासी बस्‍ती मगराना पशु प्‍याउ एवं नाली निर्माण कार्य Work No.2213</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>496000</v>
+        <v>274000</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>306900</v>
+        <v>145296</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>40457</v>
+        <v>40133</v>
       </c>
       <c r="K363" s="3" t="n">
-        <v>41144</v>
+        <v>42186</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/3354 — 3354 :- मिटटी मुरम मार्ग मगराना से सुमेर डुडा रोड</t>
+          <t>1706004046/RC/2331 — 2331 :- बंजर टगर की ओंर मिटटी मुरम कार्य //   2331</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>111000</v>
+        <v>480000</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>90200</v>
+        <v>312900</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>40485</v>
+        <v>40296</v>
       </c>
       <c r="K364" s="3" t="n">
         <v>40179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/5184 — 5184 :-  मिटटी मुरम मार्ग निर्माण मगराना से डुंडा रोड 500 मी से 1500 मी तक //  पंचायत मगराना</t>
+          <t>1706004046/RC/2450 — 2450 :- आंतरिक मार्ग गजनाई उकावत रोड से टगर की ओर  0 से 1000 मी0   //             2450</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>486000</v>
+        <v>439000</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>456780</v>
+        <v>206400</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>40709</v>
+        <v>40338</v>
       </c>
       <c r="K365" s="3" t="n">
-        <v>41144</v>
+        <v>40179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/5185 — 5185 :-  मिटटी मुरम मार्ग निर्माण कार्य सहरिया वस्‍ती से मुरम खदान की ओर   //    पंचायत मगराना</t>
+          <t>1706004046/RC/2451 — 2451 :- आंतरिक मार्ग मुरमीकरण कार्य टगर रास्‍ते से सीताराम के मकान तक   0 से 1000 मी0     //    2451</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>258000</v>
+        <v>439000</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>226236</v>
+        <v>444500</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>40695</v>
+        <v>40338</v>
       </c>
       <c r="K366" s="3" t="n">
-        <v>41144</v>
+        <v>40179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/5186 — 5186 :- मिटटी मुरम मार्ग निर्माण कार्य मगराना से झोरा वस्‍ती की ओर   //    पंचातय मगराना</t>
+          <t>1706004046/RC/2527 — 2527 :- मिटटी मुरमीकरण आंतरिक मार्ग निर्माण टगर रास्‍ते से मेडे वाले रास्‍ते तक   //       2527</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>321000</v>
+        <v>439000</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>352696</v>
+        <v>291400</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>40709</v>
+        <v>40338</v>
       </c>
       <c r="K367" s="3" t="n">
-        <v>41144</v>
+        <v>40179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/5187 — 5187 :- मिटटी मुरम मार्ग निर्माण कार्य झोरा वस्‍ती से सिद्व वावा स्‍थान की ओर   //    पंचातय मगराना</t>
+          <t>1706004046/RC/2529 — 2529 :-मिटटी मुरमीकरण आंतरिक मार्ग निर्माण इमझरा उकावत रोड से सेमरा टगर की ओर     //   2529</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>475000</v>
+        <v>439000</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>392428</v>
+        <v>382100</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>40702</v>
+        <v>40338</v>
       </c>
       <c r="K368" s="3" t="n">
-        <v>41144</v>
+        <v>40179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/5220 — 5220 :- मेला ग्राउंड का समतलीकरण एवं वायर फेन्सिंग कार्य उत्‍तरी भाग  // पंचायत मगराना</t>
+          <t>1706004046/RC/2567 — पत्‍थर खरंजा निर्माण एवं नाली निर्माण कार्य माता मन्दिर से अदि वस्‍ती की ओर</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>495000</v>
+        <v>498000</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>228144</v>
+        <v>433600</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>40634</v>
+        <v>40359</v>
       </c>
       <c r="K369" s="3" t="n">
         <v>41144</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/5543 — 5543 :-  मिटटी मुरम मार्ग निर्माण गजनाई मार्ग से कुलदेवी माता की ओर दूरी 350  मी //    पंचायत मगराना</t>
+          <t>1706004046/RC/3036 — 3036 :- पुलिया क्रमांका 1 मगराना से कुन्‍दोल मार्ग</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>180000</v>
+        <v>0</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>58768</v>
+        <v>70800</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>40928</v>
+        <v>40388</v>
       </c>
       <c r="K370" s="3" t="n">
-        <v>41144</v>
+        <v>41818</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/5927 — 5927  :-  मिटटी मुरम मार्ग निर्माण कार्य मगराना से डुंडा  1500 से 2500 कि.मी.     //  पंचायत मगराना</t>
+          <t>1706004046/RC/3037 — 3037 :- पुलिया क्रमांक 2 सेमरा मार्ग पर //    3037</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>250000</v>
+        <v>138000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>439384</v>
+        <v>38000</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>41040</v>
+        <v>40386</v>
       </c>
       <c r="K371" s="3" t="n">
-        <v>41144</v>
+        <v>41809</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/613 — Lमिटटी ग्रेवल मार्ग मगराना से भुदोल की ओर पंचायत मगराना 613</t>
+          <t>1706004046/RC/3273 — पत्‍थर खरंजा भाग द्वितीय माता वाली पहाडी की ओर  मग</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>300000</v>
+        <v>496000</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>12600</v>
+        <v>306900</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>39514</v>
-[...1 lines deleted...]
-      <c r="K372" s="3"/>
+        <v>40457</v>
+      </c>
+      <c r="K372" s="3" t="n">
+        <v>41144</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/616 — कार्य का नाम रपटा निर्माण मगराना से हिनोतिया मार्ग पंचायत का नाम मगराना</t>
+          <t>1706004046/RC/3354 — 3354 :- मिटटी मुरम मार्ग मगराना से सुमेर डुडा रोड</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>10000</v>
+        <v>111000</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>55157</v>
+        <v>90200</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>39403</v>
+        <v>40485</v>
       </c>
       <c r="K373" s="3" t="n">
-        <v>40225</v>
+        <v>40179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/623 — Lमगराना से हिनोतिया तक मिटटी ग्रेवल र्माग पंचायत मगराना 623</t>
+          <t>1706004046/RC/5184 — 5184 :-  मिटटी मुरम मार्ग निर्माण मगराना से डुंडा रोड 500 मी से 1500 मी तक //  पंचायत मगराना</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>400000</v>
+        <v>486000</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>284049</v>
+        <v>456780</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>39229</v>
+        <v>40709</v>
       </c>
       <c r="K374" s="3" t="n">
-        <v>40429</v>
+        <v>41144</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RC/6251 — आंतरिक पथ निर्माण कार्य भगवानसिंह रिंकू के घर से</t>
+          <t>1706004046/RC/5185 — 5185 :-  मिटटी मुरम मार्ग निर्माण कार्य सहरिया वस्‍ती से मुरम खदान की ओर   //    पंचायत मगराना</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>457000</v>
+        <v>258000</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>158248</v>
+        <v>226236</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>41194</v>
+        <v>40695</v>
       </c>
       <c r="K375" s="3" t="n">
-        <v>41465</v>
+        <v>41144</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RS/22012034206733 — मर्यादा अभियान के तहत शोचालय निर्माण दीपक / बजेन्द</t>
+          <t>1706004046/RC/5186 — 5186 :- मिटटी मुरम मार्ग निर्माण कार्य मगराना से झोरा वस्‍ती की ओर   //    पंचातय मगराना</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>4400</v>
+        <v>321000</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>4368</v>
+        <v>352696</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>41689</v>
+        <v>40709</v>
       </c>
       <c r="K376" s="3" t="n">
-        <v>41800</v>
+        <v>41144</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RS/22012034206741 — मर्यादा अभियान के तहत शोचालय निमार्ण रमेशपूरी/ ओमप</t>
+          <t>1706004046/RC/5187 — 5187 :- मिटटी मुरम मार्ग निर्माण कार्य झोरा वस्‍ती से सिद्व वावा स्‍थान की ओर   //    पंचातय मगराना</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>4400</v>
+        <v>475000</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>4368</v>
+        <v>392428</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>41689</v>
+        <v>40702</v>
       </c>
       <c r="K377" s="3" t="n">
-        <v>41800</v>
+        <v>41144</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RS/22012034206753 — मर्यादा अभियान तहत शोचालय निर्माण राजेश/अर्जुनपूरी</t>
+          <t>1706004046/RC/5220 — 5220 :- मेला ग्राउंड का समतलीकरण एवं वायर फेन्सिंग कार्य उत्‍तरी भाग  // पंचायत मगराना</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>4400</v>
+        <v>495000</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>4368</v>
+        <v>228144</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>41689</v>
+        <v>40634</v>
       </c>
       <c r="K378" s="3" t="n">
-        <v>41800</v>
+        <v>41144</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RS/22012034206761 — मर्यादा अभियान के तहत शोचालय निर्माण विवेक / जितेन</t>
+          <t>1706004046/RC/5543 — 5543 :-  मिटटी मुरम मार्ग निर्माण गजनाई मार्ग से कुलदेवी माता की ओर दूरी 350  मी //    पंचायत मगराना</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>4400</v>
+        <v>180000</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>4368</v>
+        <v>58768</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>41689</v>
+        <v>40928</v>
       </c>
       <c r="K379" s="3" t="n">
-        <v>41800</v>
+        <v>41144</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RS/22012034206778 — मर्यादा अभियान के तहत शोचालय निमार्ण हरीओम / रंजीत</t>
+          <t>1706004046/RC/5927 — 5927  :-  मिटटी मुरम मार्ग निर्माण कार्य मगराना से डुंडा  1500 से 2500 कि.मी.     //  पंचायत मगराना</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>4400</v>
+        <v>250000</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>4368</v>
+        <v>439384</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>41689</v>
+        <v>41040</v>
       </c>
       <c r="K380" s="3" t="n">
-        <v>41800</v>
+        <v>41144</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RS/22012034206783 — मर्यादा अभियान के तहत शोचालय निमार्ण राजकुमार / श्</t>
+          <t>1706004046/RC/613 — Lमिटटी ग्रेवल मार्ग मगराना से भुदोल की ओर पंचायत मगराना 613</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>4400</v>
+        <v>300000</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>4368</v>
+        <v>12600</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>41689</v>
-[...3 lines deleted...]
-      </c>
+        <v>39514</v>
+      </c>
+      <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RS/22012034208264 — मर्यादा अभियान के तहत शोचलय निर्माण राजकुमारी वेवा</t>
+          <t>1706004046/RC/616 — कार्य का नाम रपटा निर्माण मगराना से हिनोतिया मार्ग पंचायत का नाम मगराना</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>0</v>
+        <v>10000</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>0</v>
+        <v>55157</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K382" s="3"/>
+        <v>39403</v>
+      </c>
+      <c r="K382" s="3" t="n">
+        <v>40225</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RS/22012034208438 — मर्यादा अभियान के तहत शोचलय निर्माण राजकुमारी वेवा</t>
+          <t>1706004046/RC/623 — Lमगराना से हिनोतिया तक मिटटी ग्रेवल र्माग पंचायत मगराना 623</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>4400</v>
+        <v>400000</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>4368</v>
+        <v>284049</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>41702</v>
+        <v>39229</v>
       </c>
       <c r="K383" s="3" t="n">
-        <v>41800</v>
+        <v>40429</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RS/22012034208478 — मर्यादा अभियान के तहत शोचलय निर्माण बाबुलाल /किशनल</t>
+          <t>1706004046/RC/6251 — आंतरिक पथ निर्माण कार्य भगवानसिंह रिंकू के घर से</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>4400</v>
+        <v>457000</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>4368</v>
+        <v>158248</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>41689</v>
+        <v>41194</v>
       </c>
       <c r="K384" s="3" t="n">
-        <v>41800</v>
+        <v>41465</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RS/22012034208871 — मर्यादा अभियान के तहत शोचलय निर्माण सोनू /अर्जुन स</t>
+          <t>1706004046/RS/22012034206733 — मर्यादा अभियान के तहत शोचालय निर्माण दीपक / बजेन्द</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>4368</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>41689</v>
       </c>
       <c r="K385" s="3" t="n">
         <v>41800</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RS/22012034208897 — मर्यादा अभियान के तहत शोचलय निर्माण  संगीता वेवा /</t>
+          <t>1706004046/RS/22012034206741 — मर्यादा अभियान के तहत शोचालय निमार्ण रमेशपूरी/ ओमप</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>4368</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>41689</v>
       </c>
       <c r="K386" s="3" t="n">
         <v>41800</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RS/22012034208945 — मर्यादा अभियान के तहत शेचलय निर्माण महेन्द्र /गणेश</t>
+          <t>1706004046/RS/22012034206753 — मर्यादा अभियान तहत शोचालय निर्माण राजेश/अर्जुनपूरी</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>4368</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>41702</v>
+        <v>41689</v>
       </c>
       <c r="K387" s="3" t="n">
         <v>41800</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RS/22012034209327 — मर्यादा अभियान के तहत शोचलय निर्माण रामक्रष्ण /गणे</t>
+          <t>1706004046/RS/22012034206761 — मर्यादा अभियान के तहत शोचालय निर्माण विवेक / जितेन</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>4368</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>41689</v>
       </c>
       <c r="K388" s="3" t="n">
         <v>41800</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RS/22012034243451 — शोचालय सुरेश, अरविंद, भगवत, उमेश, प्रवीण, सुरेन्‍द</t>
+          <t>1706004046/RS/22012034206778 — मर्यादा अभियान के तहत शोचालय निमार्ण हरीओम / रंजीत</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>54000</v>
+        <v>4400</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>53136</v>
+        <v>4368</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>41823</v>
+        <v>41689</v>
       </c>
       <c r="K389" s="3" t="n">
-        <v>41912</v>
+        <v>41800</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RS/22012034243458 — शोचालय  सुशील, रामक्रष्‍ण, व्रजेन्‍द्र, शिवसिंह, ध</t>
+          <t>1706004046/RS/22012034206783 — मर्यादा अभियान के तहत शोचालय निमार्ण राजकुमार / श्</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>54000</v>
+        <v>4400</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>53136</v>
+        <v>4368</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>41823</v>
+        <v>41689</v>
       </c>
       <c r="K390" s="3" t="n">
-        <v>41912</v>
+        <v>41800</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1706004046/RS/22012034501866 — सामुदायिक स्वच्छता परिसर बीस बुजी मंदिर मगराना</t>
+          <t>1706004046/RS/22012034208264 — मर्यादा अभियान के तहत शोचलय निर्माण राजकुमारी वेवा</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>44000</v>
+        <v>0</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>43320</v>
+        <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>44163</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1706004046/SK/9993647838 — Bharat Nirman Rajeev Gandhi Sewa Kendra,MAGRANA</t>
+          <t>1706004046/RS/22012034208438 — मर्यादा अभियान के तहत शोचलय निर्माण राजकुमारी वेवा</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>1285000</v>
+        <v>4400</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>988287.4</v>
+        <v>4368</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>42232</v>
+        <v>41702</v>
       </c>
       <c r="K392" s="3" t="n">
-        <v>42636</v>
+        <v>41800</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/1303 — MAN:- कार्य का नाम - तलैया चौडीकरण कार्य मगराना // 1303</t>
+          <t>1706004046/RS/22012034208478 — मर्यादा अभियान के तहत शोचलय निर्माण बाबुलाल /किशनल</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>80000</v>
+        <v>4400</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>0</v>
+        <v>4368</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>39549</v>
+        <v>41689</v>
       </c>
       <c r="K393" s="3" t="n">
-        <v>40225</v>
+        <v>41800</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/22012034389155 — निस्तारी तालाब कार्य निर्माण बंजर वाले नाले पर ग्राम मगराना</t>
+          <t>1706004046/RS/22012034208871 — मर्यादा अभियान के तहत शोचलय निर्माण सोनू /अर्जुन स</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>1266000</v>
+        <v>4400</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>1151889.34</v>
+        <v>4368</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>43259</v>
+        <v>41689</v>
       </c>
       <c r="K394" s="3" t="n">
-        <v>43800</v>
+        <v>41800</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/22012034464894 — Stapsem nirman banjar nale par</t>
+          <t>1706004046/RS/22012034208897 — मर्यादा अभियान के तहत शोचलय निर्माण  संगीता वेवा /</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>1025391.88</v>
+        <v>4400</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>996576.84</v>
+        <v>4368</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>43661</v>
+        <v>41689</v>
       </c>
       <c r="K395" s="3" t="n">
-        <v>43992</v>
+        <v>41800</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/22012034464906 — Stapsem nirman banjar nale par part 2</t>
+          <t>1706004046/RS/22012034208945 — मर्यादा अभियान के तहत शेचलय निर्माण महेन्द्र /गणेश</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>993351.04</v>
+        <v>4400</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>942759.5</v>
+        <v>4368</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>43661</v>
+        <v>41702</v>
       </c>
       <c r="K396" s="3" t="n">
-        <v>44098</v>
+        <v>41800</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/22012034540499 — तालाब निर्माण कार्य प्रदीप के खेत के पास मगराना</t>
+          <t>1706004046/RS/22012034209327 — मर्यादा अभियान के तहत शोचलय निर्माण रामक्रष्ण /गणे</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>1490980.95</v>
+        <v>4400</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>1423565</v>
+        <v>4368</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>43964</v>
+        <v>41689</v>
       </c>
       <c r="K397" s="3" t="n">
-        <v>44163</v>
+        <v>41800</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/22012034540507 — परकोलेशन टेंक पानी की टंकी के पास मगराना</t>
+          <t>1706004046/RS/22012034243451 — शोचालय सुरेश, अरविंद, भगवत, उमेश, प्रवीण, सुरेन्‍द</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>595933.08</v>
+        <v>54000</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>563125.8</v>
+        <v>53136</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>43954</v>
+        <v>41823</v>
       </c>
       <c r="K398" s="3" t="n">
-        <v>44163</v>
+        <v>41912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/22012034540511 — परकोलेशन टेंक आदिबासी बस्ती के पास मगराना</t>
+          <t>1706004046/RS/22012034243458 — शोचालय  सुशील, रामक्रष्‍ण, व्रजेन्‍द्र, शिवसिंह, ध</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>595933.08</v>
+        <v>54000</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>557425.8</v>
+        <v>53136</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>43954</v>
+        <v>41823</v>
       </c>
       <c r="K399" s="3" t="n">
-        <v>44163</v>
+        <v>41912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/22012034544438 — Talab nirman karya pradeep ke khet ke pass</t>
+          <t>1706004046/RS/22012034501866 — सामुदायिक स्वच्छता परिसर बीस बुजी मंदिर मगराना</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>0</v>
+        <v>44000</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>0</v>
+        <v>43320</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>43931</v>
-[...1 lines deleted...]
-      <c r="K400" s="3"/>
+        <v>44163</v>
+      </c>
+      <c r="K400" s="3" t="n">
+        <v>44706</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/22012034544439 — Parkoletion Pit Aadiwasi Basti ke pass</t>
+          <t>1706004046/SK/9993647838 — Bharat Nirman Rajeev Gandhi Sewa Kendra,MAGRANA</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>0</v>
+        <v>1285000</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>0</v>
+        <v>988287.4</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>43931</v>
-[...1 lines deleted...]
-      <c r="K401" s="3"/>
+        <v>42232</v>
+      </c>
+      <c r="K401" s="3" t="n">
+        <v>42636</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/22012034544440 — Pracoletion Pit Pani ki Tanki ke pass</t>
+          <t>1706004046/WC/1303 — MAN:- कार्य का नाम - तलैया चौडीकरण कार्य मगराना // 1303</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>0</v>
+        <v>80000</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>43931</v>
-[...1 lines deleted...]
-      <c r="K402" s="3"/>
+        <v>39549</v>
+      </c>
+      <c r="K402" s="3" t="n">
+        <v>40225</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/22012034550644 — मोती बाली पेस पर तालाब निर्माण कार्य मगराना</t>
+          <t>1706004046/WC/22012034389155 — निस्तारी तालाब कार्य निर्माण बंजर वाले नाले पर ग्राम मगराना</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>859725.34</v>
+        <v>1266000</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>802908</v>
+        <v>1151889.34</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>43999</v>
+        <v>43259</v>
       </c>
       <c r="K403" s="3" t="n">
-        <v>44163</v>
+        <v>43800</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/22012034561360 — रामकृष्ण कुशवाह के खेत के पास तालाब निर्माण कार्य</t>
+          <t>1706004046/WC/22012034464894 — Stapsem nirman banjar nale par</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>468473.11</v>
+        <v>1025391.88</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>464447.08</v>
+        <v>996576.84</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>44014</v>
+        <v>43661</v>
       </c>
       <c r="K404" s="3" t="n">
-        <v>44164</v>
+        <v>43992</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/22012034580228 — झिरिया बस्ती बाले नाले पर स्टाफडेम निर्माण कार्य मगराना</t>
+          <t>1706004046/WC/22012034464906 — Stapsem nirman banjar nale par part 2</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>0</v>
+        <v>993351.04</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>0</v>
+        <v>942759.5</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K405" s="3"/>
+        <v>43661</v>
+      </c>
+      <c r="K405" s="3" t="n">
+        <v>44098</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/22012034580232 — झिरिया बस्ती के आम रास्ते वाले नाले पर स्टाफडेम निर्माण कार्य मगराना</t>
+          <t>1706004046/WC/22012034540499 — तालाब निर्माण कार्य प्रदीप के खेत के पास मगराना</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>1438333.49</v>
+        <v>1490980.95</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>1401780</v>
+        <v>1423565</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>44102</v>
+        <v>43964</v>
       </c>
       <c r="K406" s="3" t="n">
-        <v>44372</v>
+        <v>44163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/22012034595972 — ग्राम मगराना में दरे वाले नाले पर तालाब निर्माण कार्य</t>
+          <t>1706004046/WC/22012034540507 — परकोलेशन टेंक पानी की टंकी के पास मगराना</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>0</v>
+        <v>595933.08</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>0</v>
+        <v>563125.8</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K407" s="3"/>
+        <v>43954</v>
+      </c>
+      <c r="K407" s="3" t="n">
+        <v>44163</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/22012034595985 — झिरिया बस्ती बाले नाले पर स्टाफडेम निर्माण कार्य</t>
+          <t>1706004046/WC/22012034540511 — परकोलेशन टेंक आदिबासी बस्ती के पास मगराना</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>0</v>
+        <v>595933.08</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>0</v>
+        <v>557425.8</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K408" s="3"/>
+        <v>43954</v>
+      </c>
+      <c r="K408" s="3" t="n">
+        <v>44163</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/22012034597435 — ग्राम मगराना में दरे बाले नाले पर तालाब निर्माण कार्य</t>
+          <t>1706004046/WC/22012034544438 — Talab nirman karya pradeep ke khet ke pass</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>1501011.07</v>
+        <v>0</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>1445120</v>
+        <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>44173</v>
-[...3 lines deleted...]
-      </c>
+        <v>43931</v>
+      </c>
+      <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/22012034597439 — झिरिया बस्ती बाले नाले पर स्टाफडेम निर्माण कार्य</t>
+          <t>1706004046/WC/22012034544439 — Parkoletion Pit Aadiwasi Basti ke pass</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>1438333.49</v>
+        <v>0</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>1399980</v>
+        <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>44173</v>
-[...3 lines deleted...]
-      </c>
+        <v>43931</v>
+      </c>
+      <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/22012034607482 — परकोलेशन टैंक निर्माण कार्य आदिवासी बस्ती के आम रास्ते के पास मगराना</t>
+          <t>1706004046/WC/22012034544440 — Pracoletion Pit Pani ki Tanki ke pass</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>43935</v>
+        <v>43931</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/22012034607485 — परकोलेशन टैंक निर्माण कार्य मुन्ना आदिवासी के खेत के पास मगराना</t>
+          <t>1706004046/WC/22012034550644 — मोती बाली पेस पर तालाब निर्माण कार्य मगराना</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>0</v>
+        <v>859725.34</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>0</v>
+        <v>802908</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K412" s="3"/>
+        <v>43999</v>
+      </c>
+      <c r="K412" s="3" t="n">
+        <v>44163</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/22012034607486 — परकोलेशन टैंक निर्माण कार्य खेल मैदान के पास मगराना</t>
+          <t>1706004046/WC/22012034561360 — रामकृष्ण कुशवाह के खेत के पास तालाब निर्माण कार्य</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>0</v>
+        <v>468473.11</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>0</v>
+        <v>464447.08</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K413" s="3"/>
+        <v>44014</v>
+      </c>
+      <c r="K413" s="3" t="n">
+        <v>44164</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/22012034607487 — परकोलेशन टैंक निर्माण कार्य रामसिंह कक्कू के खेत के पास मगराना</t>
+          <t>1706004046/WC/22012034580228 — झिरिया बस्ती बाले नाले पर स्टाफडेम निर्माण कार्य मगराना</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/22012034612073 — ग्राम मगराना में पोखर निर्माण कार्य राम सिंह कक्कू के खेत के पास</t>
+          <t>1706004046/WC/22012034580232 — झिरिया बस्ती के आम रास्ते वाले नाले पर स्टाफडेम निर्माण कार्य मगराना</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>332962.02</v>
+        <v>1438333.49</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>115968</v>
+        <v>1401780</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>44256</v>
+        <v>44102</v>
       </c>
       <c r="K415" s="3" t="n">
-        <v>45217</v>
+        <v>44372</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/22012034612074 — ग्राम मगराना में पोखर निर्माण कार्य रूपसिंह के खेत के पास</t>
+          <t>1706004046/WC/22012034595972 — ग्राम मगराना में दरे वाले नाले पर तालाब निर्माण कार्य</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>332962.02</v>
+        <v>0</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>114828</v>
+        <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>44256</v>
-[...3 lines deleted...]
-      </c>
+        <v>44058</v>
+      </c>
+      <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/22012034612075 — स्टापडेम निर्माण/चैकडेम परमा ढीमर के खेत के पास वाले नाले पर</t>
+          <t>1706004046/WC/22012034595985 — झिरिया बस्ती बाले नाले पर स्टाफडेम निर्माण कार्य</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/22012034631884 — CTR_Cuntuer Tranch Nirman karya CPT Sahit Bees Bhuji Pahadiya Bhag-1 Gram magrana</t>
+          <t>1706004046/WC/22012034597435 — ग्राम मगराना में दरे बाले नाले पर तालाब निर्माण कार्य</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>1518828.36</v>
+        <v>1501011.07</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>1479557</v>
+        <v>1445120</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>44310</v>
+        <v>44173</v>
       </c>
       <c r="K418" s="3" t="n">
-        <v>45217</v>
+        <v>44290</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/22012034631890 — CTR_Cuntuer Tranch Nirman karya Bees Bhuji Pahadiya Bhag-2 Gram magrana</t>
+          <t>1706004046/WC/22012034597439 — झिरिया बस्ती बाले नाले पर स्टाफडेम निर्माण कार्य</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>0</v>
+        <v>1438333.49</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>0</v>
+        <v>1399980</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K419" s="3"/>
+        <v>44173</v>
+      </c>
+      <c r="K419" s="3" t="n">
+        <v>44372</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/22012034631901 — CTR_Stopdeam kum Puliya Nirman Karya Parma Ke khet ke pass Jhore Wale Nale per Gram Magrana</t>
+          <t>1706004046/WC/22012034607482 — परकोलेशन टैंक निर्माण कार्य आदिवासी बस्ती के आम रास्ते के पास मगराना</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>1194393.1</v>
+        <v>0</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>1147020.75</v>
+        <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>44336</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/22012034631912 — CTR_Stopdeam kum Puliya Nirman Karya Ganesh Ke khet ke pass Tilwar Wale Nale per Gram Magrana</t>
+          <t>1706004046/WC/22012034607485 — परकोलेशन टैंक निर्माण कार्य मुन्ना आदिवासी के खेत के पास मगराना</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>1397020.85</v>
+        <v>0</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>1343493.1</v>
+        <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>44336</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/22012034631917 — CTR_Check Deam Nirman Karya Banjar Wale Nale Per Gram Magrana</t>
+          <t>1706004046/WC/22012034607486 — परकोलेशन टैंक निर्माण कार्य खेल मैदान के पास मगराना</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>1308796.14</v>
+        <v>0</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>1284864.82</v>
+        <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>44336</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/22012034670006 — तालाब निर्माण कार्य बाबू सिंह के खेत के पास मगराना</t>
+          <t>1706004046/WC/22012034607487 — परकोलेशन टैंक निर्माण कार्य रामसिंह कक्कू के खेत के पास मगराना</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>44287</v>
+        <v>43935</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/22012034670012 — CTR_Talab Nirman Karya Babu Singh Ke Khet ke Pass Gram Magrana</t>
+          <t>1706004046/WC/22012034612073 — ग्राम मगराना में पोखर निर्माण कार्य राम सिंह कक्कू के खेत के पास</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>0</v>
+        <v>332962.02</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>0</v>
+        <v>115968</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K424" s="3"/>
+        <v>44256</v>
+      </c>
+      <c r="K424" s="3" t="n">
+        <v>45217</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/22012034670080 — CTR_Talab Nirman Karya Babu Singh Ke Khet ke Pass Gram Magrana</t>
+          <t>1706004046/WC/22012034612074 — ग्राम मगराना में पोखर निर्माण कार्य रूपसिंह के खेत के पास</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>1473317.26</v>
+        <v>332962.02</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>1286836.51</v>
+        <v>114828</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>44336</v>
+        <v>44256</v>
       </c>
       <c r="K425" s="3" t="n">
         <v>45217</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/22012034672862 — CTR Talab Nirmn Karya Babulal ke khet ke pass Magrana</t>
+          <t>1706004046/WC/22012034612075 — स्टापडेम निर्माण/चैकडेम परमा ढीमर के खेत के पास वाले नाले पर</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>44287</v>
+        <v>43935</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/22012034981956 — एस. सी. टी. निर्माण कार्य बीसभुजी पहाड़ी पर ग्राम मगराना</t>
+          <t>1706004046/WC/22012034631884 — CTR_Cuntuer Tranch Nirman karya CPT Sahit Bees Bhuji Pahadiya Bhag-1 Gram magrana</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>1468809.62</v>
+        <v>1518828.36</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>1224</v>
+        <v>1479557</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>44709</v>
-[...1 lines deleted...]
-      <c r="K427" s="3"/>
+        <v>44310</v>
+      </c>
+      <c r="K427" s="3" t="n">
+        <v>45217</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/22012035016154 — Contuor Tranch and CPT nirman karya aadiwasi basti ke samane Magrana</t>
+          <t>1706004046/WC/22012034631890 — CTR_Cuntuer Tranch Nirman karya Bees Bhuji Pahadiya Bhag-2 Gram magrana</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>1404132</v>
+        <v>0</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>1373816.8</v>
+        <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>45099</v>
-[...3 lines deleted...]
-      </c>
+        <v>44222</v>
+      </c>
+      <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/22012035016162 — Pokhar nirman karya Surajiya ke khet ke pass Magrana</t>
+          <t>1706004046/WC/22012034631901 — CTR_Stopdeam kum Puliya Nirman Karya Parma Ke khet ke pass Jhore Wale Nale per Gram Magrana</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>446979.48</v>
+        <v>1194393.1</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>376079</v>
+        <v>1147020.75</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>45099</v>
+        <v>44336</v>
       </c>
       <c r="K429" s="3" t="n">
-        <v>46123</v>
+        <v>45637</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/22012035180818 — एनिकट निर्माण रामकुमार के खेत के पास ग्राम मगराना</t>
+          <t>1706004046/WC/22012034631912 — CTR_Stopdeam kum Puliya Nirman Karya Ganesh Ke khet ke pass Tilwar Wale Nale per Gram Magrana</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>0</v>
+        <v>1397020.85</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>0</v>
+        <v>1343493.1</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>45316</v>
-[...1 lines deleted...]
-      <c r="K430" s="3"/>
+        <v>44336</v>
+      </c>
+      <c r="K430" s="3" t="n">
+        <v>45217</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/22012035180826 — एनिकट निर्माण सुरजिया हरिजन के खेत के पास ग्राम मगराना</t>
+          <t>1706004046/WC/22012034631917 — CTR_Check Deam Nirman Karya Banjar Wale Nale Per Gram Magrana</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>1534778.4</v>
+        <v>1308796.14</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>1442051.3</v>
+        <v>1284864.82</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>45583</v>
+        <v>44336</v>
       </c>
       <c r="K431" s="3" t="n">
-        <v>45838</v>
+        <v>45217</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/22012035257035 — Talab nirman kary ramkumar ke khet ke paas magrana</t>
+          <t>1706004046/WC/22012034670006 — तालाब निर्माण कार्य बाबू सिंह के खेत के पास मगराना</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>1275979.73</v>
+        <v>0</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>1224634.18</v>
+        <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>45773</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/22012035257039 — Talab nirman kary barand ke paas gram panchayat magrana</t>
+          <t>1706004046/WC/22012034670012 — CTR_Talab Nirman Karya Babu Singh Ke Khet ke Pass Gram Magrana</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>1387422.33</v>
+        <v>0</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>1321309.17</v>
+        <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>45817</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/2329 — 2329 :- बंजर पटवरा तालाव निर्माण कार्य मगराना   //     2329</t>
+          <t>1706004046/WC/22012034670080 — CTR_Talab Nirman Karya Babu Singh Ke Khet ke Pass Gram Magrana</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>496000</v>
+        <v>1473317.26</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>429200</v>
+        <v>1286836.51</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>40281</v>
+        <v>44336</v>
       </c>
       <c r="K434" s="3" t="n">
-        <v>41438</v>
+        <v>45217</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/2366 — 2366 :- सेमर वाला तालाव निर्माण कार्य मगराना //       2366</t>
+          <t>1706004046/WC/22012034672862 — CTR Talab Nirmn Karya Babulal ke khet ke pass Magrana</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>471000</v>
+        <v>0</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>244500</v>
+        <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>40310</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/2377 — 2377 :- कूप निर्माण कार्य //   ईदल  बुद्वा आदिवासी  //        2377</t>
+          <t>1706004046/WC/22012034981956 — एस. सी. टी. निर्माण कार्य बीसभुजी पहाड़ी पर ग्राम मगराना</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>205000</v>
+        <v>1468809.62</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>78175</v>
+        <v>1224</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>40310</v>
-[...3 lines deleted...]
-      </c>
+        <v>44709</v>
+      </c>
+      <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/2378 — 2378 :- कूप निर्माण कार्य //   लटुरा   मनका आदिवासी  //     2378</t>
+          <t>1706004046/WC/22012035016154 — Contuor Tranch and CPT nirman karya aadiwasi basti ke samane Magrana</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>205000</v>
+        <v>1404132</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>154600</v>
+        <v>1373816.8</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>40310</v>
+        <v>45099</v>
       </c>
       <c r="K437" s="3" t="n">
-        <v>40441</v>
+        <v>46170</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/2379 — 2379 :-  कूप निर्माण कार्य //  रामवाई     गुलावगिर //   2379</t>
+          <t>1706004046/WC/22012035016162 — Pokhar nirman karya Surajiya ke khet ke pass Magrana</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>205000</v>
+        <v>446979.48</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>73375</v>
+        <v>376079</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>40310</v>
+        <v>45099</v>
       </c>
       <c r="K438" s="3" t="n">
-        <v>41818</v>
+        <v>46123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/4556 — 1706004046/WC/4556</t>
+          <t>1706004046/WC/22012035180818 — एनिकट निर्माण रामकुमार के खेत के पास ग्राम मगराना</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>496000</v>
+        <v>0</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>40280</v>
+        <v>45316</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/9993633293 — कपिलधारा कूप निर्माण्‍ा सवोदराबाई/श्‍यामबाबू ग्राम</t>
+          <t>1706004046/WC/22012035180826 — एनिकट निर्माण सुरजिया हरिजन के खेत के पास ग्राम मगराना</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>267000</v>
+        <v>1534778.4</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>232438</v>
+        <v>1442051.3</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>41433</v>
+        <v>45583</v>
       </c>
       <c r="K440" s="3" t="n">
-        <v>42186</v>
+        <v>45838</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/9993633294 — कपिलधारा कूप जयनारायण/बद्रीप्रसाद ग्राम मगराना</t>
+          <t>1706004046/WC/22012035257035 — Talab nirman kary ramkumar ke khet ke paas magrana</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>267000</v>
+        <v>1275979.73</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>239554</v>
+        <v>1224634.18</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>41433</v>
+        <v>45773</v>
       </c>
       <c r="K441" s="3" t="n">
-        <v>42213</v>
+        <v>46139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1706004046/WC/9993670690 — talab  nirmanpaduya bale nale pe</t>
+          <t>1706004046/WC/22012035257039 — Talab nirman kary barand ke paas gram panchayat magrana</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>825000</v>
+        <v>1387422.33</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>607268</v>
+        <v>1321309.17</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>42524</v>
+        <v>45817</v>
       </c>
       <c r="K442" s="3" t="n">
-        <v>42970</v>
+        <v>46163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>GUNA</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C443" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D443" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E443" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F443" s="1" t="inlineStr">
+        <is>
+          <t>1706004046/WC/2329 — 2329 :- बंजर पटवरा तालाव निर्माण कार्य मगराना   //     2329</t>
+        </is>
+      </c>
+      <c r="G443" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H443" s="2" t="n">
+        <v>496000</v>
+      </c>
+      <c r="I443" s="2" t="n">
+        <v>429200</v>
+      </c>
+      <c r="J443" s="3" t="n">
+        <v>40281</v>
+      </c>
+      <c r="K443" s="3" t="n">
+        <v>41438</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
+      <c r="A444" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B444" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C444" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D444" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E444" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F444" s="1" t="inlineStr">
+        <is>
+          <t>1706004046/WC/2366 — 2366 :- सेमर वाला तालाव निर्माण कार्य मगराना //       2366</t>
+        </is>
+      </c>
+      <c r="G444" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H444" s="2" t="n">
+        <v>471000</v>
+      </c>
+      <c r="I444" s="2" t="n">
+        <v>244500</v>
+      </c>
+      <c r="J444" s="3" t="n">
+        <v>40310</v>
+      </c>
+      <c r="K444" s="3" t="n">
+        <v>41144</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
+      <c r="A445" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B445" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C445" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D445" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E445" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F445" s="1" t="inlineStr">
+        <is>
+          <t>1706004046/WC/2377 — 2377 :- कूप निर्माण कार्य //   ईदल  बुद्वा आदिवासी  //        2377</t>
+        </is>
+      </c>
+      <c r="G445" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H445" s="2" t="n">
+        <v>205000</v>
+      </c>
+      <c r="I445" s="2" t="n">
+        <v>78175</v>
+      </c>
+      <c r="J445" s="3" t="n">
+        <v>40310</v>
+      </c>
+      <c r="K445" s="3" t="n">
+        <v>41818</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
+      <c r="A446" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B446" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C446" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D446" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E446" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F446" s="1" t="inlineStr">
+        <is>
+          <t>1706004046/WC/2378 — 2378 :- कूप निर्माण कार्य //   लटुरा   मनका आदिवासी  //     2378</t>
+        </is>
+      </c>
+      <c r="G446" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H446" s="2" t="n">
+        <v>205000</v>
+      </c>
+      <c r="I446" s="2" t="n">
+        <v>154600</v>
+      </c>
+      <c r="J446" s="3" t="n">
+        <v>40310</v>
+      </c>
+      <c r="K446" s="3" t="n">
+        <v>40441</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
+      <c r="A447" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B447" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C447" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D447" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E447" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F447" s="1" t="inlineStr">
+        <is>
+          <t>1706004046/WC/2379 — 2379 :-  कूप निर्माण कार्य //  रामवाई     गुलावगिर //   2379</t>
+        </is>
+      </c>
+      <c r="G447" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H447" s="2" t="n">
+        <v>205000</v>
+      </c>
+      <c r="I447" s="2" t="n">
+        <v>73375</v>
+      </c>
+      <c r="J447" s="3" t="n">
+        <v>40310</v>
+      </c>
+      <c r="K447" s="3" t="n">
+        <v>41818</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
+      <c r="A448" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B448" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C448" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D448" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+        </is>
+      </c>
+      <c r="E448" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F448" s="1" t="inlineStr">
+        <is>
+          <t>1706004046/WC/4556 — 1706004046/WC/4556</t>
+        </is>
+      </c>
+      <c r="G448" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H448" s="2" t="n">
+        <v>496000</v>
+      </c>
+      <c r="I448" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J448" s="3" t="n">
+        <v>40280</v>
+      </c>
+      <c r="K448" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
+      <c r="A449" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B449" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C449" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D449" s="1" t="inlineStr">
+        <is>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+        </is>
+      </c>
+      <c r="E449" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F449" s="1" t="inlineStr">
+        <is>
+          <t>1706004046/WC/9993633293 — कपिलधारा कूप निर्माण्‍ा सवोदराबाई/श्‍यामबाबू ग्राम</t>
+        </is>
+      </c>
+      <c r="G449" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H449" s="2" t="n">
+        <v>267000</v>
+      </c>
+      <c r="I449" s="2" t="n">
+        <v>232438</v>
+      </c>
+      <c r="J449" s="3" t="n">
+        <v>41433</v>
+      </c>
+      <c r="K449" s="3" t="n">
+        <v>42186</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
+      <c r="A450" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B450" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C450" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D450" s="1" t="inlineStr">
+        <is>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+        </is>
+      </c>
+      <c r="E450" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F450" s="1" t="inlineStr">
+        <is>
+          <t>1706004046/WC/9993633294 — कपिलधारा कूप जयनारायण/बद्रीप्रसाद ग्राम मगराना</t>
+        </is>
+      </c>
+      <c r="G450" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H450" s="2" t="n">
+        <v>267000</v>
+      </c>
+      <c r="I450" s="2" t="n">
+        <v>239554</v>
+      </c>
+      <c r="J450" s="3" t="n">
+        <v>41433</v>
+      </c>
+      <c r="K450" s="3" t="n">
+        <v>42213</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
+      <c r="A451" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B451" s="1" t="inlineStr">
+        <is>
           <t>2016-2017</t>
         </is>
       </c>
-      <c r="C443" s="1" t="inlineStr">
+      <c r="C451" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D443" s="1" t="inlineStr">
+      <c r="D451" s="1" t="inlineStr">
         <is>
           <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
-      <c r="E443" s="1" t="inlineStr">
+      <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
-      <c r="F443" s="1" t="inlineStr">
+      <c r="F451" s="1" t="inlineStr">
+        <is>
+          <t>1706004046/WC/9993670690 — talab  nirmanpaduya bale nale pe</t>
+        </is>
+      </c>
+      <c r="G451" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H451" s="2" t="n">
+        <v>825000</v>
+      </c>
+      <c r="I451" s="2" t="n">
+        <v>607268</v>
+      </c>
+      <c r="J451" s="3" t="n">
+        <v>42524</v>
+      </c>
+      <c r="K451" s="3" t="n">
+        <v>42970</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
+      <c r="A452" s="1" t="inlineStr">
+        <is>
+          <t>GUNA</t>
+        </is>
+      </c>
+      <c r="B452" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C452" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D452" s="1" t="inlineStr">
+        <is>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E452" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F452" s="1" t="inlineStr">
         <is>
           <t>1706004046/WC/9993670691 — talab nirman tilwar bale nalepar</t>
         </is>
       </c>
-      <c r="G443" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H443" s="2" t="n">
+      <c r="G452" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H452" s="2" t="n">
         <v>1156000</v>
       </c>
-      <c r="I443" s="2" t="n">
+      <c r="I452" s="2" t="n">
         <v>951614</v>
       </c>
-      <c r="J443" s="3" t="n">
+      <c r="J452" s="3" t="n">
         <v>42494</v>
       </c>
-      <c r="K443" s="3" t="n">
+      <c r="K452" s="3" t="n">
         <v>42970</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>