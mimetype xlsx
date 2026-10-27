--- v0 (2026-09-02)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K346"/>
+  <dimension ref="A1:K353"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 07:53:31</t>
+          <t>Exported on: 2026-10-27 14:48:54</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: GUNA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -4505,51 +4505,51 @@
       <c r="J99" s="3" t="n">
         <v>45803</v>
       </c>
       <c r="K99" s="3" t="n">
         <v>46053</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1706008003/IF/22012035539405 — jgsa 2025 dagwell recharge karaya radheshyam ramdi</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45794</v>
@@ -4699,51 +4699,51 @@
       <c r="J103" s="3" t="n">
         <v>45803</v>
       </c>
       <c r="K103" s="3" t="n">
         <v>46113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1706008003/IF/22012035569130 — jgsa 2025 dagwell recharge karaya dhori bai /takat singh ramdi</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>45761</v>
@@ -10718,515 +10718,521 @@
       <c r="J226" s="3" t="n">
         <v>42993</v>
       </c>
       <c r="K226" s="3" t="n">
         <v>43388</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1706008003/IF/IAY/5932039 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125611857</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>22470</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>46122</v>
       </c>
       <c r="K227" s="3" t="n">
         <v>46244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1706008003/IF/IAY/5932429 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124958117</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I228" s="2" t="n">
-        <v>22548</v>
+        <v>17748</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>46106</v>
       </c>
-      <c r="K228" s="3"/>
+      <c r="K228" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1706008003/IF/IAY/5932456 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125615602</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I229" s="2" t="n">
         <v>21141</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>46106</v>
       </c>
       <c r="K229" s="3" t="n">
         <v>46237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1706008003/IF/IAY/5932582 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122505747</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>46106</v>
       </c>
       <c r="K230" s="3" t="n">
         <v>46237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1706008003/IF/IAY/5932856 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122502622</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>23358</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>46106</v>
       </c>
       <c r="K231" s="3" t="n">
         <v>46260</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1706008003/IF/IAY/5933364 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117872157</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>46106</v>
       </c>
       <c r="K232" s="3" t="n">
         <v>46237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
           <t>1706008003/IF/IAY/5933394 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124960055</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>46106</v>
       </c>
       <c r="K233" s="3" t="n">
         <v>46237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1706008003/IF/IAY/5933413 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125098172</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I234" s="2" t="n">
-        <v>22548</v>
+        <v>23448</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>46106</v>
       </c>
-      <c r="K234" s="3"/>
+      <c r="K234" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1706008003/IF/IAY/5933865 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124958908</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>46106</v>
       </c>
       <c r="K235" s="3" t="n">
         <v>46237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1706008003/IF/IAY/5934194 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126503594</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>46119</v>
       </c>
-      <c r="K236" s="3"/>
+      <c r="K236" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -11251,147 +11257,149 @@
       <c r="J237" s="3" t="n">
         <v>46106</v>
       </c>
       <c r="K237" s="3" t="n">
         <v>46201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1706008003/IF/IAY/5934876 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125098581</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I238" s="2" t="n">
-        <v>18213</v>
+        <v>25713</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>46155</v>
       </c>
-      <c r="K238" s="3"/>
+      <c r="K238" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1706008003/IF/IAY/5934892 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123120169</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>21948</v>
+        <v>23448</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>46106</v>
       </c>
       <c r="K239" s="3" t="n">
         <v>46244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1706008003/IF/IAY/5935028 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128114286</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>46106</v>
@@ -11445,73 +11453,73 @@
       <c r="J241" s="3" t="n">
         <v>46106</v>
       </c>
       <c r="K241" s="3" t="n">
         <v>46176</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1706008003/IF/IAY/5935179 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122699262</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>16182</v>
+        <v>18282</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>46106</v>
       </c>
       <c r="K242" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
@@ -11543,100 +11551,100 @@
       <c r="J243" s="3" t="n">
         <v>46106</v>
       </c>
       <c r="K243" s="3" t="n">
         <v>46190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1706008003/IF/IAY/5935225 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125612716</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>46106</v>
       </c>
       <c r="K244" s="3" t="n">
         <v>46237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1706008003/IF/IAY/5935450 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123121107</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>23253</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>46106</v>
@@ -11739,4826 +11747,5155 @@
       <c r="J247" s="3" t="n">
         <v>42770</v>
       </c>
       <c r="K247" s="3" t="n">
         <v>43197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1706008003/IF/IAY/599987 — Construction of IAY House -IAY REG. NO. MP3843433</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>42793</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1706008003/IF/IAY/6050501 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122501670</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>4800</v>
+        <v>12900</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>46054</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1706008003/IF/IAY/6051016 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123841903</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>2700</v>
+        <v>18600</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1706008003/IF/IAY/6051138 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122502953</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>23016</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>46183</v>
       </c>
       <c r="K251" s="3" t="n">
         <v>46244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1706008003/IF/IAY/6057185 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124963171</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>2700</v>
+        <v>9000</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1706008003/IF/IAY/647678 — Construction of IAY House -IAY REG. NO. MP2018454</t>
+          <t>1706008003/IF/IAY/6260482 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123042759</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>15380</v>
+        <v>3600</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>42793</v>
-[...3 lines deleted...]
-      </c>
+        <v>46308</v>
+      </c>
+      <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1706008003/LD/22012034238985 — शांति धाम निर्माण ग्राम सेजन्या</t>
+          <t>1706008003/IF/IAY/6260870 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123195541</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
-        <v>391000</v>
+        <v>27000</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>122640.86</v>
+        <v>8400</v>
       </c>
       <c r="J254" s="3" t="n">
-        <v>42333</v>
-[...3 lines deleted...]
-      </c>
+        <v>46301</v>
+      </c>
+      <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1706008003/LD/22012034529938 — charagah vikas (nirman ) kary ramdi</t>
+          <t>1706008003/IF/IAY/6265872 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126556800</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
-        <v>792213.45</v>
+        <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>0</v>
+        <v>1800</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>44154</v>
+        <v>46308</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1706008003/LD/22012034577040 — maa ki bagiya nirman kary lalpurya chouki ramdi</t>
+          <t>1706008003/IF/IAY/6291800 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119836177</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>44587</v>
+        <v>46301</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1706008003/LD/3799393641 — मेड बंधान कार्य मूलचंद / देवीलाल(वनभूमि पटटाधारी)</t>
+          <t>1706008003/IF/IAY/6394942 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125012242</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
-        <v>21100</v>
+        <v>27000</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>17520</v>
+        <v>1800</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>41431</v>
-[...3 lines deleted...]
-      </c>
+        <v>46309</v>
+      </c>
+      <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1706008003/LD/3799393643 — मेड बंधान कार्य मदनलाल / गम्पालाल(वनभूमि पटटाधारी)</t>
+          <t>1706008003/IF/IAY/6395816 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122503255</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
-        <v>21100</v>
+        <v>27000</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>876</v>
+        <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
-        <v>41431</v>
-[...3 lines deleted...]
-      </c>
+        <v>46314</v>
+      </c>
+      <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1706008003/LD/3799393644 — मेड बंधान कार्य जयनारायण / आशाराम (वनभूमि पटटाधारी</t>
+          <t>1706008003/IF/IAY/6418318 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126634631</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
-        <v>21100</v>
+        <v>27000</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>876</v>
+        <v>0</v>
       </c>
       <c r="J259" s="3" t="n">
-        <v>41431</v>
-[...3 lines deleted...]
-      </c>
+        <v>46054</v>
+      </c>
+      <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1706008003/LD/3799429965 — शान्तिधाम निर्माण कार्य ग्राम रमडी</t>
+          <t>1706008003/IF/IAY/647678 — Construction of IAY House -IAY REG. NO. MP2018454</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
-        <v>357000</v>
+        <v>15030</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>95835.4</v>
+        <v>15380</v>
       </c>
       <c r="J260" s="3" t="n">
-        <v>41695</v>
+        <v>42793</v>
       </c>
       <c r="K260" s="3" t="n">
-        <v>42109</v>
+        <v>43615</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1706008003/PG/22012034305356 — KHELMEDAN Ramdi</t>
+          <t>1706008003/LD/22012034238985 — शांति धाम निर्माण ग्राम सेजन्या</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
-        <v>186000</v>
+        <v>391000</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>74002</v>
+        <v>122640.86</v>
       </c>
       <c r="J261" s="3" t="n">
-        <v>42849</v>
+        <v>42333</v>
       </c>
       <c r="K261" s="3" t="n">
-        <v>43527</v>
+        <v>42566</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1706008003/PG/22012034311561 — Play Ground Nirman Kary Sejney</t>
+          <t>1706008003/LD/22012034529938 — charagah vikas (nirman ) kary ramdi</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
-        <v>186000</v>
+        <v>792213.45</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>42873</v>
+        <v>44154</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RC/001 — मिटटी ग्रेविल रोड सेजन्‍या से चितोडा रोड तक</t>
+          <t>1706008003/LD/22012034577040 — maa ki bagiya nirman kary lalpurya chouki ramdi</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
-        <v>495000</v>
+        <v>0</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>369179</v>
+        <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>40346</v>
-[...3 lines deleted...]
-      </c>
+        <v>44587</v>
+      </c>
+      <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RC/02 — सी सी खंरजा रमडी 2</t>
+          <t>1706008003/LD/3799393641 — मेड बंधान कार्य मूलचंद / देवीलाल(वनभूमि पटटाधारी)</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
-        <v>150000</v>
+        <v>21100</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>24082</v>
+        <v>17520</v>
       </c>
       <c r="J264" s="3" t="n">
-        <v>41001</v>
+        <v>41431</v>
       </c>
       <c r="K264" s="3" t="n">
-        <v>41365</v>
+        <v>41726</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RC/10 — मिटटी ग्रेविल गोया रोड रमडी से रामटेकरी</t>
+          <t>1706008003/LD/3799393643 — मेड बंधान कार्य मदनलाल / गम्पालाल(वनभूमि पटटाधारी)</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
-        <v>400000</v>
+        <v>21100</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>310548</v>
+        <v>876</v>
       </c>
       <c r="J265" s="3" t="n">
-        <v>39814</v>
+        <v>41431</v>
       </c>
       <c r="K265" s="3" t="n">
-        <v>39448</v>
+        <v>42078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RC/15 — मिटटी ग्रे मार्ग  एवी रोड से जामोनियाकलां मेडा</t>
+          <t>1706008003/LD/3799393644 — मेड बंधान कार्य जयनारायण / आशाराम (वनभूमि पटटाधारी</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
-        <v>497000</v>
+        <v>21100</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>405395</v>
+        <v>876</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>40808</v>
+        <v>41431</v>
       </c>
       <c r="K266" s="3" t="n">
-        <v>41365</v>
+        <v>42078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RC/20 — सी सी खंरजा सेजन्‍या भाग 1</t>
+          <t>1706008003/LD/3799429965 — शान्तिधाम निर्माण कार्य ग्राम रमडी</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
-        <v>73000</v>
+        <v>357000</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>171979</v>
+        <v>95835.4</v>
       </c>
       <c r="J267" s="3" t="n">
-        <v>39592</v>
+        <v>41695</v>
       </c>
       <c r="K267" s="3" t="n">
-        <v>40179</v>
+        <v>42109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Play field for Community / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RC/207 — सी सी खंरजा रमडी</t>
+          <t>1706008003/PG/22012034305356 — KHELMEDAN Ramdi</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
-        <v>100000</v>
+        <v>186000</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>55514</v>
+        <v>74002</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>40149</v>
+        <v>42849</v>
       </c>
       <c r="K268" s="3" t="n">
-        <v>41007</v>
+        <v>43527</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RC/22 — आंतरिक मार्ग सी.सी. खरन्‍जा निर्माण रमडी (पंचपरमेश्‍वर)</t>
+          <t>1706008003/PG/22012034311561 — Play Ground Nirman Kary Sejney</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>162000</v>
+        <v>186000</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>201147</v>
+        <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>39990</v>
-[...3 lines deleted...]
-      </c>
+        <v>42873</v>
+      </c>
+      <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RC/22012034167491 — आन्‍तरिक पथ सी.सी. खरंजा निर्माण बाबूलाल के मकान से विष्‍णु मीना तक (P.P)</t>
+          <t>1706008003/RC/001 — मिटटी ग्रेविल रोड सेजन्‍या से चितोडा रोड तक</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
-        <v>207000</v>
+        <v>495000</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>198694</v>
+        <v>369179</v>
       </c>
       <c r="J270" s="3" t="n">
-        <v>41417</v>
+        <v>40346</v>
       </c>
       <c r="K270" s="3" t="n">
-        <v>41597</v>
+        <v>39083</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RC/22012034184917 — CC खरंजा आंतरिक मार्ग निर्माण कार्या रामहेत के मका</t>
+          <t>1706008003/RC/02 — सी सी खंरजा रमडी 2</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
-        <v>233000</v>
+        <v>150000</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>132976</v>
+        <v>24082</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>41541</v>
+        <v>41001</v>
       </c>
       <c r="K271" s="3" t="n">
-        <v>41725</v>
+        <v>41365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RC/22012034184926 — CC खंरजा सींमेट कंक्रीट आंतरिक र्माग भगवान सिंह के</t>
+          <t>1706008003/RC/10 — मिटटी ग्रेविल गोया रोड रमडी से रामटेकरी</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
-        <v>175000</v>
+        <v>400000</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>113078</v>
+        <v>310548</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>41541</v>
+        <v>39814</v>
       </c>
       <c r="K272" s="3" t="n">
-        <v>41725</v>
+        <v>39448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RC/22012034203477 — सीमेन्ट कंक्रीट आंतरिक मार्ग स्कूल से ए बी रोड एवं</t>
+          <t>1706008003/RC/15 — मिटटी ग्रे मार्ग  एवी रोड से जामोनियाकलां मेडा</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
-        <v>195000</v>
+        <v>497000</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>117482</v>
+        <v>405395</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>41683</v>
+        <v>40808</v>
       </c>
       <c r="K273" s="3" t="n">
-        <v>42189</v>
+        <v>41365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RC/22012034230367 — सीमेंट कंक्रीट मार्ग रामचरण के मकान से सुरेश के मकान की ओर पंच परमेश्वर</t>
+          <t>1706008003/RC/20 — सी सी खंरजा सेजन्‍या भाग 1</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
-        <v>50000</v>
+        <v>73000</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>0</v>
+        <v>171979</v>
       </c>
       <c r="J274" s="3" t="n">
-        <v>41909</v>
-[...1 lines deleted...]
-      <c r="K274" s="3"/>
+        <v>39592</v>
+      </c>
+      <c r="K274" s="3" t="n">
+        <v>40179</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RC/22012034289736 — सी सी खंरजा निर्माण गजानन्द के मकान से हेमराज प्रजापति के मकान तक  ग्राम लालपुरया ग्रामपंचायत रमडी</t>
+          <t>1706008003/RC/207 — सी सी खंरजा रमडी</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
-        <v>99000</v>
+        <v>100000</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>2703</v>
+        <v>55514</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>42339</v>
+        <v>40149</v>
       </c>
       <c r="K275" s="3" t="n">
-        <v>42869</v>
+        <v>41007</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RC/22012034525920 — railway cess kary ramdi</t>
+          <t>1706008003/RC/22 — आंतरिक मार्ग सी.सी. खरन्‍जा निर्माण रमडी (पंचपरमेश्‍वर)</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
-        <v>598483.17</v>
+        <v>162000</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>607024</v>
+        <v>201147</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>44007</v>
+        <v>39990</v>
       </c>
       <c r="K276" s="3" t="n">
-        <v>44487</v>
+        <v>41365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RC/22012034527075 — सुदूर सम्पर्क सडक एबी रोड से जामोन्या मेडा तक</t>
+          <t>1706008003/RC/22012034167491 — आन्‍तरिक पथ सी.सी. खरंजा निर्माण बाबूलाल के मकान से विष्‍णु मीना तक (P.P)</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
-        <v>0</v>
+        <v>207000</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>0</v>
+        <v>198694</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>43975</v>
-[...1 lines deleted...]
-      <c r="K277" s="3"/>
+        <v>41417</v>
+      </c>
+      <c r="K277" s="3" t="n">
+        <v>41597</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RC/22012034532494 — railway cess kary ramdi part 2</t>
+          <t>1706008003/RC/22012034184917 — CC खरंजा आंतरिक मार्ग निर्माण कार्या रामहेत के मका</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
-        <v>516988.25</v>
+        <v>233000</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>510383</v>
+        <v>132976</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>44051</v>
+        <v>41541</v>
       </c>
       <c r="K278" s="3" t="n">
-        <v>44487</v>
+        <v>41725</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RC/3 — मिटटी ग्रेवल मार्ग A B रोड से सेजन्‍या रमडी मेड तक</t>
+          <t>1706008003/RC/22012034184926 — CC खंरजा सींमेट कंक्रीट आंतरिक र्माग भगवान सिंह के</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
-        <v>353000</v>
+        <v>175000</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>394526</v>
+        <v>113078</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>39539</v>
+        <v>41541</v>
       </c>
       <c r="K279" s="3" t="n">
-        <v>39173</v>
+        <v>41725</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RC/30 — रपटा निमार्ण रमडी</t>
+          <t>1706008003/RC/22012034203477 — सीमेन्ट कंक्रीट आंतरिक मार्ग स्कूल से ए बी रोड एवं</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
-        <v>73000</v>
+        <v>195000</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>87100</v>
+        <v>117482</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>39974</v>
+        <v>41683</v>
       </c>
       <c r="K280" s="3" t="n">
-        <v>40179</v>
+        <v>42189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RC/31 — मिटटी ग्रेवल मार्ग ए वी रोड से सेजन्‍य रमडी मेडा भाग 2</t>
+          <t>1706008003/RC/22012034230367 — सीमेंट कंक्रीट मार्ग रामचरण के मकान से सुरेश के मकान की ओर पंच परमेश्वर</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
-        <v>353000</v>
+        <v>50000</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>114378</v>
+        <v>0</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>40285</v>
-[...3 lines deleted...]
-      </c>
+        <v>41909</v>
+      </c>
+      <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RC/4 — मिटटी ग्रेविल रोड रमडी चोकी से रेलवेफाटक तक</t>
+          <t>1706008003/RC/22012034289736 — सी सी खंरजा निर्माण गजानन्द के मकान से हेमराज प्रजापति के मकान तक  ग्राम लालपुरया ग्रामपंचायत रमडी</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
-        <v>185000</v>
+        <v>99000</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>103676</v>
+        <v>2703</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>39507</v>
+        <v>42339</v>
       </c>
       <c r="K282" s="3" t="n">
-        <v>42109</v>
+        <v>42869</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RC/63 — रपटा निमार्ण रमडी भाग 2</t>
+          <t>1706008003/RC/22012034525920 — railway cess kary ramdi</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
-        <v>75000</v>
+        <v>598483.17</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>41411</v>
+        <v>607024</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>40015</v>
+        <v>44007</v>
       </c>
       <c r="K283" s="3" t="n">
-        <v>40219</v>
+        <v>44487</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RS/22012034211825 — निर्मल भारत अभियान अंतर्गत शौचालय   निर्माण अनूप /</t>
+          <t>1706008003/RC/22012034527075 — सुदूर सम्पर्क सडक एबी रोड से जामोन्या मेडा तक</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>5399.46</v>
+        <v>0</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>41699</v>
-[...3 lines deleted...]
-      </c>
+        <v>43975</v>
+      </c>
+      <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RS/22012034211828 — निर्मलभारत अभियानअंतर्गत शौचालय  कदमसिंह/धीरजसिंह</t>
+          <t>1706008003/RC/22012034532494 — railway cess kary ramdi part 2</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
-        <v>5400</v>
+        <v>516988.25</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>5399.45</v>
+        <v>510383</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>41699</v>
+        <v>44051</v>
       </c>
       <c r="K285" s="3" t="n">
-        <v>41740</v>
+        <v>44487</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RS/22012034211830 — निर्मल भारत अभियान अंतर्गत शौचालय निर्माण सुरेंद्र</t>
+          <t>1706008003/RC/3 — मिटटी ग्रेवल मार्ग A B रोड से सेजन्‍या रमडी मेड तक</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
-        <v>5400</v>
+        <v>353000</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>5399.7</v>
+        <v>394526</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>41699</v>
+        <v>39539</v>
       </c>
       <c r="K286" s="3" t="n">
-        <v>41740</v>
+        <v>39173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RS/22012034211834 — निर्मलभारत अभियान अंतर्गत शौचालय केवलसिंह/धीरजसिंह</t>
+          <t>1706008003/RC/30 — रपटा निमार्ण रमडी</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
-        <v>5400</v>
+        <v>73000</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>5399.45</v>
+        <v>87100</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>41699</v>
+        <v>39974</v>
       </c>
       <c r="K287" s="3" t="n">
-        <v>41740</v>
+        <v>40179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RS/22012034211839 — निर्मल भारत अभियान अंतर्गत शौचालय निर्माण पप्पुलाल</t>
+          <t>1706008003/RC/31 — मिटटी ग्रेवल मार्ग ए वी रोड से सेजन्‍य रमडी मेडा भाग 2</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
-        <v>5400</v>
+        <v>353000</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>5399.45</v>
+        <v>114378</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>41699</v>
+        <v>40285</v>
       </c>
       <c r="K288" s="3" t="n">
-        <v>41729</v>
+        <v>39448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RS/22012034231001 — NBA शौचालय निर्माण राकेश / रामप्रसाद मेर</t>
+          <t>1706008003/RC/4 — मिटटी ग्रेविल रोड रमडी चोकी से रेलवेफाटक तक</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
-        <v>5400</v>
+        <v>185000</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>5400</v>
+        <v>103676</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>41771</v>
+        <v>39507</v>
       </c>
       <c r="K289" s="3" t="n">
-        <v>41830</v>
+        <v>42109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RS/22012034231002 — NBA शौचालय निर्माण संतोस / हरिसिंह प्रजापती</t>
+          <t>1706008003/RC/63 — रपटा निमार्ण रमडी भाग 2</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
-        <v>5400</v>
+        <v>75000</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>5400</v>
+        <v>41411</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>41771</v>
+        <v>40015</v>
       </c>
       <c r="K290" s="3" t="n">
-        <v>41830</v>
+        <v>40219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RS/22012034231003 — NBA शौचालय निर्माण चन्द्रप्रकाश / रामप्रसाद मेर</t>
+          <t>1706008003/RS/22012034211825 — निर्मल भारत अभियान अंतर्गत शौचालय   निर्माण अनूप /</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>5400</v>
+        <v>5399.46</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>41771</v>
+        <v>41699</v>
       </c>
       <c r="K291" s="3" t="n">
-        <v>41830</v>
+        <v>41729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RS/22012034231004 — NBA शौचालय निर्माण चिरोंजीलाल / बंशीलाल मेर</t>
+          <t>1706008003/RS/22012034211828 — निर्मलभारत अभियानअंतर्गत शौचालय  कदमसिंह/धीरजसिंह</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>5400</v>
+        <v>5399.45</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>41771</v>
+        <v>41699</v>
       </c>
       <c r="K292" s="3" t="n">
-        <v>41830</v>
+        <v>41740</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RS/22012034236158 — NBA शौचालय निर्माण महेश / हरिसिंह प्रजपति</t>
+          <t>1706008003/RS/22012034211830 — निर्मल भारत अभियान अंतर्गत शौचालय निर्माण सुरेंद्र</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>5400</v>
+        <v>5399.7</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>41794</v>
+        <v>41699</v>
       </c>
       <c r="K293" s="3" t="n">
-        <v>41830</v>
+        <v>41740</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RS/22012034236159 — NBA शौचालय निर्माण कमलाबाई / हरिसिंह प्रजापति</t>
+          <t>1706008003/RS/22012034211834 — निर्मलभारत अभियान अंतर्गत शौचालय केवलसिंह/धीरजसिंह</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>5400</v>
+        <v>5399.45</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>41794</v>
+        <v>41699</v>
       </c>
       <c r="K294" s="3" t="n">
-        <v>41830</v>
+        <v>41740</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RS/22012034236164 — NBA शौचालय निर्माण गुलाबसिंह / देवीलाल मीना</t>
+          <t>1706008003/RS/22012034211839 — निर्मल भारत अभियान अंतर्गत शौचालय निर्माण पप्पुलाल</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>5400</v>
+        <v>5399.45</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>41794</v>
+        <v>41699</v>
       </c>
       <c r="K295" s="3" t="n">
-        <v>41830</v>
+        <v>41729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RS/22012034239860 — NBA शौचालय निर्माण ईश्वरसिंह / रामचरण मीना</t>
+          <t>1706008003/RS/22012034231001 — NBA शौचालय निर्माण राकेश / रामप्रसाद मेर</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>41811</v>
+        <v>41771</v>
       </c>
       <c r="K296" s="3" t="n">
         <v>41830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RS/22012034247133 — NBA Hricharan / Bhageerath Harijan</t>
+          <t>1706008003/RS/22012034231002 — NBA शौचालय निर्माण संतोस / हरिसिंह प्रजापती</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>41822</v>
+        <v>41771</v>
       </c>
       <c r="K297" s="3" t="n">
-        <v>42083</v>
+        <v>41830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RS/22012034253874 — NBA शौचालय निर्माण गौरव / राजेंद्र भार्गव</t>
+          <t>1706008003/RS/22012034231003 — NBA शौचालय निर्माण चन्द्रप्रकाश / रामप्रसाद मेर</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>41853</v>
+        <v>41771</v>
       </c>
       <c r="K298" s="3" t="n">
-        <v>42254</v>
+        <v>41830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RS/22012034290418 — sbm bharat singh /baijnath meena sejnya</t>
+          <t>1706008003/RS/22012034231004 — NBA शौचालय निर्माण चिरोंजीलाल / बंशीलाल मेर</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>3180</v>
+        <v>5400</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>3180</v>
+        <v>5400</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>42305</v>
+        <v>41771</v>
       </c>
       <c r="K299" s="3" t="n">
-        <v>42384</v>
+        <v>41830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RS/22012034593476 — drawing nali nirman kary radha krishna mandhir se ramsingh ke makan tak</t>
+          <t>1706008003/RS/22012034236158 — NBA शौचालय निर्माण महेश / हरिसिंह प्रजपति</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K300" s="3"/>
+        <v>41794</v>
+      </c>
+      <c r="K300" s="3" t="n">
+        <v>41830</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RS/22012034593478 — drawing nali nirman kary ramsingh ke makan se puliya tak ramdi</t>
+          <t>1706008003/RS/22012034236159 — NBA शौचालय निर्माण कमलाबाई / हरिसिंह प्रजापति</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K301" s="3"/>
+        <v>41794</v>
+      </c>
+      <c r="K301" s="3" t="n">
+        <v>41830</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RS/22012034593567 — नाली निर्माण कार्य महाराज के मकान से रेलवे फाटक तक ग्राम रमडी PART -1</t>
+          <t>1706008003/RS/22012034236164 — NBA शौचालय निर्माण गुलाबसिंह / देवीलाल मीना</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>1199811.72</v>
+        <v>5400</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>1097507.31</v>
+        <v>5400</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>44495</v>
+        <v>41794</v>
       </c>
       <c r="K302" s="3" t="n">
-        <v>45120</v>
+        <v>41830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RS/22012034593568 — नाली निर्माण कार्य महाराज के मकान से रेलवे फाटक तक ग्राम रमडी PART - 2</t>
+          <t>1706008003/RS/22012034239860 — NBA शौचालय निर्माण ईश्वरसिंह / रामचरण मीना</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>1199072.02</v>
+        <v>5400</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>1190792.15</v>
+        <v>5400</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>44499</v>
+        <v>41811</v>
       </c>
       <c r="K303" s="3" t="n">
-        <v>45973</v>
+        <v>41830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RS/22012034601484 — Constr of NADEP Compost structure School Ke Pass Gram Ramdi</t>
+          <t>1706008003/RS/22012034247133 — NBA Hricharan / Bhageerath Harijan</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>44429</v>
-[...1 lines deleted...]
-      <c r="K304" s="3"/>
+        <v>41822</v>
+      </c>
+      <c r="K304" s="3" t="n">
+        <v>42083</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RS/22012034601488 — Constr of NADEP Compost structure Near Anganwadi Building Village Ramdi</t>
+          <t>1706008003/RS/22012034253874 — NBA शौचालय निर्माण गौरव / राजेंद्र भार्गव</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>44429</v>
-[...1 lines deleted...]
-      <c r="K305" s="3"/>
+        <v>41853</v>
+      </c>
+      <c r="K305" s="3" t="n">
+        <v>42254</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RS/22012034603148 — नाली निर्माण कार्य के रामधन के मकान से महाराज के मकान तक ग्राम रमडी</t>
+          <t>1706008003/RS/22012034290418 — sbm bharat singh /baijnath meena sejnya</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>1142303.34</v>
+        <v>3180</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>44429</v>
-[...1 lines deleted...]
-      <c r="K306" s="3"/>
+        <v>42305</v>
+      </c>
+      <c r="K306" s="3" t="n">
+        <v>42384</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1706008003/RS/22012034608292 — Samudayik nadep nirman kary 8 unit ramdi</t>
+          <t>1706008003/RS/22012034593476 — drawing nali nirman kary radha krishna mandhir se ramsingh ke makan tak</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>110584.95</v>
+        <v>0</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>80069.9</v>
+        <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>44526</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1706008003/WC/05 — कपिल धारा कूप निमार्ण रामभरोसा रामहेत/बाबूलाल</t>
+          <t>1706008003/RS/22012034593478 — drawing nali nirman kary ramsingh ke makan se puliya tak ramdi</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
-        <v>188000</v>
+        <v>0</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>148916</v>
+        <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>40954</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1706008003/WC/1 — तालाव सुदरणीकरण सेजन्‍या</t>
+          <t>1706008003/RS/22012034593567 — नाली निर्माण कार्य महाराज के मकान से रेलवे फाटक तक ग्राम रमडी PART -1</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>80000</v>
+        <v>1199811.72</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>75804</v>
+        <v>1097507.31</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>39440</v>
+        <v>44495</v>
       </c>
       <c r="K309" s="3" t="n">
-        <v>39897</v>
+        <v>45120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1706008003/WC/10 — कपिल धारा कूप जगदीश /रामगोपाल</t>
+          <t>1706008003/RS/22012034593568 — नाली निर्माण कार्य महाराज के मकान से रेलवे फाटक तक ग्राम रमडी PART - 2</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>172000</v>
+        <v>1199072.02</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>147735</v>
+        <v>1190792.15</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>40649</v>
+        <v>44499</v>
       </c>
       <c r="K310" s="3" t="n">
-        <v>41330</v>
+        <v>45973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1706008003/WC/22012034555844 — तालाब निमार्ण कार्य सेजन्या</t>
+          <t>1706008003/RS/22012034601484 — Constr of NADEP Compost structure School Ke Pass Gram Ramdi</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>1489413.38</v>
+        <v>0</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>1492080.43</v>
+        <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>43986</v>
-[...3 lines deleted...]
-      </c>
+        <v>44429</v>
+      </c>
+      <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1706008003/WC/22012034556018 — तालाब निमार्ण कार्य सेजन्या</t>
+          <t>1706008003/RS/22012034601488 — Constr of NADEP Compost structure Near Anganwadi Building Village Ramdi</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>44197</v>
+        <v>44429</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1706008003/WC/22012034557909 — रतन बाई w/o कैलाश नारायण शर्मा</t>
+          <t>1706008003/RS/22012034603148 — नाली निर्माण कार्य के रामधन के मकान से महाराज के मकान तक ग्राम रमडी</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>0</v>
+        <v>1142303.34</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>43991</v>
+        <v>44429</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1706008003/WC/22012034557911 — हरिनारायण s/o भंवरलाल</t>
+          <t>1706008003/RS/22012034608292 — Samudayik nadep nirman kary 8 unit ramdi</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>0</v>
+        <v>110584.95</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>0</v>
+        <v>80069.9</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>43991</v>
-[...1 lines deleted...]
-      <c r="K314" s="3"/>
+        <v>44526</v>
+      </c>
+      <c r="K314" s="3" t="n">
+        <v>46191</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1706008003/WC/22012034557915 — Staff Dam जसमन के खेत के पास</t>
+          <t>1706008003/WC/05 — कपिल धारा कूप निमार्ण रामभरोसा रामहेत/बाबूलाल</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>0</v>
+        <v>188000</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>0</v>
+        <v>148916</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>43990</v>
-[...1 lines deleted...]
-      <c r="K315" s="3"/>
+        <v>40954</v>
+      </c>
+      <c r="K315" s="3" t="n">
+        <v>41330</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1706008003/WC/22012034557918 — Staff Dam जमनालाल के खेत के पास</t>
+          <t>1706008003/WC/1 — तालाव सुदरणीकरण सेजन्‍या</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>0</v>
+        <v>80000</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>0</v>
+        <v>75804</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>43990</v>
-[...1 lines deleted...]
-      <c r="K316" s="3"/>
+        <v>39440</v>
+      </c>
+      <c r="K316" s="3" t="n">
+        <v>39897</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1706008003/WC/22012034558714 — स्टोपडेम निर्माण कार्य जमनालाल के खेत के पास</t>
+          <t>1706008003/WC/10 — कपिल धारा कूप जगदीश /रामगोपाल</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>1192006.99</v>
+        <v>172000</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>1168620.3</v>
+        <v>147735</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>43998</v>
+        <v>40649</v>
       </c>
       <c r="K317" s="3" t="n">
-        <v>44479</v>
+        <v>41330</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1706008003/WC/22012034560004 — स्टोप डेम निर्माण कार्य जसमन्त के खेत के पास</t>
+          <t>1706008003/WC/22012034555844 — तालाब निमार्ण कार्य सेजन्या</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>1199104.87</v>
+        <v>1489413.38</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>1201188.03</v>
+        <v>1492080.43</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>43997</v>
+        <v>43986</v>
       </c>
       <c r="K318" s="3" t="n">
         <v>44375</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1706008003/WC/22012034561037 — पोखर निमार्ण कार्य बाबूलाल के खेेेत के  पास रमडी</t>
+          <t>1706008003/WC/22012034556018 — तालाब निमार्ण कार्य सेजन्या</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>441903</v>
+        <v>0</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>433779</v>
+        <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>44041</v>
-[...3 lines deleted...]
-      </c>
+        <v>44197</v>
+      </c>
+      <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1706008003/WC/22012034561038 — नवीन तालाब निमार्ण कार्य सुआ खो रमडी</t>
+          <t>1706008003/WC/22012034557909 — रतन बाई w/o कैलाश नारायण शर्मा</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>1489069.33</v>
+        <v>0</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>1486925.79</v>
+        <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>44104</v>
-[...3 lines deleted...]
-      </c>
+        <v>43991</v>
+      </c>
+      <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1706008003/WC/22012034561040 — पोखर निमार्ण कार्य पठार के पास रमडी</t>
+          <t>1706008003/WC/22012034557911 — हरिनारायण s/o भंवरलाल</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>441903</v>
+        <v>0</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>461838</v>
+        <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>44064</v>
-[...3 lines deleted...]
-      </c>
+        <v>43991</v>
+      </c>
+      <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1706008003/WC/22012034561145 — खेत तालाब निर्माण कार्य सुमित्रा बाई पत्नी बाबूलाल ग्राम सेजन्या</t>
+          <t>1706008003/WC/22012034557915 — Staff Dam जसमन के खेत के पास</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>332572.21</v>
+        <v>0</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>273580</v>
+        <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>44155</v>
-[...3 lines deleted...]
-      </c>
+        <v>43990</v>
+      </c>
+      <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1706008003/WC/22012034561146 — खेत तालाब निर्माण कार्य गायत्री बाई पत्नि मुरारी लाल शर्मा ग्राम सैजन्या</t>
+          <t>1706008003/WC/22012034557918 — Staff Dam जमनालाल के खेत के पास</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>332572.21</v>
+        <v>0</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>220854</v>
+        <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>44155</v>
-[...3 lines deleted...]
-      </c>
+        <v>43990</v>
+      </c>
+      <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1706008003/WC/22012034563520 — पोखर निमार्ण कार्य सेजन्या</t>
+          <t>1706008003/WC/22012034558714 — स्टोपडेम निर्माण कार्य जमनालाल के खेत के पास</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>443467.69</v>
+        <v>1192006.99</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>432449</v>
+        <v>1168620.3</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>44032</v>
+        <v>43998</v>
       </c>
       <c r="K324" s="3" t="n">
-        <v>44375</v>
+        <v>44479</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1706008003/WC/22012034563521 — पोखर निमार्ण कार्य हनुमत के खेत के पास सेजन्या</t>
+          <t>1706008003/WC/22012034560004 — स्टोप डेम निर्माण कार्य जसमन्त के खेत के पास</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>696807.15</v>
+        <v>1199104.87</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>616750</v>
+        <v>1201188.03</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>44156</v>
+        <v>43997</v>
       </c>
       <c r="K325" s="3" t="n">
-        <v>44385</v>
+        <v>44375</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1706008003/WC/22012034564074 — पोखर निमार्ण कार्य शांतीधाम के पास ग्राम रमडी</t>
+          <t>1706008003/WC/22012034561037 — पोखर निमार्ण कार्य बाबूलाल के खेेेत के  पास रमडी</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>0</v>
+        <v>441903</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>0</v>
+        <v>433779</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>44197</v>
-[...1 lines deleted...]
-      <c r="K326" s="3"/>
+        <v>44041</v>
+      </c>
+      <c r="K326" s="3" t="n">
+        <v>44495</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1706008003/WC/22012034575994 — pokhar nirman karya talab ke paas patar perramdi</t>
+          <t>1706008003/WC/22012034561038 — नवीन तालाब निमार्ण कार्य सुआ खो रमडी</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>699098.86</v>
+        <v>1489069.33</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>637260</v>
+        <v>1486925.79</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>44104</v>
       </c>
       <c r="K327" s="3" t="n">
         <v>44375</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1706008003/WC/22012034575995 — pokhar nirman karya bharoselal ke khet  ke paas ramdi</t>
+          <t>1706008003/WC/22012034561040 — पोखर निमार्ण कार्य पठार के पास रमडी</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>708984.9</v>
+        <v>441903</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>635360</v>
+        <v>461838</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>44100</v>
+        <v>44064</v>
       </c>
       <c r="K328" s="3" t="n">
         <v>44375</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1706008003/WC/22012034580792 — स्टोप डेम निर्माण कार्य DHIRAJ SINGH के खेत के पास</t>
+          <t>1706008003/WC/22012034561145 — खेत तालाब निर्माण कार्य सुमित्रा बाई पत्नी बाबूलाल ग्राम सेजन्या</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>1186150.14</v>
+        <v>332572.21</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>1182818.66</v>
+        <v>273580</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>44168</v>
+        <v>44155</v>
       </c>
       <c r="K329" s="3" t="n">
-        <v>45842</v>
+        <v>44706</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1706008003/WC/22012034582042 — स्टोपडेम निर्माण कार्य कम काजवे हरिजन वस्ती नाले पर</t>
+          <t>1706008003/WC/22012034561146 — खेत तालाब निर्माण कार्य गायत्री बाई पत्नि मुरारी लाल शर्मा ग्राम सैजन्या</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>0</v>
+        <v>332572.21</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>0</v>
+        <v>220854</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>44032</v>
-[...1 lines deleted...]
-      <c r="K330" s="3"/>
+        <v>44155</v>
+      </c>
+      <c r="K330" s="3" t="n">
+        <v>44703</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1706008003/WC/22012034587368 — पोखर निमार्ण कार्य कदम सिंह मीना के खेत के पास सेजन्या</t>
+          <t>1706008003/WC/22012034563520 — पोखर निमार्ण कार्य सेजन्या</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>310756.71</v>
+        <v>443467.69</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>295934</v>
+        <v>432449</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>44220</v>
+        <v>44032</v>
       </c>
       <c r="K331" s="3" t="n">
-        <v>44631</v>
+        <v>44375</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1706008003/WC/22012034675862 — CTR STOPDAM CUM CAUSWAY NIRMAN KARY HARIJAN BASTI GRAM SEJNYA</t>
+          <t>1706008003/WC/22012034563521 — पोखर निमार्ण कार्य हनुमत के खेत के पास सेजन्या</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>1395912.78</v>
+        <v>696807.15</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>0</v>
+        <v>616750</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K332" s="3"/>
+        <v>44156</v>
+      </c>
+      <c r="K332" s="3" t="n">
+        <v>44385</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1706008003/WC/22012034682737 — CTR Talab Nirman Karya Gram Ramdi</t>
+          <t>1706008003/WC/22012034564074 — पोखर निमार्ण कार्य शांतीधाम के पास ग्राम रमडी</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>1207395.04</v>
+        <v>0</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>1175687.7</v>
+        <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>44365</v>
-[...3 lines deleted...]
-      </c>
+        <v>44197</v>
+      </c>
+      <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1706008003/WC/22012034682741 — CTR Pokhar Nirman Kary Radi Me Gram Ramdi</t>
+          <t>1706008003/WC/22012034575994 — pokhar nirman karya talab ke paas patar perramdi</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>0</v>
+        <v>699098.86</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>0</v>
+        <v>637260</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>44343</v>
-[...1 lines deleted...]
-      <c r="K334" s="3"/>
+        <v>44104</v>
+      </c>
+      <c r="K334" s="3" t="n">
+        <v>44375</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1706008003/WC/22012034682748 — CTR Pokhar Nirman Kary Badrilal Ke khet ke pass Gram Ramdi</t>
+          <t>1706008003/WC/22012034575995 — pokhar nirman karya bharoselal ke khet  ke paas ramdi</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>455206.48</v>
+        <v>708984.9</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>440040</v>
+        <v>635360</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>44366</v>
+        <v>44100</v>
       </c>
       <c r="K335" s="3" t="n">
-        <v>44617</v>
+        <v>44375</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1706008003/WC/22012034682760 — CTR Talab Gaharikaran Karya Gram Ramdi</t>
+          <t>1706008003/WC/22012034580792 — स्टोप डेम निर्माण कार्य DHIRAJ SINGH के खेत के पास</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>0</v>
+        <v>1186150.14</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>0</v>
+        <v>1182818.66</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K336" s="3"/>
+        <v>44168</v>
+      </c>
+      <c r="K336" s="3" t="n">
+        <v>45842</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1706008003/WC/22012034772677 — C.T.R. Mini Percolation Tank Nirman Karya Radi Me Gram Ramdi</t>
+          <t>1706008003/WC/22012034582042 — स्टोपडेम निर्माण कार्य कम काजवे हरिजन वस्ती नाले पर</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>450142.09</v>
+        <v>0</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>389088</v>
+        <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>44383</v>
-[...3 lines deleted...]
-      </c>
+        <v>44032</v>
+      </c>
+      <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1706008003/WC/22012034772689 — C.T.R. Mini Percolation Tank Nirman Karya Gajraj singh Ke khet ke pass Gram Sejnya</t>
+          <t>1706008003/WC/22012034587368 — पोखर निमार्ण कार्य कदम सिंह मीना के खेत के पास सेजन्या</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>454791.53</v>
+        <v>310756.71</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>242692</v>
+        <v>295934</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>45052</v>
+        <v>44220</v>
       </c>
       <c r="K338" s="3" t="n">
-        <v>45577</v>
+        <v>44631</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1706008003/WC/22012034970843 — Talab navinikaran kary school ek peeche ramdi</t>
+          <t>1706008003/WC/22012034675862 — CTR STOPDAM CUM CAUSWAY NIRMAN KARY HARIJAN BASTI GRAM SEJNYA</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>0</v>
+        <v>1395912.78</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>44665</v>
+        <v>44287</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1706008003/WC/22012035131412 — Percolation Tank Nirman Karya School Ke pass Pathar Par Gram Ramdi</t>
+          <t>1706008003/WC/22012034682737 — CTR Talab Nirman Karya Gram Ramdi</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>319988.42</v>
+        <v>1207395.04</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>1458</v>
+        <v>1175687.7</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>45438</v>
-[...1 lines deleted...]
-      <c r="K340" s="3"/>
+        <v>44365</v>
+      </c>
+      <c r="K340" s="3" t="n">
+        <v>44592</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1706008003/WC/22012035241377 — Ghh</t>
+          <t>1706008003/WC/22012034682741 — CTR Pokhar Nirman Kary Radi Me Gram Ramdi</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>45651</v>
+        <v>44343</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1706008003/WC/22012035326918 — Talab vistarikaran karya ramdi pathar ke pichhe gram ramdi</t>
+          <t>1706008003/WC/22012034682748 — CTR Pokhar Nirman Kary Badrilal Ke khet ke pass Gram Ramdi</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>996060.77</v>
+        <v>455206.48</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>540531</v>
+        <v>440040</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>46057</v>
+        <v>44366</v>
       </c>
       <c r="K342" s="3" t="n">
-        <v>46201</v>
+        <v>44617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1706008003/WC/3 — तालाव गहरीकरण रमडी</t>
+          <t>1706008003/WC/22012034682760 — CTR Talab Gaharikaran Karya Gram Ramdi</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>91000</v>
+        <v>0</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>2800</v>
+        <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>39212</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1706008003/WC/4 — कपिल धारा कूप नि पूरन/ घासीराम अहिरवार रमडी</t>
+          <t>1706008003/WC/22012034772677 — C.T.R. Mini Percolation Tank Nirman Karya Radi Me Gram Ramdi</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>100000</v>
+        <v>450142.09</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>85295</v>
+        <v>389088</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>39560</v>
+        <v>44383</v>
       </c>
       <c r="K344" s="3" t="n">
-        <v>40497</v>
+        <v>44703</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1706008003/WC/51 — कपिल धारा कूप निर्माण अम्रतलाल/वैजना‍थ सहरिया</t>
+          <t>1706008003/WC/22012034772689 — C.T.R. Mini Percolation Tank Nirman Karya Gajraj singh Ke khet ke pass Gram Sejnya</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>124000</v>
+        <v>454791.53</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>81177</v>
+        <v>242692</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>39560</v>
+        <v>45052</v>
       </c>
       <c r="K345" s="3" t="n">
-        <v>40210</v>
+        <v>45577</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1706008024/LD/22012034253054 — santi dam nirman karya charanpura [korha]</t>
+          <t>1706008003/WC/22012034970843 — Talab navinikaran kary school ek peeche ramdi</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>336000</v>
+        <v>0</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
+        <v>44665</v>
+      </c>
+      <c r="K346" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
+      <c r="A347" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B347" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C347" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D347" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E347" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F347" s="1" t="inlineStr">
+        <is>
+          <t>1706008003/WC/22012035131412 — Percolation Tank Nirman Karya School Ke pass Pathar Par Gram Ramdi</t>
+        </is>
+      </c>
+      <c r="G347" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H347" s="2" t="n">
+        <v>319988.42</v>
+      </c>
+      <c r="I347" s="2" t="n">
+        <v>1458</v>
+      </c>
+      <c r="J347" s="3" t="n">
+        <v>45438</v>
+      </c>
+      <c r="K347" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
+      <c r="A348" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B348" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C348" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D348" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E348" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F348" s="1" t="inlineStr">
+        <is>
+          <t>1706008003/WC/22012035241377 — Ghh</t>
+        </is>
+      </c>
+      <c r="G348" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H348" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I348" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J348" s="3" t="n">
+        <v>45651</v>
+      </c>
+      <c r="K348" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
+      <c r="A349" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B349" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C349" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D349" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E349" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F349" s="1" t="inlineStr">
+        <is>
+          <t>1706008003/WC/22012035326918 — Talab vistarikaran karya ramdi pathar ke pichhe gram ramdi</t>
+        </is>
+      </c>
+      <c r="G349" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H349" s="2" t="n">
+        <v>996060.77</v>
+      </c>
+      <c r="I349" s="2" t="n">
+        <v>540531</v>
+      </c>
+      <c r="J349" s="3" t="n">
+        <v>46057</v>
+      </c>
+      <c r="K349" s="3" t="n">
+        <v>46201</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
+      <c r="A350" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B350" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C350" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D350" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E350" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F350" s="1" t="inlineStr">
+        <is>
+          <t>1706008003/WC/3 — तालाव गहरीकरण रमडी</t>
+        </is>
+      </c>
+      <c r="G350" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H350" s="2" t="n">
+        <v>91000</v>
+      </c>
+      <c r="I350" s="2" t="n">
+        <v>2800</v>
+      </c>
+      <c r="J350" s="3" t="n">
+        <v>39212</v>
+      </c>
+      <c r="K350" s="3" t="n">
+        <v>39794</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
+      <c r="A351" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B351" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C351" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D351" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E351" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F351" s="1" t="inlineStr">
+        <is>
+          <t>1706008003/WC/4 — कपिल धारा कूप नि पूरन/ घासीराम अहिरवार रमडी</t>
+        </is>
+      </c>
+      <c r="G351" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H351" s="2" t="n">
+        <v>100000</v>
+      </c>
+      <c r="I351" s="2" t="n">
+        <v>85295</v>
+      </c>
+      <c r="J351" s="3" t="n">
+        <v>39560</v>
+      </c>
+      <c r="K351" s="3" t="n">
+        <v>40497</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
+      <c r="A352" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B352" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C352" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D352" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E352" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F352" s="1" t="inlineStr">
+        <is>
+          <t>1706008003/WC/51 — कपिल धारा कूप निर्माण अम्रतलाल/वैजना‍थ सहरिया</t>
+        </is>
+      </c>
+      <c r="G352" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H352" s="2" t="n">
+        <v>124000</v>
+      </c>
+      <c r="I352" s="2" t="n">
+        <v>81177</v>
+      </c>
+      <c r="J352" s="3" t="n">
+        <v>39560</v>
+      </c>
+      <c r="K352" s="3" t="n">
+        <v>40210</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
+      <c r="A353" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B353" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C353" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D353" s="1" t="inlineStr">
+        <is>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+        </is>
+      </c>
+      <c r="E353" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F353" s="1" t="inlineStr">
+        <is>
+          <t>1706008024/LD/22012034253054 — santi dam nirman karya charanpura [korha]</t>
+        </is>
+      </c>
+      <c r="G353" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H353" s="2" t="n">
+        <v>336000</v>
+      </c>
+      <c r="I353" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J353" s="3" t="n">
         <v>42401</v>
       </c>
-      <c r="K346" s="3"/>
+      <c r="K353" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>