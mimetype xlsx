--- v0 (2026-09-07)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K279"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 18:47:05</t>
+          <t>Exported on: 2026-10-27 09:33:06</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: GUNA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2162,98 +2162,98 @@
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1706008034/IF/22012035427994 — khet talab nirman karya hajarilal/ pannalal ahirwar gram dokriyakhedi</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1706008034/IF/22012035428019 — khet talab nirman karya akhilesh/ mangilal ahirwar gram dokriyakhedi</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45761</v>
@@ -2350,51 +2350,51 @@
         <v>220</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1706008034/IF/22012035453776 — JGSA dug well recharge nirman karya laxminarayan/ mangilal ahirwar gram dokriyakhedi</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45761</v>
@@ -3026,286 +3026,286 @@
       <c r="J68" s="3" t="n">
         <v>46022</v>
       </c>
       <c r="K68" s="3" t="n">
         <v>46203</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1706008034/IF/22012035523636 — khet talab nirman karya takhat singh/ gappulal meena gram dokriyakhedi</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1706008034/IF/22012035550443 — khet talab nirman karya madanlal/ pannalalsen gram konyakala</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1706008034/IF/22012035550451 — khet talab nirman karya bhagwan singh/ madan lal sen gram konyakala</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1706008034/IF/22012035550461 — khet talab nirman karya hemraj/ ramcharan meena gram konyakala chopani</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1706008034/IF/22012035550467 — khet talab nirman karya bherusingh/ rodji sondhiya gram konyakala chopani</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1706008034/IF/22012035550473 — khet talab nirman karya jamnalal/ dolatram meena gram konyakala chopani</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45761</v>
@@ -7949,98 +7949,98 @@
       <c r="J169" s="3" t="n">
         <v>44822</v>
       </c>
       <c r="K169" s="3" t="n">
         <v>44868</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1706008034/IF/IAY/4527220 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128130225</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>2088</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>46044</v>
       </c>
       <c r="K170" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1706008034/IF/IAY/4529729 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151044663</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I171" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45899</v>
@@ -8141,145 +8141,145 @@
       <c r="J173" s="3" t="n">
         <v>42770</v>
       </c>
       <c r="K173" s="3" t="n">
         <v>43461</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1706008034/IF/IAY/4704624 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122139961</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>15552</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45671</v>
       </c>
       <c r="K174" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1706008034/IF/IAY/5008668 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121395687</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>1044</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K175" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1706008034/IF/IAY/5009551 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121573533</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>19053</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>45776</v>
@@ -8382,51 +8382,51 @@
       <c r="J178" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K178" s="3" t="n">
         <v>46151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1706008034/IF/IAY/5010302 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122029049</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>45899</v>
@@ -8478,51 +8478,51 @@
       <c r="J180" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K180" s="3" t="n">
         <v>46039</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1706008034/IF/IAY/5107786 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151044515</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45899</v>
@@ -8576,261 +8576,261 @@
       <c r="J182" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K182" s="3" t="n">
         <v>46039</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1706008034/IF/IAY/5246115 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134635214</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>1044</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1706008034/IF/IAY/5684159 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122138677</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>1044</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1706008034/IF/IAY/5750515 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122139331</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>522</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1706008034/IF/IAY/5750988 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122856011</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>45948</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1706008034/IF/IAY/5751276 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121396377</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I187" s="2" t="n">
-        <v>12528</v>
+        <v>14328</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45969</v>
       </c>
       <c r="K187" s="3" t="n">
         <v>46215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
@@ -8862,51 +8862,51 @@
       <c r="J188" s="3" t="n">
         <v>45899</v>
       </c>
       <c r="K188" s="3" t="n">
         <v>46039</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1706008034/IF/IAY/5752015 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122029843</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>14355</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45899</v>
@@ -8958,145 +8958,145 @@
       <c r="J190" s="3" t="n">
         <v>45899</v>
       </c>
       <c r="K190" s="3" t="n">
         <v>46038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1706008034/IF/IAY/5752547 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151044872</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>522</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1706008034/IF/IAY/6057101 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121633417</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I192" s="2" t="n">
-        <v>14094</v>
+        <v>17694</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1706008034/IF/IAY/6058417 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151044349</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>46171</v>
@@ -13142,145 +13142,145 @@
         <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1706008034/WC/22012035293646 — JGSA dug well recharge nirman karya sarvjanik koop school ke pass gram dokriyakhedi</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1706008034/WC/22012035293651 — JGSA dug well recharge nirman karya sarvjanik koop rao ke ghar ke pass gram dokriyakhedi</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1706008034/WC/22012035293654 — JGSA dug well recharge nirman karya sarvjanik koop mandir ke pass gram dokriyakhdi</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>45761</v>