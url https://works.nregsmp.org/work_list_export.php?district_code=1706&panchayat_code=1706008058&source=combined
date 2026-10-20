--- v0 (2026-09-02)
+++ v1 (2026-10-20)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K729"/>
+  <dimension ref="A1:K735"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 10:59:17</t>
+          <t>Exported on: 2026-10-20 18:53:16</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: GUNA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -753,51 +753,51 @@
       <c r="J21" s="3" t="n">
         <v>44042</v>
       </c>
       <c r="K21" s="3" t="n">
         <v>45294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1706008058/DP/22012034534596 — Maa Ki Bagiya Kary PS Koney Dang</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>11000</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>193</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>44625</v>
@@ -847,51 +847,51 @@
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>44321</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1706008058/DP/22012034534609 — Maa Ki Bagiya Kary UEGS Gunjari</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>11000</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>193</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>44625</v>
@@ -7959,51 +7959,51 @@
       <c r="J171" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K171" s="3" t="n">
         <v>46186</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1706008058/IF/22012035403191 — JGSA 2025 Khet talab Kamal singh mangi lal gram gunjari Amaser</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45761</v>
@@ -8543,239 +8543,239 @@
         <v>0</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1706008058/IF/22012035660933 — Khet talab nirman karya Bharat singh gurjar gram gunjari Amaser</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>147620.89</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>46036</v>
       </c>
       <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1706008058/IF/22012035660938 — Khet talab nirman karya Shaitan bai gurjar gram gunjari Amaser</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>147620.89</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1706008058/IF/22012035660941 — Khet talab nirman karya Chen snigh bheel gram gunjari Amaser</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>147620.89</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1706008058/IF/22012035660942 — Khet talab nirman karya Fhul singh bheel Amaser</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>147620.89</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1706008058/IF/22012035660943 — Khet talab nirman karya Nandram laxman bheel Amaser</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>147620.89</v>
       </c>
       <c r="I188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>46048</v>
@@ -8825,51 +8825,51 @@
         <v>0</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1706008058/IF/22012035661728 — Khet talab nirman karya Ramcharan khusilal bheel gram amaser 2026</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>46048</v>
@@ -18368,51 +18368,51 @@
       <c r="J384" s="3" t="n">
         <v>44797</v>
       </c>
       <c r="K384" s="3" t="n">
         <v>45286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1706008058/IF/IAY/3942026 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120277814</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>8775.8</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>44761</v>
@@ -19787,51 +19787,51 @@
       <c r="J413" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K413" s="3" t="n">
         <v>45967</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
           <t>1706008058/IF/IAY/4529761 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151218364</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>10440</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>45853</v>
@@ -20177,98 +20177,98 @@
       <c r="J421" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K421" s="3" t="n">
         <v>45967</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
           <t>1706008058/IF/IAY/4722621 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144599363</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
           <t>1706008058/IF/IAY/4726927 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151222718</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>11484</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>45779</v>
@@ -20467,51 +20467,51 @@
       <c r="J427" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K427" s="3" t="n">
         <v>45967</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
           <t>1706008058/IF/IAY/4856373 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125495974</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>45849</v>
@@ -20808,51 +20808,51 @@
       <c r="J434" s="3" t="n">
         <v>45849</v>
       </c>
       <c r="K434" s="3" t="n">
         <v>46196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
           <t>1706008058/IF/IAY/5208373 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127885134</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>12789</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>45853</v>
@@ -21247,51 +21247,51 @@
       <c r="J443" s="3" t="n">
         <v>42968</v>
       </c>
       <c r="K443" s="3" t="n">
         <v>43677</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
           <t>1706008058/IF/IAY/5750373 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120029253</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>45984</v>
@@ -21735,51 +21735,51 @@
       <c r="J453" s="3" t="n">
         <v>45906</v>
       </c>
       <c r="K453" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
           <t>1706008058/IF/IAY/5751240 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127879060</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>15399</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>45984</v>
@@ -22223,51 +22223,51 @@
       <c r="J463" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K463" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
           <t>1706008058/IF/IAY/5751897 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127869792</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I464" s="2" t="n">
         <v>2088</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>45984</v>
@@ -22417,51 +22417,51 @@
       <c r="J467" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K467" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
           <t>1706008058/IF/IAY/5752268 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120614650</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>11484</v>
       </c>
       <c r="J468" s="3" t="n">
         <v>45984</v>
@@ -22660,73 +22660,73 @@
       <c r="J472" s="3" t="n">
         <v>45984</v>
       </c>
       <c r="K472" s="3" t="n">
         <v>46190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
           <t>1706008058/IF/IAY/5752625 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151222233</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>14094</v>
+        <v>16194</v>
       </c>
       <c r="J473" s="3" t="n">
         <v>45984</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -23050,51 +23050,51 @@
       <c r="J480" s="3" t="n">
         <v>45962</v>
       </c>
       <c r="K480" s="3" t="n">
         <v>46197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
           <t>1706008058/IF/IAY/5842955 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119906487</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>2088</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>45984</v>
@@ -23381,11765 +23381,12047 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>43285</v>
       </c>
       <c r="K487" s="3" t="n">
         <v>43387</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1706008058/IF/IAY/648671 — Construction of IAY House -IAY REG. NO. MP2342936</t>
+          <t>1706008058/IF/IAY/6394559 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151222561</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>15344</v>
+        <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>43398</v>
-[...3 lines deleted...]
-      </c>
+        <v>45714</v>
+      </c>
+      <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1706008058/IF/IAY/813546 — Construction of IAY House -IAY REG. NO. MP1665591</t>
+          <t>1706008058/IF/IAY/6394793 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151219158</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>43322</v>
-[...3 lines deleted...]
-      </c>
+        <v>45713</v>
+      </c>
+      <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1706008058/IF/IAY/84299 — Construction of IAY House -IAY REG. NO. MP-06-008-058-002/11</t>
+          <t>1706008058/IF/IAY/6394887 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151219358</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>8684</v>
+        <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>42631</v>
-[...3 lines deleted...]
-      </c>
+        <v>45721</v>
+      </c>
+      <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1706008058/IF/IAY/84300 — Construction of IAY House -IAY REG. NO. MP-06-008-058-002/64</t>
+          <t>1706008058/IF/IAY/6395210 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123432797</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>4676</v>
+        <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>42631</v>
-[...3 lines deleted...]
-      </c>
+        <v>45812</v>
+      </c>
+      <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1706008058/IF/IAY/843054 — Construction of IAY House -IAY REG. NO. MP1399050</t>
+          <t>1706008058/IF/IAY/6395799 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147166239</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>15312</v>
+        <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>43322</v>
-[...3 lines deleted...]
-      </c>
+        <v>45713</v>
+      </c>
+      <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1706008058/IF/IAY/843416 — Construction of IAY House -IAY REG. NO. MP1403506</t>
+          <t>1706008058/IF/IAY/6396284 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151218801</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>43398</v>
-[...3 lines deleted...]
-      </c>
+        <v>45794</v>
+      </c>
+      <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1706008058/IF/IAY/844614 — Construction of IAY House -IAY REG. NO. MP1419043</t>
+          <t>1706008058/IF/IAY/648671 — Construction of IAY House -IAY REG. NO. MP2342936</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>15072</v>
+        <v>15344</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>43285</v>
+        <v>43398</v>
       </c>
       <c r="K494" s="3" t="n">
-        <v>43640</v>
+        <v>43677</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1706008058/IF/IAY/845272 — Construction of IAY House -IAY REG. NO. MP1427946</t>
+          <t>1706008058/IF/IAY/813546 — Construction of IAY House -IAY REG. NO. MP1665591</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>15684</v>
+        <v>15660</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>43285</v>
+        <v>43322</v>
       </c>
       <c r="K495" s="3" t="n">
-        <v>43677</v>
+        <v>43485</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1706008058/IF/IAY/863428 — Construction of IAY House -IAY REG. NO. MP1652936</t>
+          <t>1706008058/IF/IAY/84299 — Construction of IAY House -IAY REG. NO. MP-06-008-058-002/11</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>15768</v>
+        <v>8684</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>43398</v>
+        <v>42631</v>
       </c>
       <c r="K496" s="3" t="n">
-        <v>43677</v>
+        <v>43198</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1706008058/IF/IAY/863827 — Construction of IAY House -IAY REG. NO. MP1657378</t>
+          <t>1706008058/IF/IAY/84300 — Construction of IAY House -IAY REG. NO. MP-06-008-058-002/64</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>12384</v>
+        <v>4676</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>43066</v>
+        <v>42631</v>
       </c>
       <c r="K497" s="3" t="n">
-        <v>43293</v>
+        <v>43210</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1706008058/IF/IAY/864578 — Construction of IAY House -IAY REG. NO. MP1665724</t>
+          <t>1706008058/IF/IAY/843054 — Construction of IAY House -IAY REG. NO. MP1399050</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>15660</v>
+        <v>15312</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>43250</v>
+        <v>43322</v>
       </c>
       <c r="K498" s="3" t="n">
-        <v>43341</v>
+        <v>43461</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1706008058/IF/IAY/864597 — Construction of IAY House -IAY REG. NO. MP1665866</t>
+          <t>1706008058/IF/IAY/843416 — Construction of IAY House -IAY REG. NO. MP1403506</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>15480</v>
+        <v>15660</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>42922</v>
+        <v>43398</v>
       </c>
       <c r="K499" s="3" t="n">
-        <v>43126</v>
+        <v>43584</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1706008058/IF/IAY/864598 — Construction of IAY House -IAY REG. NO. MP1665872</t>
+          <t>1706008058/IF/IAY/844614 — Construction of IAY House -IAY REG. NO. MP1419043</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>15696</v>
+        <v>15072</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>43398</v>
+        <v>43285</v>
       </c>
       <c r="K500" s="3" t="n">
-        <v>43641</v>
+        <v>43640</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1706008058/IF/IAY/903163 — Construction of IAY House -IAY REG. NO. MP2180463</t>
+          <t>1706008058/IF/IAY/845272 — Construction of IAY House -IAY REG. NO. MP1427946</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>15660</v>
+        <v>15684</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>43263</v>
+        <v>43285</v>
       </c>
       <c r="K501" s="3" t="n">
-        <v>43387</v>
+        <v>43677</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1706008058/IF/IAY/904094 — Construction of IAY House -IAY REG. NO. MP2194466</t>
+          <t>1706008058/IF/IAY/863428 — Construction of IAY House -IAY REG. NO. MP1652936</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>15736</v>
+        <v>15768</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>43437</v>
+        <v>43398</v>
       </c>
       <c r="K502" s="3" t="n">
         <v>43677</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1706008058/IF/IAY/904175 — Construction of IAY House -IAY REG. NO. MP2195916</t>
+          <t>1706008058/IF/IAY/863827 — Construction of IAY House -IAY REG. NO. MP1657378</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>15640</v>
+        <v>12384</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>43437</v>
+        <v>43066</v>
       </c>
       <c r="K503" s="3" t="n">
-        <v>43677</v>
+        <v>43293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1706008058/IF/IAY/917822 — Construction of IAY House -IAY REG. NO. MP2388257</t>
+          <t>1706008058/IF/IAY/864578 — Construction of IAY House -IAY REG. NO. MP1665724</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>15516</v>
+        <v>15660</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>43066</v>
+        <v>43250</v>
       </c>
       <c r="K504" s="3" t="n">
-        <v>43387</v>
+        <v>43341</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1706008058/IF/IAY/922078 — Construction of IAY House -IAY REG. NO. MP2454331</t>
+          <t>1706008058/IF/IAY/864597 — Construction of IAY House -IAY REG. NO. MP1665866</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>15696</v>
+        <v>15480</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>43285</v>
+        <v>42922</v>
       </c>
       <c r="K505" s="3" t="n">
-        <v>43677</v>
+        <v>43126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1706008058/IF/IAY/961584 — Construction of IAY House -IAY REG. NO. MP3331999</t>
+          <t>1706008058/IF/IAY/864598 — Construction of IAY House -IAY REG. NO. MP1665872</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>15672</v>
+        <v>15696</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>43285</v>
+        <v>43398</v>
       </c>
       <c r="K506" s="3" t="n">
-        <v>43677</v>
+        <v>43641</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1706008058/IF/IAY/963353 — Construction of IAY House -IAY REG. NO. MP3376208</t>
+          <t>1706008058/IF/IAY/903163 — Construction of IAY House -IAY REG. NO. MP2180463</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>18792</v>
+        <v>15660</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>43273</v>
+        <v>43263</v>
       </c>
       <c r="K507" s="3" t="n">
-        <v>43465</v>
+        <v>43387</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1706008058/IF/IAY/965329 — Construction of IAY House -IAY REG. NO. MP3428390</t>
+          <t>1706008058/IF/IAY/904094 — Construction of IAY House -IAY REG. NO. MP2194466</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>15768</v>
+        <v>15736</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>43285</v>
+        <v>43437</v>
       </c>
       <c r="K508" s="3" t="n">
         <v>43677</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1706008058/IF/IAY/967146 — Construction of IAY House -IAY REG. NO. MP3476780</t>
+          <t>1706008058/IF/IAY/904175 — Construction of IAY House -IAY REG. NO. MP2195916</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>15204</v>
+        <v>15640</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>43285</v>
+        <v>43437</v>
       </c>
       <c r="K509" s="3" t="n">
-        <v>43640</v>
+        <v>43677</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1706008058/IF/IAY/968433 — Construction of IAY House -IAY REG. NO. MP3510046</t>
+          <t>1706008058/IF/IAY/917822 — Construction of IAY House -IAY REG. NO. MP2388257</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>15828</v>
+        <v>15516</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>43442</v>
+        <v>43066</v>
       </c>
       <c r="K510" s="3" t="n">
-        <v>43677</v>
+        <v>43387</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1706008058/IF/IAY/973967 — Construction of IAY House -IAY REG. NO. MP3645721</t>
+          <t>1706008058/IF/IAY/922078 — Construction of IAY House -IAY REG. NO. MP2454331</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>15480</v>
+        <v>15696</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>42968</v>
+        <v>43285</v>
       </c>
       <c r="K511" s="3" t="n">
-        <v>43079</v>
+        <v>43677</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1706008058/IF/IAY/981697 — Construction of IAY House -IAY REG. NO. MP3949254</t>
+          <t>1706008058/IF/IAY/961584 — Construction of IAY House -IAY REG. NO. MP3331999</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>16182</v>
+        <v>15672</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>43322</v>
+        <v>43285</v>
       </c>
       <c r="K512" s="3" t="n">
-        <v>43402</v>
+        <v>43677</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1706008058/LD/107 — मेढ बंधान कार्य आशाराम / हरचन्‍द्र</t>
+          <t>1706008058/IF/IAY/963353 — Construction of IAY House -IAY REG. NO. MP3376208</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>23000</v>
+        <v>15480</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>17362</v>
+        <v>18792</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>40344</v>
+        <v>43273</v>
       </c>
       <c r="K513" s="3" t="n">
-        <v>40975</v>
+        <v>43465</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1706008058/LD/108 — मेढ बंधान कार्य चैनसिह / किशनालाल</t>
+          <t>1706008058/IF/IAY/965329 — Construction of IAY House -IAY REG. NO. MP3428390</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>22000</v>
+        <v>15480</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>3920</v>
+        <v>15768</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>40367</v>
+        <v>43285</v>
       </c>
       <c r="K514" s="3" t="n">
-        <v>40238</v>
+        <v>43677</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1706008058/LD/111 — 1706008058/LD/111</t>
+          <t>1706008058/IF/IAY/967146 — Construction of IAY House -IAY REG. NO. MP3476780</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>0</v>
+        <v>15204</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>40391</v>
-[...1 lines deleted...]
-      <c r="K515" s="3"/>
+        <v>43285</v>
+      </c>
+      <c r="K515" s="3" t="n">
+        <v>43640</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1706008058/LD/22012034238961 — मेडबंधान कार्य नन्दराम / लक्ष्मण</t>
+          <t>1706008058/IF/IAY/968433 — Construction of IAY House -IAY REG. NO. MP3510046</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>25000</v>
+        <v>15480</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>23055</v>
+        <v>15828</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>42331</v>
+        <v>43442</v>
       </c>
       <c r="K516" s="3" t="n">
-        <v>42581</v>
+        <v>43677</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1706008058/LD/22012034238970 — मेडबन्धान कार्य रामलाल / हीरालाल</t>
+          <t>1706008058/IF/IAY/973967 — Construction of IAY House -IAY REG. NO. MP3645721</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>2500</v>
+        <v>15480</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>477</v>
+        <v>15480</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>42331</v>
+        <v>42968</v>
       </c>
       <c r="K517" s="3" t="n">
-        <v>42612</v>
+        <v>43079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1706008058/LD/22012034243560 — मेड बंधान कार्य वहादुरसिह /रनतसिह राजपूत पोलास</t>
+          <t>1706008058/IF/IAY/981697 — Construction of IAY House -IAY REG. NO. MP3949254</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>15000</v>
+        <v>15480</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>14946</v>
+        <v>16182</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>42349</v>
+        <v>43322</v>
       </c>
       <c r="K518" s="3" t="n">
-        <v>42510</v>
+        <v>43402</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1706008058/LD/22012034248188 — मेड बंधान कार्य बीरम / मोत्या</t>
+          <t>1706008058/LD/107 — मेढ बंधान कार्य आशाराम / हरचन्‍द्र</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>20000</v>
+        <v>23000</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>7314</v>
+        <v>17362</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>42373</v>
+        <v>40344</v>
       </c>
       <c r="K519" s="3" t="n">
-        <v>42536</v>
+        <v>40975</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1706008058/LD/22012034248222 — मेड्बंधन निर्माण कार्य बीरम/मोब्या भील गुंजारी</t>
+          <t>1706008058/LD/108 — मेढ बंधान कार्य चैनसिह / किशनालाल</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>2000000</v>
+        <v>22000</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>0</v>
+        <v>3920</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>42369</v>
-[...1 lines deleted...]
-      <c r="K520" s="3"/>
+        <v>40367</v>
+      </c>
+      <c r="K520" s="3" t="n">
+        <v>40238</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1706008058/LD/22012034248632 — Boldar Chak Nirman Kary Amaser Pahadi Par</t>
+          <t>1706008058/LD/111 — 1706008058/LD/111</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>42371</v>
+        <v>40391</v>
       </c>
       <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1706008058/LD/22012034259656 — Med Bandhan ( Narayan singh s/o Nathu Bheel</t>
+          <t>1706008058/LD/22012034238961 — मेडबंधान कार्य नन्दराम / लक्ष्मण</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>0</v>
+        <v>25000</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>0</v>
+        <v>23055</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>42279</v>
-[...1 lines deleted...]
-      <c r="K522" s="3"/>
+        <v>42331</v>
+      </c>
+      <c r="K522" s="3" t="n">
+        <v>42581</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1706008058/LD/22012034259657 — Med Bandhan ( Munni bai w/o Amarsingh bheel</t>
+          <t>1706008058/LD/22012034238970 — मेडबन्धान कार्य रामलाल / हीरालाल</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>0</v>
+        <v>2500</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>0</v>
+        <v>477</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>42279</v>
-[...1 lines deleted...]
-      <c r="K523" s="3"/>
+        <v>42331</v>
+      </c>
+      <c r="K523" s="3" t="n">
+        <v>42612</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>AWC / Construction of Anganwadi Building for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1706008058/LD/22012034308442 — Santidham Nirman Kary Gram Polesh</t>
+          <t>1706008058/LD/22012034243560 — मेड बंधान कार्य वहादुरसिह /रनतसिह राजपूत पोलास</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>180000</v>
+        <v>15000</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>127502</v>
+        <v>14946</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>42827</v>
+        <v>42349</v>
       </c>
       <c r="K524" s="3" t="n">
-        <v>43342</v>
+        <v>42510</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1706008058/LD/22012034520923 — pokar nirman kary amaser</t>
+          <t>1706008058/LD/22012034248188 — मेड बंधान कार्य बीरम / मोत्या</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>492584.68</v>
+        <v>20000</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>342000</v>
+        <v>7314</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>44105</v>
+        <v>42373</v>
       </c>
       <c r="K525" s="3" t="n">
-        <v>44127</v>
+        <v>42536</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1706008058/LD/22012034520924 — pokar nirman kary dadabat /amaser</t>
+          <t>1706008058/LD/22012034248222 — मेड्बंधन निर्माण कार्य बीरम/मोब्या भील गुंजारी</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>492584.68</v>
+        <v>2000000</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>131446.6</v>
+        <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>44672</v>
-[...3 lines deleted...]
-      </c>
+        <v>42369</v>
+      </c>
+      <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1706008058/LD/22012034520925 — pokar nirman kary gunjari</t>
+          <t>1706008058/LD/22012034248632 — Boldar Chak Nirman Kary Amaser Pahadi Par</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>492584.68</v>
+        <v>100000</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>461700</v>
+        <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>44061</v>
-[...3 lines deleted...]
-      </c>
+        <v>42371</v>
+      </c>
+      <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1706008058/LD/22012034520926 — pokar nirman kary bhanpura</t>
+          <t>1706008058/LD/22012034259656 — Med Bandhan ( Narayan singh s/o Nathu Bheel</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>492584.68</v>
+        <v>0</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>490200</v>
+        <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>44061</v>
-[...3 lines deleted...]
-      </c>
+        <v>42279</v>
+      </c>
+      <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1706008058/LD/22012034536409 — समर्थन मूल्य उपार्जन केन्द्र चवूतरा निर्माण कार्य ग्राम पंचायत आमासेर</t>
+          <t>1706008058/LD/22012034259657 — Med Bandhan ( Munni bai w/o Amarsingh bheel</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>802553.42</v>
+        <v>0</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>403996</v>
+        <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>44331</v>
-[...3 lines deleted...]
-      </c>
+        <v>42279</v>
+      </c>
+      <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>AWC / Construction of Anganwadi Building for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1706008058/LD/22012034572145 — पानी की टंकी एवं खेड निर्माण कार्य ग्राम आमासेर का मजरा दडावत चक्र में ग्राम पंचायत आमासेर</t>
+          <t>1706008058/LD/22012034308442 — Santidham Nirman Kary Gram Polesh</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>26000</v>
+        <v>180000</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>0</v>
+        <v>127502</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K530" s="3"/>
+        <v>42827</v>
+      </c>
+      <c r="K530" s="3" t="n">
+        <v>43342</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1706008058/LD/22012034572146 — पानी की टंकी एवं खेड निर्माण कार्य  ग्राम गुजारी मे ग्राम  पंचायत आमासेर</t>
+          <t>1706008058/LD/22012034520923 — pokar nirman kary amaser</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>26000</v>
+        <v>492584.68</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>0</v>
+        <v>342000</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K531" s="3"/>
+        <v>44105</v>
+      </c>
+      <c r="K531" s="3" t="n">
+        <v>44127</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1706008058/LD/23 — शांति धाम निर्माण कार्य गुंजारी</t>
+          <t>1706008058/LD/22012034520924 — pokar nirman kary dadabat /amaser</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>479000</v>
+        <v>492584.68</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>223206</v>
+        <v>131446.6</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>41285</v>
+        <v>44672</v>
       </c>
       <c r="K532" s="3" t="n">
-        <v>42095</v>
+        <v>46172</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1706008058/LD/3799394426 — मेड बंधान निर्माण कार्य जगन्नाथ / दौला (अति कुपोषि</t>
+          <t>1706008058/LD/22012034520925 — pokar nirman kary gunjari</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>25000</v>
+        <v>492584.68</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>16290</v>
+        <v>461700</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>41435</v>
+        <v>44061</v>
       </c>
       <c r="K533" s="3" t="n">
-        <v>42078</v>
+        <v>44095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1706008058/LD/3799394481 — मेंड वंधान रमेश /रतनसिह</t>
+          <t>1706008058/LD/22012034520926 — pokar nirman kary bhanpura</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>25000</v>
+        <v>492584.68</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>8894</v>
+        <v>490200</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>41435</v>
+        <v>44061</v>
       </c>
       <c r="K534" s="3" t="n">
-        <v>42078</v>
+        <v>44095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1706008058/LD/3799394490 — मेड वंधान कार्य रामरतन / सुखलाल</t>
+          <t>1706008058/LD/22012034536409 — समर्थन मूल्य उपार्जन केन्द्र चवूतरा निर्माण कार्य ग्राम पंचायत आमासेर</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>25000</v>
+        <v>802553.42</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>14308</v>
+        <v>403996</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>41435</v>
+        <v>44331</v>
       </c>
       <c r="K535" s="3" t="n">
-        <v>42078</v>
+        <v>45717</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1706008058/LD/3799436558 — शांतीधाम निर्माण कार्य आमासेर</t>
+          <t>1706008058/LD/22012034572145 — पानी की टंकी एवं खेड निर्माण कार्य ग्राम आमासेर का मजरा दडावत चक्र में ग्राम पंचायत आमासेर</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>434000</v>
+        <v>26000</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>124018.88</v>
+        <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>41732</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1706008058/LD/9926711808 — शांतीधाम निर्माण कार्य ग्राम कोन्याडाग आमसेर</t>
+          <t>1706008058/LD/22012034572146 — पानी की टंकी एवं खेड निर्माण कार्य  ग्राम गुजारी मे ग्राम  पंचायत आमासेर</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>332000</v>
+        <v>26000</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>141077.75</v>
+        <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>41826</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1706008058/PG/22012034312155 — Play Ground Nirman kary Kony Dang</t>
+          <t>1706008058/LD/23 — शांति धाम निर्माण कार्य गुंजारी</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>153000</v>
+        <v>479000</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>0</v>
+        <v>223206</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>42882</v>
-[...1 lines deleted...]
-      <c r="K538" s="3"/>
+        <v>41285</v>
+      </c>
+      <c r="K538" s="3" t="n">
+        <v>42095</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1706008058/PG/22012034312192 — Play ground Nirman kary  Polaesh</t>
+          <t>1706008058/LD/3799394426 — मेड बंधान निर्माण कार्य जगन्नाथ / दौला (अति कुपोषि</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>153000</v>
+        <v>25000</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>0</v>
+        <v>16290</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>42882</v>
-[...1 lines deleted...]
-      <c r="K539" s="3"/>
+        <v>41435</v>
+      </c>
+      <c r="K539" s="3" t="n">
+        <v>42078</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1706008058/PG/9425893083 — Play ground Nirman kary  Amaser</t>
+          <t>1706008058/LD/3799394481 — मेंड वंधान रमेश /रतनसिह</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>353000</v>
+        <v>25000</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>0</v>
+        <v>8894</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>42882</v>
-[...1 lines deleted...]
-      <c r="K540" s="3"/>
+        <v>41435</v>
+      </c>
+      <c r="K540" s="3" t="n">
+        <v>42078</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1706008058/PG/9425896999 — Paly Ground Nirman kary gunjari</t>
+          <t>1706008058/LD/3799394490 — मेड वंधान कार्य रामरतन / सुखलाल</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>186000</v>
+        <v>25000</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>0</v>
+        <v>14308</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>42827</v>
-[...1 lines deleted...]
-      <c r="K541" s="3"/>
+        <v>41435</v>
+      </c>
+      <c r="K541" s="3" t="n">
+        <v>42078</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RC/001 — मिटटी गेविल मार्ग निर्माण कार्य कोन्‍याडांग से हिनोती तक भाग 2</t>
+          <t>1706008058/LD/3799436558 — शांतीधाम निर्माण कार्य आमासेर</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>497000</v>
+        <v>434000</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>163753</v>
+        <v>124018.88</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>40249</v>
+        <v>41732</v>
       </c>
       <c r="K542" s="3" t="n">
-        <v>41415</v>
+        <v>42224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RC/01 — मिटटी गेविल मार्ग गुंजारी से मेमंनपूर तक</t>
+          <t>1706008058/LD/9926711808 — शांतीधाम निर्माण कार्य ग्राम कोन्याडाग आमसेर</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>495000</v>
+        <v>332000</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>84800</v>
+        <v>141077.75</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>40299</v>
+        <v>41826</v>
       </c>
       <c r="K543" s="3" t="n">
-        <v>41415</v>
+        <v>42368</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RC/011 — आन्तिरिक मुरमवोलडर मार्ग मुरेला डमर रोड चक दडावत</t>
+          <t>1706008058/PG/22012034312155 — Play Ground Nirman kary Kony Dang</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>280000</v>
+        <v>153000</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>212376</v>
+        <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>40831</v>
-[...3 lines deleted...]
-      </c>
+        <v>42882</v>
+      </c>
+      <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RC/02 — मिटटी गेविल मार्ग कार्य ब्रम्‍हपुरा से मेमंनपूर तक</t>
+          <t>1706008058/PG/22012034312192 — Play ground Nirman kary  Polaesh</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>495000</v>
+        <v>153000</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>555250</v>
+        <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>40310</v>
-[...3 lines deleted...]
-      </c>
+        <v>42882</v>
+      </c>
+      <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RC/025 — पु‍लिया निर्माण कार्य ब्रम्‍हपुरा से मेमंनपूर तक</t>
+          <t>1706008058/PG/9425893083 — Play ground Nirman kary  Amaser</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>510000</v>
+        <v>353000</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>394875</v>
+        <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>41061</v>
-[...3 lines deleted...]
-      </c>
+        <v>42882</v>
+      </c>
+      <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RC/03 — चाचौडा से मेरियखेडी वन मार्ग दूरी</t>
+          <t>1706008058/PG/9425896999 — Paly Ground Nirman kary gunjari</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>0</v>
+        <v>186000</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>39309</v>
+        <v>42827</v>
       </c>
       <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RC/035 — सी सी खांरजा निमार्ण ग्राम कोन्‍याडांग विधायक निधि मनरेगा</t>
+          <t>1706008058/RC/001 — मिटटी गेविल मार्ग निर्माण कार्य कोन्‍याडांग से हिनोती तक भाग 2</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>250000</v>
+        <v>497000</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>149936</v>
+        <v>163753</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>41278</v>
+        <v>40249</v>
       </c>
       <c r="K548" s="3" t="n">
-        <v>41374</v>
+        <v>41415</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RC/06 — चाचौडा से मेरियखेडी वन मार्ग दूरी</t>
+          <t>1706008058/RC/01 — मिटटी गेविल मार्ग गुंजारी से मेमंनपूर तक</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>0</v>
+        <v>495000</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>0</v>
+        <v>84800</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>39309</v>
-[...1 lines deleted...]
-      <c r="K549" s="3"/>
+        <v>40299</v>
+      </c>
+      <c r="K549" s="3" t="n">
+        <v>41415</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RC/1 — मिटटी ग्रेविल रोड कोन्‍याडांग से हिनोती तक</t>
+          <t>1706008058/RC/011 — आन्तिरिक मुरमवोलडर मार्ग मुरेला डमर रोड चक दडावत</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>320000</v>
+        <v>280000</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>346575</v>
+        <v>212376</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>39413</v>
+        <v>40831</v>
       </c>
       <c r="K550" s="3" t="n">
-        <v>40625</v>
+        <v>41399</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RC/11 — मिटटी गेविल मार्ग ग्राम कोन्‍याडांग भाग 1</t>
+          <t>1706008058/RC/02 — मिटटी गेविल मार्ग कार्य ब्रम्‍हपुरा से मेमंनपूर तक</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>499000</v>
+        <v>495000</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>0</v>
+        <v>555250</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>40278</v>
-[...1 lines deleted...]
-      <c r="K551" s="3"/>
+        <v>40310</v>
+      </c>
+      <c r="K551" s="3" t="n">
+        <v>40999</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RC/12 — मिटटी गेविलमार्ग कोन्‍याडाग पार्ट 2</t>
+          <t>1706008058/RC/025 — पु‍लिया निर्माण कार्य ब्रम्‍हपुरा से मेमंनपूर तक</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>409000</v>
+        <v>510000</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>0</v>
+        <v>394875</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>40293</v>
-[...1 lines deleted...]
-      <c r="K552" s="3"/>
+        <v>41061</v>
+      </c>
+      <c r="K552" s="3" t="n">
+        <v>41374</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RC/16 — वन मार्ग्र चाचौडा से मेरियाखेडी</t>
+          <t>1706008058/RC/03 — चाचौडा से मेरियखेडी वन मार्ग दूरी</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>80222</v>
+        <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>39490</v>
-[...3 lines deleted...]
-      </c>
+        <v>39309</v>
+      </c>
+      <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RC/20 — मिटटी ग्रेविल रोड बहमापुरा से मेमंदपुरा भाग 2</t>
+          <t>1706008058/RC/035 — सी सी खांरजा निमार्ण ग्राम कोन्‍याडांग विधायक निधि मनरेगा</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>495000</v>
+        <v>250000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>249010</v>
+        <v>149936</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>40365</v>
+        <v>41278</v>
       </c>
       <c r="K554" s="3" t="n">
-        <v>41415</v>
+        <v>41374</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RC/22012034167400 — c c khranja panchparmeshwar bhanpura gunjari chainsing ke makan se sankar bheel (P.P)</t>
+          <t>1706008058/RC/06 — चाचौडा से मेरियखेडी वन मार्ग दूरी</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>209500</v>
+        <v>0</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>207803</v>
+        <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>41421</v>
-[...3 lines deleted...]
-      </c>
+        <v>39309</v>
+      </c>
+      <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RC/22012034186258 — सींमेट कंकीट आंतरिक मार्ग उदम के मकान से चौक तक</t>
+          <t>1706008058/RC/1 — मिटटी ग्रेविल रोड कोन्‍याडांग से हिनोती तक</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>244000</v>
+        <v>320000</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>243312</v>
+        <v>346575</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>41545</v>
+        <v>39413</v>
       </c>
       <c r="K556" s="3" t="n">
-        <v>41613</v>
+        <v>40625</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RC/22012034188149 — सींमेट कंक्रीट आंतरिक पथ वालमुकंद के मकान भूरा के</t>
+          <t>1706008058/RC/11 — मिटटी गेविल मार्ग ग्राम कोन्‍याडांग भाग 1</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>156000</v>
+        <v>499000</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>179126</v>
+        <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>41551</v>
-[...3 lines deleted...]
-      </c>
+        <v>40278</v>
+      </c>
+      <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RC/22012034191942 — सी0सी0खरंजा मिर्माण राजगढ रोड से रमेश,प्रकाश,रोडेल</t>
+          <t>1706008058/RC/12 — मिटटी गेविलमार्ग कोन्‍याडाग पार्ट 2</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>248500</v>
+        <v>409000</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>198600</v>
+        <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>41593</v>
-[...3 lines deleted...]
-      </c>
+        <v>40293</v>
+      </c>
+      <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RC/22012034203490 — सी सी खरंजा निर्माण कार्य रामसिह के मकान से पानी क</t>
+          <t>1706008058/RC/16 — वन मार्ग्र चाचौडा से मेरियाखेडी</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>156000</v>
+        <v>100000</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>152777</v>
+        <v>80222</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>41680</v>
+        <v>39490</v>
       </c>
       <c r="K559" s="3" t="n">
-        <v>42078</v>
+        <v>39173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RC/22012034207602 — सीमेन्ट कंक्रीट आंतरिक मार्ग रंगलाल के मकान से हरि</t>
+          <t>1706008058/RC/20 — मिटटी ग्रेविल रोड बहमापुरा से मेमंदपुरा भाग 2</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>156000</v>
+        <v>495000</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>154550</v>
+        <v>249010</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>41694</v>
+        <v>40365</v>
       </c>
       <c r="K560" s="3" t="n">
-        <v>42078</v>
+        <v>41415</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RC/22012034223618 — C.C. A.M. K. प्रा. विधा. दडावत चक  से कालू हरिजन क</t>
+          <t>1706008058/RC/22012034167400 — c c khranja panchparmeshwar bhanpura gunjari chainsing ke makan se sankar bheel (P.P)</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>205000</v>
+        <v>209500</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>204666</v>
+        <v>207803</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>41826</v>
+        <v>41421</v>
       </c>
       <c r="K561" s="3" t="n">
-        <v>42156</v>
+        <v>41577</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RC/22012034289815 — सीसी खरंजा निर्माण कार्य पर्वत के मकान से गजराज के मकान के मकान की ओर मजरा दडावट चक मे आमासेर</t>
+          <t>1706008058/RC/22012034186258 — सींमेट कंकीट आंतरिक मार्ग उदम के मकान से चौक तक</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>146000</v>
+        <v>244000</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>49641</v>
+        <v>243312</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>42331</v>
+        <v>41545</v>
       </c>
       <c r="K562" s="3" t="n">
-        <v>43188</v>
+        <v>41613</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RC/22012034294732 — सी.सी.खरंजा निर्माण नारायणसिह के मकान से ज्ञानचन्द के मकान की ओर मजरा दडावटचक आमासेर</t>
+          <t>1706008058/RC/22012034188149 — सींमेट कंक्रीट आंतरिक पथ वालमुकंद के मकान भूरा के</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>41000</v>
+        <v>156000</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>0</v>
+        <v>179126</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>42256</v>
-[...1 lines deleted...]
-      <c r="K563" s="3"/>
+        <v>41551</v>
+      </c>
+      <c r="K563" s="3" t="n">
+        <v>41725</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RC/22012034311880 — C.C.Kharanja Road Nirman Kary Narayan Singh ke Makan Se Gyanchand Ke or Majara Dadabat Chak</t>
+          <t>1706008058/RC/22012034191942 — सी0सी0खरंजा मिर्माण राजगढ रोड से रमेश,प्रकाश,रोडेल</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>17600000000</v>
+        <v>248500</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>0</v>
+        <v>198600</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>42480</v>
-[...1 lines deleted...]
-      <c r="K564" s="3"/>
+        <v>41593</v>
+      </c>
+      <c r="K564" s="3" t="n">
+        <v>41830</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RC/22012034340186 — Sudur Samapark Sadak Nirman Kary Amaser Damar Road Se Gunjari Majra Gopal Pura Tak</t>
+          <t>1706008058/RC/22012034203490 — सी सी खरंजा निर्माण कार्य रामसिह के मकान से पानी क</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>1556000</v>
+        <v>156000</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>1457118.2</v>
+        <v>152777</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>42888</v>
+        <v>41680</v>
       </c>
       <c r="K565" s="3" t="n">
-        <v>44550</v>
+        <v>42078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mitti Murram Roads for Comm / Repair and maintenance of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RC/22012034543579 — Sudur sadak nirman kary aamaser damar rod se dadawat ki or</t>
+          <t>1706008058/RC/22012034207602 — सीमेन्ट कंक्रीट आंतरिक मार्ग रंगलाल के मकान से हरि</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>0</v>
+        <v>156000</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>0</v>
+        <v>154550</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>44079</v>
-[...1 lines deleted...]
-      <c r="K566" s="3"/>
+        <v>41694</v>
+      </c>
+      <c r="K566" s="3" t="n">
+        <v>42078</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mitti Murram Roads for Comm / Repair and maintenance of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RC/22012034550026 — Aproch rod Rajgadh rod se primary school dadawat aamaser ki or</t>
+          <t>1706008058/RC/22012034223618 — C.C. A.M. K. प्रा. विधा. दडावत चक  से कालू हरिजन क</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
-        <v>0</v>
+        <v>205000</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>0</v>
+        <v>204666</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>43999</v>
-[...1 lines deleted...]
-      <c r="K567" s="3"/>
+        <v>41826</v>
+      </c>
+      <c r="K567" s="3" t="n">
+        <v>42156</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RC/22012034569913 — Aproch Road Rajgarh Road se Primary School Dadawat ki or Amaser</t>
+          <t>1706008058/RC/22012034289815 — सीसी खरंजा निर्माण कार्य पर्वत के मकान से गजराज के मकान के मकान की ओर मजरा दडावट चक मे आमासेर</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>1436583.13</v>
+        <v>146000</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>603549.76</v>
+        <v>49641</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>44508</v>
+        <v>42331</v>
       </c>
       <c r="K568" s="3" t="n">
-        <v>46201</v>
+        <v>43188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RC/22012034590164 — सी.सी. रोड निर्माण कार्य बावूलाल गुर्जर के मकान से गोया की ओर ग्राम गुजारी ग्राम पंचायत आमासेर</t>
+          <t>1706008058/RC/22012034294732 — सी.सी.खरंजा निर्माण नारायणसिह के मकान से ज्ञानचन्द के मकान की ओर मजरा दडावटचक आमासेर</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>65000</v>
+        <v>41000</v>
       </c>
       <c r="I569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>44287</v>
+        <v>42256</v>
       </c>
       <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RC/22012034590172 — सी.सी. रोड निर्माण कार्य पप्पूलाल के मकान से पवन के मकान की ओर ग्राम पंचायत आमासेर</t>
+          <t>1706008058/RC/22012034311880 — C.C.Kharanja Road Nirman Kary Narayan Singh ke Makan Se Gyanchand Ke or Majara Dadabat Chak</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>33000</v>
+        <v>17600000000</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>44287</v>
+        <v>42480</v>
       </c>
       <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RC/22012034590174 — सी.सी. रोड निर्माण कार्य हनुमान मदिर के पास ग्राम आमासेर</t>
+          <t>1706008058/RC/22012034340186 — Sudur Samapark Sadak Nirman Kary Amaser Damar Road Se Gunjari Majra Gopal Pura Tak</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>27000</v>
+        <v>1556000</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>0</v>
+        <v>1457118.2</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K571" s="3"/>
+        <v>42888</v>
+      </c>
+      <c r="K571" s="3" t="n">
+        <v>44550</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Repair &amp; maint of Mitti Murram Roads for Comm / Repair and maintenance of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RC/25 — मिटटी ग्रेवल रोड चाचौडा से मेरियाखेडी रोड</t>
+          <t>1706008058/RC/22012034543579 — Sudur sadak nirman kary aamaser damar rod se dadawat ki or</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>456000</v>
+        <v>0</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>133800</v>
+        <v>0</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>39816</v>
-[...3 lines deleted...]
-      </c>
+        <v>44079</v>
+      </c>
+      <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Mitti Murram Roads for Comm / Repair and maintenance of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RC/262 — सी.सी. खंरजा निर्माण कार्य गुन्‍जारी स्‍कूल से रामसिह के मकान तक</t>
+          <t>1706008058/RC/22012034550026 — Aproch rod Rajgadh rod se primary school dadawat aamaser ki or</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>242000</v>
+        <v>0</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>118244</v>
+        <v>0</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>41214</v>
-[...3 lines deleted...]
-      </c>
+        <v>43999</v>
+      </c>
+      <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RC/31 — मिटटी ग्रवल मार्ग गुन्‍जारी गाव सं ब़म्‍हपुरा मेमनपुर रोड तक</t>
+          <t>1706008058/RC/22012034569913 — Aproch Road Rajgarh Road se Primary School Dadawat ki or Amaser</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>495000</v>
+        <v>1436583.13</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>308220</v>
+        <v>603549.76</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>40641</v>
+        <v>44508</v>
       </c>
       <c r="K574" s="3" t="n">
-        <v>41374</v>
+        <v>46201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034209557 — निर्मलभारत अभियानअंतर्गत शौचालय राधेश्याम/मांगीलाल</t>
+          <t>1706008058/RC/22012034590164 — सी.सी. रोड निर्माण कार्य बावूलाल गुर्जर के मकान से गोया की ओर ग्राम गुजारी ग्राम पंचायत आमासेर</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>5400</v>
+        <v>65000</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>41696</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034209830 — निर्मलभारत अभियान अंतर्गत शौचालय चैनसिंह / किशनलाल</t>
+          <t>1706008058/RC/22012034590172 — सी.सी. रोड निर्माण कार्य पप्पूलाल के मकान से पवन के मकान की ओर ग्राम पंचायत आमासेर</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>5400</v>
+        <v>33000</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>41698</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034210267 — निर्मल भारत अभियान शौचालय  भीकमसिंह / भवंरलाल</t>
+          <t>1706008058/RC/22012034590174 — सी.सी. रोड निर्माण कार्य हनुमान मदिर के पास ग्राम आमासेर</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>5400</v>
+        <v>27000</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>41696</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034210284 — निर्मल भारत अभियान अंतर्गत शौचालय निर्माण जसरतसिंह</t>
+          <t>1706008058/RC/25 — मिटटी ग्रेवल रोड चाचौडा से मेरियाखेडी रोड</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>5400</v>
+        <v>456000</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>5400</v>
+        <v>133800</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>41698</v>
+        <v>39816</v>
       </c>
       <c r="K578" s="3" t="n">
-        <v>41729</v>
+        <v>39448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034210288 — निर्मल भारत अभियान अंतर्गत शौचालय  निर्माण रघुवीरस</t>
+          <t>1706008058/RC/262 — सी.सी. खंरजा निर्माण कार्य गुन्‍जारी स्‍कूल से रामसिह के मकान तक</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>5400</v>
+        <v>242000</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>5400</v>
+        <v>118244</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>41698</v>
+        <v>41214</v>
       </c>
       <c r="K579" s="3" t="n">
-        <v>41729</v>
+        <v>41480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034210293 — निर्मल भारत अभियान अंतर्गत शौचालय  निर्माण भजनसिंह</t>
+          <t>1706008058/RC/31 — मिटटी ग्रवल मार्ग गुन्‍जारी गाव सं ब़म्‍हपुरा मेमनपुर रोड तक</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>5400</v>
+        <v>495000</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>5400</v>
+        <v>308220</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>41698</v>
+        <v>40641</v>
       </c>
       <c r="K580" s="3" t="n">
-        <v>41729</v>
+        <v>41374</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034210298 — निर्मल भारत अभियान अंतर्गत शौचालय  निर्माण सावतसिं</t>
+          <t>1706008058/RS/22012034209557 — निर्मलभारत अभियानअंतर्गत शौचालय राधेश्याम/मांगीलाल</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I581" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>41698</v>
+        <v>41696</v>
       </c>
       <c r="K581" s="3" t="n">
         <v>41729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034210303 — निर्मल भारत अभियान अंतर्गत शौचाल निर्माण रायसिंह /</t>
+          <t>1706008058/RS/22012034209830 — निर्मलभारत अभियान अंतर्गत शौचालय चैनसिंह / किशनलाल</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I582" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J582" s="3" t="n">
         <v>41698</v>
       </c>
       <c r="K582" s="3" t="n">
-        <v>41729</v>
+        <v>41728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034210305 — निर्मल भारत अभियान अंतर्गत शौचालय  निर्माण हरनारयण</t>
+          <t>1706008058/RS/22012034210267 — निर्मल भारत अभियान शौचालय  भीकमसिंह / भवंरलाल</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I583" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>41698</v>
+        <v>41696</v>
       </c>
       <c r="K583" s="3" t="n">
         <v>41729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034210311 — निर्मलभारत अभियानअंतर्गत शौचालय मदनलाल/चम्पालाल</t>
+          <t>1706008058/RS/22012034210284 — निर्मल भारत अभियान अंतर्गत शौचालय निर्माण जसरतसिंह</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I584" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J584" s="3" t="n">
         <v>41698</v>
       </c>
       <c r="K584" s="3" t="n">
         <v>41729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034210313 — निर्मल भारत अभियान शौचालय  निर्माण रामप्रसाद / बाल</t>
+          <t>1706008058/RS/22012034210288 — निर्मल भारत अभियान अंतर्गत शौचालय  निर्माण रघुवीरस</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J585" s="3" t="n">
         <v>41698</v>
       </c>
       <c r="K585" s="3" t="n">
         <v>41729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034210325 — निर्मल भारत अभियान अंतर्गत शौचालय निर्माण  मिश्रील</t>
+          <t>1706008058/RS/22012034210293 — निर्मल भारत अभियान अंतर्गत शौचालय  निर्माण भजनसिंह</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I586" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J586" s="3" t="n">
         <v>41698</v>
       </c>
       <c r="K586" s="3" t="n">
         <v>41729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034210328 — निर्मल भारत अभियान अंतर्गत शौचालय   निर्माण लाखनसि</t>
+          <t>1706008058/RS/22012034210298 — निर्मल भारत अभियान अंतर्गत शौचालय  निर्माण सावतसिं</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I587" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J587" s="3" t="n">
         <v>41698</v>
       </c>
       <c r="K587" s="3" t="n">
         <v>41729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034210333 — निर्मलभारत अभियान शौचालय  नारायणसिंह /रामचन्द्र</t>
+          <t>1706008058/RS/22012034210303 — निर्मल भारत अभियान अंतर्गत शौचाल निर्माण रायसिंह /</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I588" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J588" s="3" t="n">
         <v>41698</v>
       </c>
       <c r="K588" s="3" t="n">
         <v>41729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034210342 — निर्मल भारत अभियान अंतर्गत शौचालय निर्माण  गुडडीबा</t>
+          <t>1706008058/RS/22012034210305 — निर्मल भारत अभियान अंतर्गत शौचालय  निर्माण हरनारयण</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I589" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J589" s="3" t="n">
         <v>41698</v>
       </c>
       <c r="K589" s="3" t="n">
         <v>41729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034210381 — निर्मल भारत अभियान अंतर्गत शौचालय  निर्माण शिवराजस</t>
+          <t>1706008058/RS/22012034210311 — निर्मलभारत अभियानअंतर्गत शौचालय मदनलाल/चम्पालाल</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I590" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>41696</v>
+        <v>41698</v>
       </c>
       <c r="K590" s="3" t="n">
         <v>41729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034231692 — NBA शौचालय निर्माण महेतावसिह / धुलजी गुर्जर</t>
+          <t>1706008058/RS/22012034210313 — निर्मल भारत अभियान शौचालय  निर्माण रामप्रसाद / बाल</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I591" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>41771</v>
+        <v>41698</v>
       </c>
       <c r="K591" s="3" t="n">
-        <v>42384</v>
+        <v>41729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034231696 — NBA शौचालय निर्माण वीरेंद्र / बहादुरसिंह राजपूत</t>
+          <t>1706008058/RS/22012034210325 — निर्मल भारत अभियान अंतर्गत शौचालय निर्माण  मिश्रील</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>4929</v>
+        <v>5400</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>41771</v>
+        <v>41698</v>
       </c>
       <c r="K592" s="3" t="n">
-        <v>42384</v>
+        <v>41729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034231699 — NBA शौचालय निर्माण इन्दरसिह / अमरसिंह गुर्जर गुजार</t>
+          <t>1706008058/RS/22012034210328 — निर्मल भारत अभियान अंतर्गत शौचालय   निर्माण लाखनसि</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I593" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>41771</v>
+        <v>41698</v>
       </c>
       <c r="K593" s="3" t="n">
-        <v>42384</v>
+        <v>41729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034231702 — NBA शौचालय निर्माण बापूलाल / हरचन्द्र  हरिजन</t>
+          <t>1706008058/RS/22012034210333 — निर्मलभारत अभियान शौचालय  नारायणसिंह /रामचन्द्र</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>3297</v>
+        <v>5400</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>41771</v>
+        <v>41698</v>
       </c>
       <c r="K594" s="3" t="n">
-        <v>42657</v>
+        <v>41729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034231704 — NBA शौचालय निर्माण केवलसिंह / रामचन्द्र हरिजन</t>
+          <t>1706008058/RS/22012034210342 — निर्मल भारत अभियान अंतर्गत शौचालय निर्माण  गुडडीबा</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>4929</v>
+        <v>5400</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>41771</v>
+        <v>41698</v>
       </c>
       <c r="K595" s="3" t="n">
-        <v>42384</v>
+        <v>41729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034231710 — NBA शौचालय निर्माण लालसिंह / रंगलाल गुर्जर</t>
+          <t>1706008058/RS/22012034210381 — निर्मल भारत अभियान अंतर्गत शौचालय  निर्माण शिवराजस</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I596" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>41771</v>
+        <v>41696</v>
       </c>
       <c r="K596" s="3" t="n">
-        <v>42384</v>
+        <v>41729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034231711 — NBA शौचालय निर्माण चन्दरसिंह  रामसिंह  गुर्जर</t>
+          <t>1706008058/RS/22012034231692 — NBA शौचालय निर्माण महेतावसिह / धुलजी गुर्जर</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>2826</v>
+        <v>5400</v>
       </c>
       <c r="J597" s="3" t="n">
         <v>41771</v>
       </c>
       <c r="K597" s="3" t="n">
-        <v>42657</v>
+        <v>42384</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034231716 — NBA शौचालय निर्माण रामरतन / जगन्नाथ गुर्जर</t>
+          <t>1706008058/RS/22012034231696 — NBA शौचालय निर्माण वीरेंद्र / बहादुरसिंह राजपूत</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I598" s="2" t="n">
         <v>4929</v>
       </c>
       <c r="J598" s="3" t="n">
         <v>41771</v>
       </c>
       <c r="K598" s="3" t="n">
         <v>42384</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034231717 — NBA शौचालय निर्माण उमराबबाई / चम्पालाल  हरिजन</t>
+          <t>1706008058/RS/22012034231699 — NBA शौचालय निर्माण इन्दरसिह / अमरसिंह गुर्जर गुजार</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I599" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J599" s="3" t="n">
         <v>41771</v>
       </c>
       <c r="K599" s="3" t="n">
         <v>42384</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034231721 — NBA शौचालय निर्माण घीसालाल / दोला हरिजन</t>
+          <t>1706008058/RS/22012034231702 — NBA शौचालय निर्माण बापूलाल / हरचन्द्र  हरिजन</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>5400</v>
+        <v>3297</v>
       </c>
       <c r="J600" s="3" t="n">
         <v>41771</v>
       </c>
       <c r="K600" s="3" t="n">
-        <v>42384</v>
+        <v>42657</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034231725 — NBA शौचालय निार्मण भूपेंद्र सिह / प्रभुलाल गुर्जर</t>
+          <t>1706008058/RS/22012034231704 — NBA शौचालय निर्माण केवलसिंह / रामचन्द्र हरिजन</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>5400</v>
+        <v>4929</v>
       </c>
       <c r="J601" s="3" t="n">
         <v>41771</v>
       </c>
       <c r="K601" s="3" t="n">
         <v>42384</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034231726 — NBA शौचालय  निर्माण आशाराम / हरचन्द्र  हरिजन</t>
+          <t>1706008058/RS/22012034231710 — NBA शौचालय निर्माण लालसिंह / रंगलाल गुर्जर</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J602" s="3" t="n">
         <v>41771</v>
       </c>
       <c r="K602" s="3" t="n">
         <v>42384</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034231728 — NBA शौचालय निर्माण रामप्रसाद / किशनलाल भील</t>
+          <t>1706008058/RS/22012034231711 — NBA शौचालय निर्माण चन्दरसिंह  रामसिंह  गुर्जर</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>4929</v>
+        <v>2826</v>
       </c>
       <c r="J603" s="3" t="n">
         <v>41771</v>
       </c>
       <c r="K603" s="3" t="n">
-        <v>42384</v>
+        <v>42657</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034244276 — NBA शाैचालय निर्माण पदमसिंह / नाथूलाल भील</t>
+          <t>1706008058/RS/22012034231716 — NBA शौचालय निर्माण रामरतन / जगन्नाथ गुर्जर</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>0</v>
+        <v>4929</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>41908</v>
-[...1 lines deleted...]
-      <c r="K604" s="3"/>
+        <v>41771</v>
+      </c>
+      <c r="K604" s="3" t="n">
+        <v>42384</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034244278 — NBA शौचालय निर्माण रतनसिंह / फूलसिह भील</t>
+          <t>1706008058/RS/22012034231717 — NBA शौचालय निर्माण उमराबबाई / चम्पालाल  हरिजन</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>41904</v>
-[...1 lines deleted...]
-      <c r="K605" s="3"/>
+        <v>41771</v>
+      </c>
+      <c r="K605" s="3" t="n">
+        <v>42384</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034244279 — NBA शौचालय ‍निर्माण हेदश / अशोकसिह</t>
+          <t>1706008058/RS/22012034231721 — NBA शौचालय निर्माण घीसालाल / दोला हरिजन</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>41904</v>
+        <v>41771</v>
       </c>
       <c r="K606" s="3" t="n">
         <v>42384</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034244281 — NBA शौचालय निर्माण गंंगाबाई / मांगीलाल भील</t>
+          <t>1706008058/RS/22012034231725 — NBA शौचालय निार्मण भूपेंद्र सिह / प्रभुलाल गुर्जर</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I607" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>41908</v>
-[...1 lines deleted...]
-      <c r="K607" s="3"/>
+        <v>41771</v>
+      </c>
+      <c r="K607" s="3" t="n">
+        <v>42384</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034244282 — NBA शौचालय निर्माण करणसिंह / मांगीलाल भील</t>
+          <t>1706008058/RS/22012034231726 — NBA शौचालय  निर्माण आशाराम / हरचन्द्र  हरिजन</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I608" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>41908</v>
-[...1 lines deleted...]
-      <c r="K608" s="3"/>
+        <v>41771</v>
+      </c>
+      <c r="K608" s="3" t="n">
+        <v>42384</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034244284 — NBA शौचालय निर्माण जगदीश / अमरसिह भील</t>
+          <t>1706008058/RS/22012034231728 — NBA शौचालय निर्माण रामप्रसाद / किशनलाल भील</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>0</v>
+        <v>4929</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>41908</v>
-[...1 lines deleted...]
-      <c r="K609" s="3"/>
+        <v>41771</v>
+      </c>
+      <c r="K609" s="3" t="n">
+        <v>42384</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034244286 — NBA शौचालय निर्माण बादामबाई / रोडीलाल भील</t>
+          <t>1706008058/RS/22012034244276 — NBA शाैचालय निर्माण पदमसिंह / नाथूलाल भील</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J610" s="3" t="n">
         <v>41908</v>
       </c>
       <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034244288 — NBA शौचालय निर्माण प्रेमसिह / मांगीलाल भील</t>
+          <t>1706008058/RS/22012034244278 — NBA शौचालय निर्माण रतनसिंह / फूलसिह भील</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>41908</v>
+        <v>41904</v>
       </c>
       <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034244290 — NBA शौचालय निर्माण शंकरलाल / प्रर्थीजी भील</t>
+          <t>1706008058/RS/22012034244279 — NBA शौचालय ‍निर्माण हेदश / अशोकसिह</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>41908</v>
-[...1 lines deleted...]
-      <c r="K612" s="3"/>
+        <v>41904</v>
+      </c>
+      <c r="K612" s="3" t="n">
+        <v>42384</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034244294 — NBA शौचालय निर्माण फूलसिंह / किशनलाल भील</t>
+          <t>1706008058/RS/22012034244281 — NBA शौचालय निर्माण गंंगाबाई / मांगीलाल भील</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
         <v>41908</v>
       </c>
       <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034276180 — NBA शौचालय निर्माण सैतानबाई / रामसिहं गुर्जर</t>
+          <t>1706008058/RS/22012034244282 — NBA शौचालय निर्माण करणसिंह / मांगीलाल भील</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>41927</v>
-[...3 lines deleted...]
-      </c>
+        <v>41908</v>
+      </c>
+      <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034276182 — NBA शौचालय निर्माण बलवीर / गंगाधर</t>
+          <t>1706008058/RS/22012034244284 — NBA शौचालय निर्माण जगदीश / अमरसिह भील</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>41927</v>
-[...3 lines deleted...]
-      </c>
+        <v>41908</v>
+      </c>
+      <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034276183 — NBA शौचालय निर्माण हेमराज / बावूलाल</t>
+          <t>1706008058/RS/22012034244286 — NBA शौचालय निर्माण बादामबाई / रोडीलाल भील</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>3297</v>
+        <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>41927</v>
-[...3 lines deleted...]
-      </c>
+        <v>41908</v>
+      </c>
+      <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034276185 — NBA शौचालय निर्माण बलराम / बंकटलाल गुर्जर</t>
+          <t>1706008058/RS/22012034244288 — NBA शौचालय निर्माण प्रेमसिह / मांगीलाल भील</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>41927</v>
-[...3 lines deleted...]
-      </c>
+        <v>41908</v>
+      </c>
+      <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034276186 — NBA शौचालय निर्माण विष्णु / अमरसिह गुर्जर</t>
+          <t>1706008058/RS/22012034244290 — NBA शौचालय निर्माण शंकरलाल / प्रर्थीजी भील</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>41927</v>
-[...3 lines deleted...]
-      </c>
+        <v>41908</v>
+      </c>
+      <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034291173 — SBM kamal singh / dhul singh</t>
+          <t>1706008058/RS/22012034244294 — NBA शौचालय निर्माण फूलसिंह / किशनलाल भील</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>3180</v>
+        <v>5400</v>
       </c>
       <c r="I619" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>42279</v>
+        <v>41908</v>
       </c>
       <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012034503579 — सार्वजनिक स्वच्छता परिसर निर्माण कार्य आमासेर</t>
+          <t>1706008058/RS/22012034276180 — NBA शौचालय निर्माण सैतानबाई / रामसिहं गुर्जर</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>44000</v>
+        <v>5400</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>43890</v>
+        <v>5400</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>44202</v>
+        <v>41927</v>
       </c>
       <c r="K620" s="3" t="n">
-        <v>44494</v>
+        <v>42384</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012035122419 — Nadef nirman karya amaser</t>
+          <t>1706008058/RS/22012034276182 — NBA शौचालय निर्माण बलवीर / गंगाधर</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>44952</v>
-[...1 lines deleted...]
-      <c r="K621" s="3"/>
+        <v>41927</v>
+      </c>
+      <c r="K621" s="3" t="n">
+        <v>42384</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/22012035122420 — Nadef nirman karya amaser</t>
+          <t>1706008058/RS/22012034276183 — NBA शौचालय निर्माण हेमराज / बावूलाल</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>0</v>
+        <v>3297</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>44952</v>
-[...1 lines deleted...]
-      <c r="K622" s="3"/>
+        <v>41927</v>
+      </c>
+      <c r="K622" s="3" t="n">
+        <v>42657</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/31489 — मयार्दा अभियान अंर्तगत शौचालय हितग्राही गोपाल /जसर</t>
+          <t>1706008058/RS/22012034276185 — NBA शौचालय निर्माण बलराम / बंकटलाल गुर्जर</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
-        <v>4400</v>
+        <v>5400</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>4534</v>
+        <v>5400</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>41433</v>
+        <v>41927</v>
       </c>
       <c r="K623" s="3" t="n">
-        <v>41724</v>
+        <v>42384</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/31503 — मयार्दा अभियान अंतर्गत शौचालय हितग्राही करनसिह /ना</t>
+          <t>1706008058/RS/22012034276186 — NBA शौचालय निर्माण विष्णु / अमरसिह गुर्जर</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>4400</v>
+        <v>5400</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>4534</v>
+        <v>5400</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>41433</v>
+        <v>41927</v>
       </c>
       <c r="K624" s="3" t="n">
-        <v>41724</v>
+        <v>42384</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/31515 — मयार्दा अभियान अंतर्गत शौचालय हितग्राही बाबूलाल /र</t>
+          <t>1706008058/RS/22012034291173 — SBM kamal singh / dhul singh</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>4400</v>
+        <v>3180</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>6294</v>
+        <v>0</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>41433</v>
-[...3 lines deleted...]
-      </c>
+        <v>42279</v>
+      </c>
+      <c r="K625" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/31522 — मायार्दा अभियान अंतर्गत शौचालय हितग्राही मर्दनसिह</t>
+          <t>1706008058/RS/22012034503579 — सार्वजनिक स्वच्छता परिसर निर्माण कार्य आमासेर</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>4400</v>
+        <v>44000</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>4534</v>
+        <v>43890</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>41433</v>
+        <v>44202</v>
       </c>
       <c r="K626" s="3" t="n">
-        <v>41724</v>
+        <v>44494</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/31534 — मायार्दा अभियान अंर्तगत  शौचालय हितग्राही बनेसिह /</t>
+          <t>1706008058/RS/22012035122419 — Nadef nirman karya amaser</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>4534</v>
+        <v>0</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>41433</v>
-[...3 lines deleted...]
-      </c>
+        <v>44952</v>
+      </c>
+      <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/41071 — निर्मल भारत अभियान अंतर्गत शौचालय हितग्राही उधमसिह</t>
+          <t>1706008058/RS/22012035122420 — Nadef nirman karya amaser</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>4330.75</v>
+        <v>0</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>41456</v>
-[...3 lines deleted...]
-      </c>
+        <v>44952</v>
+      </c>
+      <c r="K628" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/41075 — निर्मल भारत अभियान अंतर्गत शौचालय हितग्राही मथूराल</t>
+          <t>1706008058/RS/31489 — मयार्दा अभियान अंर्तगत शौचालय हितग्राही गोपाल /जसर</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>4330.75</v>
+        <v>4534</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>41456</v>
+        <v>41433</v>
       </c>
       <c r="K629" s="3" t="n">
-        <v>42078</v>
+        <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/41077 — निर्मल भारत अभियान अंतर्गत शौचालय हितग्राही रमेशचं</t>
+          <t>1706008058/RS/31503 — मयार्दा अभियान अंतर्गत शौचालय हितग्राही करनसिह /ना</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>4330.75</v>
+        <v>4534</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>41456</v>
+        <v>41433</v>
       </c>
       <c r="K630" s="3" t="n">
-        <v>42078</v>
+        <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/41080 — निर्मल भारत अभियान अंतर्गत शौचालय हितग्राही पप्पूल</t>
+          <t>1706008058/RS/31515 — मयार्दा अभियान अंतर्गत शौचालय हितग्राही बाबूलाल /र</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>2559</v>
+        <v>6294</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>41456</v>
+        <v>41433</v>
       </c>
       <c r="K631" s="3" t="n">
-        <v>42384</v>
+        <v>41728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/41085 — निर्मल भारत अभियान अंतर्गत शौचालय हितग्राही रूमालस</t>
+          <t>1706008058/RS/31522 — मायार्दा अभियान अंतर्गत शौचालय हितग्राही मर्दनसिह</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>4330.75</v>
+        <v>4534</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>41456</v>
+        <v>41433</v>
       </c>
       <c r="K632" s="3" t="n">
-        <v>42078</v>
+        <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/41088 — निर्मल भारत अभियान अंतर्गत शौचालय हितग्राही रोडीला</t>
+          <t>1706008058/RS/31534 — मायार्दा अभियान अंर्तगत  शौचालय हितग्राही बनेसिह /</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>4330.75</v>
+        <v>4534</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>41456</v>
+        <v>41433</v>
       </c>
       <c r="K633" s="3" t="n">
-        <v>42078</v>
+        <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/41091 — निर्मल भारत अभियान अंतर्गत शौचालय हितग्राही डालचन्</t>
+          <t>1706008058/RS/41071 — निर्मल भारत अभियान अंतर्गत शौचालय हितग्राही उधमसिह</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I634" s="2" t="n">
         <v>4330.75</v>
       </c>
       <c r="J634" s="3" t="n">
         <v>41456</v>
       </c>
       <c r="K634" s="3" t="n">
         <v>42078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/41092 — निर्मल भारत अभियान अंतर्गत शौचालय हितग्राही हरिसिह</t>
+          <t>1706008058/RS/41075 — निर्मल भारत अभियान अंतर्गत शौचालय हितग्राही मथूराल</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I635" s="2" t="n">
         <v>4330.75</v>
       </c>
       <c r="J635" s="3" t="n">
         <v>41456</v>
       </c>
       <c r="K635" s="3" t="n">
         <v>42078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/41118 — निर्मल भारत अभियान अंतर्गत शौचालय हितग्राही वीरम</t>
+          <t>1706008058/RS/41077 — निर्मल भारत अभियान अंतर्गत शौचालय हितग्राही रमेशचं</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I636" s="2" t="n">
         <v>4330.75</v>
       </c>
       <c r="J636" s="3" t="n">
         <v>41456</v>
       </c>
       <c r="K636" s="3" t="n">
         <v>42078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/41121 — निर्मल भारत अभियान अंतर्गत शौचालय हितग्राही पहलवान</t>
+          <t>1706008058/RS/41080 — निर्मल भारत अभियान अंतर्गत शौचालय हितग्राही पप्पूल</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>4330.75</v>
+        <v>2559</v>
       </c>
       <c r="J637" s="3" t="n">
         <v>41456</v>
       </c>
       <c r="K637" s="3" t="n">
-        <v>42078</v>
+        <v>42384</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1706008058/RS/72606 — निर्मल भारत अभियान अंतर्गत पहलवानसिंह/धूलसिंह भील</t>
+          <t>1706008058/RS/41085 — निर्मल भारत अभियान अंतर्गत शौचालय हितग्राही रूमालस</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I638" s="2" t="n">
-        <v>0</v>
+        <v>4330.75</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>41552</v>
-[...1 lines deleted...]
-      <c r="K638" s="3"/>
+        <v>41456</v>
+      </c>
+      <c r="K638" s="3" t="n">
+        <v>42078</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1706008058/SK/9993626076 — Bharat Nirman Rajeev Gandhi Sewa Kendra,AMASER</t>
+          <t>1706008058/RS/41088 — निर्मल भारत अभियान अंतर्गत शौचालय हितग्राही रोडीला</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
-        <v>1285000</v>
+        <v>4400</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>989053.84</v>
+        <v>4330.75</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>41799</v>
+        <v>41456</v>
       </c>
       <c r="K639" s="3" t="n">
-        <v>45518</v>
+        <v>42078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/001 — परकोलेशन टैक निर्माण गुंजारी हनुमान मंदिर के पास</t>
+          <t>1706008058/RS/41091 — निर्मल भारत अभियान अंतर्गत शौचालय हितग्राही डालचन्</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
-        <v>133000</v>
+        <v>4400</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>245204</v>
+        <v>4330.75</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>40613</v>
+        <v>41456</v>
       </c>
       <c r="K640" s="3" t="n">
-        <v>41103</v>
+        <v>42078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/01 — सार्वजानिक कूप निर्माण ग्राम गुन्‍जारी</t>
+          <t>1706008058/RS/41092 — निर्मल भारत अभियान अंतर्गत शौचालय हितग्राही हरिसिह</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
-        <v>249000</v>
+        <v>4400</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>106270</v>
+        <v>4330.75</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>40289</v>
+        <v>41456</v>
       </c>
       <c r="K641" s="3" t="n">
-        <v>41728</v>
+        <v>42078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/04 — कि‍पल धारा कूप ि‍नर्माण बालमुगधर / रूगनाथ</t>
+          <t>1706008058/RS/41118 — निर्मल भारत अभियान अंतर्गत शौचालय हितग्राही वीरम</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>0</v>
+        <v>4330.75</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>39541</v>
+        <v>41456</v>
       </c>
       <c r="K642" s="3" t="n">
-        <v>40210</v>
+        <v>42078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/05 — कपिल धारा कूप निर्माण मिश्रीलाल/श्रीलाल</t>
+          <t>1706008058/RS/41121 — निर्मल भारत अभियान अंतर्गत शौचालय हितग्राही पहलवान</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>0</v>
+        <v>4330.75</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>39301</v>
-[...1 lines deleted...]
-      <c r="K643" s="3"/>
+        <v>41456</v>
+      </c>
+      <c r="K643" s="3" t="n">
+        <v>42078</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/06 — कपिल धारा कूप निर्माण मिश्रीलाल/श्रीलाल</t>
+          <t>1706008058/RS/72606 — निर्मल भारत अभियान अंतर्गत पहलवानसिंह/धूलसिंह भील</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
-        <v>77000</v>
+        <v>4400</v>
       </c>
       <c r="I644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>39514</v>
-[...3 lines deleted...]
-      </c>
+        <v>41552</v>
+      </c>
+      <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/08 — कपिल धारा कूप निर्माण गीताबाई /बनेसिह</t>
+          <t>1706008058/SK/9993626076 — Bharat Nirman Rajeev Gandhi Sewa Kendra,AMASER</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
-        <v>110000</v>
+        <v>1285000</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>1600</v>
+        <v>989053.84</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>39514</v>
+        <v>41799</v>
       </c>
       <c r="K645" s="3" t="n">
-        <v>42612</v>
+        <v>45518</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/1 — नवीन तालाब निर्माण कार्य ग्राम गुंजारी</t>
+          <t>1706008058/WC/001 — परकोलेशन टैक निर्माण गुंजारी हनुमान मंदिर के पास</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
-        <v>499000</v>
+        <v>133000</v>
       </c>
       <c r="I646" s="2" t="n">
-        <v>539080</v>
+        <v>245204</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>39506</v>
+        <v>40613</v>
       </c>
       <c r="K646" s="3" t="n">
-        <v>41365</v>
+        <v>41103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/10 — कपिल धारा कूप निमा्र्ण बापूलाल/हरचनद्र</t>
+          <t>1706008058/WC/01 — सार्वजानिक कूप निर्माण ग्राम गुन्‍जारी</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
-        <v>97000</v>
+        <v>249000</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>67460</v>
+        <v>106270</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>39479</v>
+        <v>40289</v>
       </c>
       <c r="K647" s="3" t="n">
-        <v>40245</v>
+        <v>41728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/11 — कपिल धारा कूप निर्माण रामरतन /सुखलाल</t>
+          <t>1706008058/WC/04 — कि‍पल धारा कूप ि‍नर्माण बालमुगधर / रूगनाथ</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>28942</v>
+        <v>0</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>39515</v>
+        <v>39541</v>
       </c>
       <c r="K648" s="3" t="n">
         <v>40210</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/1162 — तालाब गहरीकरण आमासेर</t>
+          <t>1706008058/WC/05 — कपिल धारा कूप निर्माण मिश्रीलाल/श्रीलाल</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
-        <v>96000</v>
+        <v>0</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>95814</v>
+        <v>0</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>40534</v>
-[...3 lines deleted...]
-      </c>
+        <v>39301</v>
+      </c>
+      <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/12 — कपिल धारा कूेप निर्माण रामचन्‍द्र /गोपीलाल</t>
+          <t>1706008058/WC/06 — कपिल धारा कूप निर्माण मिश्रीलाल/श्रीलाल</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
-        <v>97000</v>
+        <v>77000</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>44129</v>
+        <v>0</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>39516</v>
+        <v>39514</v>
       </c>
       <c r="K650" s="3" t="n">
-        <v>40210</v>
+        <v>42612</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/13 — कपिल धारा कूप निर्माण बनेसिह /हजारीलाल</t>
+          <t>1706008058/WC/08 — कपिल धारा कूप निर्माण गीताबाई /बनेसिह</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
-        <v>162000</v>
+        <v>110000</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>37345</v>
+        <v>1600</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>39523</v>
+        <v>39514</v>
       </c>
       <c r="K651" s="3" t="n">
-        <v>40211</v>
+        <v>42612</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/14 — कपिल धारा कूप निर्माण धीसालाल/देवीसिह</t>
+          <t>1706008058/WC/1 — नवीन तालाब निर्माण कार्य ग्राम गुंजारी</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>120000</v>
+        <v>499000</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>17677</v>
+        <v>539080</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>39523</v>
+        <v>39506</v>
       </c>
       <c r="K652" s="3" t="n">
-        <v>42661</v>
+        <v>41365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/15 — कपिल धारा कूप निर्माण चैनसिह / किसनलाल</t>
+          <t>1706008058/WC/10 — कपिल धारा कूप निमा्र्ण बापूलाल/हरचनद्र</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>150500</v>
+        <v>97000</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>50190</v>
+        <v>67460</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>39594</v>
+        <v>39479</v>
       </c>
       <c r="K653" s="3" t="n">
-        <v>40211</v>
+        <v>40245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/16 — कपिल धारा कूप निर्माण मदनलाल / सुखल्‍या</t>
+          <t>1706008058/WC/11 — कपिल धारा कूप निर्माण रामरतन /सुखलाल</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
-        <v>184550</v>
+        <v>100000</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>72316</v>
+        <v>28942</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>39544</v>
+        <v>39515</v>
       </c>
       <c r="K654" s="3" t="n">
-        <v>40211</v>
+        <v>40210</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/17 — कपिल धारा कप निर्माण बनेसिह / प्रभूलाल</t>
+          <t>1706008058/WC/1162 — तालाब गहरीकरण आमासेर</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>108000</v>
+        <v>96000</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>70600</v>
+        <v>95814</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>39501</v>
+        <v>40534</v>
       </c>
       <c r="K655" s="3" t="n">
-        <v>40210</v>
+        <v>40360</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/18 — कपिल धारा कूप निर्माण मोहरसिह / मिश्रीलाल</t>
+          <t>1706008058/WC/12 — कपिल धारा कूेप निर्माण रामचन्‍द्र /गोपीलाल</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>186660</v>
+        <v>97000</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>54675</v>
+        <v>44129</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>39562</v>
+        <v>39516</v>
       </c>
       <c r="K656" s="3" t="n">
-        <v>40622</v>
+        <v>40210</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/2 — क‍पिल धारा कूप निर्माण रोडेलाल / चिमनाजी</t>
+          <t>1706008058/WC/13 — कपिल धारा कूप निर्माण बनेसिह /हजारीलाल</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
-        <v>100000</v>
+        <v>162000</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>96122</v>
+        <v>37345</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>39507</v>
+        <v>39523</v>
       </c>
       <c r="K657" s="3" t="n">
-        <v>40214</v>
+        <v>40211</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/21 — परकोलेशन तालाव निर्माण ग्राम गुनजारी</t>
+          <t>1706008058/WC/14 — कपिल धारा कूप निर्माण धीसालाल/देवीसिह</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
-        <v>123000</v>
+        <v>120000</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>330019</v>
+        <v>17677</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>40565</v>
+        <v>39523</v>
       </c>
       <c r="K658" s="3" t="n">
-        <v>41728</v>
+        <v>42661</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034330396 — talab Jirnoudar kary garm bhanpura (Gunjari)</t>
+          <t>1706008058/WC/15 — कपिल धारा कूप निर्माण चैनसिह / किसनलाल</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
-        <v>228000</v>
+        <v>150500</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>216276</v>
+        <v>50190</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>42911</v>
+        <v>39594</v>
       </c>
       <c r="K659" s="3" t="n">
-        <v>44068</v>
+        <v>40211</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034388814 — Naveen Talab gram Konyadang</t>
+          <t>1706008058/WC/16 — कपिल धारा कूप निर्माण मदनलाल / सुखल्‍या</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
-        <v>548000</v>
+        <v>184550</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>296400</v>
+        <v>72316</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>44034</v>
+        <v>39544</v>
       </c>
       <c r="K660" s="3" t="n">
-        <v>44077</v>
+        <v>40211</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034437059 — navin talab amaser</t>
+          <t>1706008058/WC/17 — कपिल धारा कप निर्माण बनेसिह / प्रभूलाल</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
-        <v>0</v>
+        <v>108000</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>0</v>
+        <v>70600</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>43464</v>
-[...1 lines deleted...]
-      <c r="K661" s="3"/>
+        <v>39501</v>
+      </c>
+      <c r="K661" s="3" t="n">
+        <v>40210</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034561787 — Talab Nirman kary Gram Gunjari</t>
+          <t>1706008058/WC/18 — कपिल धारा कूप निर्माण मोहरसिह / मिश्रीलाल</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
-        <v>1269772.31</v>
+        <v>186660</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>1233230</v>
+        <v>54675</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>44035</v>
+        <v>39562</v>
       </c>
       <c r="K662" s="3" t="n">
-        <v>44286</v>
+        <v>40622</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034567840 — stopdam/anicut</t>
+          <t>1706008058/WC/2 — क‍पिल धारा कूप निर्माण रोडेलाल / चिमनाजी</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
-        <v>0</v>
+        <v>100000</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>0</v>
+        <v>96122</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K663" s="3"/>
+        <v>39507</v>
+      </c>
+      <c r="K663" s="3" t="n">
+        <v>40214</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034568080 — Nirman kary Stop Dem/ Anicat Gram Amaser</t>
+          <t>1706008058/WC/21 — परकोलेशन तालाव निर्माण ग्राम गुनजारी</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
-        <v>1205620.98</v>
+        <v>123000</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>1160750</v>
+        <v>330019</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>44045</v>
+        <v>40565</v>
       </c>
       <c r="K664" s="3" t="n">
-        <v>44454</v>
+        <v>41728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034571638 — Talab nirman karya Balmukund ke khet ke pass Gram Gunjari</t>
+          <t>1706008058/WC/22012034330396 — talab Jirnoudar kary garm bhanpura (Gunjari)</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
-        <v>1156251.3</v>
+        <v>228000</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>1123720</v>
+        <v>216276</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>44045</v>
+        <v>42911</v>
       </c>
       <c r="K665" s="3" t="n">
-        <v>44198</v>
+        <v>44068</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034572372 — Talab nirman karya laxman ke khet ke pass</t>
+          <t>1706008058/WC/22012034388814 — Naveen Talab gram Konyadang</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
-        <v>1139817.39</v>
+        <v>548000</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>1100520</v>
+        <v>296400</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>44113</v>
+        <v>44034</v>
       </c>
       <c r="K666" s="3" t="n">
-        <v>44198</v>
+        <v>44077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034572375 — Talab nirman karya Hanuman mandir ke pass</t>
+          <t>1706008058/WC/22012034437059 — navin talab amaser</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
-        <v>949036.45</v>
+        <v>0</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>618634</v>
+        <v>0</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>44201</v>
-[...3 lines deleted...]
-      </c>
+        <v>43464</v>
+      </c>
+      <c r="K667" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034572376 — Stop dam nirman karya chen singh ke khet ke pass gunjari</t>
+          <t>1706008058/WC/22012034561787 — Talab Nirman kary Gram Gunjari</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
-        <v>1394842.12</v>
+        <v>1269772.31</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>1308360</v>
+        <v>1233230</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>44067</v>
+        <v>44035</v>
       </c>
       <c r="K668" s="3" t="n">
-        <v>44469</v>
+        <v>44286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034577621 — navin taalav nirman kary manghilal bhil ke khet ke pass gunjari</t>
+          <t>1706008058/WC/22012034567840 — stopdam/anicut</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I669" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>43997</v>
+        <v>43935</v>
       </c>
       <c r="K669" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034578269 — Taalav marammat nirman kary Chen Singh ke khet ke pass gunjari</t>
+          <t>1706008058/WC/22012034568080 — Nirman kary Stop Dem/ Anicat Gram Amaser</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>0</v>
+        <v>1205620.98</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>0</v>
+        <v>1160750</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>43997</v>
-[...1 lines deleted...]
-      <c r="K670" s="3"/>
+        <v>44045</v>
+      </c>
+      <c r="K670" s="3" t="n">
+        <v>44454</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034583702 — taalav nirman kary pipal ka ped ke paas gunjari</t>
+          <t>1706008058/WC/22012034571638 — Talab nirman karya Balmukund ke khet ke pass Gram Gunjari</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
-        <v>1443710.77</v>
+        <v>1156251.3</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>869820</v>
+        <v>1123720</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>44188</v>
+        <v>44045</v>
       </c>
       <c r="K671" s="3" t="n">
-        <v>46127</v>
+        <v>44198</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034583703 — taalav nirman kary polash</t>
+          <t>1706008058/WC/22012034572372 — Talab nirman karya laxman ke khet ke pass</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
-        <v>1306302.44</v>
+        <v>1139817.39</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>849701</v>
+        <v>1100520</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>44245</v>
+        <v>44113</v>
       </c>
       <c r="K672" s="3" t="n">
-        <v>44752</v>
+        <v>44198</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034583704 — Stopdamp/anicut nirman kary polash</t>
+          <t>1706008058/WC/22012034572375 — Talab nirman karya Hanuman mandir ke pass</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
-        <v>0</v>
+        <v>949036.45</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>0</v>
+        <v>618634</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K673" s="3"/>
+        <v>44201</v>
+      </c>
+      <c r="K673" s="3" t="n">
+        <v>44682</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034599493 — पोखर निर्माण कार्य ग्राम कोन्याडंग</t>
+          <t>1706008058/WC/22012034572376 — Stop dam nirman karya chen singh ke khet ke pass gunjari</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
-        <v>501070.27</v>
+        <v>1394842.12</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>495900</v>
+        <v>1308360</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>44186</v>
+        <v>44067</v>
       </c>
       <c r="K674" s="3" t="n">
-        <v>44196</v>
+        <v>44469</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034599495 — पोखर निर्माण कार्य ग्राम आमासेर</t>
+          <t>1706008058/WC/22012034577621 — navin taalav nirman kary manghilal bhil ke khet ke pass gunjari</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
-        <v>501070.27</v>
+        <v>0</v>
       </c>
       <c r="I675" s="2" t="n">
-        <v>495900</v>
+        <v>0</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>44189</v>
-[...3 lines deleted...]
-      </c>
+        <v>43997</v>
+      </c>
+      <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034599498 — पोखर निर्माण कार्य ग्राम कोन्याडांग के नाला गोगडा पर</t>
+          <t>1706008058/WC/22012034578269 — Taalav marammat nirman kary Chen Singh ke khet ke pass gunjari</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
-        <v>501070.27</v>
+        <v>0</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>495900</v>
+        <v>0</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>44189</v>
-[...3 lines deleted...]
-      </c>
+        <v>43997</v>
+      </c>
+      <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034614562 — POKHAR NIRMAN KARYA  KHOYRE ME GRAM AMASER</t>
+          <t>1706008058/WC/22012034583702 — taalav nirman kary pipal ka ped ke paas gunjari</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
-        <v>424951.92</v>
+        <v>1443710.77</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>416100</v>
+        <v>869820</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>44250</v>
+        <v>44188</v>
       </c>
       <c r="K677" s="3" t="n">
-        <v>44378</v>
+        <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034614566 — Pokhar Nirman Karya Khoyri me Gram Amaser</t>
+          <t>1706008058/WC/22012034583703 — taalav nirman kary polash</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
-        <v>424951.92</v>
+        <v>1306302.44</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>415722</v>
+        <v>849701</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>44304</v>
+        <v>44245</v>
       </c>
       <c r="K678" s="3" t="n">
-        <v>44368</v>
+        <v>44752</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034614567 — Pokhar Nirman Karya Gunjari</t>
+          <t>1706008058/WC/22012034583704 — Stopdamp/anicut nirman kary polash</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
-        <v>424951.92</v>
+        <v>0</v>
       </c>
       <c r="I679" s="2" t="n">
-        <v>421800</v>
+        <v>0</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>44250</v>
-[...3 lines deleted...]
-      </c>
+        <v>44058</v>
+      </c>
+      <c r="K679" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034618526 — pokhar nirman karya gunjari survey no. 108</t>
+          <t>1706008058/WC/22012034599493 — पोखर निर्माण कार्य ग्राम कोन्याडंग</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
-        <v>424951.92</v>
+        <v>501070.27</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>420264</v>
+        <v>495900</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>44268</v>
+        <v>44186</v>
       </c>
       <c r="K680" s="3" t="n">
-        <v>44493</v>
+        <v>44196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034624347 — Pokhar Nirman karya Konyadang</t>
+          <t>1706008058/WC/22012034599495 — पोखर निर्माण कार्य ग्राम आमासेर</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
-        <v>0</v>
+        <v>501070.27</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>0</v>
+        <v>495900</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>44217</v>
-[...1 lines deleted...]
-      <c r="K681" s="3"/>
+        <v>44189</v>
+      </c>
+      <c r="K681" s="3" t="n">
+        <v>44348</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034624348 — Pokhar Nirman Karya Gunjari ke pass Pachin ke Pass</t>
+          <t>1706008058/WC/22012034599498 — पोखर निर्माण कार्य ग्राम कोन्याडांग के नाला गोगडा पर</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
-        <v>0</v>
+        <v>501070.27</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>0</v>
+        <v>495900</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>44217</v>
-[...1 lines deleted...]
-      <c r="K682" s="3"/>
+        <v>44189</v>
+      </c>
+      <c r="K682" s="3" t="n">
+        <v>44286</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034624351 — Pokhar Nirman Karya Gunjari Ke Baldi Ke pass Gram Gunjari</t>
+          <t>1706008058/WC/22012034614562 — POKHAR NIRMAN KARYA  KHOYRE ME GRAM AMASER</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
-        <v>428003.17</v>
+        <v>424951.92</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>437724</v>
+        <v>416100</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>44296</v>
+        <v>44250</v>
       </c>
       <c r="K683" s="3" t="n">
-        <v>44411</v>
+        <v>44378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034624352 — Pokhar Nirman Karya Gunjari Khoyre Me gram Gunjari</t>
+          <t>1706008058/WC/22012034614566 — Pokhar Nirman Karya Khoyri me Gram Amaser</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
-        <v>428003.17</v>
+        <v>424951.92</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>418038</v>
+        <v>415722</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>44340</v>
+        <v>44304</v>
       </c>
       <c r="K684" s="3" t="n">
         <v>44368</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034624353 — Pokhar Nirman Kary Gram Amaser</t>
+          <t>1706008058/WC/22012034614567 — Pokhar Nirman Karya Gunjari</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>0</v>
+        <v>424951.92</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>0</v>
+        <v>421800</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>44217</v>
-[...1 lines deleted...]
-      <c r="K685" s="3"/>
+        <v>44250</v>
+      </c>
+      <c r="K685" s="3" t="n">
+        <v>44331</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034624354 — Pokhar Nirman Karya Prem singh Ke Khet ke Pass Gram Amaser</t>
+          <t>1706008058/WC/22012034618526 — pokhar nirman karya gunjari survey no. 108</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
-        <v>427676.07</v>
+        <v>424951.92</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>421512</v>
+        <v>420264</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>44304</v>
+        <v>44268</v>
       </c>
       <c r="K686" s="3" t="n">
-        <v>44331</v>
+        <v>44493</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034625549 — Phokhar nirman Kary gunjari pahadiya ke pass</t>
+          <t>1706008058/WC/22012034624347 — Pokhar Nirman karya Konyadang</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I687" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>44177</v>
+        <v>44217</v>
       </c>
       <c r="K687" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034625553 — Phokar nirman Kary ranglal ke khet ke pass gunjari</t>
+          <t>1706008058/WC/22012034624348 — Pokhar Nirman Karya Gunjari ke pass Pachin ke Pass</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I688" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>44177</v>
+        <v>44217</v>
       </c>
       <c r="K688" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034625555 — Stopdam nirman Kary ramsingh ke khet ke pass  gram gunjari gp amaser</t>
+          <t>1706008058/WC/22012034624351 — Pokhar Nirman Karya Gunjari Ke Baldi Ke pass Gram Gunjari</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
-        <v>0</v>
+        <v>428003.17</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>0</v>
+        <v>437724</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>44177</v>
-[...1 lines deleted...]
-      <c r="K689" s="3"/>
+        <v>44296</v>
+      </c>
+      <c r="K689" s="3" t="n">
+        <v>44411</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034716275 — C.T.R. Pokhar Nirman Karya Mataji Road ke pass Gram gunjari</t>
+          <t>1706008058/WC/22012034624352 — Pokhar Nirman Karya Gunjari Khoyre Me gram Gunjari</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
-        <v>0</v>
+        <v>428003.17</v>
       </c>
       <c r="I690" s="2" t="n">
-        <v>0</v>
+        <v>418038</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K690" s="3"/>
+        <v>44340</v>
+      </c>
+      <c r="K690" s="3" t="n">
+        <v>44368</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034716279 — C.T.R. Pokhar Nirman Karya Munshi Ki khoyari me Gram gunjari</t>
+          <t>1706008058/WC/22012034624353 — Pokhar Nirman Kary Gram Amaser</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I691" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>44287</v>
+        <v>44217</v>
       </c>
       <c r="K691" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034716282 — C.T.R. Pokhar Nirman Karya Mangilal Ke khet Ke pass Gram gunjari</t>
+          <t>1706008058/WC/22012034624354 — Pokhar Nirman Karya Prem singh Ke Khet ke Pass Gram Amaser</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
-        <v>0</v>
+        <v>427676.07</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>0</v>
+        <v>421512</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K692" s="3"/>
+        <v>44304</v>
+      </c>
+      <c r="K692" s="3" t="n">
+        <v>44331</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034724097 — C.T.R. mini percolation tank nirman karya Sujan singh ke khet ke pass Gram amaser</t>
+          <t>1706008058/WC/22012034625549 — Phokhar nirman Kary gunjari pahadiya ke pass</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>44287</v>
+        <v>44177</v>
       </c>
       <c r="K693" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034724099 — C.T.R. mini percolation tank nirman karya kavarlal ke khet ke pass Gram amaser</t>
+          <t>1706008058/WC/22012034625553 — Phokar nirman Kary ranglal ke khet ke pass gunjari</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>44287</v>
+        <v>44177</v>
       </c>
       <c r="K694" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034724101 — C.T.R. mini percolation tank nirman karya ramlal ke khet ke pass Gram amaser</t>
+          <t>1706008058/WC/22012034625555 — Stopdam nirman Kary ramsingh ke khet ke pass  gram gunjari gp amaser</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>44287</v>
+        <v>44177</v>
       </c>
       <c r="K695" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034789602 — ctr mini parkulesan nirman kary konyadang</t>
+          <t>1706008058/WC/22012034716275 — C.T.R. Pokhar Nirman Karya Mataji Road ke pass Gram gunjari</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>44321</v>
+        <v>44287</v>
       </c>
       <c r="K696" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034789605 — ctr mini parkulesan nirman kary konyadang  koyra me</t>
+          <t>1706008058/WC/22012034716279 — C.T.R. Pokhar Nirman Karya Munshi Ki khoyari me Gram gunjari</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I697" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>44321</v>
+        <v>44287</v>
       </c>
       <c r="K697" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034789611 — ctr mini parkulesan nirman kary konyadang  koyri  me</t>
+          <t>1706008058/WC/22012034716282 — C.T.R. Pokhar Nirman Karya Mangilal Ke khet Ke pass Gram gunjari</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I698" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>44321</v>
+        <v>44287</v>
       </c>
       <c r="K698" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034789617 — ctr mini parkulesan nirman kary aamaser panda tarf</t>
+          <t>1706008058/WC/22012034724097 — C.T.R. mini percolation tank nirman karya Sujan singh ke khet ke pass Gram amaser</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
-        <v>427064.56</v>
+        <v>0</v>
       </c>
       <c r="I699" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>44321</v>
+        <v>44287</v>
       </c>
       <c r="K699" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034789621 — ctr mini parkulesan nirman kary gunjari tarf</t>
+          <t>1706008058/WC/22012034724099 — C.T.R. mini percolation tank nirman karya kavarlal ke khet ke pass Gram amaser</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
-        <v>427064.56</v>
+        <v>0</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>144432</v>
+        <v>0</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>44665</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K700" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034941857 — Pentro trench hanuman mandir pahadi par gram gunjari</t>
+          <t>1706008058/WC/22012034724101 — C.T.R. mini percolation tank nirman karya ramlal ke khet ke pass Gram amaser</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I701" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>44652</v>
+        <v>44287</v>
       </c>
       <c r="K701" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012034984808 — Pokar nirman kart misharilal /gorelal bhil ket me pas aamaser</t>
+          <t>1706008058/WC/22012034789602 — ctr mini parkulesan nirman kary konyadang</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I702" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>44682</v>
+        <v>44321</v>
       </c>
       <c r="K702" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation of Horticulture Trees for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012035179569 — Percolation tank nirman karya Jagdish Bhil Ke khet ke pas naie pr gram amaser</t>
+          <t>1706008058/WC/22012034789605 — ctr mini parkulesan nirman kary konyadang  koyra me</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
-        <v>394708.13</v>
+        <v>0</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>120968.88</v>
+        <v>0</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>45374</v>
-[...3 lines deleted...]
-      </c>
+        <v>44321</v>
+      </c>
+      <c r="K703" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012035179583 — Percolation tank nirman karya kaglya ki koyri ke pass gram aamaserr</t>
+          <t>1706008058/WC/22012034789611 — ctr mini parkulesan nirman kary konyadang  koyri  me</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
-        <v>401380.22</v>
+        <v>0</v>
       </c>
       <c r="I704" s="2" t="n">
-        <v>37380</v>
+        <v>0</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>45374</v>
+        <v>44321</v>
       </c>
       <c r="K704" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012035179589 — Percolation tank nirman karya ramratan ke ket  ke pass gram aamaserrer</t>
+          <t>1706008058/WC/22012034789617 — ctr mini parkulesan nirman kary aamaser panda tarf</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
-        <v>0</v>
+        <v>427064.56</v>
       </c>
       <c r="I705" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>45317</v>
+        <v>44321</v>
       </c>
       <c r="K705" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/22012035179606 — Talab Nirman Karya puliya ke niche Santi dam ke pass gram gunjari</t>
+          <t>1706008058/WC/22012034789621 — ctr mini parkulesan nirman kary gunjari tarf</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
-        <v>0</v>
+        <v>427064.56</v>
       </c>
       <c r="I706" s="2" t="n">
-        <v>0</v>
+        <v>144432</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>45317</v>
-[...1 lines deleted...]
-      <c r="K706" s="3"/>
+        <v>44665</v>
+      </c>
+      <c r="K706" s="3" t="n">
+        <v>45829</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/25 — कपिल धारा कूप निमार्ण वंशीलाल /कवरलाल</t>
+          <t>1706008058/WC/22012034941857 — Pentro trench hanuman mandir pahadi par gram gunjari</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
-        <v>169000</v>
+        <v>0</v>
       </c>
       <c r="I707" s="2" t="n">
-        <v>128033.67</v>
+        <v>0</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>40915</v>
-[...3 lines deleted...]
-      </c>
+        <v>44652</v>
+      </c>
+      <c r="K707" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/26 — कपिल धारा कूप निमार्ण मांगीलाल /तुलशीराम</t>
+          <t>1706008058/WC/22012034984808 — Pokar nirman kart misharilal /gorelal bhil ket me pas aamaser</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
-        <v>140000</v>
+        <v>0</v>
       </c>
       <c r="I708" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J708" s="3" t="n">
-        <v>40634</v>
+        <v>44682</v>
       </c>
       <c r="K708" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/28 — कपिल धारा कूप निमार्ण मेवावाई /हरलाल</t>
+          <t>1706008058/WC/22012035179569 — Percolation tank nirman karya Jagdish Bhil Ke khet ke pas naie pr gram amaser</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
-        <v>172000</v>
+        <v>394708.13</v>
       </c>
       <c r="I709" s="2" t="n">
-        <v>160146</v>
+        <v>120968.88</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>40642</v>
+        <v>45374</v>
       </c>
       <c r="K709" s="3" t="n">
-        <v>41042</v>
+        <v>46196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/29 — कपिल धारा कूप निमार्ण धूलीवाई /शंकरलाल</t>
+          <t>1706008058/WC/22012035179583 — Percolation tank nirman karya kaglya ki koyri ke pass gram aamaserr</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
-        <v>169000</v>
+        <v>401380.22</v>
       </c>
       <c r="I710" s="2" t="n">
-        <v>134813</v>
+        <v>37380</v>
       </c>
       <c r="J710" s="3" t="n">
-        <v>40642</v>
-[...3 lines deleted...]
-      </c>
+        <v>45374</v>
+      </c>
+      <c r="K710" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/3 — कपिल धारा कूप निर्माण मागीलाल/ गोरेलाल भील</t>
+          <t>1706008058/WC/22012035179589 — Percolation tank nirman karya ramratan ke ket  ke pass gram aamaserrer</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
-        <v>97000</v>
+        <v>0</v>
       </c>
       <c r="I711" s="2" t="n">
-        <v>28805</v>
+        <v>0</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>39505</v>
-[...3 lines deleted...]
-      </c>
+        <v>45317</v>
+      </c>
+      <c r="K711" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/30 — कपिल धारा कूप निमार्ण मांगीवाई /सरदार</t>
+          <t>1706008058/WC/22012035179606 — Talab Nirman Karya puliya ke niche Santi dam ke pass gram gunjari</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
-        <v>172000</v>
+        <v>0</v>
       </c>
       <c r="I712" s="2" t="n">
-        <v>131688</v>
+        <v>0</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>40642</v>
-[...3 lines deleted...]
-      </c>
+        <v>45317</v>
+      </c>
+      <c r="K712" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/4 — कपिल धारा कूप निर्माण अमरसिह/ गवाजी</t>
+          <t>1706008058/WC/25 — कपिल धारा कूप निमार्ण वंशीलाल /कवरलाल</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
-        <v>108000</v>
+        <v>169000</v>
       </c>
       <c r="I713" s="2" t="n">
-        <v>15095</v>
+        <v>128033.67</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>39507</v>
+        <v>40915</v>
       </c>
       <c r="K713" s="3" t="n">
-        <v>40214</v>
+        <v>42083</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/5 — कपिल धारा कूप निर्माण सोमलाल पुत्र धीसालाल</t>
+          <t>1706008058/WC/26 — कपिल धारा कूप निमार्ण मांगीलाल /तुलशीराम</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
-        <v>117000</v>
+        <v>140000</v>
       </c>
       <c r="I714" s="2" t="n">
-        <v>70132</v>
+        <v>0</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>39510</v>
-[...3 lines deleted...]
-      </c>
+        <v>40634</v>
+      </c>
+      <c r="K714" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/6 — कपिल धारा कूप निर्माण वालामुन्‍द/रूगनाथ</t>
+          <t>1706008058/WC/28 — कपिल धारा कूप निमार्ण मेवावाई /हरलाल</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
-        <v>118000</v>
+        <v>172000</v>
       </c>
       <c r="I715" s="2" t="n">
-        <v>31894</v>
+        <v>160146</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>39508</v>
+        <v>40642</v>
       </c>
       <c r="K715" s="3" t="n">
-        <v>40127</v>
+        <v>41042</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/7 — कपिल धारा कूप निर्माण सावित्री /भूपेन्‍द्र</t>
+          <t>1706008058/WC/29 — कपिल धारा कूप निमार्ण धूलीवाई /शंकरलाल</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
-        <v>113000</v>
+        <v>169000</v>
       </c>
       <c r="I716" s="2" t="n">
-        <v>119101</v>
+        <v>134813</v>
       </c>
       <c r="J716" s="3" t="n">
-        <v>39513</v>
+        <v>40642</v>
       </c>
       <c r="K716" s="3" t="n">
-        <v>41728</v>
+        <v>41042</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check / Construction of Boulder Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WC/9993640530 — बोल्डर बांध निर्माण कार्य ग्राम गुन्जारी</t>
+          <t>1706008058/WC/3 — कपिल धारा कूप निर्माण मागीलाल/ गोरेलाल भील</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
-        <v>158000</v>
+        <v>97000</v>
       </c>
       <c r="I717" s="2" t="n">
-        <v>32266</v>
+        <v>28805</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>41628</v>
+        <v>39505</v>
       </c>
       <c r="K717" s="3" t="n">
-        <v>42192</v>
+        <v>40214</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WH/025 — परकोलेशन तालाव निर्माण कार्य अमरसिह के खेत के पास</t>
+          <t>1706008058/WC/30 — कपिल धारा कूप निमार्ण मांगीवाई /सरदार</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
-        <v>108000</v>
+        <v>172000</v>
       </c>
       <c r="I718" s="2" t="n">
-        <v>9937</v>
+        <v>131688</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>40680</v>
+        <v>40642</v>
       </c>
       <c r="K718" s="3" t="n">
-        <v>40999</v>
+        <v>41104</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WH/22012034445223 — pokar nirman kary dadavat aamaser</t>
+          <t>1706008058/WC/4 — कपिल धारा कूप निर्माण अमरसिह/ गवाजी</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
-        <v>494617.19</v>
+        <v>108000</v>
       </c>
       <c r="I719" s="2" t="n">
-        <v>402060</v>
+        <v>15095</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>44245</v>
+        <v>39507</v>
       </c>
       <c r="K719" s="3" t="n">
-        <v>44510</v>
+        <v>40214</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WH/22012034445545 — pokar nirman kary polash</t>
+          <t>1706008058/WC/5 — कपिल धारा कूप निर्माण सोमलाल पुत्र धीसालाल</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
-        <v>0</v>
+        <v>117000</v>
       </c>
       <c r="I720" s="2" t="n">
-        <v>0</v>
+        <v>70132</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>43999</v>
-[...1 lines deleted...]
-      <c r="K720" s="3"/>
+        <v>39510</v>
+      </c>
+      <c r="K720" s="3" t="n">
+        <v>40210</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WH/22012034445627 — Pokar polash baldi ka pura</t>
+          <t>1706008058/WC/6 — कपिल धारा कूप निर्माण वालामुन्‍द/रूगनाथ</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
-        <v>0</v>
+        <v>118000</v>
       </c>
       <c r="I721" s="2" t="n">
-        <v>0</v>
+        <v>31894</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>43999</v>
-[...1 lines deleted...]
-      <c r="K721" s="3"/>
+        <v>39508</v>
+      </c>
+      <c r="K721" s="3" t="n">
+        <v>40127</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WH/22012034445698 — पोखर निर्माण कार्य ग्राम गुन्जारी मे पहाडीया के पास ग्राम पंचायत आमासेर</t>
+          <t>1706008058/WC/7 — कपिल धारा कूप निर्माण सावित्री /भूपेन्‍द्र</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
-        <v>424951.92</v>
+        <v>113000</v>
       </c>
       <c r="I722" s="2" t="n">
-        <v>424650</v>
+        <v>119101</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>44268</v>
+        <v>39513</v>
       </c>
       <c r="K722" s="3" t="n">
-        <v>44311</v>
+        <v>41728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Boulder Check / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WH/22012034445715 — पोखर निर्माण कार्य ग्राम पोलाश</t>
+          <t>1706008058/WC/9993640530 — बोल्डर बांध निर्माण कार्य ग्राम गुन्जारी</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
-        <v>503189.88</v>
+        <v>158000</v>
       </c>
       <c r="I723" s="2" t="n">
-        <v>495900</v>
+        <v>32266</v>
       </c>
       <c r="J723" s="3" t="n">
-        <v>44250</v>
+        <v>41628</v>
       </c>
       <c r="K723" s="3" t="n">
-        <v>44555</v>
+        <v>42192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WH/22012034445716 — पोखर निर्माण कार्य ग्राम आमासेर बल्डी के नीचे</t>
+          <t>1706008058/WH/025 — परकोलेशन तालाव निर्माण कार्य अमरसिह के खेत के पास</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
-        <v>502542.23</v>
+        <v>108000</v>
       </c>
       <c r="I724" s="2" t="n">
-        <v>493680</v>
+        <v>9937</v>
       </c>
       <c r="J724" s="3" t="n">
-        <v>44225</v>
+        <v>40680</v>
       </c>
       <c r="K724" s="3" t="n">
-        <v>44348</v>
+        <v>40999</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WH/22012034445717 — पोखर निर्माण कार्य दडावट रोड तरफ</t>
+          <t>1706008058/WH/22012034445223 — pokar nirman kary dadavat aamaser</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
-        <v>424951.92</v>
+        <v>494617.19</v>
       </c>
       <c r="I725" s="2" t="n">
-        <v>394609</v>
+        <v>402060</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>44278</v>
+        <v>44245</v>
       </c>
       <c r="K725" s="3" t="n">
-        <v>44650</v>
+        <v>44510</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WH/22012034445718 — पोखर निर्माण कार्य भानपुरा बल्डी की तरफ</t>
+          <t>1706008058/WH/22012034445545 — pokar nirman kary polash</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
-        <v>503687.07</v>
+        <v>0</v>
       </c>
       <c r="I726" s="2" t="n">
-        <v>479880</v>
+        <v>0</v>
       </c>
       <c r="J726" s="3" t="n">
-        <v>44225</v>
-[...3 lines deleted...]
-      </c>
+        <v>43999</v>
+      </c>
+      <c r="K726" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WH/22012034445719 — पोखर निर्माण कार्य गुंजारी शांतिधाम की तरफ</t>
+          <t>1706008058/WH/22012034445627 — Pokar polash baldi ka pura</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
-        <v>503687.07</v>
+        <v>0</v>
       </c>
       <c r="I727" s="2" t="n">
-        <v>456660</v>
+        <v>0</v>
       </c>
       <c r="J727" s="3" t="n">
-        <v>44225</v>
-[...3 lines deleted...]
-      </c>
+        <v>43999</v>
+      </c>
+      <c r="K727" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
           <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1706008058/WH/22012034446538 — Stop Dem Nirman Kary Ram Singh Ke Khet Ke Pass Gunjari</t>
+          <t>1706008058/WH/22012034445698 — पोखर निर्माण कार्य ग्राम गुन्जारी मे पहाडीया के पास ग्राम पंचायत आमासेर</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
-        <v>0</v>
+        <v>424951.92</v>
       </c>
       <c r="I728" s="2" t="n">
-        <v>0</v>
+        <v>424650</v>
       </c>
       <c r="J728" s="3" t="n">
-        <v>43956</v>
-[...1 lines deleted...]
-      <c r="K728" s="3"/>
+        <v>44268</v>
+      </c>
+      <c r="K728" s="3" t="n">
+        <v>44311</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
           <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
+          <t>1706008058/WH/22012034445715 — पोखर निर्माण कार्य ग्राम पोलाश</t>
+        </is>
+      </c>
+      <c r="G729" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H729" s="2" t="n">
+        <v>503189.88</v>
+      </c>
+      <c r="I729" s="2" t="n">
+        <v>495900</v>
+      </c>
+      <c r="J729" s="3" t="n">
+        <v>44250</v>
+      </c>
+      <c r="K729" s="3" t="n">
+        <v>44555</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
+      <c r="A730" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B730" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C730" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D730" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E730" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F730" s="1" t="inlineStr">
+        <is>
+          <t>1706008058/WH/22012034445716 — पोखर निर्माण कार्य ग्राम आमासेर बल्डी के नीचे</t>
+        </is>
+      </c>
+      <c r="G730" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H730" s="2" t="n">
+        <v>502542.23</v>
+      </c>
+      <c r="I730" s="2" t="n">
+        <v>493680</v>
+      </c>
+      <c r="J730" s="3" t="n">
+        <v>44225</v>
+      </c>
+      <c r="K730" s="3" t="n">
+        <v>44348</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
+      <c r="A731" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B731" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C731" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D731" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E731" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F731" s="1" t="inlineStr">
+        <is>
+          <t>1706008058/WH/22012034445717 — पोखर निर्माण कार्य दडावट रोड तरफ</t>
+        </is>
+      </c>
+      <c r="G731" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H731" s="2" t="n">
+        <v>424951.92</v>
+      </c>
+      <c r="I731" s="2" t="n">
+        <v>394609</v>
+      </c>
+      <c r="J731" s="3" t="n">
+        <v>44278</v>
+      </c>
+      <c r="K731" s="3" t="n">
+        <v>44650</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
+      <c r="A732" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B732" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C732" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D732" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E732" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F732" s="1" t="inlineStr">
+        <is>
+          <t>1706008058/WH/22012034445718 — पोखर निर्माण कार्य भानपुरा बल्डी की तरफ</t>
+        </is>
+      </c>
+      <c r="G732" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H732" s="2" t="n">
+        <v>503687.07</v>
+      </c>
+      <c r="I732" s="2" t="n">
+        <v>479880</v>
+      </c>
+      <c r="J732" s="3" t="n">
+        <v>44225</v>
+      </c>
+      <c r="K732" s="3" t="n">
+        <v>44365</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
+      <c r="A733" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B733" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C733" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D733" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E733" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F733" s="1" t="inlineStr">
+        <is>
+          <t>1706008058/WH/22012034445719 — पोखर निर्माण कार्य गुंजारी शांतिधाम की तरफ</t>
+        </is>
+      </c>
+      <c r="G733" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H733" s="2" t="n">
+        <v>503687.07</v>
+      </c>
+      <c r="I733" s="2" t="n">
+        <v>456660</v>
+      </c>
+      <c r="J733" s="3" t="n">
+        <v>44225</v>
+      </c>
+      <c r="K733" s="3" t="n">
+        <v>44331</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
+      <c r="A734" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B734" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C734" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D734" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E734" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F734" s="1" t="inlineStr">
+        <is>
+          <t>1706008058/WH/22012034446538 — Stop Dem Nirman Kary Ram Singh Ke Khet Ke Pass Gunjari</t>
+        </is>
+      </c>
+      <c r="G734" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H734" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I734" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J734" s="3" t="n">
+        <v>43956</v>
+      </c>
+      <c r="K734" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
+      <c r="A735" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B735" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C735" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D735" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E735" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F735" s="1" t="inlineStr">
+        <is>
           <t>1706008058/WH/22012034446539 — Pokhar Nirman kary Pahadi Ke Pass</t>
         </is>
       </c>
-      <c r="G729" s="1" t="inlineStr">
+      <c r="G735" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
-      <c r="H729" s="2" t="n">
+      <c r="H735" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I729" s="2" t="n">
+      <c r="I735" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="J729" s="3" t="n">
+      <c r="J735" s="3" t="n">
         <v>43956</v>
       </c>
-      <c r="K729" s="3"/>
+      <c r="K735" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>