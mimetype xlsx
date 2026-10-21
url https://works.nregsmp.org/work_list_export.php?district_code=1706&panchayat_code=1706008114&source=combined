--- v0 (2026-09-02)
+++ v1 (2026-10-21)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K937"/>
+  <dimension ref="A1:K987"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 16:20:48</t>
+          <t>Exported on: 2026-10-21 17:27:39</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: GUNA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -13110,51 +13110,51 @@
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/22012035368210 — khet talab arjun/amarchand meena</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>197290.25</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>45761</v>
@@ -13980,51 +13980,51 @@
         <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/22012035512953 — khet talab kamlesh/dhanna lal meena</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>197109</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>45761</v>
@@ -14074,51 +14074,51 @@
         <v>100.68</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/22012035517402 — khet talab ghasi lal/budhram ahirwar</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>299317.6</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>45761</v>
@@ -14168,51 +14168,51 @@
         <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/22012035520892 — khet talab gopal/chironji lal lodha</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>195838.53</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>45761</v>
@@ -14309,51 +14309,51 @@
         <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/22012035520899 — khet talab lalchand/balmukand meena</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>290669.45</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>45761</v>
@@ -14844,145 +14844,145 @@
         <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/22012035557231 — khet talab brijmohan/pushkar lal gupta</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>296342.38</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/22012035557232 — khet talab kallu/moola meena</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>298672.61</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/22012035558559 — khet talab brijmohan/balmukand meena</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>295671.86</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>45761</v>
@@ -29414,51 +29414,51 @@
       <c r="J612" s="3" t="n">
         <v>45743</v>
       </c>
       <c r="K612" s="3" t="n">
         <v>45893</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/4524974 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124713621</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>17226</v>
       </c>
       <c r="J613" s="3" t="n">
         <v>45875</v>
@@ -29512,73 +29512,73 @@
       <c r="J614" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K614" s="3" t="n">
         <v>46190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/4526511 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127017468</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>5220</v>
+        <v>9420</v>
       </c>
       <c r="J615" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -29657,51 +29657,51 @@
       <c r="J617" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="K617" s="3" t="n">
         <v>45939</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/4530309 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148506343</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I618" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J618" s="3" t="n">
         <v>45876</v>
@@ -30194,51 +30194,51 @@
       <c r="J628" s="3" t="n">
         <v>45631</v>
       </c>
       <c r="K628" s="3" t="n">
         <v>46180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/4822240 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116545451</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I629" s="2" t="n">
         <v>12348</v>
       </c>
       <c r="J629" s="3" t="n">
         <v>45743</v>
@@ -30290,98 +30290,98 @@
       <c r="J630" s="3" t="n">
         <v>45743</v>
       </c>
       <c r="K630" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/4827283 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124932645</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I631" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J631" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/4880399 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124701091</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I632" s="2" t="n">
         <v>15831</v>
       </c>
       <c r="J632" s="3" t="n">
         <v>45743</v>
@@ -30531,335 +30531,339 @@
       <c r="J635" s="3" t="n">
         <v>45743</v>
       </c>
       <c r="K635" s="3" t="n">
         <v>46037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/5115933 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124696032</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>24036</v>
+        <v>25236</v>
       </c>
       <c r="J636" s="3" t="n">
         <v>45847</v>
       </c>
-      <c r="K636" s="3"/>
+      <c r="K636" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/5115934 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124697352</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I637" s="2" t="n">
         <v>8523</v>
       </c>
       <c r="J637" s="3" t="n">
         <v>45743</v>
       </c>
       <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/5115935 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124699629</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>6345</v>
       </c>
       <c r="J638" s="3" t="n">
         <v>45743</v>
       </c>
       <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/5115937 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124701463</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>16050</v>
+        <v>24450</v>
       </c>
       <c r="J639" s="3" t="n">
         <v>45743</v>
       </c>
-      <c r="K639" s="3"/>
+      <c r="K639" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/5117158 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151216632</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I640" s="2" t="n">
         <v>23310</v>
       </c>
       <c r="J640" s="3" t="n">
         <v>45743</v>
       </c>
       <c r="K640" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/5118444 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125728412</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I641" s="2" t="n">
         <v>4437</v>
       </c>
       <c r="J641" s="3" t="n">
         <v>45847</v>
       </c>
       <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/5127805 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127055080</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I642" s="2" t="n">
         <v>9306</v>
       </c>
       <c r="J642" s="3" t="n">
         <v>45743</v>
@@ -30960,51 +30964,51 @@
       <c r="J644" s="3" t="n">
         <v>45743</v>
       </c>
       <c r="K644" s="3" t="n">
         <v>46194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/5133504 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140560428</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I645" s="2" t="n">
         <v>18612</v>
       </c>
       <c r="J645" s="3" t="n">
         <v>45743</v>
@@ -31058,100 +31062,100 @@
       <c r="J646" s="3" t="n">
         <v>42617</v>
       </c>
       <c r="K646" s="3" t="n">
         <v>43198</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/5572579 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151418458</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I647" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J647" s="3" t="n">
         <v>45847</v>
       </c>
       <c r="K647" s="3" t="n">
         <v>46237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/5633870 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118087767</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I648" s="2" t="n">
         <v>21663</v>
       </c>
       <c r="J648" s="3" t="n">
         <v>45847</v>
@@ -31205,780 +31209,782 @@
       <c r="J649" s="3" t="n">
         <v>45940</v>
       </c>
       <c r="K649" s="3" t="n">
         <v>46180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/5684118 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140983800</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I650" s="2" t="n">
         <v>19053</v>
       </c>
       <c r="J650" s="3" t="n">
         <v>45847</v>
       </c>
       <c r="K650" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/5729122 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124685363</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I651" s="2" t="n">
         <v>8091</v>
       </c>
       <c r="J651" s="3" t="n">
         <v>45940</v>
       </c>
       <c r="K651" s="3" t="n">
         <v>46215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/5842529 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125735966</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I652" s="2" t="n">
         <v>11223</v>
       </c>
       <c r="J652" s="3" t="n">
         <v>45985</v>
       </c>
       <c r="K652" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/5900398 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125542626</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I653" s="2" t="n">
         <v>12789</v>
       </c>
       <c r="J653" s="3" t="n">
         <v>46118</v>
       </c>
-      <c r="K653" s="3"/>
+      <c r="K653" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/5900581 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140984081</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I654" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J654" s="3" t="n">
         <v>46118</v>
       </c>
       <c r="K654" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/5900724 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127043038</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I655" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J655" s="3" t="n">
         <v>46118</v>
       </c>
       <c r="K655" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/5900862 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125641272</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>8454</v>
+        <v>12954</v>
       </c>
       <c r="J656" s="3" t="n">
         <v>46118</v>
       </c>
       <c r="K656" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/5901149 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116546605</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>13254</v>
+        <v>22854</v>
       </c>
       <c r="J657" s="3" t="n">
         <v>46118</v>
       </c>
       <c r="K657" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/5901334 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150918816</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J658" s="3" t="n">
         <v>46056</v>
       </c>
       <c r="K658" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/5901378 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140567081</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>6627</v>
+        <v>11727</v>
       </c>
       <c r="J659" s="3" t="n">
         <v>46118</v>
       </c>
       <c r="K659" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/5902002 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116557624</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>13254</v>
+        <v>3654</v>
       </c>
       <c r="J660" s="3" t="n">
         <v>46118</v>
       </c>
       <c r="K660" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/5902054 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124728367</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I661" s="2" t="n">
         <v>13254</v>
       </c>
       <c r="J661" s="3" t="n">
         <v>46118</v>
       </c>
       <c r="K661" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/5902095 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125732990</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I662" s="2" t="n">
         <v>13254</v>
       </c>
       <c r="J662" s="3" t="n">
         <v>46118</v>
       </c>
       <c r="K662" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/5902336 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125725700</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I663" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J663" s="3" t="n">
         <v>46118</v>
       </c>
       <c r="K663" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/5934041 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124712382</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>6627</v>
+        <v>10827</v>
       </c>
       <c r="J664" s="3" t="n">
         <v>46118</v>
       </c>
       <c r="K664" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/5934073 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118087733</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>13254</v>
+        <v>16854</v>
       </c>
       <c r="J665" s="3" t="n">
         <v>46118</v>
       </c>
       <c r="K665" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -32057,1602 +32063,1604 @@
       <c r="J667" s="3" t="n">
         <v>42910</v>
       </c>
       <c r="K667" s="3" t="n">
         <v>43388</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/5982416 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127804214</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I668" s="2" t="n">
         <v>15081</v>
       </c>
       <c r="J668" s="3" t="n">
         <v>46118</v>
       </c>
       <c r="K668" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/5984861 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127055454</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I669" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J669" s="3" t="n">
         <v>46118</v>
       </c>
       <c r="K669" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6050313 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140985293</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I670" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J670" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K670" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6050402 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140582266</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>0</v>
+        <v>4800</v>
       </c>
       <c r="J671" s="3" t="n">
         <v>46065</v>
       </c>
       <c r="K671" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6050539 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140911870</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I672" s="2" t="n">
         <v>9600</v>
       </c>
       <c r="J672" s="3" t="n">
         <v>46053</v>
       </c>
       <c r="K672" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6050677 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140895000</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>7308</v>
+        <v>14208</v>
       </c>
       <c r="J673" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K673" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6050678 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141056592</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>0</v>
+        <v>13200</v>
       </c>
       <c r="J674" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K674" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6050753 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124703826</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J675" s="3" t="n">
         <v>46053</v>
       </c>
       <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6050812 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140582437</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="J676" s="3" t="n">
         <v>46056</v>
       </c>
       <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6050829 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147165266</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I677" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J677" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6050904 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140894867</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>0</v>
+        <v>24300</v>
       </c>
       <c r="J678" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K678" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6050905 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141056562</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I679" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J679" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K679" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6050970 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127033118</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I680" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J680" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K680" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6051068 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105278661</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I681" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J681" s="3" t="n">
         <v>46066</v>
       </c>
       <c r="K681" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6051085 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140897597</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>3654</v>
+        <v>8154</v>
       </c>
       <c r="J682" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K682" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6051207 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124704689</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>0</v>
+        <v>18600</v>
       </c>
       <c r="J683" s="3" t="n">
         <v>46056</v>
       </c>
       <c r="K683" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6051302 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124705090</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J684" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K684" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6051343 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116557314</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I685" s="2" t="n">
         <v>11508</v>
       </c>
       <c r="J685" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K685" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6051416 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126651831</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I686" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J686" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K686" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6051417 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127803840</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I687" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J687" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K687" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6051529 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124705905</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I688" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J688" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K688" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6051650 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127006972</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I689" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J689" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K689" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6052098 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126615955</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I690" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J690" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K690" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6052203 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132909916</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I691" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J691" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K691" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6052293 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132909743</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>0</v>
+        <v>4500</v>
       </c>
       <c r="J692" s="3" t="n">
         <v>46066</v>
       </c>
       <c r="K692" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6052437 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124685856</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J693" s="3" t="n">
         <v>46056</v>
       </c>
       <c r="K693" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6052538 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140601245</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I694" s="2" t="n">
-        <v>0</v>
+        <v>26400</v>
       </c>
       <c r="J694" s="3" t="n">
         <v>46056</v>
       </c>
       <c r="K694" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6052565 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127043402</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I695" s="2" t="n">
-        <v>16308</v>
+        <v>16908</v>
       </c>
       <c r="J695" s="3" t="n">
         <v>46154</v>
       </c>
-      <c r="K695" s="3"/>
+      <c r="K695" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6052612 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127053300</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J696" s="3" t="n">
         <v>46056</v>
       </c>
       <c r="K696" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6052702 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127036596</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>3654</v>
+        <v>5454</v>
       </c>
       <c r="J697" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K697" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6052734 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127041532</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I698" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J698" s="3" t="n">
         <v>46053</v>
       </c>
       <c r="K698" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6052935 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124685597</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>7308</v>
+        <v>25908</v>
       </c>
       <c r="J699" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K699" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6052959 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127419038</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I700" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J700" s="3" t="n">
         <v>46066</v>
       </c>
       <c r="K700" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6052973 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127044473</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I701" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J701" s="3" t="n">
         <v>46154</v>
@@ -33704,11284 +33712,13634 @@
       <c r="J702" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K702" s="3" t="n">
         <v>46190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6053251 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118087795</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>10962</v>
+        <v>24762</v>
       </c>
       <c r="J703" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K703" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6053459 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125637795</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I704" s="2" t="n">
-        <v>0</v>
+        <v>22200</v>
       </c>
       <c r="J704" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K704" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6053833 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124706338</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I705" s="2" t="n">
-        <v>0</v>
+        <v>13200</v>
       </c>
       <c r="J705" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K705" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6054150 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124700721</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I706" s="2" t="n">
-        <v>7308</v>
+        <v>24708</v>
       </c>
       <c r="J706" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K706" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6054381 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151219959</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I707" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J707" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K707" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6054456 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125720473</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I708" s="2" t="n">
-        <v>0</v>
+        <v>18600</v>
       </c>
       <c r="J708" s="3" t="n">
         <v>46053</v>
       </c>
       <c r="K708" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6054545 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151227017</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I709" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J709" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K709" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6054659 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118087569</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I710" s="2" t="n">
-        <v>0</v>
+        <v>9300</v>
       </c>
       <c r="J710" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K710" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6054716 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124451812</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I711" s="2" t="n">
-        <v>0</v>
+        <v>18600</v>
       </c>
       <c r="J711" s="3" t="n">
         <v>46073</v>
       </c>
       <c r="K711" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6054724 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150904258</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I712" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J712" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K712" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6054748 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118087667</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I713" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J713" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K713" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6054794 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124679126</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I714" s="2" t="n">
-        <v>0</v>
+        <v>24786</v>
       </c>
       <c r="J714" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K714" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6054976 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124704281</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I715" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J715" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K715" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6055046 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125600012</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I716" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J716" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K716" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6055139 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105979427</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I717" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J717" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K717" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6055382 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125729579</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I718" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J718" s="3" t="n">
         <v>46121</v>
       </c>
       <c r="K718" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6055474 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124695684</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I719" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J719" s="3" t="n">
         <v>46121</v>
       </c>
       <c r="K719" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6055475 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124684013</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I720" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J720" s="3" t="n">
         <v>46121</v>
       </c>
       <c r="K720" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6055519 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140889771</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I721" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J721" s="3" t="n">
         <v>46121</v>
       </c>
       <c r="K721" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6055520 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127043790</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I722" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J722" s="3" t="n">
         <v>46056</v>
       </c>
       <c r="K722" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6055553 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124702261</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I723" s="2" t="n">
-        <v>0</v>
+        <v>7800</v>
       </c>
       <c r="J723" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K723" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6055564 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151308169</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I724" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J724" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K724" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6055646 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124701858</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I725" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J725" s="3" t="n">
         <v>46056</v>
       </c>
       <c r="K725" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6055930 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127418772</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I726" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J726" s="3" t="n">
         <v>46066</v>
       </c>
       <c r="K726" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6056285 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124684516</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I727" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J727" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K727" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6056418 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124673377</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I728" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J728" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K728" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6056431 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150814537</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I729" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J729" s="3" t="n">
         <v>46056</v>
       </c>
       <c r="K729" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6056481 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125704545</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I730" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J730" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K730" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6056527 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125707291</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I731" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J731" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K731" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6056807 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124694993</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I732" s="2" t="n">
-        <v>0</v>
+        <v>11700</v>
       </c>
       <c r="J732" s="3" t="n">
         <v>46053</v>
       </c>
       <c r="K732" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6056896 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124708096</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I733" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J733" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K733" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6056908 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151237011</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I734" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J734" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K734" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6056938 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140877342</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I735" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J735" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K735" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6057027 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125727229</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I736" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J736" s="3" t="n">
         <v>46050</v>
       </c>
       <c r="K736" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6057030 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124709481</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I737" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J737" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K737" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6057075 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124713121</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I738" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J738" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K738" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6057120 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124699993</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I739" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J739" s="3" t="n">
         <v>46073</v>
       </c>
       <c r="K739" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6057179 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125730704</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I740" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J740" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K740" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6057213 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150597745</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I741" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J741" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K741" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6057215 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127017047</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I742" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J742" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K742" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6057304 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150600450</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I743" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J743" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K743" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6057313 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151250838</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I744" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J744" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K744" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6057346 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124699217</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I745" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J745" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K745" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6057401 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151278185</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I746" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J746" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K746" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6057467 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140566859</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I747" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J747" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K747" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6057468 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118087245</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I748" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J748" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K748" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6057523 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124695351</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I749" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J749" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K749" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6057555 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127805414</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I750" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J750" s="3" t="n">
         <v>46053</v>
       </c>
       <c r="K750" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6057641 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125679175</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I751" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J751" s="3" t="n">
         <v>46053</v>
       </c>
       <c r="K751" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6057645 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116557583</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I752" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J752" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K752" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6057647 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125696371</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I753" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J753" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K753" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6057683 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127039524</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I754" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J754" s="3" t="n">
         <v>46053</v>
       </c>
       <c r="K754" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6057704 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124696352</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I755" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J755" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K755" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6057739 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124696705</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I756" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J756" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K756" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6057792 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124710435</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I757" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J757" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K757" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6057914 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127016203</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I758" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J758" s="3" t="n">
         <v>46056</v>
       </c>
       <c r="K758" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6057915 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126654784</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I759" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J759" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K759" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6057921 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151444962</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I760" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J760" s="3" t="n">
         <v>46056</v>
       </c>
       <c r="K760" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6058048 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150728272</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I761" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J761" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K761" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6058049 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127806537</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I762" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J762" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K762" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6058052 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148150075</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I763" s="2" t="n">
-        <v>14616</v>
+        <v>23016</v>
       </c>
       <c r="J763" s="3" t="n">
         <v>46147</v>
       </c>
       <c r="K763" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6058054 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125724351</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I764" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J764" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K764" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6058055 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127032066</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I765" s="2" t="n">
         <v>14094</v>
       </c>
       <c r="J765" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K765" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6058142 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124698842</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I766" s="2" t="n">
-        <v>6786</v>
+        <v>15186</v>
       </c>
       <c r="J766" s="3" t="n">
         <v>46155</v>
       </c>
       <c r="K766" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6058233 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150883900</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I767" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J767" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K767" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C768" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D768" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E768" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F768" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6058323 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140936156</t>
         </is>
       </c>
       <c r="G768" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H768" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I768" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J768" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K768" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C769" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D769" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E769" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F769" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6058456 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125685745</t>
         </is>
       </c>
       <c r="G769" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H769" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I769" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J769" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K769" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C770" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D770" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E770" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F770" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6058457 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125640176</t>
         </is>
       </c>
       <c r="G770" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H770" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I770" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J770" s="3" t="n">
         <v>46056</v>
       </c>
       <c r="K770" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D771" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E771" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F771" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6058459 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125699609</t>
         </is>
       </c>
       <c r="G771" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H771" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I771" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J771" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K771" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D772" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E772" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F772" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6058460 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125717211</t>
         </is>
       </c>
       <c r="G772" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H772" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I772" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J772" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K772" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C773" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D773" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E773" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F773" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6058478 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125690712</t>
         </is>
       </c>
       <c r="G773" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H773" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I773" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J773" s="3" t="n">
         <v>46050</v>
       </c>
       <c r="K773" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6058544 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127037754</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I774" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J774" s="3" t="n">
         <v>46073</v>
       </c>
       <c r="K774" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E775" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F775" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6058545 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151312156</t>
         </is>
       </c>
       <c r="G775" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H775" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I775" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J775" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K775" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C776" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D776" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E776" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F776" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6228697 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124714623</t>
         </is>
       </c>
       <c r="G776" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H776" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I776" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J776" s="3" t="n">
         <v>46106</v>
       </c>
       <c r="K776" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6233915 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118715370</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I777" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J777" s="3" t="n">
         <v>46156</v>
       </c>
       <c r="K777" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C778" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D778" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E778" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F778" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6234056 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124707194</t>
         </is>
       </c>
       <c r="G778" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H778" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I778" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J778" s="3" t="n">
         <v>46121</v>
       </c>
       <c r="K778" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C779" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D779" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E779" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F779" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6234197 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124712588</t>
         </is>
       </c>
       <c r="G779" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H779" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I779" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J779" s="3" t="n">
         <v>46121</v>
       </c>
       <c r="K779" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C780" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D780" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E780" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F780" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6234626 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125739214</t>
         </is>
       </c>
       <c r="G780" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H780" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I780" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J780" s="3" t="n">
         <v>46121</v>
       </c>
       <c r="K780" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C781" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D781" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E781" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F781" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6234736 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125622617</t>
         </is>
       </c>
       <c r="G781" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H781" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I781" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J781" s="3" t="n">
         <v>46121</v>
       </c>
       <c r="K781" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C782" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D782" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E782" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F782" s="1" t="inlineStr">
         <is>
           <t>1706008114/IF/IAY/6234969 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127040788</t>
         </is>
       </c>
       <c r="G782" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H782" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I782" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J782" s="3" t="n">
         <v>46121</v>
       </c>
       <c r="K782" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D783" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E783" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F783" s="1" t="inlineStr">
         <is>
-          <t>1706008114/IF/IAY/648098 — Construction of IAY House -IAY REG. NO. MP2154448</t>
+          <t>1706008114/IF/IAY/6252499 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116559673</t>
         </is>
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I783" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J783" s="3" t="n">
-        <v>43155</v>
-[...3 lines deleted...]
-      </c>
+        <v>46056</v>
+      </c>
+      <c r="K783" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C784" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D784" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E784" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F784" s="1" t="inlineStr">
         <is>
-          <t>1706008114/IF/IAY/827468 — Construction of IAY House -IAY REG. NO. MP3403278</t>
+          <t>1706008114/IF/IAY/6262371 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124689558</t>
         </is>
       </c>
       <c r="G784" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H784" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I784" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J784" s="3" t="n">
-        <v>43155</v>
-[...3 lines deleted...]
-      </c>
+        <v>46057</v>
+      </c>
+      <c r="K784" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C785" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D785" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E785" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F785" s="1" t="inlineStr">
         <is>
-          <t>1706008114/IF/IAY/864595 — Construction of IAY House -IAY REG. NO. MP1665841</t>
+          <t>1706008114/IF/IAY/6266075 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126821585</t>
         </is>
       </c>
       <c r="G785" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H785" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I785" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J785" s="3" t="n">
-        <v>43176</v>
-[...3 lines deleted...]
-      </c>
+        <v>46066</v>
+      </c>
+      <c r="K785" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C786" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D786" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E786" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F786" s="1" t="inlineStr">
         <is>
-          <t>1706008114/IF/IAY/865215 — Construction of IAY House -IAY REG. NO. MP1672522</t>
+          <t>1706008114/IF/IAY/6266140 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126862881</t>
         </is>
       </c>
       <c r="G786" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H786" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I786" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J786" s="3" t="n">
-        <v>43176</v>
-[...3 lines deleted...]
-      </c>
+        <v>46175</v>
+      </c>
+      <c r="K786" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C787" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D787" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E787" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F787" s="1" t="inlineStr">
         <is>
-          <t>1706008114/IF/IAY/865225 — Construction of IAY House -IAY REG. NO. MP1672646</t>
+          <t>1706008114/IF/IAY/6266174 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127040410</t>
         </is>
       </c>
       <c r="G787" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H787" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I787" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J787" s="3" t="n">
-        <v>42982</v>
-[...3 lines deleted...]
-      </c>
+        <v>46175</v>
+      </c>
+      <c r="K787" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C788" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D788" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E788" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F788" s="1" t="inlineStr">
         <is>
-          <t>1706008114/IF/IAY/902870 — Construction of IAY House -IAY REG. NO. MP2176527</t>
+          <t>1706008114/IF/IAY/6266175 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127041161</t>
         </is>
       </c>
       <c r="G788" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H788" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I788" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J788" s="3" t="n">
-        <v>42868</v>
-[...3 lines deleted...]
-      </c>
+        <v>45552</v>
+      </c>
+      <c r="K788" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C789" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D789" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E789" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F789" s="1" t="inlineStr">
         <is>
-          <t>1706008114/IF/IAY/916245 — Construction of IAY House -IAY REG. NO. MP2365583</t>
+          <t>1706008114/IF/IAY/6266498 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127019441</t>
         </is>
       </c>
       <c r="G789" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H789" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I789" s="2" t="n">
-        <v>15486</v>
+        <v>0</v>
       </c>
       <c r="J789" s="3" t="n">
-        <v>42868</v>
-[...3 lines deleted...]
-      </c>
+        <v>46076</v>
+      </c>
+      <c r="K789" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C790" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D790" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E790" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F790" s="1" t="inlineStr">
         <is>
-          <t>1706008114/IF/IAY/924607 — Construction of IAY House -IAY REG. NO. MP2490331</t>
+          <t>1706008114/IF/IAY/6273124 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140894952</t>
         </is>
       </c>
       <c r="G790" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H790" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I790" s="2" t="n">
-        <v>15486</v>
+        <v>0</v>
       </c>
       <c r="J790" s="3" t="n">
-        <v>42868</v>
-[...3 lines deleted...]
-      </c>
+        <v>46175</v>
+      </c>
+      <c r="K790" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C791" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D791" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E791" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F791" s="1" t="inlineStr">
         <is>
-          <t>1706008114/IF/IAY/932632 — Construction of IAY House -IAY REG. NO. MP2664791</t>
+          <t>1706008114/IF/IAY/6273125 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140903479</t>
         </is>
       </c>
       <c r="G791" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H791" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I791" s="2" t="n">
-        <v>18156</v>
+        <v>0</v>
       </c>
       <c r="J791" s="3" t="n">
-        <v>42982</v>
-[...3 lines deleted...]
-      </c>
+        <v>46056</v>
+      </c>
+      <c r="K791" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C792" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D792" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E792" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F792" s="1" t="inlineStr">
         <is>
-          <t>1706008114/IF/IAY/932655 — Construction of IAY House -IAY REG. NO. MP2665440</t>
+          <t>1706008114/IF/IAY/6273126 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140924719</t>
         </is>
       </c>
       <c r="G792" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H792" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I792" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J792" s="3" t="n">
-        <v>43176</v>
-[...3 lines deleted...]
-      </c>
+        <v>46050</v>
+      </c>
+      <c r="K792" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C793" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D793" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E793" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F793" s="1" t="inlineStr">
         <is>
-          <t>1706008114/IF/IAY/933902 — Construction of IAY House -IAY REG. NO. MP2693125</t>
+          <t>1706008114/IF/IAY/6275616 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147162057</t>
         </is>
       </c>
       <c r="G793" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H793" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I793" s="2" t="n">
-        <v>16202</v>
+        <v>0</v>
       </c>
       <c r="J793" s="3" t="n">
-        <v>42868</v>
-[...3 lines deleted...]
-      </c>
+        <v>46106</v>
+      </c>
+      <c r="K793" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C794" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D794" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E794" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F794" s="1" t="inlineStr">
         <is>
-          <t>1706008114/IF/IAY/933905 — Construction of IAY House -IAY REG. NO. MP2693192</t>
+          <t>1706008114/IF/IAY/6279092 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151259621</t>
         </is>
       </c>
       <c r="G794" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H794" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I794" s="2" t="n">
-        <v>15784</v>
+        <v>0</v>
       </c>
       <c r="J794" s="3" t="n">
-        <v>43075</v>
-[...3 lines deleted...]
-      </c>
+        <v>46121</v>
+      </c>
+      <c r="K794" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C795" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D795" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E795" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F795" s="1" t="inlineStr">
         <is>
-          <t>1706008114/IF/IAY/960675 — Construction of IAY House -IAY REG. NO. MP3305915</t>
+          <t>1706008114/IF/IAY/6279956 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151747515</t>
         </is>
       </c>
       <c r="G795" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H795" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I795" s="2" t="n">
-        <v>15774</v>
+        <v>0</v>
       </c>
       <c r="J795" s="3" t="n">
-        <v>42868</v>
-[...3 lines deleted...]
-      </c>
+        <v>46083</v>
+      </c>
+      <c r="K795" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C796" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D796" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E796" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F796" s="1" t="inlineStr">
         <is>
-          <t>1706008114/IF/IAY/965493 — Construction of IAY House -IAY REG. NO. MP3432639</t>
+          <t>1706008114/IF/IAY/6284374 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124678890</t>
         </is>
       </c>
       <c r="G796" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H796" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I796" s="2" t="n">
-        <v>15640</v>
+        <v>0</v>
       </c>
       <c r="J796" s="3" t="n">
-        <v>42868</v>
-[...3 lines deleted...]
-      </c>
+        <v>46057</v>
+      </c>
+      <c r="K796" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C797" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D797" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E797" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F797" s="1" t="inlineStr">
         <is>
-          <t>1706008114/IF/IAY/967032 — Construction of IAY House -IAY REG. NO. MP3473928</t>
+          <t>1706008114/IF/IAY/6284617 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151240652</t>
         </is>
       </c>
       <c r="G797" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H797" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I797" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J797" s="3" t="n">
-        <v>43155</v>
-[...3 lines deleted...]
-      </c>
+        <v>46077</v>
+      </c>
+      <c r="K797" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C798" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D798" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E798" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F798" s="1" t="inlineStr">
         <is>
-          <t>1706008114/IF/IAY/975374 — Construction of IAY House -IAY REG. NO. MP3699139</t>
+          <t>1706008114/IF/IAY/6284619 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125733915</t>
         </is>
       </c>
       <c r="G798" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H798" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I798" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J798" s="3" t="n">
-        <v>42868</v>
-[...3 lines deleted...]
-      </c>
+        <v>45715</v>
+      </c>
+      <c r="K798" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C799" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D799" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E799" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F799" s="1" t="inlineStr">
         <is>
-          <t>1706008114/IF/IAY/975911 — Construction of IAY House -IAY REG. NO. MP3720831</t>
+          <t>1706008114/IF/IAY/6284625 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140929412</t>
         </is>
       </c>
       <c r="G799" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H799" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I799" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J799" s="3" t="n">
-        <v>43155</v>
-[...3 lines deleted...]
-      </c>
+        <v>46057</v>
+      </c>
+      <c r="K799" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C800" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D800" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E800" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F800" s="1" t="inlineStr">
         <is>
-          <t>1706008114/IF/IAY/976708 — Construction of IAY House -IAY REG. NO. MP3749707</t>
+          <t>1706008114/IF/IAY/6287352 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127802891</t>
         </is>
       </c>
       <c r="G800" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H800" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I800" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J800" s="3" t="n">
-        <v>43155</v>
-[...3 lines deleted...]
-      </c>
+        <v>46156</v>
+      </c>
+      <c r="K800" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C801" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D801" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E801" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F801" s="1" t="inlineStr">
         <is>
-          <t>1706008114/IF/IAY/986349 — Construction of IAY House -IAY REG. NO. MP1653687</t>
+          <t>1706008114/IF/IAY/6291123 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151333691</t>
         </is>
       </c>
       <c r="G801" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H801" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I801" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J801" s="3" t="n">
-        <v>43176</v>
-[...3 lines deleted...]
-      </c>
+        <v>46053</v>
+      </c>
+      <c r="K801" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
-          <t>1706008114/IF/IAY/986354 — Construction of IAY House -IAY REG. NO. MP1665790</t>
+          <t>1706008114/IF/IAY/6293886 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150955961</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I802" s="2" t="n">
-        <v>14960</v>
+        <v>0</v>
       </c>
       <c r="J802" s="3" t="n">
-        <v>43176</v>
-[...3 lines deleted...]
-      </c>
+        <v>46056</v>
+      </c>
+      <c r="K802" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C803" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D803" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E803" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F803" s="1" t="inlineStr">
         <is>
-          <t>1706008114/IF/IAY/986597 — Construction of IAY House -IAY REG. NO. MP3819742</t>
+          <t>1706008114/IF/IAY/6296215 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126859327</t>
         </is>
       </c>
       <c r="G803" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H803" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I803" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J803" s="3" t="n">
-        <v>43155</v>
-[...3 lines deleted...]
-      </c>
+        <v>46175</v>
+      </c>
+      <c r="K803" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C804" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D804" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E804" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F804" s="1" t="inlineStr">
         <is>
-          <t>1706008114/LD/22012034240710 — shantidham nirman majra tundakapura</t>
+          <t>1706008114/IF/IAY/6319254 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140897388</t>
         </is>
       </c>
       <c r="G804" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H804" s="2" t="n">
-        <v>355000</v>
+        <v>27000</v>
       </c>
       <c r="I804" s="2" t="n">
-        <v>158397.7</v>
+        <v>0</v>
       </c>
       <c r="J804" s="3" t="n">
-        <v>42341</v>
-[...3 lines deleted...]
-      </c>
+        <v>46076</v>
+      </c>
+      <c r="K804" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C805" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D805" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E805" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F805" s="1" t="inlineStr">
         <is>
-          <t>1706008114/LD/22012034240714 — shantidham nirman majra tundakapura</t>
+          <t>1706008114/IF/IAY/6335515 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127806307</t>
         </is>
       </c>
       <c r="G805" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H805" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I805" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J805" s="3" t="n">
-        <v>42280</v>
+        <v>46083</v>
       </c>
       <c r="K805" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C806" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D806" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E806" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F806" s="1" t="inlineStr">
         <is>
-          <t>1706008114/LD/22012034242204 — शान्तिधाम निर्माण कार्य ग्राम वेहडावेह</t>
+          <t>1706008114/IF/IAY/6335595 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140929380</t>
         </is>
       </c>
       <c r="G806" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H806" s="2" t="n">
-        <v>355000</v>
+        <v>27000</v>
       </c>
       <c r="I806" s="2" t="n">
-        <v>155895.7</v>
+        <v>0</v>
       </c>
       <c r="J806" s="3" t="n">
-        <v>42346</v>
-[...3 lines deleted...]
-      </c>
+        <v>46053</v>
+      </c>
+      <c r="K806" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C807" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D807" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E807" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F807" s="1" t="inlineStr">
         <is>
-          <t>1706008114/LD/22012034252951 — शांतिधाम निर्माण ग्राम कडैंयाकला</t>
+          <t>1706008114/IF/IAY/6335621 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127019814</t>
         </is>
       </c>
       <c r="G807" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H807" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I807" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J807" s="3" t="n">
-        <v>42302</v>
+        <v>46125</v>
       </c>
       <c r="K807" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C808" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D808" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E808" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F808" s="1" t="inlineStr">
         <is>
-          <t>1706008114/LD/22012034260372 — Med bandhan heeralaal/prubhulaal Ahirbaar</t>
+          <t>1706008114/IF/IAY/6335968 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127038171</t>
         </is>
       </c>
       <c r="G808" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H808" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I808" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J808" s="3" t="n">
-        <v>42279</v>
+        <v>46053</v>
       </c>
       <c r="K808" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C809" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D809" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Community / Construction of Cattle Shelter for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E809" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F809" s="1" t="inlineStr">
         <is>
-          <t>1706008114/LD/22012034304692 — SHANTIDHAM NIRMAN GRAM KADAIYAKALA</t>
+          <t>1706008114/IF/IAY/6352259 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150761530</t>
         </is>
       </c>
       <c r="G809" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H809" s="2" t="n">
-        <v>180000</v>
+        <v>27000</v>
       </c>
       <c r="I809" s="2" t="n">
-        <v>148494.08</v>
+        <v>0</v>
       </c>
       <c r="J809" s="3" t="n">
-        <v>42819</v>
-[...3 lines deleted...]
-      </c>
+        <v>46121</v>
+      </c>
+      <c r="K809" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C810" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D810" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E810" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F810" s="1" t="inlineStr">
         <is>
-          <t>1706008114/LD/22012034370300 — शांतिधाम निर्माण कार्य खंगवारीपुरा</t>
+          <t>1706008114/IF/IAY/6369698 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140564016</t>
         </is>
       </c>
       <c r="G810" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H810" s="2" t="n">
-        <v>180000</v>
+        <v>27000</v>
       </c>
       <c r="I810" s="2" t="n">
-        <v>175736.76</v>
+        <v>0</v>
       </c>
       <c r="J810" s="3" t="n">
-        <v>43503</v>
-[...3 lines deleted...]
-      </c>
+        <v>46079</v>
+      </c>
+      <c r="K810" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C811" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D811" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E811" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F811" s="1" t="inlineStr">
         <is>
-          <t>1706008114/LD/22012034521162 — वृक्षारोपण पंचायत भवन के पास</t>
+          <t>1706008114/IF/IAY/6376980 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140574344</t>
         </is>
       </c>
       <c r="G811" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H811" s="2" t="n">
-        <v>677985.75</v>
+        <v>27000</v>
       </c>
       <c r="I811" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J811" s="3" t="n">
-        <v>43952</v>
+        <v>46053</v>
       </c>
       <c r="K811" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C812" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D812" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E812" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F812" s="1" t="inlineStr">
         <is>
-          <t>1706008114/LD/22012034523465 — sudur sadak ankhkhedi se lamakheda mendA TAK</t>
+          <t>1706008114/IF/IAY/6394560 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151224593</t>
         </is>
       </c>
       <c r="G812" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H812" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I812" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J812" s="3" t="n">
-        <v>43952</v>
+        <v>46078</v>
       </c>
       <c r="K812" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C813" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D813" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E813" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F813" s="1" t="inlineStr">
         <is>
-          <t>1706008114/LD/22012034525080 — sudur sadak gram behdabeh se majra tunda kapura</t>
+          <t>1706008114/IF/IAY/6394651 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127034314</t>
         </is>
       </c>
       <c r="G813" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H813" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I813" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J813" s="3" t="n">
-        <v>44063</v>
+        <v>46121</v>
       </c>
       <c r="K813" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C814" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D814" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E814" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F814" s="1" t="inlineStr">
         <is>
-          <t>1706008114/LD/22012034529806 — गोचर भूमि केलिए  सामुदायिक चारागाह विकाश कार्य आंकखेडी</t>
+          <t>1706008114/IF/IAY/6394701 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124694275</t>
         </is>
       </c>
       <c r="G814" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H814" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I814" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J814" s="3" t="n">
-        <v>44063</v>
+        <v>46056</v>
       </c>
       <c r="K814" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C815" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D815" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E815" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F815" s="1" t="inlineStr">
         <is>
-          <t>1706008114/LD/22012034566351 — med bandhan and khet samtalikaran kary ramkany/ balmukund meena</t>
+          <t>1706008114/IF/IAY/6394755 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124679814</t>
         </is>
       </c>
       <c r="G815" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H815" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I815" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J815" s="3" t="n">
-        <v>44290</v>
+        <v>46078</v>
       </c>
       <c r="K815" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="816">
       <c r="A816" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C816" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D816" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E816" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F816" s="1" t="inlineStr">
         <is>
-          <t>1706008114/LD/22012034566352 — med bandhan and khet samtalikaran kary ramkany/ balmukund meena</t>
+          <t>1706008114/IF/IAY/6394766 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125740334</t>
         </is>
       </c>
       <c r="G816" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H816" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I816" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J816" s="3" t="n">
-        <v>44290</v>
+        <v>46121</v>
       </c>
       <c r="K816" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="817">
       <c r="A817" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C817" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D817" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E817" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F817" s="1" t="inlineStr">
         <is>
-          <t>1706008114/LD/22012034566353 — Med bandhan and khet samtalikaran kary badri lal/ budhha ahirwar</t>
+          <t>1706008114/IF/IAY/6394850 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126627204</t>
         </is>
       </c>
       <c r="G817" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H817" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I817" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J817" s="3" t="n">
-        <v>44290</v>
+        <v>46056</v>
       </c>
       <c r="K817" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C818" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D818" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E818" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F818" s="1" t="inlineStr">
         <is>
-          <t>1706008114/LD/22012034566354 — med bandhan and khet samtalikaran kary kalu/ badri lal meena</t>
+          <t>1706008114/IF/IAY/6394859 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140568507</t>
         </is>
       </c>
       <c r="G818" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H818" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I818" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J818" s="3" t="n">
-        <v>44290</v>
+        <v>46053</v>
       </c>
       <c r="K818" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="819">
       <c r="A819" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C819" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D819" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E819" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F819" s="1" t="inlineStr">
         <is>
-          <t>1706008114/LD/22012034566355 — med bandhan and khet samtalikaran kary kalu/ badri lal meena</t>
+          <t>1706008114/IF/IAY/6394875 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125737032</t>
         </is>
       </c>
       <c r="G819" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H819" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I819" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J819" s="3" t="n">
-        <v>44290</v>
+        <v>46056</v>
       </c>
       <c r="K819" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="820">
       <c r="A820" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C820" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D820" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E820" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F820" s="1" t="inlineStr">
         <is>
-          <t>1706008114/LD/22012034566359 — med bandhan and khet samtali karan kary govinda / kajodi lal meena</t>
+          <t>1706008114/IF/IAY/6395041 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127805166</t>
         </is>
       </c>
       <c r="G820" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H820" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I820" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J820" s="3" t="n">
-        <v>44290</v>
+        <v>46050</v>
       </c>
       <c r="K820" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C821" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D821" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E821" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F821" s="1" t="inlineStr">
         <is>
-          <t>1706008114/LD/22012034566360 — med bandhan and khet samtali karan kary govinda / kajodi lal meena</t>
+          <t>1706008114/IF/IAY/6395385 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127033965</t>
         </is>
       </c>
       <c r="G821" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H821" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I821" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J821" s="3" t="n">
-        <v>44290</v>
+        <v>46056</v>
       </c>
       <c r="K821" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
       <c r="A822" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C822" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D822" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E822" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F822" s="1" t="inlineStr">
         <is>
-          <t>1706008114/LD/22012034581042 — Plantation Amrit Sarovar kadaiya pathar par aankhedi</t>
+          <t>1706008114/IF/IAY/6395393 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151225909</t>
         </is>
       </c>
       <c r="G822" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H822" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I822" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J822" s="3" t="n">
-        <v>44652</v>
+        <v>46073</v>
       </c>
       <c r="K822" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="823">
       <c r="A823" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C823" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D823" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E823" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F823" s="1" t="inlineStr">
         <is>
-          <t>1706008114/LD/22012034581106 — Plantation Amrit Sarovar kadaiya pathar par aankhedi</t>
+          <t>1706008114/IF/IAY/6395585 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123793934</t>
         </is>
       </c>
       <c r="G823" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H823" s="2" t="n">
-        <v>309021.88</v>
+        <v>27000</v>
       </c>
       <c r="I823" s="2" t="n">
-        <v>66096</v>
+        <v>0</v>
       </c>
       <c r="J823" s="3" t="n">
-        <v>44830</v>
-[...3 lines deleted...]
-      </c>
+        <v>46057</v>
+      </c>
+      <c r="K823" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="824">
       <c r="A824" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C824" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D824" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Crematorium for Community / Repair and Maintenance of Crematorium</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E824" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Community infrastructure</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F824" s="1" t="inlineStr">
         <is>
-          <t>1706008114/LD/3799436088 — shanti dham nirman karye aankhedi</t>
+          <t>1706008114/IF/IAY/6395592 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124707667</t>
         </is>
       </c>
       <c r="G824" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H824" s="2" t="n">
-        <v>180000</v>
+        <v>27000</v>
       </c>
       <c r="I824" s="2" t="n">
-        <v>178684.64</v>
+        <v>0</v>
       </c>
       <c r="J824" s="3" t="n">
-        <v>41716</v>
-[...3 lines deleted...]
-      </c>
+        <v>46080</v>
+      </c>
+      <c r="K824" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C825" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D825" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E825" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F825" s="1" t="inlineStr">
         <is>
-          <t>1706008114/PG/22012034305354 — KHELMEDAN GRAM BEHDABEH</t>
+          <t>1706008114/IF/IAY/6395686 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118087297</t>
         </is>
       </c>
       <c r="G825" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H825" s="2" t="n">
-        <v>153000</v>
+        <v>27000</v>
       </c>
       <c r="I825" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J825" s="3" t="n">
-        <v>42844</v>
+        <v>46076</v>
       </c>
       <c r="K825" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C826" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D826" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E826" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F826" s="1" t="inlineStr">
         <is>
-          <t>1706008114/PG/22012034305357 — KHELMEDAN GRAM KADAIYAKALA</t>
+          <t>1706008114/IF/IAY/6395692 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124710914</t>
         </is>
       </c>
       <c r="G826" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H826" s="2" t="n">
-        <v>153000</v>
+        <v>27000</v>
       </c>
       <c r="I826" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J826" s="3" t="n">
-        <v>42844</v>
+        <v>46080</v>
       </c>
       <c r="K826" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
       <c r="A827" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C827" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D827" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E827" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F827" s="1" t="inlineStr">
         <is>
-          <t>1706008114/PG/9425894738 — KHEL MEDAN GRAM ANKHKHEDI</t>
+          <t>1706008114/IF/IAY/6395694 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127803378</t>
         </is>
       </c>
       <c r="G827" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H827" s="2" t="n">
-        <v>353000</v>
+        <v>27000</v>
       </c>
       <c r="I827" s="2" t="n">
-        <v>313693</v>
+        <v>0</v>
       </c>
       <c r="J827" s="3" t="n">
-        <v>42844</v>
-[...3 lines deleted...]
-      </c>
+        <v>46053</v>
+      </c>
+      <c r="K827" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="828">
       <c r="A828" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C828" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D828" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E828" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F828" s="1" t="inlineStr">
         <is>
-          <t>1706008114/RC/001 — मुरम वोलडर कार्य वेल्‍डावेह से गजराजसिह के खेत तक</t>
+          <t>1706008114/IF/IAY/6395697 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126856790</t>
         </is>
       </c>
       <c r="G828" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H828" s="2" t="n">
-        <v>498000</v>
+        <v>27000</v>
       </c>
       <c r="I828" s="2" t="n">
-        <v>355726</v>
+        <v>0</v>
       </c>
       <c r="J828" s="3" t="n">
-        <v>40666</v>
-[...3 lines deleted...]
-      </c>
+        <v>46076</v>
+      </c>
+      <c r="K828" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C829" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D829" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E829" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F829" s="1" t="inlineStr">
         <is>
-          <t>1706008114/RC/025 — आंतरिक मार्ग bhorajee महराज के मंदिंर से debnarayn मंदिंर tak</t>
+          <t>1706008114/IF/IAY/6395744 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140984268</t>
         </is>
       </c>
       <c r="G829" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H829" s="2" t="n">
-        <v>473000</v>
+        <v>27000</v>
       </c>
       <c r="I829" s="2" t="n">
-        <v>30096</v>
+        <v>0</v>
       </c>
       <c r="J829" s="3" t="n">
-        <v>41067</v>
-[...3 lines deleted...]
-      </c>
+        <v>46083</v>
+      </c>
+      <c r="K829" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="830">
       <c r="A830" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C830" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D830" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E830" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F830" s="1" t="inlineStr">
         <is>
-          <t>1706008114/RC/026 — आन्तिरिक मार्ग jamnalal  के खेत से तालाव तक gram kadeya</t>
+          <t>1706008114/IF/IAY/6395745 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127803980</t>
         </is>
       </c>
       <c r="G830" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H830" s="2" t="n">
-        <v>473000</v>
+        <v>27000</v>
       </c>
       <c r="I830" s="2" t="n">
-        <v>248463</v>
+        <v>0</v>
       </c>
       <c r="J830" s="3" t="n">
-        <v>41063</v>
-[...3 lines deleted...]
-      </c>
+        <v>46053</v>
+      </c>
+      <c r="K830" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="831">
       <c r="A831" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C831" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D831" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E831" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F831" s="1" t="inlineStr">
         <is>
-          <t>1706008114/RC/1 — मिटटी ग्रेविल रोड राजस्‍थान रोड  से खेजरा रामा नदी तक</t>
+          <t>1706008114/IF/IAY/6396141 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127805648</t>
         </is>
       </c>
       <c r="G831" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H831" s="2" t="n">
-        <v>400000</v>
+        <v>27000</v>
       </c>
       <c r="I831" s="2" t="n">
-        <v>436502</v>
+        <v>0</v>
       </c>
       <c r="J831" s="3" t="n">
-        <v>39444</v>
-[...3 lines deleted...]
-      </c>
+        <v>46066</v>
+      </c>
+      <c r="K831" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="832">
       <c r="A832" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C832" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D832" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E832" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F832" s="1" t="inlineStr">
         <is>
-          <t>1706008114/RC/151 — मुरम वोलडर कार्य आंकखेडी से जनसहयोग तालाब तक</t>
+          <t>1706008114/IF/IAY/6396186 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140922783</t>
         </is>
       </c>
       <c r="G832" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H832" s="2" t="n">
-        <v>298000</v>
+        <v>27000</v>
       </c>
       <c r="I832" s="2" t="n">
-        <v>117634</v>
+        <v>0</v>
       </c>
       <c r="J832" s="3" t="n">
-        <v>39881</v>
-[...3 lines deleted...]
-      </c>
+        <v>46065</v>
+      </c>
+      <c r="K832" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="833">
       <c r="A833" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C833" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D833" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E833" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F833" s="1" t="inlineStr">
         <is>
-          <t>1706008114/RC/20 — सी0 सी0 खरंजा निर्माण आंखखेडी</t>
+          <t>1706008114/IF/IAY/648098 — Construction of IAY House -IAY REG. NO. MP2154448</t>
         </is>
       </c>
       <c r="G833" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H833" s="2" t="n">
-        <v>300000</v>
+        <v>15030</v>
       </c>
       <c r="I833" s="2" t="n">
-        <v>217766</v>
+        <v>15660</v>
       </c>
       <c r="J833" s="3" t="n">
-        <v>40088</v>
+        <v>43155</v>
       </c>
       <c r="K833" s="3" t="n">
-        <v>41431</v>
+        <v>43377</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C834" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D834" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E834" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F834" s="1" t="inlineStr">
         <is>
-          <t>1706008114/RC/22012034172855 — सीमेंट कांक्रीट आंतरिक पथ निर्माण कार्य मजरा टुडां के पुरा मे हरिजन बस्ती से हनुमान मन्दिर तक पंचपरम</t>
+          <t>1706008114/IF/IAY/827468 — Construction of IAY House -IAY REG. NO. MP3403278</t>
         </is>
       </c>
       <c r="G834" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H834" s="2" t="n">
-        <v>212000</v>
+        <v>15480</v>
       </c>
       <c r="I834" s="2" t="n">
-        <v>205666</v>
+        <v>15660</v>
       </c>
       <c r="J834" s="3" t="n">
-        <v>41451</v>
+        <v>43155</v>
       </c>
       <c r="K834" s="3" t="n">
-        <v>41697</v>
+        <v>43388</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C835" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D835" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E835" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F835" s="1" t="inlineStr">
         <is>
-          <t>1706008114/RC/22012034180655 — सीमेंट कांक्रीट आंतरिक मार्ग निर्माण कार्य बालाजी</t>
+          <t>1706008114/IF/IAY/864595 — Construction of IAY House -IAY REG. NO. MP1665841</t>
         </is>
       </c>
       <c r="G835" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H835" s="2" t="n">
-        <v>209000</v>
+        <v>15480</v>
       </c>
       <c r="I835" s="2" t="n">
-        <v>198736</v>
+        <v>15660</v>
       </c>
       <c r="J835" s="3" t="n">
-        <v>41521</v>
+        <v>43176</v>
       </c>
       <c r="K835" s="3" t="n">
-        <v>41856</v>
+        <v>43438</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="836">
       <c r="A836" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C836" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D836" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E836" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F836" s="1" t="inlineStr">
         <is>
-          <t>1706008114/RC/22012034187480 — सीसी आंतरिक मार्ग अर्जुन के मकान से राजीवन के मकान</t>
+          <t>1706008114/IF/IAY/865215 — Construction of IAY House -IAY REG. NO. MP1672522</t>
         </is>
       </c>
       <c r="G836" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H836" s="2" t="n">
-        <v>242000</v>
+        <v>15480</v>
       </c>
       <c r="I836" s="2" t="n">
-        <v>194610</v>
+        <v>15660</v>
       </c>
       <c r="J836" s="3" t="n">
-        <v>41548</v>
+        <v>43176</v>
       </c>
       <c r="K836" s="3" t="n">
-        <v>41867</v>
+        <v>43404</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="837">
       <c r="A837" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C837" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D837" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E837" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F837" s="1" t="inlineStr">
         <is>
-          <t>1706008114/RC/22012034198891 — CC आंतरिक मार्ग सार्वजनिक कूप से हरिजन वस्ती तक</t>
+          <t>1706008114/IF/IAY/865225 — Construction of IAY House -IAY REG. NO. MP1672646</t>
         </is>
       </c>
       <c r="G837" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H837" s="2" t="n">
-        <v>242000</v>
+        <v>15480</v>
       </c>
       <c r="I837" s="2" t="n">
-        <v>209374</v>
+        <v>15660</v>
       </c>
       <c r="J837" s="3" t="n">
-        <v>41661</v>
+        <v>42982</v>
       </c>
       <c r="K837" s="3" t="n">
-        <v>41810</v>
+        <v>43438</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="838">
       <c r="A838" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C838" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D838" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E838" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F838" s="1" t="inlineStr">
         <is>
-          <t>1706008114/RC/22012034217738 — C.C.आ. मार्ग नन्नूलालसेन के मकान से कनीराम,रामचन्द</t>
+          <t>1706008114/IF/IAY/902870 — Construction of IAY House -IAY REG. NO. MP2176527</t>
         </is>
       </c>
       <c r="G838" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H838" s="2" t="n">
-        <v>242000</v>
+        <v>15480</v>
       </c>
       <c r="I838" s="2" t="n">
-        <v>184291</v>
+        <v>15660</v>
       </c>
       <c r="J838" s="3" t="n">
-        <v>41767</v>
+        <v>42868</v>
       </c>
       <c r="K838" s="3" t="n">
-        <v>42384</v>
+        <v>43388</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="839">
       <c r="A839" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C839" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D839" s="1" t="inlineStr">
         <is>
-          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E839" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F839" s="1" t="inlineStr">
         <is>
-          <t>1706008114/RC/22012034510056 — इंटर लोकिंग पेवर्स निर्माण डामर सड़क से मा .शा.भवन तक आंकखेडी</t>
+          <t>1706008114/IF/IAY/916245 — Construction of IAY House -IAY REG. NO. MP2365583</t>
         </is>
       </c>
       <c r="G839" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H839" s="2" t="n">
-        <v>250000</v>
+        <v>15480</v>
       </c>
       <c r="I839" s="2" t="n">
-        <v>81891</v>
+        <v>15486</v>
       </c>
       <c r="J839" s="3" t="n">
-        <v>43824</v>
+        <v>42868</v>
       </c>
       <c r="K839" s="3" t="n">
-        <v>45280</v>
+        <v>43428</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="840">
       <c r="A840" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B840" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C840" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D840" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E840" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F840" s="1" t="inlineStr">
         <is>
-          <t>1706008114/RC/22012034542624 — cc road behdabeh harijan basti se durgaprasad ke makan tak</t>
+          <t>1706008114/IF/IAY/924607 — Construction of IAY House -IAY REG. NO. MP2490331</t>
         </is>
       </c>
       <c r="G840" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H840" s="2" t="n">
-        <v>999000</v>
+        <v>15480</v>
       </c>
       <c r="I840" s="2" t="n">
-        <v>345540</v>
+        <v>15486</v>
       </c>
       <c r="J840" s="3" t="n">
-        <v>44289</v>
+        <v>42868</v>
       </c>
       <c r="K840" s="3" t="n">
-        <v>45295</v>
+        <v>43438</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="841">
       <c r="A841" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C841" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D841" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E841" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F841" s="1" t="inlineStr">
         <is>
-          <t>1706008114/RC/266 — सी. सी. खरंजा निर्माण कार्य ग्राम कडैयाकला (पंचपरम</t>
+          <t>1706008114/IF/IAY/932632 — Construction of IAY House -IAY REG. NO. MP2664791</t>
         </is>
       </c>
       <c r="G841" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H841" s="2" t="n">
-        <v>244000</v>
+        <v>15480</v>
       </c>
       <c r="I841" s="2" t="n">
-        <v>236920</v>
+        <v>18156</v>
       </c>
       <c r="J841" s="3" t="n">
-        <v>41318</v>
+        <v>42982</v>
       </c>
       <c r="K841" s="3" t="n">
-        <v>41625</v>
+        <v>43388</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="842">
       <c r="A842" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C842" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D842" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E842" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F842" s="1" t="inlineStr">
         <is>
-          <t>1706008114/RC/36 — मिटटी ग्रेबिल भाग आकखेडी से  खेजरा नदी तक पार्ट-2</t>
+          <t>1706008114/IF/IAY/932655 — Construction of IAY House -IAY REG. NO. MP2665440</t>
         </is>
       </c>
       <c r="G842" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H842" s="2" t="n">
-        <v>335000</v>
+        <v>15480</v>
       </c>
       <c r="I842" s="2" t="n">
-        <v>322544</v>
+        <v>15660</v>
       </c>
       <c r="J842" s="3" t="n">
-        <v>39880</v>
+        <v>43176</v>
       </c>
       <c r="K842" s="3" t="n">
-        <v>39519</v>
+        <v>43395</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="843">
       <c r="A843" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C843" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D843" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E843" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F843" s="1" t="inlineStr">
         <is>
-          <t>1706008114/RC/41 — मुरम वोलडर आंकखेडी से वेहाडावेह</t>
+          <t>1706008114/IF/IAY/933902 — Construction of IAY House -IAY REG. NO. MP2693125</t>
         </is>
       </c>
       <c r="G843" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H843" s="2" t="n">
-        <v>40000</v>
+        <v>15480</v>
       </c>
       <c r="I843" s="2" t="n">
-        <v>461444</v>
+        <v>16202</v>
       </c>
       <c r="J843" s="3" t="n">
-        <v>39950</v>
+        <v>42868</v>
       </c>
       <c r="K843" s="3" t="n">
-        <v>39448</v>
+        <v>43377</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="844">
       <c r="A844" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C844" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D844" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E844" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F844" s="1" t="inlineStr">
         <is>
-          <t>1706008114/RC/45 — मिटटी ग्रेबिल मार्ग आकखेडी से खंजरा नदी तक पार्ट-I</t>
+          <t>1706008114/IF/IAY/933905 — Construction of IAY House -IAY REG. NO. MP2693192</t>
         </is>
       </c>
       <c r="G844" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H844" s="2" t="n">
-        <v>335000</v>
+        <v>15480</v>
       </c>
       <c r="I844" s="2" t="n">
-        <v>0</v>
+        <v>15784</v>
       </c>
       <c r="J844" s="3" t="n">
-        <v>39904</v>
+        <v>43075</v>
       </c>
       <c r="K844" s="3" t="n">
-        <v>41415</v>
+        <v>43438</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="845">
       <c r="A845" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B845" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C845" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D845" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E845" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F845" s="1" t="inlineStr">
         <is>
-          <t>1706008114/RS/22012034476437 — सार्वजानिक कूप कंचनपुरा पठार स्कूल के पास आंकखेडी</t>
+          <t>1706008114/IF/IAY/960675 — Construction of IAY House -IAY REG. NO. MP3305915</t>
         </is>
       </c>
       <c r="G845" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H845" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I845" s="2" t="n">
-        <v>0</v>
+        <v>15774</v>
       </c>
       <c r="J845" s="3" t="n">
-        <v>43710</v>
-[...1 lines deleted...]
-      <c r="K845" s="3"/>
+        <v>42868</v>
+      </c>
+      <c r="K845" s="3" t="n">
+        <v>43388</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="846">
       <c r="A846" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C846" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D846" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E846" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F846" s="1" t="inlineStr">
         <is>
-          <t>1706008114/RS/22012034476438 — सार्वजनिक कूप निर्माण अहिरवार मोहल्ला आंकखेडी</t>
+          <t>1706008114/IF/IAY/965493 — Construction of IAY House -IAY REG. NO. MP3432639</t>
         </is>
       </c>
       <c r="G846" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H846" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I846" s="2" t="n">
-        <v>0</v>
+        <v>15640</v>
       </c>
       <c r="J846" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K846" s="3"/>
+        <v>42868</v>
+      </c>
+      <c r="K846" s="3" t="n">
+        <v>43397</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="847">
       <c r="A847" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C847" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D847" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E847" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F847" s="1" t="inlineStr">
         <is>
-          <t>1706008114/RS/22012034476439 — सार्वजनिक कूप निर्माण नाका आंकखेडी</t>
+          <t>1706008114/IF/IAY/967032 — Construction of IAY House -IAY REG. NO. MP3473928</t>
         </is>
       </c>
       <c r="G847" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H847" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I847" s="2" t="n">
-        <v>0</v>
+        <v>15660</v>
       </c>
       <c r="J847" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K847" s="3"/>
+        <v>43155</v>
+      </c>
+      <c r="K847" s="3" t="n">
+        <v>43438</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="848">
       <c r="A848" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C848" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D848" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E848" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F848" s="1" t="inlineStr">
         <is>
-          <t>1706008114/RS/22012034477518 — सार्वजनिक कूप निर्माण रोड के पास tundakapura</t>
+          <t>1706008114/IF/IAY/975374 — Construction of IAY House -IAY REG. NO. MP3699139</t>
         </is>
       </c>
       <c r="G848" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H848" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I848" s="2" t="n">
-        <v>0</v>
+        <v>15660</v>
       </c>
       <c r="J848" s="3" t="n">
-        <v>43788</v>
-[...1 lines deleted...]
-      <c r="K848" s="3"/>
+        <v>42868</v>
+      </c>
+      <c r="K848" s="3" t="n">
+        <v>43397</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="849">
       <c r="A849" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B849" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C849" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D849" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E849" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F849" s="1" t="inlineStr">
         <is>
-          <t>1706008114/RS/22012034478168 — गटर (नाली)निर्माण खंगवारीपुरा</t>
+          <t>1706008114/IF/IAY/975911 — Construction of IAY House -IAY REG. NO. MP3720831</t>
         </is>
       </c>
       <c r="G849" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H849" s="2" t="n">
-        <v>75300</v>
+        <v>15480</v>
       </c>
       <c r="I849" s="2" t="n">
-        <v>0</v>
+        <v>15660</v>
       </c>
       <c r="J849" s="3" t="n">
-        <v>43819</v>
-[...1 lines deleted...]
-      <c r="K849" s="3"/>
+        <v>43155</v>
+      </c>
+      <c r="K849" s="3" t="n">
+        <v>43377</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="850">
       <c r="A850" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B850" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C850" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D850" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E850" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F850" s="1" t="inlineStr">
         <is>
-          <t>1706008114/RS/22012034478170 — गटर (नाली)निर्माण खंगवारीपुरा</t>
+          <t>1706008114/IF/IAY/976708 — Construction of IAY House -IAY REG. NO. MP3749707</t>
         </is>
       </c>
       <c r="G850" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H850" s="2" t="n">
-        <v>502000</v>
+        <v>15480</v>
       </c>
       <c r="I850" s="2" t="n">
-        <v>73920</v>
+        <v>15660</v>
       </c>
       <c r="J850" s="3" t="n">
-        <v>43824</v>
+        <v>43155</v>
       </c>
       <c r="K850" s="3" t="n">
-        <v>45295</v>
+        <v>43397</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="851">
       <c r="A851" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B851" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C851" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D851" s="1" t="inlineStr">
         <is>
-          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E851" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F851" s="1" t="inlineStr">
         <is>
-          <t>1706008114/RS/22012034508769 — सार्वजनिक स्वच्छता पारिसर निर्माण कार्य ग्राम पंचायत आंकखेडी</t>
+          <t>1706008114/IF/IAY/986349 — Construction of IAY House -IAY REG. NO. MP1653687</t>
         </is>
       </c>
       <c r="G851" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H851" s="2" t="n">
-        <v>44000</v>
+        <v>15480</v>
       </c>
       <c r="I851" s="2" t="n">
-        <v>47082</v>
+        <v>15660</v>
       </c>
       <c r="J851" s="3" t="n">
-        <v>44243</v>
+        <v>43176</v>
       </c>
       <c r="K851" s="3" t="n">
-        <v>44333</v>
+        <v>43395</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="852">
       <c r="A852" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B852" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C852" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D852" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E852" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F852" s="1" t="inlineStr">
         <is>
-          <t>1706008114/RS/22012034533804 — segresan shed gram kadaiyakala</t>
+          <t>1706008114/IF/IAY/986354 — Construction of IAY House -IAY REG. NO. MP1665790</t>
         </is>
       </c>
       <c r="G852" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H852" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I852" s="2" t="n">
-        <v>0</v>
+        <v>14960</v>
       </c>
       <c r="J852" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K852" s="3"/>
+        <v>43176</v>
+      </c>
+      <c r="K852" s="3" t="n">
+        <v>43705</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="853">
       <c r="A853" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B853" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C853" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D853" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E853" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F853" s="1" t="inlineStr">
         <is>
-          <t>1706008114/SK/9993626271 — Bharat Nirman Rajeev Gandhi Sewa Kendra,ANKHAKHEDI</t>
+          <t>1706008114/IF/IAY/986597 — Construction of IAY House -IAY REG. NO. MP3819742</t>
         </is>
       </c>
       <c r="G853" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H853" s="2" t="n">
-        <v>1285000</v>
+        <v>15480</v>
       </c>
       <c r="I853" s="2" t="n">
-        <v>1005152.44</v>
+        <v>15660</v>
       </c>
       <c r="J853" s="3" t="n">
-        <v>41834</v>
+        <v>43155</v>
       </c>
       <c r="K853" s="3" t="n">
-        <v>43793</v>
+        <v>43404</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="854">
       <c r="A854" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B854" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C854" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D854" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E854" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F854" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/001 — सार्वजनिक कूप निर्माण टुण्‍डाकापुरा</t>
+          <t>1706008114/LD/22012034240710 — shantidham nirman majra tundakapura</t>
         </is>
       </c>
       <c r="G854" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H854" s="2" t="n">
-        <v>189000</v>
+        <v>355000</v>
       </c>
       <c r="I854" s="2" t="n">
-        <v>126208</v>
+        <v>158397.7</v>
       </c>
       <c r="J854" s="3" t="n">
-        <v>40696</v>
+        <v>42341</v>
       </c>
       <c r="K854" s="3" t="n">
-        <v>41421</v>
+        <v>43226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="855">
       <c r="A855" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B855" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C855" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D855" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E855" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F855" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/01 — कपिलधारा कूपनिर्माण गोरेलाल/अमरलाल</t>
+          <t>1706008114/LD/22012034240714 — shantidham nirman majra tundakapura</t>
         </is>
       </c>
       <c r="G855" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H855" s="2" t="n">
-        <v>175500</v>
+        <v>0</v>
       </c>
       <c r="I855" s="2" t="n">
-        <v>85986</v>
+        <v>0</v>
       </c>
       <c r="J855" s="3" t="n">
-        <v>39520</v>
-[...3 lines deleted...]
-      </c>
+        <v>42280</v>
+      </c>
+      <c r="K855" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="856">
       <c r="A856" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B856" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C856" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D856" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E856" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F856" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/010 — कपिल धारा कूप निमार्ण लक्ष्‍मीनारयण /सोलाल</t>
+          <t>1706008114/LD/22012034242204 — शान्तिधाम निर्माण कार्य ग्राम वेहडावेह</t>
         </is>
       </c>
       <c r="G856" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H856" s="2" t="n">
-        <v>166000</v>
+        <v>355000</v>
       </c>
       <c r="I856" s="2" t="n">
-        <v>166000</v>
+        <v>155895.7</v>
       </c>
       <c r="J856" s="3" t="n">
-        <v>40323</v>
+        <v>42346</v>
       </c>
       <c r="K856" s="3" t="n">
-        <v>41421</v>
+        <v>43226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="857">
       <c r="A857" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B857" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C857" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D857" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E857" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F857" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/012 — कपिल धारा कूप निमार्ण शान्‍तीवाई /जानकीवाई</t>
+          <t>1706008114/LD/22012034252951 — शांतिधाम निर्माण ग्राम कडैंयाकला</t>
         </is>
       </c>
       <c r="G857" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H857" s="2" t="n">
-        <v>166000</v>
+        <v>0</v>
       </c>
       <c r="I857" s="2" t="n">
-        <v>119268</v>
+        <v>0</v>
       </c>
       <c r="J857" s="3" t="n">
-        <v>40340</v>
-[...3 lines deleted...]
-      </c>
+        <v>42302</v>
+      </c>
+      <c r="K857" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="858">
       <c r="A858" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B858" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C858" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D858" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E858" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F858" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/015 — सार्वजनिक कूप निमार्ण ग्राम कडैयाकला</t>
+          <t>1706008114/LD/22012034260372 — Med bandhan heeralaal/prubhulaal Ahirbaar</t>
         </is>
       </c>
       <c r="G858" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H858" s="2" t="n">
-        <v>295000</v>
+        <v>0</v>
       </c>
       <c r="I858" s="2" t="n">
-        <v>240829</v>
+        <v>0</v>
       </c>
       <c r="J858" s="3" t="n">
-        <v>40635</v>
-[...3 lines deleted...]
-      </c>
+        <v>42279</v>
+      </c>
+      <c r="K858" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="859">
       <c r="A859" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B859" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C859" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D859" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Cattle Shelter for Community / Construction of Cattle Shelter for Community</t>
         </is>
       </c>
       <c r="E859" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F859" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/02 — कपिलधारा कूप खनन रामश्रीबाई/रूपसिहं मीना आकखेडी</t>
+          <t>1706008114/LD/22012034304692 — SHANTIDHAM NIRMAN GRAM KADAIYAKALA</t>
         </is>
       </c>
       <c r="G859" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H859" s="2" t="n">
-        <v>210000</v>
+        <v>180000</v>
       </c>
       <c r="I859" s="2" t="n">
-        <v>130873</v>
+        <v>148494.08</v>
       </c>
       <c r="J859" s="3" t="n">
-        <v>39560</v>
+        <v>42819</v>
       </c>
       <c r="K859" s="3" t="n">
-        <v>40214</v>
+        <v>43281</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="860">
       <c r="A860" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B860" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C860" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D860" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E860" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F860" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/025 — कपिल धारा कूप निमार्ण जगन्‍नाथ /मिश्रीलाल</t>
+          <t>1706008114/LD/22012034370300 — शांतिधाम निर्माण कार्य खंगवारीपुरा</t>
         </is>
       </c>
       <c r="G860" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H860" s="2" t="n">
-        <v>166000</v>
+        <v>180000</v>
       </c>
       <c r="I860" s="2" t="n">
-        <v>123917</v>
+        <v>175736.76</v>
       </c>
       <c r="J860" s="3" t="n">
-        <v>40340</v>
+        <v>43503</v>
       </c>
       <c r="K860" s="3" t="n">
-        <v>41421</v>
+        <v>43799</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="861">
       <c r="A861" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B861" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C861" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D861" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
         </is>
       </c>
       <c r="E861" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F861" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/03 — सार्वजानिक कूप निर्माण वेहडावेह</t>
+          <t>1706008114/LD/22012034521162 — वृक्षारोपण पंचायत भवन के पास</t>
         </is>
       </c>
       <c r="G861" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H861" s="2" t="n">
-        <v>295000</v>
+        <v>677985.75</v>
       </c>
       <c r="I861" s="2" t="n">
-        <v>290930</v>
+        <v>0</v>
       </c>
       <c r="J861" s="3" t="n">
-        <v>39558</v>
-[...3 lines deleted...]
-      </c>
+        <v>43952</v>
+      </c>
+      <c r="K861" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="862">
       <c r="A862" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B862" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C862" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D862" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E862" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F862" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/04 — कपिलधारा कूप खनन भारत सिहं/छोगीलाल आकखेडी</t>
+          <t>1706008114/LD/22012034523465 — sudur sadak ankhkhedi se lamakheda mendA TAK</t>
         </is>
       </c>
       <c r="G862" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H862" s="2" t="n">
-        <v>89000</v>
+        <v>0</v>
       </c>
       <c r="I862" s="2" t="n">
-        <v>142292</v>
+        <v>0</v>
       </c>
       <c r="J862" s="3" t="n">
-        <v>39562</v>
-[...3 lines deleted...]
-      </c>
+        <v>43952</v>
+      </c>
+      <c r="K862" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="863">
       <c r="A863" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B863" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C863" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D863" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E863" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F863" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/05 — कपिलधारा कूपनिर्माण भागचंद्र/तुलसीराम</t>
+          <t>1706008114/LD/22012034525080 — sudur sadak gram behdabeh se majra tunda kapura</t>
         </is>
       </c>
       <c r="G863" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H863" s="2" t="n">
-        <v>95000</v>
+        <v>0</v>
       </c>
       <c r="I863" s="2" t="n">
-        <v>86065</v>
+        <v>0</v>
       </c>
       <c r="J863" s="3" t="n">
-        <v>39597</v>
-[...3 lines deleted...]
-      </c>
+        <v>44063</v>
+      </c>
+      <c r="K863" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="864">
       <c r="A864" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B864" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C864" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D864" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E864" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F864" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/06 — सार्वजानिक कूप निर्माण आंकखेडी</t>
+          <t>1706008114/LD/22012034529806 — गोचर भूमि केलिए  सामुदायिक चारागाह विकाश कार्य आंकखेडी</t>
         </is>
       </c>
       <c r="G864" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H864" s="2" t="n">
-        <v>219000</v>
+        <v>0</v>
       </c>
       <c r="I864" s="2" t="n">
-        <v>156582</v>
+        <v>0</v>
       </c>
       <c r="J864" s="3" t="n">
-        <v>40312</v>
-[...3 lines deleted...]
-      </c>
+        <v>44063</v>
+      </c>
+      <c r="K864" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="865">
       <c r="A865" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B865" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C865" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D865" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
         </is>
       </c>
       <c r="E865" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F865" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/1 — कपिल धारा कूप कान्‍तीबाई / रमेश</t>
+          <t>1706008114/LD/22012034566351 — med bandhan and khet samtalikaran kary ramkany/ balmukund meena</t>
         </is>
       </c>
       <c r="G865" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H865" s="2" t="n">
-        <v>99000</v>
+        <v>0</v>
       </c>
       <c r="I865" s="2" t="n">
-        <v>109706</v>
+        <v>0</v>
       </c>
       <c r="J865" s="3" t="n">
-        <v>39510</v>
-[...3 lines deleted...]
-      </c>
+        <v>44290</v>
+      </c>
+      <c r="K865" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="866">
       <c r="A866" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B866" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C866" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D866" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
         </is>
       </c>
       <c r="E866" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F866" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/10 — कपिल कूप खनन इन्‍दर /रामनारायण मीना बेहडाबेडा</t>
+          <t>1706008114/LD/22012034566352 — med bandhan and khet samtalikaran kary ramkany/ balmukund meena</t>
         </is>
       </c>
       <c r="G866" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H866" s="2" t="n">
-        <v>89000</v>
+        <v>0</v>
       </c>
       <c r="I866" s="2" t="n">
-        <v>56927</v>
+        <v>0</v>
       </c>
       <c r="J866" s="3" t="n">
-        <v>39558</v>
-[...3 lines deleted...]
-      </c>
+        <v>44290</v>
+      </c>
+      <c r="K866" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="867">
       <c r="A867" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B867" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C867" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D867" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
         </is>
       </c>
       <c r="E867" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F867" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/11 — कपिल धारा कूप निर्माण रामचरण / गनपत प्रजापति आकंखेडी</t>
+          <t>1706008114/LD/22012034566353 — Med bandhan and khet samtalikaran kary badri lal/ budhha ahirwar</t>
         </is>
       </c>
       <c r="G867" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H867" s="2" t="n">
-        <v>35000</v>
+        <v>0</v>
       </c>
       <c r="I867" s="2" t="n">
-        <v>106797</v>
+        <v>0</v>
       </c>
       <c r="J867" s="3" t="n">
-        <v>39569</v>
-[...3 lines deleted...]
-      </c>
+        <v>44290</v>
+      </c>
+      <c r="K867" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="868">
       <c r="A868" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B868" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C868" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D868" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
         </is>
       </c>
       <c r="E868" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F868" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/110 — कपिलधारा कूप खनन जगदीश /श्‍यामलाल</t>
+          <t>1706008114/LD/22012034566354 — med bandhan and khet samtalikaran kary kalu/ badri lal meena</t>
         </is>
       </c>
       <c r="G868" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H868" s="2" t="n">
-        <v>220000</v>
+        <v>0</v>
       </c>
       <c r="I868" s="2" t="n">
-        <v>3150</v>
+        <v>0</v>
       </c>
       <c r="J868" s="3" t="n">
-        <v>39510</v>
-[...3 lines deleted...]
-      </c>
+        <v>44290</v>
+      </c>
+      <c r="K868" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="869">
       <c r="A869" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B869" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C869" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D869" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
         </is>
       </c>
       <c r="E869" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F869" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/1101 — कपिल धारा कूप निर्माण पन्‍नीबाई / मॉंगीलाल</t>
+          <t>1706008114/LD/22012034566355 — med bandhan and khet samtalikaran kary kalu/ badri lal meena</t>
         </is>
       </c>
       <c r="G869" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H869" s="2" t="n">
-        <v>89000</v>
+        <v>0</v>
       </c>
       <c r="I869" s="2" t="n">
-        <v>66749</v>
+        <v>0</v>
       </c>
       <c r="J869" s="3" t="n">
-        <v>39956</v>
-[...3 lines deleted...]
-      </c>
+        <v>44290</v>
+      </c>
+      <c r="K869" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="870">
       <c r="A870" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B870" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C870" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D870" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
         </is>
       </c>
       <c r="E870" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F870" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/1119 — कपिल धारा कूप निर्माण अज्‍योद्ययाप्रसाद / मोतीलाल शर्मा</t>
+          <t>1706008114/LD/22012034566359 — med bandhan and khet samtali karan kary govinda / kajodi lal meena</t>
         </is>
       </c>
       <c r="G870" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H870" s="2" t="n">
-        <v>93000</v>
+        <v>0</v>
       </c>
       <c r="I870" s="2" t="n">
-        <v>20112</v>
+        <v>0</v>
       </c>
       <c r="J870" s="3" t="n">
-        <v>39959</v>
-[...3 lines deleted...]
-      </c>
+        <v>44290</v>
+      </c>
+      <c r="K870" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="871">
       <c r="A871" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B871" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C871" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D871" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
         </is>
       </c>
       <c r="E871" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F871" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/12 — कपिलधारा कूप खनन बाबूलाल/धीरज सिहं मीना आकखेडी</t>
+          <t>1706008114/LD/22012034566360 — med bandhan and khet samtali karan kary govinda / kajodi lal meena</t>
         </is>
       </c>
       <c r="G871" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H871" s="2" t="n">
-        <v>162000</v>
+        <v>0</v>
       </c>
       <c r="I871" s="2" t="n">
-        <v>124837</v>
+        <v>0</v>
       </c>
       <c r="J871" s="3" t="n">
-        <v>39558</v>
-[...3 lines deleted...]
-      </c>
+        <v>44290</v>
+      </c>
+      <c r="K871" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="872">
       <c r="A872" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B872" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C872" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D872" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E872" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F872" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/123 — कपिल धारा कूप रामचण / कमरलाल</t>
+          <t>1706008114/LD/22012034581042 — Plantation Amrit Sarovar kadaiya pathar par aankhedi</t>
         </is>
       </c>
       <c r="G872" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H872" s="2" t="n">
-        <v>158000</v>
+        <v>0</v>
       </c>
       <c r="I872" s="2" t="n">
-        <v>207782</v>
+        <v>0</v>
       </c>
       <c r="J872" s="3" t="n">
-        <v>39862</v>
-[...3 lines deleted...]
-      </c>
+        <v>44652</v>
+      </c>
+      <c r="K872" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="873">
       <c r="A873" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B873" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C873" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D873" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E873" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F873" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/13 — कपिल धारा कूप निर्माण शंकरलाल पुत्र मांगीलाल</t>
+          <t>1706008114/LD/22012034581106 — Plantation Amrit Sarovar kadaiya pathar par aankhedi</t>
         </is>
       </c>
       <c r="G873" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H873" s="2" t="n">
-        <v>93000</v>
+        <v>309021.88</v>
       </c>
       <c r="I873" s="2" t="n">
-        <v>75159</v>
+        <v>66096</v>
       </c>
       <c r="J873" s="3" t="n">
-        <v>39537</v>
+        <v>44830</v>
       </c>
       <c r="K873" s="3" t="n">
-        <v>40159</v>
+        <v>46177</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="874">
       <c r="A874" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B874" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C874" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D874" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Repair &amp; Maint of Crematorium for Community / Repair and Maintenance of Crematorium</t>
         </is>
       </c>
       <c r="E874" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F874" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/14 — कपिल धारा कूप निर्माण घासीलाल / आशाराम</t>
+          <t>1706008114/LD/3799436088 — shanti dham nirman karye aankhedi</t>
         </is>
       </c>
       <c r="G874" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H874" s="2" t="n">
-        <v>211660</v>
+        <v>180000</v>
       </c>
       <c r="I874" s="2" t="n">
-        <v>65620</v>
+        <v>178684.64</v>
       </c>
       <c r="J874" s="3" t="n">
-        <v>39558</v>
+        <v>41716</v>
       </c>
       <c r="K874" s="3" t="n">
-        <v>41421</v>
+        <v>43226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="875">
       <c r="A875" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B875" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C875" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D875" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E875" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F875" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/15 — कपिल धारा कूप निर्माण रोडूलाल / मथुरालाल</t>
+          <t>1706008114/PG/22012034305354 — KHELMEDAN GRAM BEHDABEH</t>
         </is>
       </c>
       <c r="G875" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H875" s="2" t="n">
-        <v>177500</v>
+        <v>153000</v>
       </c>
       <c r="I875" s="2" t="n">
-        <v>201252</v>
+        <v>0</v>
       </c>
       <c r="J875" s="3" t="n">
-        <v>39558</v>
-[...3 lines deleted...]
-      </c>
+        <v>42844</v>
+      </c>
+      <c r="K875" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="876">
       <c r="A876" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B876" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C876" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D876" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E876" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F876" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/16 — कपिल धारा कूप निर्माण रामविलास / बुदधासिंह</t>
+          <t>1706008114/PG/22012034305357 — KHELMEDAN GRAM KADAIYAKALA</t>
         </is>
       </c>
       <c r="G876" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H876" s="2" t="n">
-        <v>89000</v>
+        <v>153000</v>
       </c>
       <c r="I876" s="2" t="n">
-        <v>114523</v>
+        <v>0</v>
       </c>
       <c r="J876" s="3" t="n">
-        <v>39597</v>
-[...3 lines deleted...]
-      </c>
+        <v>42844</v>
+      </c>
+      <c r="K876" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="877">
       <c r="A877" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B877" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C877" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D877" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Play field for Community / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E877" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F877" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/192 — कपिल धारा कूप निर्माण रामचरण /हरलाल</t>
+          <t>1706008114/PG/9425894738 — KHEL MEDAN GRAM ANKHKHEDI</t>
         </is>
       </c>
       <c r="G877" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H877" s="2" t="n">
-        <v>89000</v>
+        <v>353000</v>
       </c>
       <c r="I877" s="2" t="n">
-        <v>51428</v>
+        <v>313693</v>
       </c>
       <c r="J877" s="3" t="n">
-        <v>39573</v>
+        <v>42844</v>
       </c>
       <c r="K877" s="3" t="n">
-        <v>40210</v>
+        <v>43708</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="878">
       <c r="A878" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B878" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C878" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D878" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E878" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F878" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/2 — कपिल धारा कूप नि नारायण/लालजी आकंखेडी</t>
+          <t>1706008114/RC/001 — मुरम वोलडर कार्य वेल्‍डावेह से गजराजसिह के खेत तक</t>
         </is>
       </c>
       <c r="G878" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H878" s="2" t="n">
-        <v>75000</v>
+        <v>498000</v>
       </c>
       <c r="I878" s="2" t="n">
-        <v>139490.55</v>
+        <v>355726</v>
       </c>
       <c r="J878" s="3" t="n">
-        <v>39501</v>
+        <v>40666</v>
       </c>
       <c r="K878" s="3" t="n">
-        <v>39787</v>
+        <v>41268</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="879">
       <c r="A879" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B879" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C879" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D879" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E879" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F879" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/20 — सार्वजनिक कूप निर्माण ग्राम कडैयाकला</t>
+          <t>1706008114/RC/025 — आंतरिक मार्ग bhorajee महराज के मंदिंर से debnarayn मंदिंर tak</t>
         </is>
       </c>
       <c r="G879" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H879" s="2" t="n">
-        <v>0</v>
+        <v>473000</v>
       </c>
       <c r="I879" s="2" t="n">
-        <v>0</v>
+        <v>30096</v>
       </c>
       <c r="J879" s="3" t="n">
-        <v>40634</v>
-[...1 lines deleted...]
-      <c r="K879" s="3"/>
+        <v>41067</v>
+      </c>
+      <c r="K879" s="3" t="n">
+        <v>41268</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="880">
       <c r="A880" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B880" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C880" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D880" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E880" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F880" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/22012034390267 — Stap dam cumcogway(puliya) nirman marghat bale nale par</t>
+          <t>1706008114/RC/026 — आन्तिरिक मार्ग jamnalal  के खेत से तालाव तक gram kadeya</t>
         </is>
       </c>
       <c r="G880" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H880" s="2" t="n">
-        <v>900000</v>
+        <v>473000</v>
       </c>
       <c r="I880" s="2" t="n">
-        <v>0</v>
+        <v>248463</v>
       </c>
       <c r="J880" s="3" t="n">
-        <v>43191</v>
-[...1 lines deleted...]
-      <c r="K880" s="3"/>
+        <v>41063</v>
+      </c>
+      <c r="K880" s="3" t="n">
+        <v>41431</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="881">
       <c r="A881" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B881" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C881" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D881" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E881" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F881" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/22012034437341 — check dam nale par gopAl ke khet ke pass Ankhkhedi</t>
+          <t>1706008114/RC/1 — मिटटी ग्रेविल रोड राजस्‍थान रोड  से खेजरा रामा नदी तक</t>
         </is>
       </c>
       <c r="G881" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H881" s="2" t="n">
-        <v>0</v>
+        <v>400000</v>
       </c>
       <c r="I881" s="2" t="n">
-        <v>0</v>
+        <v>436502</v>
       </c>
       <c r="J881" s="3" t="n">
-        <v>43463</v>
-[...1 lines deleted...]
-      <c r="K881" s="3"/>
+        <v>39444</v>
+      </c>
+      <c r="K881" s="3" t="n">
+        <v>40485</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="882">
       <c r="A882" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B882" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C882" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D882" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E882" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F882" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/22012034437342 — check dam Khejrarama road Bale par Ankhkhedi</t>
+          <t>1706008114/RC/151 — मुरम वोलडर कार्य आंकखेडी से जनसहयोग तालाब तक</t>
         </is>
       </c>
       <c r="G882" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H882" s="2" t="n">
-        <v>0</v>
+        <v>298000</v>
       </c>
       <c r="I882" s="2" t="n">
-        <v>0</v>
+        <v>117634</v>
       </c>
       <c r="J882" s="3" t="n">
-        <v>43464</v>
-[...1 lines deleted...]
-      <c r="K882" s="3"/>
+        <v>39881</v>
+      </c>
+      <c r="K882" s="3" t="n">
+        <v>40617</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="883">
       <c r="A883" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B883" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C883" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D883" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E883" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F883" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/22012034437343 — anikat nirman Ankhkhedi</t>
+          <t>1706008114/RC/20 — सी0 सी0 खरंजा निर्माण आंखखेडी</t>
         </is>
       </c>
       <c r="G883" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H883" s="2" t="n">
-        <v>0</v>
+        <v>300000</v>
       </c>
       <c r="I883" s="2" t="n">
-        <v>0</v>
+        <v>217766</v>
       </c>
       <c r="J883" s="3" t="n">
-        <v>43464</v>
-[...1 lines deleted...]
-      <c r="K883" s="3"/>
+        <v>40088</v>
+      </c>
+      <c r="K883" s="3" t="n">
+        <v>41431</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="884">
       <c r="A884" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B884" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C884" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D884" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E884" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F884" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/22012034578469 — stap dam cum cojway nirman margat bale nale par</t>
+          <t>1706008114/RC/22012034172855 — सीमेंट कांक्रीट आंतरिक पथ निर्माण कार्य मजरा टुडां के पुरा मे हरिजन बस्ती से हनुमान मन्दिर तक पंचपरम</t>
         </is>
       </c>
       <c r="G884" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H884" s="2" t="n">
-        <v>0</v>
+        <v>212000</v>
       </c>
       <c r="I884" s="2" t="n">
-        <v>0</v>
+        <v>205666</v>
       </c>
       <c r="J884" s="3" t="n">
-        <v>43952</v>
-[...1 lines deleted...]
-      <c r="K884" s="3"/>
+        <v>41451</v>
+      </c>
+      <c r="K884" s="3" t="n">
+        <v>41697</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="885">
       <c r="A885" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B885" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C885" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D885" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E885" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F885" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/22012034583783 — stapdam cum cozway nirman marghat ke pas ankhkhedi</t>
+          <t>1706008114/RC/22012034180655 — सीमेंट कांक्रीट आंतरिक मार्ग निर्माण कार्य बालाजी</t>
         </is>
       </c>
       <c r="G885" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H885" s="2" t="n">
-        <v>1483149.93</v>
+        <v>209000</v>
       </c>
       <c r="I885" s="2" t="n">
-        <v>1452393.84</v>
+        <v>198736</v>
       </c>
       <c r="J885" s="3" t="n">
-        <v>44269</v>
+        <v>41521</v>
       </c>
       <c r="K885" s="3" t="n">
-        <v>45108</v>
+        <v>41856</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="886">
       <c r="A886" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B886" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C886" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D886" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E886" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F886" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/22012034749537 — ctr mini parcolation tank kresar ke pas ankhkhedi</t>
+          <t>1706008114/RC/22012034187480 — सीसी आंतरिक मार्ग अर्जुन के मकान से राजीवन के मकान</t>
         </is>
       </c>
       <c r="G886" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H886" s="2" t="n">
-        <v>448692.3</v>
+        <v>242000</v>
       </c>
       <c r="I886" s="2" t="n">
-        <v>426723</v>
+        <v>194610</v>
       </c>
       <c r="J886" s="3" t="n">
-        <v>44387</v>
+        <v>41548</v>
       </c>
       <c r="K886" s="3" t="n">
-        <v>44456</v>
+        <v>41867</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="887">
       <c r="A887" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B887" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C887" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D887" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E887" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F887" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/22012034749568 — ctr mini percolation tank ankkhkhedi</t>
+          <t>1706008114/RC/22012034198891 — CC आंतरिक मार्ग सार्वजनिक कूप से हरिजन वस्ती तक</t>
         </is>
       </c>
       <c r="G887" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H887" s="2" t="n">
-        <v>447581.49</v>
+        <v>242000</v>
       </c>
       <c r="I887" s="2" t="n">
-        <v>396422</v>
+        <v>209374</v>
       </c>
       <c r="J887" s="3" t="n">
-        <v>44443</v>
+        <v>41661</v>
       </c>
       <c r="K887" s="3" t="n">
-        <v>44517</v>
+        <v>41810</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="888">
       <c r="A888" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B888" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C888" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D888" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E888" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F888" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/22012034783012 — ctr_mini paropolation Taink Ankhkhedi</t>
+          <t>1706008114/RC/22012034217738 — C.C.आ. मार्ग नन्नूलालसेन के मकान से कनीराम,रामचन्द</t>
         </is>
       </c>
       <c r="G888" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H888" s="2" t="n">
-        <v>427064.56</v>
+        <v>242000</v>
       </c>
       <c r="I888" s="2" t="n">
-        <v>312422</v>
+        <v>184291</v>
       </c>
       <c r="J888" s="3" t="n">
-        <v>44472</v>
+        <v>41767</v>
       </c>
       <c r="K888" s="3" t="n">
-        <v>44962</v>
+        <v>42384</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="889">
       <c r="A889" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B889" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C889" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D889" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
         </is>
       </c>
       <c r="E889" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F889" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/22012034783014 — kapildhara koop nirman kary gopal/prathviraj meena</t>
+          <t>1706008114/RC/22012034510056 — इंटर लोकिंग पेवर्स निर्माण डामर सड़क से मा .शा.भवन तक आंकखेडी</t>
         </is>
       </c>
       <c r="G889" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H889" s="2" t="n">
-        <v>345923.67</v>
+        <v>250000</v>
       </c>
       <c r="I889" s="2" t="n">
-        <v>345619.54</v>
+        <v>81891</v>
       </c>
       <c r="J889" s="3" t="n">
-        <v>44472</v>
+        <v>43824</v>
       </c>
       <c r="K889" s="3" t="n">
-        <v>45167</v>
+        <v>45280</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="890">
       <c r="A890" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B890" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C890" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D890" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E890" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F890" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/22012034783017 — ctr_khet talab nirman kary janki lal / hajari lal meena</t>
+          <t>1706008114/RC/22012034542624 — cc road behdabeh harijan basti se durgaprasad ke makan tak</t>
         </is>
       </c>
       <c r="G890" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H890" s="2" t="n">
-        <v>331825.78</v>
+        <v>999000</v>
       </c>
       <c r="I890" s="2" t="n">
-        <v>242116</v>
+        <v>345540</v>
       </c>
       <c r="J890" s="3" t="n">
-        <v>44431</v>
+        <v>44289</v>
       </c>
       <c r="K890" s="3" t="n">
-        <v>45458</v>
+        <v>45295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="891">
       <c r="A891" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B891" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C891" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D891" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E891" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F891" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/22012034783027 — kapildhara koop nirman kary ramcharan/ balram meena</t>
+          <t>1706008114/RC/266 — सी. सी. खरंजा निर्माण कार्य ग्राम कडैयाकला (पंचपरम</t>
         </is>
       </c>
       <c r="G891" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H891" s="2" t="n">
-        <v>345923.67</v>
+        <v>244000</v>
       </c>
       <c r="I891" s="2" t="n">
-        <v>257486</v>
+        <v>236920</v>
       </c>
       <c r="J891" s="3" t="n">
-        <v>44533</v>
+        <v>41318</v>
       </c>
       <c r="K891" s="3" t="n">
-        <v>46154</v>
+        <v>41625</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="892">
       <c r="A892" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B892" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C892" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D892" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E892" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F892" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/22012034783036 — kapil dhara koop nirman kary gajraj / ramprasad meena</t>
+          <t>1706008114/RC/36 — मिटटी ग्रेबिल भाग आकखेडी से  खेजरा नदी तक पार्ट-2</t>
         </is>
       </c>
       <c r="G892" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H892" s="2" t="n">
-        <v>345923.67</v>
+        <v>335000</v>
       </c>
       <c r="I892" s="2" t="n">
-        <v>340955</v>
+        <v>322544</v>
       </c>
       <c r="J892" s="3" t="n">
-        <v>44484</v>
+        <v>39880</v>
       </c>
       <c r="K892" s="3" t="n">
-        <v>45280</v>
+        <v>39519</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="893">
       <c r="A893" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B893" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C893" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D893" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E893" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F893" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/22012034783041 — kapil dhara koop nirman kary shiv lal / gore lal meena</t>
+          <t>1706008114/RC/41 — मुरम वोलडर आंकखेडी से वेहाडावेह</t>
         </is>
       </c>
       <c r="G893" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H893" s="2" t="n">
-        <v>345923.67</v>
+        <v>40000</v>
       </c>
       <c r="I893" s="2" t="n">
-        <v>339409.29</v>
+        <v>461444</v>
       </c>
       <c r="J893" s="3" t="n">
-        <v>44533</v>
+        <v>39950</v>
       </c>
       <c r="K893" s="3" t="n">
-        <v>45117</v>
+        <v>39448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="894">
       <c r="A894" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B894" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C894" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D894" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E894" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F894" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/22012034783042 — kapil dhara koop nirman kary shiv lal / gore lal meena</t>
+          <t>1706008114/RC/45 — मिटटी ग्रेबिल मार्ग आकखेडी से खंजरा नदी तक पार्ट-I</t>
         </is>
       </c>
       <c r="G894" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H894" s="2" t="n">
-        <v>0</v>
+        <v>335000</v>
       </c>
       <c r="I894" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J894" s="3" t="n">
-        <v>44290</v>
-[...1 lines deleted...]
-      <c r="K894" s="3"/>
+        <v>39904</v>
+      </c>
+      <c r="K894" s="3" t="n">
+        <v>41415</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="895">
       <c r="A895" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B895" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C895" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D895" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E895" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F895" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/22012034783044 — kapil dhara koop nirman kary shiv lal / gore lal meena</t>
+          <t>1706008114/RS/22012034476437 — सार्वजानिक कूप कंचनपुरा पठार स्कूल के पास आंकखेडी</t>
         </is>
       </c>
       <c r="G895" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H895" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I895" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J895" s="3" t="n">
-        <v>44290</v>
+        <v>43710</v>
       </c>
       <c r="K895" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="896">
       <c r="A896" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B896" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C896" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D896" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E896" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F896" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/22012034783045 — kapil dhara koop nirman kary shiv lal / gore lal meena</t>
+          <t>1706008114/RS/22012034476438 — सार्वजनिक कूप निर्माण अहिरवार मोहल्ला आंकखेडी</t>
         </is>
       </c>
       <c r="G896" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H896" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I896" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J896" s="3" t="n">
-        <v>44290</v>
+        <v>43740</v>
       </c>
       <c r="K896" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="897">
       <c r="A897" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B897" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C897" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D897" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E897" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F897" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/22012034783052 — kapil dhara koop nirman kary devi lal / ramprasad meena</t>
+          <t>1706008114/RS/22012034476439 — सार्वजनिक कूप निर्माण नाका आंकखेडी</t>
         </is>
       </c>
       <c r="G897" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H897" s="2" t="n">
-        <v>345923.67</v>
+        <v>0</v>
       </c>
       <c r="I897" s="2" t="n">
-        <v>335003.9</v>
+        <v>0</v>
       </c>
       <c r="J897" s="3" t="n">
-        <v>44512</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K897" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="898">
       <c r="A898" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B898" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C898" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D898" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E898" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F898" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/22012034783061 — kapil dhara koop nirman kary majboot singh/ genda lal ahirwar</t>
+          <t>1706008114/RS/22012034477518 — सार्वजनिक कूप निर्माण रोड के पास tundakapura</t>
         </is>
       </c>
       <c r="G898" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H898" s="2" t="n">
-        <v>345923.67</v>
+        <v>0</v>
       </c>
       <c r="I898" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J898" s="3" t="n">
-        <v>44290</v>
+        <v>43788</v>
       </c>
       <c r="K898" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="899">
       <c r="A899" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B899" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C899" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D899" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E899" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F899" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/22012034788442 — mini percolation tank gram kadaiyakala</t>
+          <t>1706008114/RS/22012034478168 — गटर (नाली)निर्माण खंगवारीपुरा</t>
         </is>
       </c>
       <c r="G899" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H899" s="2" t="n">
-        <v>445311.71</v>
+        <v>75300</v>
       </c>
       <c r="I899" s="2" t="n">
-        <v>388862</v>
+        <v>0</v>
       </c>
       <c r="J899" s="3" t="n">
-        <v>44533</v>
-[...3 lines deleted...]
-      </c>
+        <v>43819</v>
+      </c>
+      <c r="K899" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="900">
       <c r="A900" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B900" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C900" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D900" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E900" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F900" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/22012034808259 — sarvajanik koop shantidham ke pass behdabeh</t>
+          <t>1706008114/RS/22012034478170 — गटर (नाली)निर्माण खंगवारीपुरा</t>
         </is>
       </c>
       <c r="G900" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H900" s="2" t="n">
-        <v>0</v>
+        <v>502000</v>
       </c>
       <c r="I900" s="2" t="n">
-        <v>0</v>
+        <v>73920</v>
       </c>
       <c r="J900" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K900" s="3"/>
+        <v>43824</v>
+      </c>
+      <c r="K900" s="3" t="n">
+        <v>45295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="901">
       <c r="A901" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B901" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C901" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D901" s="1" t="inlineStr">
         <is>
-          <t>Raising of Nursery for Groups / Raising of Nursery for Groups</t>
+          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
         </is>
       </c>
       <c r="E901" s="1" t="inlineStr">
         <is>
-          <t>Nursery Development</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F901" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/22012034808294 — Maa ki bagiya ps kadaiyakala</t>
+          <t>1706008114/RS/22012034508769 — सार्वजनिक स्वच्छता पारिसर निर्माण कार्य ग्राम पंचायत आंकखेडी</t>
         </is>
       </c>
       <c r="G901" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H901" s="2" t="n">
-        <v>0</v>
+        <v>44000</v>
       </c>
       <c r="I901" s="2" t="n">
-        <v>0</v>
+        <v>47082</v>
       </c>
       <c r="J901" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K901" s="3"/>
+        <v>44243</v>
+      </c>
+      <c r="K901" s="3" t="n">
+        <v>44333</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="902">
       <c r="A902" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B902" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C902" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D902" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E902" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F902" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/22012034808316 — sarvajanik koopk road ke pass khangwaripura</t>
+          <t>1706008114/RS/22012034533804 — segresan shed gram kadaiyakala</t>
         </is>
       </c>
       <c r="G902" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H902" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I902" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J902" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K902" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="903">
       <c r="A903" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B903" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C903" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D903" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E903" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F903" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/22012034808332 — sarvajanik koop ramdev mandir ke pass tundakapura</t>
+          <t>1706008114/SK/9993626271 — Bharat Nirman Rajeev Gandhi Sewa Kendra,ANKHAKHEDI</t>
         </is>
       </c>
       <c r="G903" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H903" s="2" t="n">
-        <v>0</v>
+        <v>1285000</v>
       </c>
       <c r="I903" s="2" t="n">
-        <v>0</v>
+        <v>1005152.44</v>
       </c>
       <c r="J903" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K903" s="3"/>
+        <v>41834</v>
+      </c>
+      <c r="K903" s="3" t="n">
+        <v>43793</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="904">
       <c r="A904" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B904" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C904" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D904" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E904" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F904" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/22012034810953 — stapdam cum cojway tundakapura ramchand ke makan ke pass</t>
+          <t>1706008114/WC/001 — सार्वजनिक कूप निर्माण टुण्‍डाकापुरा</t>
         </is>
       </c>
       <c r="G904" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H904" s="2" t="n">
-        <v>1248195.52</v>
+        <v>189000</v>
       </c>
       <c r="I904" s="2" t="n">
-        <v>1194963.71</v>
+        <v>126208</v>
       </c>
       <c r="J904" s="3" t="n">
-        <v>44480</v>
+        <v>40696</v>
       </c>
       <c r="K904" s="3" t="n">
-        <v>45489</v>
+        <v>41421</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="905">
       <c r="A905" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B905" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C905" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D905" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E905" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F905" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/22012034810955 — stapdam cum cojway marghhat bale nale par behdabeh</t>
+          <t>1706008114/WC/01 — कपिलधारा कूपनिर्माण गोरेलाल/अमरलाल</t>
         </is>
       </c>
       <c r="G905" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H905" s="2" t="n">
-        <v>1246490.11</v>
+        <v>175500</v>
       </c>
       <c r="I905" s="2" t="n">
-        <v>1031017.3</v>
+        <v>85986</v>
       </c>
       <c r="J905" s="3" t="n">
-        <v>44480</v>
+        <v>39520</v>
       </c>
       <c r="K905" s="3" t="n">
-        <v>45489</v>
+        <v>41421</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="906">
       <c r="A906" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B906" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C906" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D906" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E906" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F906" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/22012034810957 — NALI NIRMAN CHABOOTRE SE HANUMAN MANDIR KI OR ROAD KE PAS TUNDAKAPURA</t>
+          <t>1706008114/WC/010 — कपिल धारा कूप निमार्ण लक्ष्‍मीनारयण /सोलाल</t>
         </is>
       </c>
       <c r="G906" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H906" s="2" t="n">
-        <v>983250.28</v>
+        <v>166000</v>
       </c>
       <c r="I906" s="2" t="n">
-        <v>930680.6</v>
+        <v>166000</v>
       </c>
       <c r="J906" s="3" t="n">
-        <v>44480</v>
+        <v>40323</v>
       </c>
       <c r="K906" s="3" t="n">
-        <v>45965</v>
+        <v>41421</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="907">
       <c r="A907" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B907" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C907" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D907" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E907" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F907" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/22012034810960 — SARVAJANIK KOOP AHIWAR MOHALLE ME ANKKHEDI</t>
+          <t>1706008114/WC/012 — कपिल धारा कूप निमार्ण शान्‍तीवाई /जानकीवाई</t>
         </is>
       </c>
       <c r="G907" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H907" s="2" t="n">
-        <v>577784.48</v>
+        <v>166000</v>
       </c>
       <c r="I907" s="2" t="n">
-        <v>567787.4</v>
+        <v>119268</v>
       </c>
       <c r="J907" s="3" t="n">
-        <v>45207</v>
+        <v>40340</v>
       </c>
       <c r="K907" s="3" t="n">
-        <v>46128</v>
+        <v>41201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="908">
       <c r="A908" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B908" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C908" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D908" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E908" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F908" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/22012034951285 — अमृत सरोवर निर्माण कार्य कड़ैया कला पठार पर ग्राम पंचायत आंख खेड़ी</t>
+          <t>1706008114/WC/015 — सार्वजनिक कूप निमार्ण ग्राम कडैयाकला</t>
         </is>
       </c>
       <c r="G908" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H908" s="2" t="n">
-        <v>2283603.02</v>
+        <v>295000</v>
       </c>
       <c r="I908" s="2" t="n">
-        <v>2259208.89</v>
+        <v>240829</v>
       </c>
       <c r="J908" s="3" t="n">
-        <v>44674</v>
+        <v>40635</v>
       </c>
       <c r="K908" s="3" t="n">
-        <v>45708</v>
+        <v>42195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="909">
       <c r="A909" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B909" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C909" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D909" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E909" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F909" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/22012034988813 — DLT lbs amrit sarovar kadaiyapathar par ankhedi</t>
+          <t>1706008114/WC/02 — कपिलधारा कूप खनन रामश्रीबाई/रूपसिहं मीना आकखेडी</t>
         </is>
       </c>
       <c r="G909" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H909" s="2" t="n">
-        <v>0</v>
+        <v>210000</v>
       </c>
       <c r="I909" s="2" t="n">
-        <v>0</v>
+        <v>130873</v>
       </c>
       <c r="J909" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K909" s="3"/>
+        <v>39560</v>
+      </c>
+      <c r="K909" s="3" t="n">
+        <v>40214</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="910">
       <c r="A910" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B910" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C910" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D910" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E910" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F910" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/22012034989040 — DLT lbs amrit sarovar kadaiyapathar par ankhedi</t>
+          <t>1706008114/WC/025 — कपिल धारा कूप निमार्ण जगन्‍नाथ /मिश्रीलाल</t>
         </is>
       </c>
       <c r="G910" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H910" s="2" t="n">
-        <v>0</v>
+        <v>166000</v>
       </c>
       <c r="I910" s="2" t="n">
-        <v>0</v>
+        <v>123917</v>
       </c>
       <c r="J910" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K910" s="3"/>
+        <v>40340</v>
+      </c>
+      <c r="K910" s="3" t="n">
+        <v>41421</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="911">
       <c r="A911" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B911" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C911" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D911" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E911" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F911" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/22012035075894 — mini percolation tank nale ke pas kadaiyakala</t>
+          <t>1706008114/WC/03 — सार्वजानिक कूप निर्माण वेहडावेह</t>
         </is>
       </c>
       <c r="G911" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H911" s="2" t="n">
-        <v>0</v>
+        <v>295000</v>
       </c>
       <c r="I911" s="2" t="n">
-        <v>0</v>
+        <v>290930</v>
       </c>
       <c r="J911" s="3" t="n">
-        <v>45033</v>
-[...1 lines deleted...]
-      <c r="K911" s="3"/>
+        <v>39558</v>
+      </c>
+      <c r="K911" s="3" t="n">
+        <v>40654</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="912">
       <c r="A912" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B912" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C912" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D912" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E912" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F912" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/22012035075895 — mini percolation tank behdabeh</t>
+          <t>1706008114/WC/04 — कपिलधारा कूप खनन भारत सिहं/छोगीलाल आकखेडी</t>
         </is>
       </c>
       <c r="G912" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H912" s="2" t="n">
-        <v>499051.48</v>
+        <v>89000</v>
       </c>
       <c r="I912" s="2" t="n">
-        <v>403897</v>
+        <v>142292</v>
       </c>
       <c r="J912" s="3" t="n">
-        <v>45207</v>
+        <v>39562</v>
       </c>
       <c r="K912" s="3" t="n">
-        <v>46128</v>
+        <v>39787</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="913">
       <c r="A913" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B913" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C913" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D913" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E913" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F913" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/22012035144734 — percolation tank kashiram ke khet ke pas ankkhedi</t>
+          <t>1706008114/WC/05 — कपिलधारा कूपनिर्माण भागचंद्र/तुलसीराम</t>
         </is>
       </c>
       <c r="G913" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H913" s="2" t="n">
-        <v>499253.77</v>
+        <v>95000</v>
       </c>
       <c r="I913" s="2" t="n">
-        <v>442</v>
+        <v>86065</v>
       </c>
       <c r="J913" s="3" t="n">
-        <v>45366</v>
-[...1 lines deleted...]
-      <c r="K913" s="3"/>
+        <v>39597</v>
+      </c>
+      <c r="K913" s="3" t="n">
+        <v>39787</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="914">
       <c r="A914" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B914" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C914" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D914" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E914" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F914" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/22012035144736 — percolation tank mor singh ke khet ke pass ankkhedi</t>
+          <t>1706008114/WC/06 — सार्वजानिक कूप निर्माण आंकखेडी</t>
         </is>
       </c>
       <c r="G914" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H914" s="2" t="n">
-        <v>499974.15</v>
+        <v>219000</v>
       </c>
       <c r="I914" s="2" t="n">
-        <v>0</v>
+        <v>156582</v>
       </c>
       <c r="J914" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K914" s="3"/>
+        <v>40312</v>
+      </c>
+      <c r="K914" s="3" t="n">
+        <v>40654</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="915">
       <c r="A915" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B915" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C915" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D915" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E915" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F915" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/22012035144738 — percolation tank puliya ke pass ankkhedi</t>
+          <t>1706008114/WC/1 — कपिल धारा कूप कान्‍तीबाई / रमेश</t>
         </is>
       </c>
       <c r="G915" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H915" s="2" t="n">
-        <v>499643.59</v>
+        <v>99000</v>
       </c>
       <c r="I915" s="2" t="n">
-        <v>303463</v>
+        <v>109706</v>
       </c>
       <c r="J915" s="3" t="n">
-        <v>45366</v>
+        <v>39510</v>
       </c>
       <c r="K915" s="3" t="n">
-        <v>46154</v>
+        <v>40158</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="916">
       <c r="A916" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B916" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C916" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D916" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E916" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F916" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/22012035146786 — Percolation tank balkishan ke khet ke pass</t>
+          <t>1706008114/WC/10 — कपिल कूप खनन इन्‍दर /रामनारायण मीना बेहडाबेडा</t>
         </is>
       </c>
       <c r="G916" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H916" s="2" t="n">
-        <v>496652.32</v>
+        <v>89000</v>
       </c>
       <c r="I916" s="2" t="n">
-        <v>0</v>
+        <v>56927</v>
       </c>
       <c r="J916" s="3" t="n">
-        <v>45201</v>
-[...1 lines deleted...]
-      <c r="K916" s="3"/>
+        <v>39558</v>
+      </c>
+      <c r="K916" s="3" t="n">
+        <v>41421</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="917">
       <c r="A917" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B917" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C917" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D917" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E917" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F917" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/22012035278028 — JGCA RECHARGE STRUCTURE SARVAJANIK KOOP SCHOOLOR PANCHAYAT BHAVAN  KE PAS ANKKHEDI</t>
+          <t>1706008114/WC/11 — कपिल धारा कूप निर्माण रामचरण / गनपत प्रजापति आकंखेडी</t>
         </is>
       </c>
       <c r="G917" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H917" s="2" t="n">
-        <v>25899.46</v>
+        <v>35000</v>
       </c>
       <c r="I917" s="2" t="n">
-        <v>3070.2</v>
+        <v>106797</v>
       </c>
       <c r="J917" s="3" t="n">
-        <v>45827</v>
+        <v>39569</v>
       </c>
       <c r="K917" s="3" t="n">
-        <v>46113</v>
+        <v>40485</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="918">
       <c r="A918" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B918" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C918" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D918" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E918" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F918" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/22012035285385 — JGSA 2025 Recharge structure sarvajanik koop jatav mohalla Tundakapura</t>
+          <t>1706008114/WC/110 — कपिलधारा कूप खनन जगदीश /श्‍यामलाल</t>
         </is>
       </c>
       <c r="G918" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H918" s="2" t="n">
-        <v>0</v>
+        <v>220000</v>
       </c>
       <c r="I918" s="2" t="n">
-        <v>0</v>
+        <v>3150</v>
       </c>
       <c r="J918" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K918" s="3"/>
+        <v>39510</v>
+      </c>
+      <c r="K918" s="3" t="n">
+        <v>40148</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="919">
       <c r="A919" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B919" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C919" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D919" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E919" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F919" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/22012035295314 — JGSA 2025 RECHARGE STRUCTURE niji koop ramchandra meena</t>
+          <t>1706008114/WC/1101 — कपिल धारा कूप निर्माण पन्‍नीबाई / मॉंगीलाल</t>
         </is>
       </c>
       <c r="G919" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H919" s="2" t="n">
-        <v>0</v>
+        <v>89000</v>
       </c>
       <c r="I919" s="2" t="n">
-        <v>0</v>
+        <v>66749</v>
       </c>
       <c r="J919" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K919" s="3"/>
+        <v>39956</v>
+      </c>
+      <c r="K919" s="3" t="n">
+        <v>40148</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="920">
       <c r="A920" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B920" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C920" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D920" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E920" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F920" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/22012035312339 — JGSA 2025 RECHARGE STRUCTURE niji koop gulab bai meena</t>
+          <t>1706008114/WC/1119 — कपिल धारा कूप निर्माण अज्‍योद्ययाप्रसाद / मोतीलाल शर्मा</t>
         </is>
       </c>
       <c r="G920" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H920" s="2" t="n">
-        <v>0</v>
+        <v>93000</v>
       </c>
       <c r="I920" s="2" t="n">
-        <v>0</v>
+        <v>20112</v>
       </c>
       <c r="J920" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K920" s="3"/>
+        <v>39959</v>
+      </c>
+      <c r="K920" s="3" t="n">
+        <v>40225</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="921">
       <c r="A921" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B921" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C921" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D921" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E921" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F921" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/244 — कपिल धारा कूप निर्माण कार्य घासीलाल / आशाराम</t>
+          <t>1706008114/WC/12 — कपिलधारा कूप खनन बाबूलाल/धीरज सिहं मीना आकखेडी</t>
         </is>
       </c>
       <c r="G921" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H921" s="2" t="n">
-        <v>154000</v>
+        <v>162000</v>
       </c>
       <c r="I921" s="2" t="n">
-        <v>0</v>
+        <v>124837</v>
       </c>
       <c r="J921" s="3" t="n">
         <v>39558</v>
       </c>
       <c r="K921" s="3" t="n">
-        <v>39787</v>
+        <v>39794</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="922">
       <c r="A922" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B922" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C922" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D922" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E922" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F922" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/3 — कपिल धारा कूप रामचरण / श्‍यामलाल</t>
+          <t>1706008114/WC/123 — कपिल धारा कूप रामचण / कमरलाल</t>
         </is>
       </c>
       <c r="G922" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H922" s="2" t="n">
-        <v>93000</v>
+        <v>158000</v>
       </c>
       <c r="I922" s="2" t="n">
-        <v>79844</v>
+        <v>207782</v>
       </c>
       <c r="J922" s="3" t="n">
-        <v>39501</v>
+        <v>39862</v>
       </c>
       <c r="K922" s="3" t="n">
-        <v>40157</v>
+        <v>41421</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="923">
       <c r="A923" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B923" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C923" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D923" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E923" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F923" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/31 — कपि‍ल धारा कूप चि‍रोचीलाल/राधोलाल</t>
+          <t>1706008114/WC/13 — कपिल धारा कूप निर्माण शंकरलाल पुत्र मांगीलाल</t>
         </is>
       </c>
       <c r="G923" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H923" s="2" t="n">
-        <v>0</v>
+        <v>93000</v>
       </c>
       <c r="I923" s="2" t="n">
-        <v>0</v>
+        <v>75159</v>
       </c>
       <c r="J923" s="3" t="n">
-        <v>39479</v>
-[...1 lines deleted...]
-      <c r="K923" s="3"/>
+        <v>39537</v>
+      </c>
+      <c r="K923" s="3" t="n">
+        <v>40159</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="924">
       <c r="A924" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B924" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C924" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D924" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E924" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F924" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/32 — कपिल धारा कूप निर्माण जयसिह / श्‍यामलाल मीणा</t>
+          <t>1706008114/WC/14 — कपिल धारा कूप निर्माण घासीलाल / आशाराम</t>
         </is>
       </c>
       <c r="G924" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H924" s="2" t="n">
-        <v>89000</v>
+        <v>211660</v>
       </c>
       <c r="I924" s="2" t="n">
-        <v>82697.97</v>
+        <v>65620</v>
       </c>
       <c r="J924" s="3" t="n">
-        <v>39569</v>
+        <v>39558</v>
       </c>
       <c r="K924" s="3" t="n">
-        <v>40148</v>
+        <v>41421</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="925">
       <c r="A925" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B925" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C925" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D925" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E925" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F925" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/33 — कपिलधारा कूप खनन कैलाश /हरलाल</t>
+          <t>1706008114/WC/15 — कपिल धारा कूप निर्माण रोडूलाल / मथुरालाल</t>
         </is>
       </c>
       <c r="G925" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H925" s="2" t="n">
-        <v>35000</v>
+        <v>177500</v>
       </c>
       <c r="I925" s="2" t="n">
-        <v>125644</v>
+        <v>201252</v>
       </c>
       <c r="J925" s="3" t="n">
-        <v>39551</v>
+        <v>39558</v>
       </c>
       <c r="K925" s="3" t="n">
-        <v>40485</v>
+        <v>41421</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="926">
       <c r="A926" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B926" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C926" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D926" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E926" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F926" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/35 — kapil dhara koop nirman  gorelalsen/ amar</t>
+          <t>1706008114/WC/16 — कपिल धारा कूप निर्माण रामविलास / बुदधासिंह</t>
         </is>
       </c>
       <c r="G926" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H926" s="2" t="n">
-        <v>168000</v>
+        <v>89000</v>
       </c>
       <c r="I926" s="2" t="n">
-        <v>0</v>
+        <v>114523</v>
       </c>
       <c r="J926" s="3" t="n">
-        <v>39873</v>
-[...1 lines deleted...]
-      <c r="K926" s="3"/>
+        <v>39597</v>
+      </c>
+      <c r="K926" s="3" t="n">
+        <v>40225</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="927">
       <c r="A927" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B927" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C927" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D927" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E927" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F927" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/4 — कपिल धारा कूप धुरीलाल  / बुदधा</t>
+          <t>1706008114/WC/192 — कपिल धारा कूप निर्माण रामचरण /हरलाल</t>
         </is>
       </c>
       <c r="G927" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H927" s="2" t="n">
-        <v>212000</v>
+        <v>89000</v>
       </c>
       <c r="I927" s="2" t="n">
-        <v>137785</v>
+        <v>51428</v>
       </c>
       <c r="J927" s="3" t="n">
-        <v>39537</v>
+        <v>39573</v>
       </c>
       <c r="K927" s="3" t="n">
-        <v>40452</v>
+        <v>40210</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="928">
       <c r="A928" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B928" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C928" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D928" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E928" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F928" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/40 — जनसयोग वाले तावाल का गहरीकरण</t>
+          <t>1706008114/WC/2 — कपिल धारा कूप नि नारायण/लालजी आकंखेडी</t>
         </is>
       </c>
       <c r="G928" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H928" s="2" t="n">
-        <v>100000</v>
+        <v>75000</v>
       </c>
       <c r="I928" s="2" t="n">
-        <v>62760</v>
+        <v>139490.55</v>
       </c>
       <c r="J928" s="3" t="n">
-        <v>39583</v>
+        <v>39501</v>
       </c>
       <c r="K928" s="3" t="n">
-        <v>40622</v>
+        <v>39787</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="929">
       <c r="A929" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B929" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C929" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D929" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E929" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F929" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/445 — कपिल धारा कूप निर्माण उधमसिह / कजोडीलाल</t>
+          <t>1706008114/WC/20 — सार्वजनिक कूप निर्माण ग्राम कडैयाकला</t>
         </is>
       </c>
       <c r="G929" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H929" s="2" t="n">
-        <v>95000</v>
+        <v>0</v>
       </c>
       <c r="I929" s="2" t="n">
-        <v>140977</v>
+        <v>0</v>
       </c>
       <c r="J929" s="3" t="n">
-        <v>39872</v>
-[...3 lines deleted...]
-      </c>
+        <v>40634</v>
+      </c>
+      <c r="K929" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="930">
       <c r="A930" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B930" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C930" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D930" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E930" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F930" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/45 — कपि‍ल धारा कूप चि‍रोचीलाल / राधोलाल</t>
+          <t>1706008114/WC/22012034390267 — Stap dam cumcogway(puliya) nirman marghat bale nale par</t>
         </is>
       </c>
       <c r="G930" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H930" s="2" t="n">
-        <v>144000</v>
+        <v>900000</v>
       </c>
       <c r="I930" s="2" t="n">
-        <v>149501</v>
+        <v>0</v>
       </c>
       <c r="J930" s="3" t="n">
-        <v>39904</v>
-[...3 lines deleted...]
-      </c>
+        <v>43191</v>
+      </c>
+      <c r="K930" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="931">
       <c r="A931" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B931" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C931" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D931" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E931" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F931" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/50 — कपि‍ल धारा कूप वदीलाल /वुध्‍धालाल</t>
+          <t>1706008114/WC/22012034437341 — check dam nale par gopAl ke khet ke pass Ankhkhedi</t>
         </is>
       </c>
       <c r="G931" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H931" s="2" t="n">
-        <v>40000</v>
+        <v>0</v>
       </c>
       <c r="I931" s="2" t="n">
-        <v>72823</v>
+        <v>0</v>
       </c>
       <c r="J931" s="3" t="n">
-        <v>39537</v>
-[...3 lines deleted...]
-      </c>
+        <v>43463</v>
+      </c>
+      <c r="K931" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="932">
       <c r="A932" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B932" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C932" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D932" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E932" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F932" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/51 — कपि‍ल धारा कूप मानसि‍ह / श्‍यामलाल</t>
+          <t>1706008114/WC/22012034437342 — check dam Khejrarama road Bale par Ankhkhedi</t>
         </is>
       </c>
       <c r="G932" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H932" s="2" t="n">
-        <v>144000</v>
+        <v>0</v>
       </c>
       <c r="I932" s="2" t="n">
-        <v>94904</v>
+        <v>0</v>
       </c>
       <c r="J932" s="3" t="n">
-        <v>39913</v>
-[...3 lines deleted...]
-      </c>
+        <v>43464</v>
+      </c>
+      <c r="K932" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="933">
       <c r="A933" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B933" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C933" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D933" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E933" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F933" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/55 — कपिल धारा कूप निर्माण्‍ा चिंरोजीलाल / मांगीलाल</t>
+          <t>1706008114/WC/22012034437343 — anikat nirman Ankhkhedi</t>
         </is>
       </c>
       <c r="G933" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H933" s="2" t="n">
-        <v>330000</v>
+        <v>0</v>
       </c>
       <c r="I933" s="2" t="n">
-        <v>105134.5</v>
+        <v>0</v>
       </c>
       <c r="J933" s="3" t="n">
-        <v>39537</v>
-[...3 lines deleted...]
-      </c>
+        <v>43464</v>
+      </c>
+      <c r="K933" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="934">
       <c r="A934" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B934" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C934" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D934" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E934" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F934" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WC/60 — कपिलधारा कूप खनन गीताबाई/बाबूलाल</t>
+          <t>1706008114/WC/22012034578469 — stap dam cum cojway nirman margat bale nale par</t>
         </is>
       </c>
       <c r="G934" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H934" s="2" t="n">
-        <v>210000</v>
+        <v>0</v>
       </c>
       <c r="I934" s="2" t="n">
-        <v>59160.75</v>
+        <v>0</v>
       </c>
       <c r="J934" s="3" t="n">
-        <v>39558</v>
-[...3 lines deleted...]
-      </c>
+        <v>43952</v>
+      </c>
+      <c r="K934" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="935">
       <c r="A935" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B935" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C935" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D935" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E935" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F935" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WH/22012034390336 — talab gaharikaran</t>
+          <t>1706008114/WC/22012034583783 — stapdam cum cozway nirman marghat ke pas ankhkhedi</t>
         </is>
       </c>
       <c r="G935" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H935" s="2" t="n">
-        <v>0</v>
+        <v>1483149.93</v>
       </c>
       <c r="I935" s="2" t="n">
-        <v>0</v>
+        <v>1452393.84</v>
       </c>
       <c r="J935" s="3" t="n">
-        <v>43464</v>
-[...1 lines deleted...]
-      <c r="K935" s="3"/>
+        <v>44269</v>
+      </c>
+      <c r="K935" s="3" t="n">
+        <v>45108</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="936">
       <c r="A936" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B936" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C936" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D936" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E936" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F936" s="1" t="inlineStr">
         <is>
-          <t>1706008114/WH/22012034390337 — talab gahrikaran kadaiya kalan</t>
+          <t>1706008114/WC/22012034749537 — ctr mini parcolation tank kresar ke pas ankhkhedi</t>
         </is>
       </c>
       <c r="G936" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H936" s="2" t="n">
-        <v>0</v>
+        <v>448692.3</v>
       </c>
       <c r="I936" s="2" t="n">
-        <v>0</v>
+        <v>426723</v>
       </c>
       <c r="J936" s="3" t="n">
-        <v>43464</v>
-[...1 lines deleted...]
-      <c r="K936" s="3"/>
+        <v>44387</v>
+      </c>
+      <c r="K936" s="3" t="n">
+        <v>44456</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="937">
       <c r="A937" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA</t>
         </is>
       </c>
       <c r="B937" s="1" t="inlineStr">
         <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C937" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D937" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E937" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F937" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/22012034749568 — ctr mini percolation tank ankkhkhedi</t>
+        </is>
+      </c>
+      <c r="G937" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H937" s="2" t="n">
+        <v>447581.49</v>
+      </c>
+      <c r="I937" s="2" t="n">
+        <v>396422</v>
+      </c>
+      <c r="J937" s="3" t="n">
+        <v>44443</v>
+      </c>
+      <c r="K937" s="3" t="n">
+        <v>44517</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="938">
+      <c r="A938" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B938" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C938" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D938" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+        </is>
+      </c>
+      <c r="E938" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F938" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/22012034783012 — ctr_mini paropolation Taink Ankhkhedi</t>
+        </is>
+      </c>
+      <c r="G938" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H938" s="2" t="n">
+        <v>427064.56</v>
+      </c>
+      <c r="I938" s="2" t="n">
+        <v>312422</v>
+      </c>
+      <c r="J938" s="3" t="n">
+        <v>44472</v>
+      </c>
+      <c r="K938" s="3" t="n">
+        <v>44962</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="939">
+      <c r="A939" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B939" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C939" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D939" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+        </is>
+      </c>
+      <c r="E939" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F939" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/22012034783014 — kapildhara koop nirman kary gopal/prathviraj meena</t>
+        </is>
+      </c>
+      <c r="G939" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H939" s="2" t="n">
+        <v>345923.67</v>
+      </c>
+      <c r="I939" s="2" t="n">
+        <v>345619.54</v>
+      </c>
+      <c r="J939" s="3" t="n">
+        <v>44472</v>
+      </c>
+      <c r="K939" s="3" t="n">
+        <v>45167</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="940">
+      <c r="A940" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B940" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C940" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D940" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+        </is>
+      </c>
+      <c r="E940" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F940" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/22012034783017 — ctr_khet talab nirman kary janki lal / hajari lal meena</t>
+        </is>
+      </c>
+      <c r="G940" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H940" s="2" t="n">
+        <v>331825.78</v>
+      </c>
+      <c r="I940" s="2" t="n">
+        <v>242116</v>
+      </c>
+      <c r="J940" s="3" t="n">
+        <v>44431</v>
+      </c>
+      <c r="K940" s="3" t="n">
+        <v>45458</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="941">
+      <c r="A941" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B941" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C941" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D941" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+        </is>
+      </c>
+      <c r="E941" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F941" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/22012034783027 — kapildhara koop nirman kary ramcharan/ balram meena</t>
+        </is>
+      </c>
+      <c r="G941" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H941" s="2" t="n">
+        <v>345923.67</v>
+      </c>
+      <c r="I941" s="2" t="n">
+        <v>257486</v>
+      </c>
+      <c r="J941" s="3" t="n">
+        <v>44533</v>
+      </c>
+      <c r="K941" s="3" t="n">
+        <v>46154</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="942">
+      <c r="A942" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B942" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C942" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D942" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+        </is>
+      </c>
+      <c r="E942" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F942" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/22012034783036 — kapil dhara koop nirman kary gajraj / ramprasad meena</t>
+        </is>
+      </c>
+      <c r="G942" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H942" s="2" t="n">
+        <v>345923.67</v>
+      </c>
+      <c r="I942" s="2" t="n">
+        <v>340955</v>
+      </c>
+      <c r="J942" s="3" t="n">
+        <v>44484</v>
+      </c>
+      <c r="K942" s="3" t="n">
+        <v>45280</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="943">
+      <c r="A943" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B943" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C943" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D943" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+        </is>
+      </c>
+      <c r="E943" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F943" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/22012034783041 — kapil dhara koop nirman kary shiv lal / gore lal meena</t>
+        </is>
+      </c>
+      <c r="G943" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H943" s="2" t="n">
+        <v>345923.67</v>
+      </c>
+      <c r="I943" s="2" t="n">
+        <v>339409.29</v>
+      </c>
+      <c r="J943" s="3" t="n">
+        <v>44533</v>
+      </c>
+      <c r="K943" s="3" t="n">
+        <v>45117</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="944">
+      <c r="A944" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B944" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C944" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D944" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+        </is>
+      </c>
+      <c r="E944" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F944" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/22012034783042 — kapil dhara koop nirman kary shiv lal / gore lal meena</t>
+        </is>
+      </c>
+      <c r="G944" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H944" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I944" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J944" s="3" t="n">
+        <v>44290</v>
+      </c>
+      <c r="K944" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="945">
+      <c r="A945" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B945" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C945" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D945" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+        </is>
+      </c>
+      <c r="E945" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F945" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/22012034783044 — kapil dhara koop nirman kary shiv lal / gore lal meena</t>
+        </is>
+      </c>
+      <c r="G945" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H945" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I945" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J945" s="3" t="n">
+        <v>44290</v>
+      </c>
+      <c r="K945" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="946">
+      <c r="A946" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B946" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C946" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D946" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+        </is>
+      </c>
+      <c r="E946" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F946" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/22012034783045 — kapil dhara koop nirman kary shiv lal / gore lal meena</t>
+        </is>
+      </c>
+      <c r="G946" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H946" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I946" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J946" s="3" t="n">
+        <v>44290</v>
+      </c>
+      <c r="K946" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="947">
+      <c r="A947" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B947" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C947" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D947" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+        </is>
+      </c>
+      <c r="E947" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F947" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/22012034783052 — kapil dhara koop nirman kary devi lal / ramprasad meena</t>
+        </is>
+      </c>
+      <c r="G947" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H947" s="2" t="n">
+        <v>345923.67</v>
+      </c>
+      <c r="I947" s="2" t="n">
+        <v>335003.9</v>
+      </c>
+      <c r="J947" s="3" t="n">
+        <v>44512</v>
+      </c>
+      <c r="K947" s="3" t="n">
+        <v>45108</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="948">
+      <c r="A948" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B948" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C948" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D948" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+        </is>
+      </c>
+      <c r="E948" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F948" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/22012034783061 — kapil dhara koop nirman kary majboot singh/ genda lal ahirwar</t>
+        </is>
+      </c>
+      <c r="G948" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H948" s="2" t="n">
+        <v>345923.67</v>
+      </c>
+      <c r="I948" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J948" s="3" t="n">
+        <v>44290</v>
+      </c>
+      <c r="K948" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="949">
+      <c r="A949" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B949" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C949" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D949" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E949" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F949" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/22012034788442 — mini percolation tank gram kadaiyakala</t>
+        </is>
+      </c>
+      <c r="G949" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H949" s="2" t="n">
+        <v>445311.71</v>
+      </c>
+      <c r="I949" s="2" t="n">
+        <v>388862</v>
+      </c>
+      <c r="J949" s="3" t="n">
+        <v>44533</v>
+      </c>
+      <c r="K949" s="3" t="n">
+        <v>45709</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="950">
+      <c r="A950" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B950" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C950" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D950" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E950" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F950" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/22012034808259 — sarvajanik koop shantidham ke pass behdabeh</t>
+        </is>
+      </c>
+      <c r="G950" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H950" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I950" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J950" s="3" t="n">
+        <v>44300</v>
+      </c>
+      <c r="K950" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="951">
+      <c r="A951" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B951" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C951" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D951" s="1" t="inlineStr">
+        <is>
+          <t>Raising of Nursery for Groups / Raising of Nursery for Groups</t>
+        </is>
+      </c>
+      <c r="E951" s="1" t="inlineStr">
+        <is>
+          <t>Nursery Development</t>
+        </is>
+      </c>
+      <c r="F951" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/22012034808294 — Maa ki bagiya ps kadaiyakala</t>
+        </is>
+      </c>
+      <c r="G951" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H951" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I951" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J951" s="3" t="n">
+        <v>44300</v>
+      </c>
+      <c r="K951" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="952">
+      <c r="A952" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B952" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C952" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D952" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E952" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F952" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/22012034808316 — sarvajanik koopk road ke pass khangwaripura</t>
+        </is>
+      </c>
+      <c r="G952" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H952" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I952" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J952" s="3" t="n">
+        <v>44300</v>
+      </c>
+      <c r="K952" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="953">
+      <c r="A953" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B953" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C953" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D953" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E953" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F953" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/22012034808332 — sarvajanik koop ramdev mandir ke pass tundakapura</t>
+        </is>
+      </c>
+      <c r="G953" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H953" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I953" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J953" s="3" t="n">
+        <v>44300</v>
+      </c>
+      <c r="K953" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="954">
+      <c r="A954" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B954" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C954" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D954" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E954" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F954" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/22012034810953 — stapdam cum cojway tundakapura ramchand ke makan ke pass</t>
+        </is>
+      </c>
+      <c r="G954" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H954" s="2" t="n">
+        <v>1248195.52</v>
+      </c>
+      <c r="I954" s="2" t="n">
+        <v>1194963.71</v>
+      </c>
+      <c r="J954" s="3" t="n">
+        <v>44480</v>
+      </c>
+      <c r="K954" s="3" t="n">
+        <v>45489</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="955">
+      <c r="A955" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B955" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C955" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D955" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E955" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F955" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/22012034810955 — stapdam cum cojway marghhat bale nale par behdabeh</t>
+        </is>
+      </c>
+      <c r="G955" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H955" s="2" t="n">
+        <v>1246490.11</v>
+      </c>
+      <c r="I955" s="2" t="n">
+        <v>1031017.3</v>
+      </c>
+      <c r="J955" s="3" t="n">
+        <v>44480</v>
+      </c>
+      <c r="K955" s="3" t="n">
+        <v>45489</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="956">
+      <c r="A956" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B956" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C956" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D956" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E956" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F956" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/22012034810957 — NALI NIRMAN CHABOOTRE SE HANUMAN MANDIR KI OR ROAD KE PAS TUNDAKAPURA</t>
+        </is>
+      </c>
+      <c r="G956" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H956" s="2" t="n">
+        <v>983250.28</v>
+      </c>
+      <c r="I956" s="2" t="n">
+        <v>930680.6</v>
+      </c>
+      <c r="J956" s="3" t="n">
+        <v>44480</v>
+      </c>
+      <c r="K956" s="3" t="n">
+        <v>45965</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="957">
+      <c r="A957" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B957" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C957" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D957" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E957" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F957" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/22012034810960 — SARVAJANIK KOOP AHIWAR MOHALLE ME ANKKHEDI</t>
+        </is>
+      </c>
+      <c r="G957" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H957" s="2" t="n">
+        <v>577784.48</v>
+      </c>
+      <c r="I957" s="2" t="n">
+        <v>567787.4</v>
+      </c>
+      <c r="J957" s="3" t="n">
+        <v>45207</v>
+      </c>
+      <c r="K957" s="3" t="n">
+        <v>46128</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="958">
+      <c r="A958" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B958" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C958" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D958" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E958" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F958" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/22012034951285 — अमृत सरोवर निर्माण कार्य कड़ैया कला पठार पर ग्राम पंचायत आंख खेड़ी</t>
+        </is>
+      </c>
+      <c r="G958" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H958" s="2" t="n">
+        <v>2283603.02</v>
+      </c>
+      <c r="I958" s="2" t="n">
+        <v>2259208.89</v>
+      </c>
+      <c r="J958" s="3" t="n">
+        <v>44674</v>
+      </c>
+      <c r="K958" s="3" t="n">
+        <v>45708</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="959">
+      <c r="A959" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B959" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C959" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D959" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+        </is>
+      </c>
+      <c r="E959" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F959" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/22012034988813 — DLT lbs amrit sarovar kadaiyapathar par ankhedi</t>
+        </is>
+      </c>
+      <c r="G959" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H959" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I959" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J959" s="3" t="n">
+        <v>44665</v>
+      </c>
+      <c r="K959" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="960">
+      <c r="A960" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B960" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C960" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D960" s="1" t="inlineStr">
+        <is>
+          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
+        </is>
+      </c>
+      <c r="E960" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F960" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/22012034989040 — DLT lbs amrit sarovar kadaiyapathar par ankhedi</t>
+        </is>
+      </c>
+      <c r="G960" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H960" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I960" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J960" s="3" t="n">
+        <v>44665</v>
+      </c>
+      <c r="K960" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="961">
+      <c r="A961" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B961" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C961" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D961" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E961" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F961" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/22012035075894 — mini percolation tank nale ke pas kadaiyakala</t>
+        </is>
+      </c>
+      <c r="G961" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H961" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I961" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J961" s="3" t="n">
+        <v>45033</v>
+      </c>
+      <c r="K961" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="962">
+      <c r="A962" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B962" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C962" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D962" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E962" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F962" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/22012035075895 — mini percolation tank behdabeh</t>
+        </is>
+      </c>
+      <c r="G962" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H962" s="2" t="n">
+        <v>499051.48</v>
+      </c>
+      <c r="I962" s="2" t="n">
+        <v>403897</v>
+      </c>
+      <c r="J962" s="3" t="n">
+        <v>45207</v>
+      </c>
+      <c r="K962" s="3" t="n">
+        <v>46128</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="963">
+      <c r="A963" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B963" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C963" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D963" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E963" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F963" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/22012035144734 — percolation tank kashiram ke khet ke pas ankkhedi</t>
+        </is>
+      </c>
+      <c r="G963" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H963" s="2" t="n">
+        <v>499253.77</v>
+      </c>
+      <c r="I963" s="2" t="n">
+        <v>442</v>
+      </c>
+      <c r="J963" s="3" t="n">
+        <v>45366</v>
+      </c>
+      <c r="K963" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="964">
+      <c r="A964" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B964" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C964" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D964" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E964" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F964" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/22012035144736 — percolation tank mor singh ke khet ke pass ankkhedi</t>
+        </is>
+      </c>
+      <c r="G964" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H964" s="2" t="n">
+        <v>499974.15</v>
+      </c>
+      <c r="I964" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J964" s="3" t="n">
+        <v>45154</v>
+      </c>
+      <c r="K964" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="965">
+      <c r="A965" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B965" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C965" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D965" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E965" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F965" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/22012035144738 — percolation tank puliya ke pass ankkhedi</t>
+        </is>
+      </c>
+      <c r="G965" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H965" s="2" t="n">
+        <v>499643.59</v>
+      </c>
+      <c r="I965" s="2" t="n">
+        <v>303463</v>
+      </c>
+      <c r="J965" s="3" t="n">
+        <v>45366</v>
+      </c>
+      <c r="K965" s="3" t="n">
+        <v>46154</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="966">
+      <c r="A966" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B966" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C966" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D966" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E966" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F966" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/22012035146786 — Percolation tank balkishan ke khet ke pass</t>
+        </is>
+      </c>
+      <c r="G966" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H966" s="2" t="n">
+        <v>496652.32</v>
+      </c>
+      <c r="I966" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J966" s="3" t="n">
+        <v>45201</v>
+      </c>
+      <c r="K966" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="967">
+      <c r="A967" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B967" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C967" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D967" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E967" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F967" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/22012035278028 — JGCA RECHARGE STRUCTURE SARVAJANIK KOOP SCHOOLOR PANCHAYAT BHAVAN  KE PAS ANKKHEDI</t>
+        </is>
+      </c>
+      <c r="G967" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H967" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I967" s="2" t="n">
+        <v>3070.2</v>
+      </c>
+      <c r="J967" s="3" t="n">
+        <v>45827</v>
+      </c>
+      <c r="K967" s="3" t="n">
+        <v>46113</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="968">
+      <c r="A968" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B968" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C968" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D968" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E968" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F968" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/22012035285385 — JGSA 2025 Recharge structure sarvajanik koop jatav mohalla Tundakapura</t>
+        </is>
+      </c>
+      <c r="G968" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H968" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I968" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J968" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K968" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="969">
+      <c r="A969" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B969" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C969" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D969" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E969" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F969" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/22012035295314 — JGSA 2025 RECHARGE STRUCTURE niji koop ramchandra meena</t>
+        </is>
+      </c>
+      <c r="G969" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H969" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I969" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J969" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K969" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="970">
+      <c r="A970" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B970" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C970" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D970" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E970" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F970" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/22012035312339 — JGSA 2025 RECHARGE STRUCTURE niji koop gulab bai meena</t>
+        </is>
+      </c>
+      <c r="G970" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H970" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I970" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J970" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K970" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="971">
+      <c r="A971" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B971" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C971" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D971" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E971" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F971" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/244 — कपिल धारा कूप निर्माण कार्य घासीलाल / आशाराम</t>
+        </is>
+      </c>
+      <c r="G971" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H971" s="2" t="n">
+        <v>154000</v>
+      </c>
+      <c r="I971" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J971" s="3" t="n">
+        <v>39558</v>
+      </c>
+      <c r="K971" s="3" t="n">
+        <v>39787</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="972">
+      <c r="A972" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B972" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C972" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D972" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E972" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F972" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/3 — कपिल धारा कूप रामचरण / श्‍यामलाल</t>
+        </is>
+      </c>
+      <c r="G972" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H972" s="2" t="n">
+        <v>93000</v>
+      </c>
+      <c r="I972" s="2" t="n">
+        <v>79844</v>
+      </c>
+      <c r="J972" s="3" t="n">
+        <v>39501</v>
+      </c>
+      <c r="K972" s="3" t="n">
+        <v>40157</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="973">
+      <c r="A973" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B973" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C973" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D973" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E973" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F973" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/31 — कपि‍ल धारा कूप चि‍रोचीलाल/राधोलाल</t>
+        </is>
+      </c>
+      <c r="G973" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H973" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I973" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J973" s="3" t="n">
+        <v>39479</v>
+      </c>
+      <c r="K973" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="974">
+      <c r="A974" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B974" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C974" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D974" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E974" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F974" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/32 — कपिल धारा कूप निर्माण जयसिह / श्‍यामलाल मीणा</t>
+        </is>
+      </c>
+      <c r="G974" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H974" s="2" t="n">
+        <v>89000</v>
+      </c>
+      <c r="I974" s="2" t="n">
+        <v>82697.97</v>
+      </c>
+      <c r="J974" s="3" t="n">
+        <v>39569</v>
+      </c>
+      <c r="K974" s="3" t="n">
+        <v>40148</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="975">
+      <c r="A975" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B975" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C975" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D975" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E975" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F975" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/33 — कपिलधारा कूप खनन कैलाश /हरलाल</t>
+        </is>
+      </c>
+      <c r="G975" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H975" s="2" t="n">
+        <v>35000</v>
+      </c>
+      <c r="I975" s="2" t="n">
+        <v>125644</v>
+      </c>
+      <c r="J975" s="3" t="n">
+        <v>39551</v>
+      </c>
+      <c r="K975" s="3" t="n">
+        <v>40485</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="976">
+      <c r="A976" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B976" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C976" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D976" s="1" t="inlineStr">
+        <is>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E976" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F976" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/35 — kapil dhara koop nirman  gorelalsen/ amar</t>
+        </is>
+      </c>
+      <c r="G976" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H976" s="2" t="n">
+        <v>168000</v>
+      </c>
+      <c r="I976" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J976" s="3" t="n">
+        <v>39873</v>
+      </c>
+      <c r="K976" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="977">
+      <c r="A977" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B977" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C977" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D977" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E977" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F977" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/4 — कपिल धारा कूप धुरीलाल  / बुदधा</t>
+        </is>
+      </c>
+      <c r="G977" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H977" s="2" t="n">
+        <v>212000</v>
+      </c>
+      <c r="I977" s="2" t="n">
+        <v>137785</v>
+      </c>
+      <c r="J977" s="3" t="n">
+        <v>39537</v>
+      </c>
+      <c r="K977" s="3" t="n">
+        <v>40452</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="978">
+      <c r="A978" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B978" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C978" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D978" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E978" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F978" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/40 — जनसयोग वाले तावाल का गहरीकरण</t>
+        </is>
+      </c>
+      <c r="G978" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H978" s="2" t="n">
+        <v>100000</v>
+      </c>
+      <c r="I978" s="2" t="n">
+        <v>62760</v>
+      </c>
+      <c r="J978" s="3" t="n">
+        <v>39583</v>
+      </c>
+      <c r="K978" s="3" t="n">
+        <v>40622</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="979">
+      <c r="A979" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B979" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C979" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D979" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E979" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F979" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/445 — कपिल धारा कूप निर्माण उधमसिह / कजोडीलाल</t>
+        </is>
+      </c>
+      <c r="G979" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H979" s="2" t="n">
+        <v>95000</v>
+      </c>
+      <c r="I979" s="2" t="n">
+        <v>140977</v>
+      </c>
+      <c r="J979" s="3" t="n">
+        <v>39872</v>
+      </c>
+      <c r="K979" s="3" t="n">
+        <v>40214</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="980">
+      <c r="A980" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B980" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C980" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D980" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E980" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F980" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/45 — कपि‍ल धारा कूप चि‍रोचीलाल / राधोलाल</t>
+        </is>
+      </c>
+      <c r="G980" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H980" s="2" t="n">
+        <v>144000</v>
+      </c>
+      <c r="I980" s="2" t="n">
+        <v>149501</v>
+      </c>
+      <c r="J980" s="3" t="n">
+        <v>39904</v>
+      </c>
+      <c r="K980" s="3" t="n">
+        <v>40210</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="981">
+      <c r="A981" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B981" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C981" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D981" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E981" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F981" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/50 — कपि‍ल धारा कूप वदीलाल /वुध्‍धालाल</t>
+        </is>
+      </c>
+      <c r="G981" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H981" s="2" t="n">
+        <v>40000</v>
+      </c>
+      <c r="I981" s="2" t="n">
+        <v>72823</v>
+      </c>
+      <c r="J981" s="3" t="n">
+        <v>39537</v>
+      </c>
+      <c r="K981" s="3" t="n">
+        <v>40148</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="982">
+      <c r="A982" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B982" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C982" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D982" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E982" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F982" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/51 — कपि‍ल धारा कूप मानसि‍ह / श्‍यामलाल</t>
+        </is>
+      </c>
+      <c r="G982" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H982" s="2" t="n">
+        <v>144000</v>
+      </c>
+      <c r="I982" s="2" t="n">
+        <v>94904</v>
+      </c>
+      <c r="J982" s="3" t="n">
+        <v>39913</v>
+      </c>
+      <c r="K982" s="3" t="n">
+        <v>40210</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="983">
+      <c r="A983" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B983" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C983" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D983" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E983" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F983" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/55 — कपिल धारा कूप निर्माण्‍ा चिंरोजीलाल / मांगीलाल</t>
+        </is>
+      </c>
+      <c r="G983" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H983" s="2" t="n">
+        <v>330000</v>
+      </c>
+      <c r="I983" s="2" t="n">
+        <v>105134.5</v>
+      </c>
+      <c r="J983" s="3" t="n">
+        <v>39537</v>
+      </c>
+      <c r="K983" s="3" t="n">
+        <v>40159</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="984">
+      <c r="A984" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B984" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C984" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D984" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E984" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F984" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WC/60 — कपिलधारा कूप खनन गीताबाई/बाबूलाल</t>
+        </is>
+      </c>
+      <c r="G984" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H984" s="2" t="n">
+        <v>210000</v>
+      </c>
+      <c r="I984" s="2" t="n">
+        <v>59160.75</v>
+      </c>
+      <c r="J984" s="3" t="n">
+        <v>39558</v>
+      </c>
+      <c r="K984" s="3" t="n">
+        <v>40214</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="985">
+      <c r="A985" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B985" s="1" t="inlineStr">
+        <is>
           <t>2018-2019</t>
         </is>
       </c>
-      <c r="C937" s="1" t="inlineStr">
+      <c r="C985" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D937" s="1" t="inlineStr">
+      <c r="D985" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
-      <c r="E937" s="1" t="inlineStr">
+      <c r="E985" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
-      <c r="F937" s="1" t="inlineStr">
+      <c r="F985" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WH/22012034390336 — talab gaharikaran</t>
+        </is>
+      </c>
+      <c r="G985" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H985" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I985" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J985" s="3" t="n">
+        <v>43464</v>
+      </c>
+      <c r="K985" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="986">
+      <c r="A986" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B986" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C986" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D986" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E986" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F986" s="1" t="inlineStr">
+        <is>
+          <t>1706008114/WH/22012034390337 — talab gahrikaran kadaiya kalan</t>
+        </is>
+      </c>
+      <c r="G986" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H986" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I986" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J986" s="3" t="n">
+        <v>43464</v>
+      </c>
+      <c r="K986" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="987">
+      <c r="A987" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA</t>
+        </is>
+      </c>
+      <c r="B987" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C987" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D987" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E987" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F987" s="1" t="inlineStr">
         <is>
           <t>1706008114/WH/22012034390338 — talab gahrikan jansahyog Bale talab party Ankhkhedi</t>
         </is>
       </c>
-      <c r="G937" s="1" t="inlineStr">
+      <c r="G987" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
-      <c r="H937" s="2" t="n">
+      <c r="H987" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I937" s="2" t="n">
+      <c r="I987" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="J937" s="3" t="n">
+      <c r="J987" s="3" t="n">
         <v>43464</v>
       </c>
-      <c r="K937" s="3"/>
+      <c r="K987" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>