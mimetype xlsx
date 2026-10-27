--- v0 (2026-09-09)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K302"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 18:39:56</t>
+          <t>Exported on: 2026-10-27 17:53:26</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: GUNA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2797,51 +2797,51 @@
       <c r="J63" s="3" t="n">
         <v>43976</v>
       </c>
       <c r="K63" s="3" t="n">
         <v>44212</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>ARON</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1706009042/IF/IAY/2517894 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4568909</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>760</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>44029</v>
@@ -3726,51 +3726,51 @@
       <c r="J82" s="3" t="n">
         <v>44289</v>
       </c>
       <c r="K82" s="3" t="n">
         <v>44785</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>ARON</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1706009042/IF/IAY/2936465 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4657826</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>386</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>44289</v>
@@ -12818,98 +12818,98 @@
         <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>ARON</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1706009042/WC/22012035282897 — तालाब निर्माण कार्य शिवकुमार के खेत में पिपरोदाखुर्द</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>ARON</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1706009042/WC/22012035282908 — तालाब निर्माण कार्य परमाल  के खेत के पास पिपरोदाखुर्द</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45771</v>