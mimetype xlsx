--- v0 (2026-08-30)
+++ v1 (2026-10-19)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K11"/>
+  <dimension ref="A1:K72"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-30 13:17:34</t>
+          <t>Exported on: 2026-10-19 22:22:04</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: GUNA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -254,50 +254,2917 @@
       <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>Sanc. wage / material</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>Wage / material booked (since inception)</t>
         </is>
       </c>
       <c r="J11" s="3" t="inlineStr">
         <is>
           <t>Work Started Date</t>
         </is>
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="1" t="inlineStr">
+        <is>
+          <t>BAMORI / DEHARA</t>
+        </is>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C12" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F12" s="1" t="inlineStr">
+        <is>
+          <t>1706003016/WC/22012035190734 — Mini percolation tank nirman kary  kakraua pahadi ke paas gram kakrau dang</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H12" s="2" t="n">
+        <v>20000</v>
+      </c>
+      <c r="I12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J12" s="3" t="n">
+        <v>45363</v>
+      </c>
+      <c r="K12" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="1" t="inlineStr">
+        <is>
+          <t>BAMORI / PANCHORA</t>
+        </is>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C13" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F13" s="1" t="inlineStr">
+        <is>
+          <t>1706003030/WC/22012035113978 — Mini percolation tank nirman kary santosh sahriya ke khet ke paas</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H13" s="2" t="n">
+        <v>490689.9</v>
+      </c>
+      <c r="I13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J13" s="3" t="n">
+        <v>45202</v>
+      </c>
+      <c r="K13" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="1" t="inlineStr">
+        <is>
+          <t>BAMORI / VITTHALPUR</t>
+        </is>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C14" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F14" s="1" t="inlineStr">
+        <is>
+          <t>1706003033/WC/GIS/36765 — मिनी परकोलेशन टैंक निर्माण कार्य हीरालाल के खेत के पास ग्राम सलैयाराय</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H14" s="2" t="n">
+        <v>480171.26</v>
+      </c>
+      <c r="I14" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J14" s="3" t="n">
+        <v>45204</v>
+      </c>
+      <c r="K14" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / MAWAN</t>
+        </is>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C15" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F15" s="1" t="inlineStr">
+        <is>
+          <t>1706004019/DP/22012034557323 — सामुदायिक पोषण वाटिका निर्माण कार्य कोटेश्‍वर मंदिर के पास ग्राम मावन</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H15" s="2" t="n">
+        <v>1877000</v>
+      </c>
+      <c r="I15" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J15" s="3" t="n">
+        <v>44817</v>
+      </c>
+      <c r="K15" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / HINOTIYA</t>
+        </is>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C16" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F16" s="1" t="inlineStr">
+        <is>
+          <t>1706004041/DP/22012034568140 — सामुदायिक पोषण वाटिका निर्माण कार्य ग्राम हिनौतिया</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H16" s="2" t="n">
+        <v>1877000</v>
+      </c>
+      <c r="I16" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J16" s="3" t="n">
+        <v>44821</v>
+      </c>
+      <c r="K16" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / GADLAGIRD</t>
+        </is>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C17" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F17" s="1" t="inlineStr">
+        <is>
+          <t>1706004081/IF/22012035408080 — Khet talab nirman shankar singh gopilal</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H17" s="2" t="n">
+        <v>450885.64</v>
+      </c>
+      <c r="I17" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J17" s="3" t="n">
+        <v>45777</v>
+      </c>
+      <c r="K17" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="1" t="inlineStr">
+        <is>
+          <t>GUNA / GADLAGIRD</t>
+        </is>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C18" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F18" s="1" t="inlineStr">
+        <is>
+          <t>1706004081/WC/22012035190816 — Check dem nirman dahar bale nale par devridang</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H18" s="2" t="n">
+        <v>1187429.97</v>
+      </c>
+      <c r="I18" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J18" s="3" t="n">
+        <v>45367</v>
+      </c>
+      <c r="K18" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="1" t="inlineStr">
+        <is>
+          <t>RAGHOGARH / SAKATPUR</t>
+        </is>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C19" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F19" s="1" t="inlineStr">
+        <is>
+          <t>1706006009/WC/22012034529621 — पोखर निर्माण सामुदायिक कूप के पास ग्राम उदयपुरी</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H19" s="2" t="n">
+        <v>310386.65</v>
+      </c>
+      <c r="I19" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J19" s="3" t="n">
+        <v>43904</v>
+      </c>
+      <c r="K19" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="1" t="inlineStr">
+        <is>
+          <t>RAGHOGARH / BADA AMILYA</t>
+        </is>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C20" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F20" s="1" t="inlineStr">
+        <is>
+          <t>1706006012/DP/22012034495515 — पथ वृक्षारोपण कार्य आमल्‍या वायपास से जामनेर रोड की ओर</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H20" s="2" t="n">
+        <v>390826.48</v>
+      </c>
+      <c r="I20" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J20" s="3" t="n">
+        <v>44094</v>
+      </c>
+      <c r="K20" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>RAGHOGARH / BADA AMILYA</t>
+        </is>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C21" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F21" s="1" t="inlineStr">
+        <is>
+          <t>1706006012/DP/22012034599165 — मेरी माटी मेरा देश अंतर्गत व़क्षारोपण कार्य पंचायत भवन के पास बडा आमल्‍या</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H21" s="2" t="n">
+        <v>55847.4</v>
+      </c>
+      <c r="I21" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J21" s="3" t="n">
+        <v>45256</v>
+      </c>
+      <c r="K21" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>RAGHOGARH / BADA AMILYA</t>
+        </is>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C22" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F22" s="1" t="inlineStr">
+        <is>
+          <t>1706006012/IF/22012035433197 — खेत तालाब निर्माण कार्य इंदरसिह  भील</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H22" s="2" t="n">
+        <v>125326.68</v>
+      </c>
+      <c r="I22" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J22" s="3" t="n">
+        <v>45792</v>
+      </c>
+      <c r="K22" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>RAGHOGARH / BADA AMILYA</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C23" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F23" s="1" t="inlineStr">
+        <is>
+          <t>1706006012/WC/22012035196617 — चेकडेम निर्माण कार्य छापर बाले नाले पर</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H23" s="2" t="n">
+        <v>700783.3</v>
+      </c>
+      <c r="I23" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J23" s="3" t="n">
+        <v>45367</v>
+      </c>
+      <c r="K23" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>RAGHOGARH / PURAINA</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C24" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Play field</t>
+        </is>
+      </c>
+      <c r="F24" s="1" t="inlineStr">
+        <is>
+          <t>1706006015/PG/22012034305194 — खेल मेदान कार्य पुरेना</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H24" s="2" t="n">
+        <v>186000</v>
+      </c>
+      <c r="I24" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J24" s="3" t="n">
+        <v>42892</v>
+      </c>
+      <c r="K24" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>RAGHOGARH / AWAN</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C25" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F25" s="1" t="inlineStr">
+        <is>
+          <t>1706006021/IF/22012035431305 — कपिलधारा कूप निर्माण कार्य गुड्डी बाई /भूरेलाल</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H25" s="2" t="n">
+        <v>316227.11</v>
+      </c>
+      <c r="I25" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J25" s="3" t="n">
+        <v>45799</v>
+      </c>
+      <c r="K25" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>RAGHOGARH / GOVINDPURA</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C26" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F26" s="1" t="inlineStr">
+        <is>
+          <t>1706006028/IF/22012034638261 — निजी खेत में उधानिकी रंगलाल/भूरेलाल</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H26" s="2" t="n">
+        <v>116279.95</v>
+      </c>
+      <c r="I26" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J26" s="3" t="n">
+        <v>44209</v>
+      </c>
+      <c r="K26" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>RAGHOGARH / PAREVA</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C27" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F27" s="1" t="inlineStr">
+        <is>
+          <t>1706006040/IF/22012034457466 — कलिपधारा कूप निर्माण असर्फीबाई वेवा हजारीलाल अहिरवार</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H27" s="2" t="n">
+        <v>210000</v>
+      </c>
+      <c r="I27" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J27" s="3" t="n">
+        <v>43534</v>
+      </c>
+      <c r="K27" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>RAGHOGARH / BANJHALA</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C28" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F28" s="1" t="inlineStr">
+        <is>
+          <t>1706006051/WC/22012034552471 — तालाब निर्माण कार्य डेंडया नाले पर ग्राम बंजला</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H28" s="2" t="n">
+        <v>1469239.68</v>
+      </c>
+      <c r="I28" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J28" s="3" t="n">
+        <v>44031</v>
+      </c>
+      <c r="K28" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>RAGHOGARH / DONGAR MOTIPUR</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C29" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F29" s="1" t="inlineStr">
+        <is>
+          <t>1706006052/IF/22012035170725 — बक्षारोपण कार्य ओमप्रकाश के निजी खेत में</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H29" s="2" t="n">
+        <v>133212.69</v>
+      </c>
+      <c r="I29" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J29" s="3" t="n">
+        <v>45337</v>
+      </c>
+      <c r="K29" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>RAGHOGARH / DONGAR MOTIPUR</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C30" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation - Shelter Belt for Individuals / Line Plantation of Forestry Trees for Individual</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F30" s="1" t="inlineStr">
+        <is>
+          <t>1706006052/IF/22012035170741 — बृक्षारोपण कार्य मुल्‍लो बाई के निजी खेत में</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H30" s="2" t="n">
+        <v>133212.69</v>
+      </c>
+      <c r="I30" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J30" s="3" t="n">
+        <v>45300</v>
+      </c>
+      <c r="K30" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>RAGHOGARH / BAPCHA</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C31" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F31" s="1" t="inlineStr">
+        <is>
+          <t>1706006056/DP/22012034443080 — सामुदायिक कूप निर्माण कार्य ग्राम वापचा</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H31" s="2" t="n">
+        <v>535000</v>
+      </c>
+      <c r="I31" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J31" s="3" t="n">
+        <v>43529</v>
+      </c>
+      <c r="K31" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>RAGHOGARH / JAGRU</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C32" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F32" s="1" t="inlineStr">
+        <is>
+          <t>1706006057/IF/22012034572993 — कलिपधारा कूप घीसीबाई / इमरतलाल</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H32" s="2" t="n">
+        <v>243792.43</v>
+      </c>
+      <c r="I32" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J32" s="3" t="n">
+        <v>44171</v>
+      </c>
+      <c r="K32" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>RAGHOGARH / SHAHPUR</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C33" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F33" s="1" t="inlineStr">
+        <is>
+          <t>1706006073/WC/22012035242749 — परकोलेशन टेंक निर्माण पठार बस्‍ती के पास ग्राम बरखेडीराम</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H33" s="2" t="n">
+        <v>500582.18</v>
+      </c>
+      <c r="I33" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J33" s="3" t="n">
+        <v>45695</v>
+      </c>
+      <c r="K33" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>RAGHOGARH / KHERAD</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C34" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>DUGWELLS / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F34" s="1" t="inlineStr">
+        <is>
+          <t>1706006074/IF/22012034405206 — कलिपधारा कूप रघुवीरसिंह / विजयसिंह</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H34" s="2" t="n">
+        <v>210000</v>
+      </c>
+      <c r="I34" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J34" s="3" t="n">
+        <v>43364</v>
+      </c>
+      <c r="K34" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>RAGHOGARH / NASEERPUR</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C35" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F35" s="1" t="inlineStr">
+        <is>
+          <t>1706006075/WC/22012035189838 — चेकडेम निर्माण कार्य करेला नाले पर नसीरपुर</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H35" s="2" t="n">
+        <v>964251.18</v>
+      </c>
+      <c r="I35" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J35" s="3" t="n">
+        <v>45383</v>
+      </c>
+      <c r="K35" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>RAGHOGARH / KADAIKHEDA</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C36" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F36" s="1" t="inlineStr">
+        <is>
+          <t>1706006076/RC/22012034532118 — एप्रोच रोड निर्माण कार्य सहरिया बस्ती नाले सेशस्किया प्रथमिक विद्यालय टक ग्राम पंचायत Kandikheda</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H36" s="2" t="n">
+        <v>2260722.24</v>
+      </c>
+      <c r="I36" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J36" s="3" t="n">
+        <v>44086</v>
+      </c>
+      <c r="K36" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>RAGHOGARH / KITIKHEDI</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C37" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F37" s="1" t="inlineStr">
+        <is>
+          <t>1706006077/DP/22012034496547 — सार्वजनिक कूप निर्माण बुद्धराम के घ्‍ार के पास ग्राम इमलिया</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H37" s="2" t="n">
+        <v>464568.96</v>
+      </c>
+      <c r="I37" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J37" s="3" t="n">
+        <v>44101</v>
+      </c>
+      <c r="K37" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>RAGHOGARH / KARONDI</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C38" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F38" s="1" t="inlineStr">
+        <is>
+          <t>1706006082/DP/22012034583248 — सार्वजनिक वृक्षारोपण शिव मंदिर परिसर करोंदी</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H38" s="2" t="n">
+        <v>133212.69</v>
+      </c>
+      <c r="I38" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J38" s="3" t="n">
+        <v>45313</v>
+      </c>
+      <c r="K38" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>RAGHOGARH / MAHU</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C39" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F39" s="1" t="inlineStr">
+        <is>
+          <t>1706006083/IF/22012035040711 — खेत तालाब निर्माण इन्‍दरबाई के खेत में</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H39" s="2" t="n">
+        <v>116138.89</v>
+      </c>
+      <c r="I39" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J39" s="3" t="n">
+        <v>45095</v>
+      </c>
+      <c r="K39" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>RAGHOGARH / MAHU</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C40" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F40" s="1" t="inlineStr">
+        <is>
+          <t>1706006083/WC/22012034924559 — पोखर निर्माण कार्य नारायण सिंह के खेत के पास आलमपुरा</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H40" s="2" t="n">
+        <v>356340.1</v>
+      </c>
+      <c r="I40" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J40" s="3" t="n">
+        <v>44790</v>
+      </c>
+      <c r="K40" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA / KADAIYAKHURD</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C41" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F41" s="1" t="inlineStr">
+        <is>
+          <t>1706008010/IF/22012034613787 — Khet talab niram kary narayan singh /kisan lal</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H41" s="2" t="n">
+        <v>203407.08</v>
+      </c>
+      <c r="I41" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J41" s="3" t="n">
+        <v>44250</v>
+      </c>
+      <c r="K41" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA / KADAIYAKHURD</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C42" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Construction of  Spur</t>
+        </is>
+      </c>
+      <c r="F42" s="1" t="inlineStr">
+        <is>
+          <t>1706008010/WC/22012034580772 — pokhar nirman kary motipura jogipra nath je mahraj ky pas</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H42" s="2" t="n">
+        <v>796689.68</v>
+      </c>
+      <c r="I42" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J42" s="3" t="n">
+        <v>44534</v>
+      </c>
+      <c r="K42" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA / BAHUKHEDI</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C43" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Constr of earthen contour bunds for individuals / Construction of Earthen contour Bund for Individuals</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F43" s="1" t="inlineStr">
+        <is>
+          <t>1706008020/IF/22012034558473 — khet talab nirman kary Laxmidevi/krasnkumar</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H43" s="2" t="n">
+        <v>329572.21</v>
+      </c>
+      <c r="I43" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J43" s="3" t="n">
+        <v>44663</v>
+      </c>
+      <c r="K43" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA / KITA KHEDI</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C44" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F44" s="1" t="inlineStr">
+        <is>
+          <t>1706008029/IF/22012034660178 — Khet talab guddi bai / rajend  puralakhanwas</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H44" s="2" t="n">
+        <v>206314.06</v>
+      </c>
+      <c r="I44" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J44" s="3" t="n">
+        <v>44265</v>
+      </c>
+      <c r="K44" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA / DABRIYA</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C45" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F45" s="1" t="inlineStr">
+        <is>
+          <t>1706008036/LD/22012034518204 — charagah vikash kendra kodyapura</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H45" s="2" t="n">
+        <v>792188.33</v>
+      </c>
+      <c r="I45" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J45" s="3" t="n">
+        <v>44276</v>
+      </c>
+      <c r="K45" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA / SONA HEDA</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C46" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F46" s="1" t="inlineStr">
+        <is>
+          <t>1706008046/WC/22012035120290 — Mini Parkoletion tenk nirman karya ghisa lal  ke khet ke pasa sonaheda</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H46" s="2" t="n">
+        <v>414494</v>
+      </c>
+      <c r="I46" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J46" s="3" t="n">
+        <v>45362</v>
+      </c>
+      <c r="K46" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA / KANKANHERU</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C47" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F47" s="1" t="inlineStr">
+        <is>
+          <t>1706008050/IF/22012035409456 — niji khet talab kary dhapu bai / jamna lal pilya najdik kotra</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H47" s="2" t="n">
+        <v>234737.71</v>
+      </c>
+      <c r="I47" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J47" s="3" t="n">
+        <v>45794</v>
+      </c>
+      <c r="K47" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA / PIPLIYA MOTI</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C48" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Bondry Block - Coastal Shelter Belt-Individuals / Block Plantation of Forestry Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Other Works</t>
+        </is>
+      </c>
+      <c r="F48" s="1" t="inlineStr">
+        <is>
+          <t>1706008055/IF/22012034647563 — Kat talab nirman kary jamnalal/misrilal piplyamoti</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H48" s="2" t="n">
+        <v>200869.89</v>
+      </c>
+      <c r="I48" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J48" s="3" t="n">
+        <v>44204</v>
+      </c>
+      <c r="K48" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA / PIPLIYA MOTI</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C49" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Bondry Block - Coastal Shelter Belt-Individuals / Block Plantation of Forestry Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Other Works</t>
+        </is>
+      </c>
+      <c r="F49" s="1" t="inlineStr">
+        <is>
+          <t>1706008055/IF/22012034647564 — Kat talab nirman kary umri/unkarlal piplyamoti</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H49" s="2" t="n">
+        <v>200869.89</v>
+      </c>
+      <c r="I49" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J49" s="3" t="n">
+        <v>44204</v>
+      </c>
+      <c r="K49" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA / PIPLIYA MOTI</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C50" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Bondry Block - Coastal Shelter Belt-Individuals / Block Plantation of Forestry Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Other Works</t>
+        </is>
+      </c>
+      <c r="F50" s="1" t="inlineStr">
+        <is>
+          <t>1706008055/IF/22012034648511 — Khet talab nirman kary bhamribai/laxman bhil piplyamoti</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H50" s="2" t="n">
+        <v>200869.89</v>
+      </c>
+      <c r="I50" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J50" s="3" t="n">
+        <v>44301</v>
+      </c>
+      <c r="K50" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA / BHENSUWA</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C51" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F51" s="1" t="inlineStr">
+        <is>
+          <t>1706008068/IF/22012034654952 — खेत तालाब निर्माण कार्य लाखनसिह / कन्हैयाालाल  ग्राम वडोदिया</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H51" s="2" t="n">
+        <v>196298.62</v>
+      </c>
+      <c r="I51" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J51" s="3" t="n">
+        <v>44264</v>
+      </c>
+      <c r="K51" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA / BHENSUWA</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C52" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F52" s="1" t="inlineStr">
+        <is>
+          <t>1706008068/IF/22012034660425 — khet talab ashok/ bhero singh rajput (badodiya)</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H52" s="2" t="n">
+        <v>196298.62</v>
+      </c>
+      <c r="I52" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J52" s="3" t="n">
+        <v>44480</v>
+      </c>
+      <c r="K52" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA / BHENSUWA</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C53" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F53" s="1" t="inlineStr">
+        <is>
+          <t>1706008068/IF/22012034662088 — khet talab munni bai w/o parvat singh meena (bhesua)</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H53" s="2" t="n">
+        <v>196298.62</v>
+      </c>
+      <c r="I53" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J53" s="3" t="n">
+        <v>44273</v>
+      </c>
+      <c r="K53" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA / BHENSUWA</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C54" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F54" s="1" t="inlineStr">
+        <is>
+          <t>1706008068/IF/22012034760408 — tcr khet talab nirman pritam singh/ banshi lal meena (bhesua)</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H54" s="2" t="n">
+        <v>198005.53</v>
+      </c>
+      <c r="I54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J54" s="3" t="n">
+        <v>44360</v>
+      </c>
+      <c r="K54" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA / BHENSUWA</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C55" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F55" s="1" t="inlineStr">
+        <is>
+          <t>1706008068/IF/22012034797604 — C.T.R Khet Talab Nirman Karya Arvind S/o Bahadur singh Meena Gram Bhesua</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H55" s="2" t="n">
+        <v>198005.53</v>
+      </c>
+      <c r="I55" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J55" s="3" t="n">
+        <v>44371</v>
+      </c>
+      <c r="K55" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA / BHENSUWA</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C56" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F56" s="1" t="inlineStr">
+        <is>
+          <t>1706008068/IF/22012034808405 — C.T.R Khet Talab Nirman Karya Jamnalal S/o Gordhan Ahirwar Gram Bhesua</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H56" s="2" t="n">
+        <v>198005.53</v>
+      </c>
+      <c r="I56" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J56" s="3" t="n">
+        <v>44466</v>
+      </c>
+      <c r="K56" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA / BHENSUWA</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C57" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F57" s="1" t="inlineStr">
+        <is>
+          <t>1706008068/IF/22012034808410 — C.T.R Khet Talab Nirman Kary Randher singh s/o Karan singh Meena Gram Sawalpura</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H57" s="2" t="n">
+        <v>198005.53</v>
+      </c>
+      <c r="I57" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J57" s="3" t="n">
+        <v>44466</v>
+      </c>
+      <c r="K57" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA / KOTRA</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C58" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F58" s="1" t="inlineStr">
+        <is>
+          <t>1706008070/IF/22012034616105 — Niji Fhalodyan Kary Mohan / Rodya  Mali</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H58" s="2" t="n">
+        <v>142446.41</v>
+      </c>
+      <c r="I58" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J58" s="3" t="n">
+        <v>44702</v>
+      </c>
+      <c r="K58" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>CHANCHODA / PARWARIYA</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C59" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F59" s="1" t="inlineStr">
+        <is>
+          <t>1706008096/WC/22012034619640 — kapildhara koop dileep /ramshwaroop</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H59" s="2" t="n">
+        <v>291397.77</v>
+      </c>
+      <c r="I59" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J59" s="3" t="n">
+        <v>44699</v>
+      </c>
+      <c r="K59" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>ARON / MUDRAKHURD</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C60" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F60" s="1" t="inlineStr">
+        <is>
+          <t>1706009006/WC/22012035125278 — पोखर तालाब निर्माण कार्य सर्वे न.396-s खुश्‍शी के खेत के पास मूडराखुर्द</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H60" s="2" t="n">
+        <v>385261.22</v>
+      </c>
+      <c r="I60" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J60" s="3" t="n">
+        <v>45206</v>
+      </c>
+      <c r="K60" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>ARON / AMODA</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C61" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F61" s="1" t="inlineStr">
+        <is>
+          <t>1706009010/IF/22012034429101 — व़क्षारोपण कार्य खेत की मेढ पर भगवत/रणजीत अमोदा</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H61" s="2" t="n">
+        <v>187600</v>
+      </c>
+      <c r="I61" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J61" s="3" t="n">
+        <v>43376</v>
+      </c>
+      <c r="K61" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>ARON / AMODA</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C62" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F62" s="1" t="inlineStr">
+        <is>
+          <t>1706009010/IF/22012034592780 — निजी खेत में फलोद्यान कार्य रामकृष्ण/नथन सिंह रघुवंशी</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H62" s="2" t="n">
+        <v>115234</v>
+      </c>
+      <c r="I62" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J62" s="3" t="n">
+        <v>44058</v>
+      </c>
+      <c r="K62" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>ARON / AMODA</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C63" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F63" s="1" t="inlineStr">
+        <is>
+          <t>1706009010/WC/22012035002730 — अर्धनवंड निर्माण कार्य नीलम के घर के पीछे बुढैना</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H63" s="2" t="n">
+        <v>119453.31</v>
+      </c>
+      <c r="I63" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J63" s="3" t="n">
+        <v>44875</v>
+      </c>
+      <c r="K63" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>ARON / PATLASEWAR</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C64" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F64" s="1" t="inlineStr">
+        <is>
+          <t>1706009030/WC/22012034994685 — कंटूर ट्रेंच निर्माण कार्य पठार पर ग्राम गोविन्‍दपुर</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H64" s="2" t="n">
+        <v>376501.34</v>
+      </c>
+      <c r="I64" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J64" s="3" t="n">
+        <v>44812</v>
+      </c>
+      <c r="K64" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>ARON / JAKHODA</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C65" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Road Line Plantation of Shelter Belt Trees-Comm / Avenue Plantation for Community</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F65" s="1" t="inlineStr">
+        <is>
+          <t>1706009034/DP/22012034598456 — वसुधा वंदन अमृत वाटिका सर्वे नंबर 66 जखौदा</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H65" s="2" t="n">
+        <v>55847.4</v>
+      </c>
+      <c r="I65" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J65" s="3" t="n">
+        <v>45168</v>
+      </c>
+      <c r="K65" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>ARON / KHAMKHEDA</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C66" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F66" s="1" t="inlineStr">
+        <is>
+          <t>1706009036/IF/22012035439140 — खेत तालाब निर्माण कार्य वलवंत सिंह/हीरालाल खामखेडा</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H66" s="2" t="n">
+        <v>147621.16</v>
+      </c>
+      <c r="I66" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J66" s="3" t="n">
+        <v>45808</v>
+      </c>
+      <c r="K66" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>ARON / KHAMKHEDA</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C67" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F67" s="1" t="inlineStr">
+        <is>
+          <t>1706009036/IF/22012035439156 — खेत तालाब निर्माण कार्य जालम हरिजन/हीरालाल खामखेडा</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H67" s="2" t="n">
+        <v>147621.16</v>
+      </c>
+      <c r="I67" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J67" s="3" t="n">
+        <v>45808</v>
+      </c>
+      <c r="K67" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>ARON / KHAMKHEDA</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C68" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F68" s="1" t="inlineStr">
+        <is>
+          <t>1706009036/IF/22012035439182 — खेत तालाब निर्माण कार्य हिरिया बाई वेवा/रघुवीर खामखेडा</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H68" s="2" t="n">
+        <v>147621.16</v>
+      </c>
+      <c r="I68" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J68" s="3" t="n">
+        <v>45824</v>
+      </c>
+      <c r="K68" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>ARON / BHADAUR</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C69" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F69" s="1" t="inlineStr">
+        <is>
+          <t>1706009041/IF/22012035013526 — सामाजिक उद्यानिकी वृक्षारोपण कार्य धर्मेन्‍द्र रघुंवशी/प्रेमसिंह</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H69" s="2" t="n">
+        <v>126831.88</v>
+      </c>
+      <c r="I69" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J69" s="3" t="n">
+        <v>44890</v>
+      </c>
+      <c r="K69" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>ARON / BHADAUR</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C70" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F70" s="1" t="inlineStr">
+        <is>
+          <t>1706009041/IF/22012035019841 — सामाजिक उद्यानिकी वृक्षारोपण कार्य दिनेश रघुवंशी/प्रतापसिंह</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H70" s="2" t="n">
+        <v>126831.88</v>
+      </c>
+      <c r="I70" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J70" s="3" t="n">
+        <v>44933</v>
+      </c>
+      <c r="K70" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>ARON / BANBIRKHEDI</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C71" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F71" s="1" t="inlineStr">
+        <is>
+          <t>1706009054/WC/22012034447033 — तालाब निर्माण कार्यओम महाराज के खेत के पास बनवीरखेडी</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H71" s="2" t="n">
+        <v>975000</v>
+      </c>
+      <c r="I71" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J71" s="3" t="n">
+        <v>43533</v>
+      </c>
+      <c r="K71" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>ARON / BARKHEDAHAT</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C72" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D72" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F72" s="1" t="inlineStr">
+        <is>
+          <t>1706009056/IF/22012035649542 — khet talab nirman kary uda/manna banjara ke khet par hamirgarh</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H72" s="2" t="n">
+        <v>198790.25</v>
+      </c>
+      <c r="I72" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J72" s="3" t="n">
+        <v>46077</v>
+      </c>
+      <c r="K72" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>