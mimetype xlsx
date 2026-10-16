--- v0 (2026-08-30)
+++ v1 (2026-10-16)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K35"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-30 03:18:26</t>
+          <t>Exported on: 2026-10-16 23:47:49</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: GUNA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>BAMORI / GWARKHEDA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1706003019/WC/VB/22012035330848 — sokpit shala bhawan ke pas</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>46204</v>
@@ -414,286 +414,286 @@
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>GUNA / NEGMA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1706004059/RC/VB/22012034854286 — Gravel Road Mohanpurkaian Damar Road se Aari Tak Gram Panvhayat negma</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>46213</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA / BADAUD</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1706008080/IF/22012035381595 — kapildhara koop ramnarayan/dhoore lal</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA / BADAUD</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1706008080/IF/22012035471710 — kapildhara koop naveen/komal meena</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA / BADAUD</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1706008080/IF/22012035512809 — khet talab gappa lal/balkishan meena</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA / BADAUD</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1706008080/IF/22012035512816 — KHET TALAB MANTILAL/BHAMARLAL MEENA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA / KHANPURA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1706008123/IF/22012035561869 — Ket talab Nirman karya Banshilal/ kavarlal Lodha Gram khanpura</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>25000</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45793</v>
@@ -743,51 +743,51 @@
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>CHANCHODA / KOLUA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1706008126/WC/VB/22012035329833 — SOKPIT NIRMAN KARYA MIDIL SCHOOL HENDPUMP KE PASS GRAM KOLUA GP KOLUA</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>46223</v>
@@ -1307,51 +1307,51 @@
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>ARON / BAAROD</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1706009055/WC/VB/22012035329913 — वोल्‍टर चैक डेम कार्य सर्वे नं० 1 में ग्राम बारोद</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>46126</v>