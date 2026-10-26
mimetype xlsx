--- v0 (2026-09-06)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K47"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 09:40:31</t>
+          <t>Exported on: 2026-10-26 22:21:54</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: TIKAMGARH</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -367,427 +367,427 @@
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45198</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1707003065/DP/22012034520916 — श्री हनुमान जी मंदिर की भूमि पर वक्षारोपण कार्य</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>116279.95</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44606</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1707003065/DP/22012034530817 — व्रक्षारोपण कार्य टोरिया पर कुम्हैंडी</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>685575.78</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>44606</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1707003065/IF/22012034465573 — जमना अहिरवार कि भमी पर कपिलधारा कूप</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>230000</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>43524</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1707003065/IF/22012034639102 — कापिलधारा कुप निर्मान राजकुमारी/कुरे रजक</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>263855.24</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>44205</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1707003065/IF/22012034669156 — श्यामलाल /ग्यादीन /तुलाराम  वंशकार की भूमि पर कूप निर्माण</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>263855.24</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>44386</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Coast Line plntation of Forestry Trees-Individuals / Along the coast Line Plantation of Forestry Trees for Individuals</t>
+          <t>Coast Line plntation of Forestry Trees-Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1707003065/IF/22012034829142 — ctr-खकरी निर्माण पुन् पाल की भूमि पर</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>180741.76</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44606</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plntation of Forstry Trees for Individual / Boundary Line Plantation of Forestry Trees for Individuals</t>
+          <t>Boundary Plntation of Forstry Trees for Individual / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1707003065/IF/22012034829144 — ctr-खकरी निर्माण पार्वती की भूमि पर</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>180741.76</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>44601</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1707003065/IF/22012034977864 — नवीन कपिलधारा कूप त्रिेवेणी/ अनिल शुक्‍ला इत्‍यादि की भूमि पर</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>257014.43</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>44715</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Line Plntation of Shelter Belt for Individual / Line Plantation of Shelter Belt Trees for Individuals</t>
+          <t>Line Plntation of Shelter Belt for Individual / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1707003065/IF/22012035137840 — वृक्षारोपण कार्य रामकिशन/ दलुआ वंशकार कि भूमि पर</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>133212.69</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45186</v>
@@ -859,969 +859,973 @@
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1707003065/IF/22012035662797 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP122752034</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I24" s="2" t="n">
-        <v>2100</v>
+        <v>13200</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>46171</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Well / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1707003065/IF/9993743986 — नवीन कूप प्रकाश, राजकुमार वंशकार कुम्‍हेडी खास</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>357000</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>42528</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1707003065/IF/IAY/2591165 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2047078</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>44015</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1707003065/IF/IAY/2591173 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2067582</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>44015</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1707003065/IF/IAY/2598515 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3115874</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>44015</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1707003065/IF/IAY/3759413 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119513533</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>44682</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1707003065/IF/IAY/3788452 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120874248</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>44682</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1707003065/IF/IAY/3788454 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120874454</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>44682</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1707003065/IF/IAY/4562268 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115776590</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I32" s="2" t="n">
-        <v>0</v>
+        <v>600</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45645</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1707003065/IF/IAY/4566155 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116147748</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45645</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1707003065/IF/IAY/4675310 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119740937</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45645</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1707003065/IF/IAY/4694181 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115743777</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>46065</v>
       </c>
-      <c r="K35" s="3"/>
+      <c r="K35" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1707003065/IF/IAY/4709167 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124801016</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45663</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1707003065/IF/IAY/4713691 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127245205</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45553</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1707003065/IF/IAY/4866179 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127253995</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45716</v>
       </c>
-      <c r="K38" s="3"/>
+      <c r="K38" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1707003065/IF/IAY/5210826 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116747726</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45558</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1707003065/IF/IAY/5782724 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116034884</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45583</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1707003065/RC/22012034524714 — approach rod nirman harijan basti se panchiyat bhavan tak</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>1227924.86</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>44088</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1707003065/RC/22012034672210 — सुदूर सडक निर्माण पानी की टंकी से अस्‍पताल तक</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>1114668.92</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45450</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1707003065/RC/22012034681033 — नाली निर्माण प्रताप सिंह के मकान से मुकेश के मकान तक</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45558</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1707003065/RC/22012034681034 — नाली निर्माण रामचरन के मकान से बडेरा खिकर तक</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>52000</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45369</v>
@@ -1918,51 +1922,51 @@
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>44663</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1707003065/WC/22012035284967 — dugwel recharge pits sarvjanik koop badera khirak kumhedi khas</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45761</v>