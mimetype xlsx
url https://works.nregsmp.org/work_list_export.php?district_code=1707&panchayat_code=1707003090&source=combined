--- v0 (2026-09-07)
+++ v1 (2026-10-28)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K656"/>
+  <dimension ref="A1:K665"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 07:46:36</t>
+          <t>Exported on: 2026-10-28 06:00:40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: TIKAMGARH</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1088,51 +1088,51 @@
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>42486</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1707003090/IC/VB/22012034893393 — सार्वजनिक कूप निर्माण कार्य नई वस्ती के पीछे खस बाबा देहरे के पास दरगाय खुर्द</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>46215</v>
@@ -5641,51 +5641,51 @@
         <v>0</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1707003090/IF/22012035169204 — Khet talab nirman Kary rampyare ahirwar ki bhumi par</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>277360.41</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>86241.6</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45319</v>
@@ -5782,51 +5782,51 @@
         <v>0</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1707003090/IF/22012035231761 — khet talab nirman kary durga prasad yadav ki bhumi par gp dargaykhurd</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45451</v>
@@ -5927,98 +5927,98 @@
       <c r="J129" s="3" t="n">
         <v>45679</v>
       </c>
       <c r="K129" s="3" t="n">
         <v>46061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1707003090/IF/22012035304699 — khet talab nirman kary Teela har   gram panchayat  dargaykhurd</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K130" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1707003090/IF/22012035304704 — khet talab nirman kary Teela har   gram panchayat  dargaykhurd</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45683</v>
@@ -6217,51 +6217,51 @@
       <c r="J135" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K135" s="3" t="n">
         <v>46068</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1707003090/IF/22012035406924 — Dugwell recharge Durga. Durg in ok if]</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>45762</v>
@@ -6411,145 +6411,145 @@
       <c r="J139" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K139" s="3" t="n">
         <v>46068</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1707003090/IF/22012035475798 — Khet Talab nirman kary kutu ahirwar ki bhumi par Dargaykhurd</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>80289</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1707003090/IF/22012035522000 — Khet Talab Nirman Kary Pramod ahirwar ki Bhumi par dargaykhurd</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I141" s="2" t="n">
-        <v>101415</v>
+        <v>124515</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45815</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1707003090/IF/22012035522495 — Khet Talab Nirman Kary Gayatri chaturvedi ki bhumi par Dargaykhurd</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45761</v>
@@ -6601,51 +6601,51 @@
       <c r="J143" s="3" t="n">
         <v>45820</v>
       </c>
       <c r="K143" s="3" t="n">
         <v>46149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1707003090/IF/22012035552935 — Kapildhara koop nirman Ramesh ahirwar ki bhumi par</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45761</v>
@@ -17720,13737 +17720,14162 @@
       <c r="J370" s="3" t="n">
         <v>45894</v>
       </c>
       <c r="K370" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1707003090/IF/IAY/5721449 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144655303</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>45894</v>
       </c>
-      <c r="K371" s="3"/>
+      <c r="K371" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1707003090/IF/IAY/5886451 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143822505</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>8874</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>46182</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1707003090/IF/IAY/5886680 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120030333</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>13572</v>
+        <v>23472</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>46164</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1707003090/IF/IAY/6358425 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145182213</t>
+          <t>1707003090/IF/IAY/6252686 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116115699</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>46267</v>
+        <v>46302</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1707003090/IF/IAY/6358586 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125651462</t>
+          <t>1707003090/IF/IAY/6267897 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127873134</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>46267</v>
+        <v>46302</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1707003090/IF/IAY/6380958 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125662952</t>
+          <t>1707003090/IF/IAY/6274593 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145738339</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>46218</v>
+        <v>46302</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1707003090/IF/IAY/6381106 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127086852</t>
+          <t>1707003090/IF/IAY/6284561 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125717269</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>46218</v>
+        <v>46302</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1707003090/IF/IAY/6381246 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125661444</t>
+          <t>1707003090/IF/IAY/6288423 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127088404</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>46228</v>
+        <v>46302</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1707003090/IF/IAY/660829 — Construction of IAY House -IAY REG. NO. MP1466943</t>
+          <t>1707003090/IF/IAY/6290880 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125974620</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>42926</v>
-[...3 lines deleted...]
-      </c>
+        <v>46302</v>
+      </c>
+      <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1707003090/IF/IAY/661013 — Construction of IAY House -IAY REG. NO. MP1494410</t>
+          <t>1707003090/IF/IAY/6291274 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118652793</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>14964</v>
+        <v>8400</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>43267</v>
-[...3 lines deleted...]
-      </c>
+        <v>46302</v>
+      </c>
+      <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1707003090/IF/IAY/661204 — Construction of IAY House -IAY REG. NO. MP1514906</t>
+          <t>1707003090/IF/IAY/6296460 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148955889</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>15480</v>
+        <v>4200</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>42926</v>
-[...3 lines deleted...]
-      </c>
+        <v>46302</v>
+      </c>
+      <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1707003090/IF/IAY/663931 — Construction of IAY House -IAY REG. NO. MP1866235</t>
+          <t>1707003090/IF/IAY/6358425 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145182213</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>15480</v>
+        <v>12300</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>43016</v>
-[...3 lines deleted...]
-      </c>
+        <v>46267</v>
+      </c>
+      <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1707003090/IF/IAY/664039 — Construction of IAY House -IAY REG. NO. MP1873809</t>
+          <t>1707003090/IF/IAY/6358586 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125651462</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>15480</v>
+        <v>24600</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>42926</v>
-[...3 lines deleted...]
-      </c>
+        <v>46267</v>
+      </c>
+      <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1707003090/IF/IAY/664522 — Construction of IAY House -IAY REG. NO. MP1931453</t>
+          <t>1707003090/IF/IAY/6359128 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125671188</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>15480</v>
+        <v>8400</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>43070</v>
-[...3 lines deleted...]
-      </c>
+        <v>46302</v>
+      </c>
+      <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1707003090/IF/IAY/664685 — Construction of IAY House -IAY REG. NO. MP1952094</t>
+          <t>1707003090/IF/IAY/6380958 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125662952</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>43016</v>
-[...3 lines deleted...]
-      </c>
+        <v>46275</v>
+      </c>
+      <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1707003090/IF/IAY/674536 — Construction of IAY House -IAY REG. NO. MP2725125</t>
+          <t>1707003090/IF/IAY/6381106 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127086852</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>15480</v>
+        <v>8400</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>42926</v>
-[...3 lines deleted...]
-      </c>
+        <v>46274</v>
+      </c>
+      <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1707003090/IF/IAY/675039 — Construction of IAY House -IAY REG. NO. MP2777302</t>
+          <t>1707003090/IF/IAY/6381246 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125661444</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>15480</v>
+        <v>8400</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>42926</v>
-[...3 lines deleted...]
-      </c>
+        <v>46274</v>
+      </c>
+      <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1707003090/IF/IAY/678426 — Construction of IAY House -IAY REG. NO. MP3176726</t>
+          <t>1707003090/IF/IAY/660829 — Construction of IAY House -IAY REG. NO. MP1466943</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>15588</v>
+        <v>15480</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>43106</v>
+        <v>42926</v>
       </c>
       <c r="K388" s="3" t="n">
-        <v>43403</v>
+        <v>43120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1707003090/IF/IAY/680887 — Construction of IAY House -IAY REG. NO. MP3519860</t>
+          <t>1707003090/IF/IAY/661013 — Construction of IAY House -IAY REG. NO. MP1494410</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>15480</v>
+        <v>14964</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>43065</v>
+        <v>43267</v>
       </c>
       <c r="K389" s="3" t="n">
-        <v>43241</v>
+        <v>43501</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1707003090/IF/IAY/681084 — Construction of IAY House -IAY REG. NO. MP3537189</t>
+          <t>1707003090/IF/IAY/661204 — Construction of IAY House -IAY REG. NO. MP1514906</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>42956</v>
+        <v>42926</v>
       </c>
       <c r="K390" s="3" t="n">
-        <v>43143</v>
+        <v>43129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1707003090/IF/IAY/681216 — Construction of IAY House -IAY REG. NO. MP3544296</t>
+          <t>1707003090/IF/IAY/663931 — Construction of IAY House -IAY REG. NO. MP1866235</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>15516</v>
+        <v>15480</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>42926</v>
+        <v>43016</v>
       </c>
       <c r="K391" s="3" t="n">
-        <v>43469</v>
+        <v>43150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1707003090/IF/IAY/681772 — Construction of IAY House -IAY REG. NO. MP3637559</t>
+          <t>1707003090/IF/IAY/664039 — Construction of IAY House -IAY REG. NO. MP1873809</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>42926</v>
       </c>
       <c r="K392" s="3" t="n">
-        <v>43143</v>
+        <v>43241</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1707003090/LD/22012034260421 — Kaipldhara koop Nirman Raju Yadav</t>
+          <t>1707003090/IF/IAY/664522 — Construction of IAY House -IAY REG. NO. MP1931453</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K393" s="3"/>
+        <v>43070</v>
+      </c>
+      <c r="K393" s="3" t="n">
+        <v>43241</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1707003090/LD/22012034547871 — Med bandhan pramod / randhir ahirwar</t>
+          <t>1707003090/IF/IAY/664685 — Construction of IAY House -IAY REG. NO. MP1952094</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>44288</v>
-[...1 lines deleted...]
-      <c r="K394" s="3"/>
+        <v>43016</v>
+      </c>
+      <c r="K394" s="3" t="n">
+        <v>43241</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1707003090/LD/22012034567090 — Man road se plantetion ki or kharkari nirman dargaykhurd</t>
+          <t>1707003090/IF/IAY/674536 — Construction of IAY House -IAY REG. NO. MP2725125</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>612650.9</v>
+        <v>15030</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>350804</v>
+        <v>15480</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>44618</v>
+        <v>42926</v>
       </c>
       <c r="K395" s="3" t="n">
-        <v>45341</v>
+        <v>43089</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1707003090/LD/22012034567091 — Gau talab se Teela ki or kharkhari nirman</t>
+          <t>1707003090/IF/IAY/675039 — Construction of IAY House -IAY REG. NO. MP2777302</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K396" s="3"/>
+        <v>42926</v>
+      </c>
+      <c r="K396" s="3" t="n">
+        <v>43129</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1707003090/LD/22012034567092 — Gau talab se Teela ki or kharkhari nirman</t>
+          <t>1707003090/IF/IAY/678426 — Construction of IAY House -IAY REG. NO. MP3176726</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>0</v>
+        <v>15588</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K397" s="3"/>
+        <v>43106</v>
+      </c>
+      <c r="K397" s="3" t="n">
+        <v>43403</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1707003090/LD/22012034568859 — khakri nirman ramraja mandir se man road ki or</t>
+          <t>1707003090/IF/IAY/680887 — Construction of IAY House -IAY REG. NO. MP3519860</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K398" s="3"/>
+        <v>43065</v>
+      </c>
+      <c r="K398" s="3" t="n">
+        <v>43241</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1707003090/LD/22012034568860 — khakri nirman ramraja mandir se man road ki or</t>
+          <t>1707003090/IF/IAY/681084 — Construction of IAY House -IAY REG. NO. MP3537189</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K399" s="3"/>
+        <v>42956</v>
+      </c>
+      <c r="K399" s="3" t="n">
+        <v>43143</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1707003090/LD/22012034578482 — Khakri nirman dwarka prasad chaturvedi ki bhumi par Man road ke pass</t>
+          <t>1707003090/IF/IAY/681216 — Construction of IAY House -IAY REG. NO. MP3544296</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>0</v>
+        <v>15516</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K400" s="3"/>
+        <v>42926</v>
+      </c>
+      <c r="K400" s="3" t="n">
+        <v>43469</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1707003090/LD/22012034578483 — Khakri nirman dwarka prasad chaturvedi ki bhumi par Man road ke pass</t>
+          <t>1707003090/IF/IAY/681772 — Construction of IAY House -IAY REG. NO. MP3637559</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K401" s="3"/>
+        <v>42926</v>
+      </c>
+      <c r="K401" s="3" t="n">
+        <v>43143</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1707003090/LD/22012034579030 — khakri nirman kary man road se mandir ki or</t>
+          <t>1707003090/LD/22012034260421 — Kaipldhara koop Nirman Raju Yadav</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>400187.28</v>
+        <v>0</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>341428</v>
+        <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>44701</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1707003090/LD/22012034579360 — khakri nirman kary kamlesh kewat ke kuwa ke pass dargaykhurd</t>
+          <t>1707003090/LD/22012034547871 — Med bandhan pramod / randhir ahirwar</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>44665</v>
+        <v>44288</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1707003090/LD/22012034594042 — खकरी निर्माण कार्य ज्वालामुखी मन्दिर के पास</t>
+          <t>1707003090/LD/22012034567090 — Man road se plantetion ki or kharkari nirman dargaykhurd</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>0</v>
+        <v>612650.9</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>0</v>
+        <v>350804</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K404" s="3"/>
+        <v>44618</v>
+      </c>
+      <c r="K404" s="3" t="n">
+        <v>45341</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1707003090/LD/22012034596744 — Sarbjanik khakri nirman kary jwalamukhi mandir ke pas</t>
+          <t>1707003090/LD/22012034567091 — Gau talab se Teela ki or kharkhari nirman</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>45030</v>
+        <v>44300</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1707003090/LD/22012034602017 — गौठान निर्माण कार्य मरोरा घाट मेन रोड के पास  GP dargaykhurd</t>
+          <t>1707003090/LD/22012034567092 — Gau talab se Teela ki or kharkhari nirman</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>686316.55</v>
+        <v>0</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>564907</v>
+        <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>45364</v>
+        <v>44300</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1707003090/LD/22012034944149 — नाली निर्माण कार्य प्रकाश केवट के घर से परशुराम के घर तक दरगाय खुर्द</t>
+          <t>1707003090/LD/22012034568859 — khakri nirman ramraja mandir se man road ki or</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>81000</v>
+        <v>0</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>45451</v>
+        <v>44423</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1707003090/LD/22012034944435 — naveen puliya niliran Raju yadav ke KUWAA ke pass</t>
+          <t>1707003090/LD/22012034568860 — khakri nirman ramraja mandir se man road ki or</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>45519</v>
+        <v>44423</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1707003090/LD/3799426136 — खेल मैदान कार्य दरगांय खुर्द</t>
+          <t>1707003090/LD/22012034578482 — Khakri nirman dwarka prasad chaturvedi ki bhumi par Man road ke pass</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>999000</v>
+        <v>0</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>1043820</v>
+        <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>41680</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1707003090/LD/3799433123 — शान्‍तीधाम निर्माण दरगायंखुर्द</t>
+          <t>1707003090/LD/22012034578483 — Khakri nirman dwarka prasad chaturvedi ki bhumi par Man road ke pass</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>461000</v>
+        <v>0</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>259551.2</v>
+        <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>41744</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Other Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Maintenance of rural public assets / Repair and Maintenance of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Community infrastructure</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1707003090/OP/9425889514 — मेड वंधान कार्य</t>
+          <t>1707003090/LD/22012034579030 — khakri nirman kary man road se mandir ki or</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>0</v>
+        <v>400187.28</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>0</v>
+        <v>341428</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>42461</v>
-[...1 lines deleted...]
-      <c r="K411" s="3"/>
+        <v>44701</v>
+      </c>
+      <c r="K411" s="3" t="n">
+        <v>45258</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034194894 — सी सी रोड ज्‍वालामुखी मंदिर से नहर कि पुलिया तक</t>
+          <t>1707003090/LD/22012034579360 — khakri nirman kary kamlesh kewat ke kuwa ke pass dargaykhurd</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>164010</v>
+        <v>0</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>132708</v>
+        <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>41630</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034195046 — सी सी रोड सुन्तिया के मकान से रज्‍जू के मकान तक</t>
+          <t>1707003090/LD/22012034594042 — खकरी निर्माण कार्य ज्वालामुखी मन्दिर के पास</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>164010</v>
+        <v>0</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>137154</v>
+        <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>41630</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Village Drain / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034211360 — पुलिया सहएप्रोच भौरगढ मुख्‍यमार्ग से कोडराहार तक</t>
+          <t>1707003090/LD/22012034596744 — Sarbjanik khakri nirman kary jwalamukhi mandir ke pas</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>995000</v>
+        <v>0</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>811676.1</v>
+        <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>41744</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034211371 — पुलिया सहएप्रोच गोरनीहार से बाडे की पुलिया की ओर</t>
+          <t>1707003090/LD/22012034602017 — गौठान निर्माण कार्य मरोरा घाट मेन रोड के पास  GP dargaykhurd</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>996000</v>
+        <v>686316.55</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>935120</v>
+        <v>614671.32</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>41744</v>
-[...3 lines deleted...]
-      </c>
+        <v>45364</v>
+      </c>
+      <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034212370 — सीसी रोड पुलिया निर्माण से जेसाई बीज गोदाम</t>
+          <t>1707003090/LD/22012034944149 — नाली निर्माण कार्य प्रकाश केवट के घर से परशुराम के घर तक दरगाय खुर्द</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>164340</v>
+        <v>81000</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>112176</v>
+        <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>41708</v>
-[...3 lines deleted...]
-      </c>
+        <v>45451</v>
+      </c>
+      <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034229405 — सुदूर सडक मुख्‍यसडक से पटैरिया हार तक</t>
+          <t>1707003090/LD/22012034944435 — naveen puliya niliran Raju yadav ke KUWAA ke pass</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>1336843</v>
+        <v>0</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>35796</v>
+        <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>41915</v>
-[...3 lines deleted...]
-      </c>
+        <v>45519</v>
+      </c>
+      <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034287863 — C C ROD NIRMAN JAIN MANDIR SE PAPPU KE MAKAN TAK</t>
+          <t>1707003090/LD/3799426136 — खेल मैदान कार्य दरगांय खुर्द</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>331000</v>
+        <v>999000</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>27666</v>
+        <v>1043820</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>42310</v>
+        <v>41680</v>
       </c>
       <c r="K418" s="3" t="n">
-        <v>42346</v>
+        <v>42391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034292247 — C.C. Road Nirmarn Jagdeesh Kumhar ke makan se Kamla Lodhi ke makan tak</t>
+          <t>1707003090/LD/3799433123 — शान्‍तीधाम निर्माण दरगायंखुर्द</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>23000</v>
+        <v>461000</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>20352</v>
+        <v>259551.2</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>42350</v>
+        <v>41744</v>
       </c>
       <c r="K419" s="3" t="n">
-        <v>42364</v>
+        <v>42608</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Other Works</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Maintenance of rural public assets / Repair and Maintenance of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034390160 — Sudur sadak main sadak se muluva ahoirwar ke makan tak</t>
+          <t>1707003090/OP/9425889514 — मेड वंधान कार्य</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>1179000</v>
+        <v>0</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>43010</v>
+        <v>42461</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034390161 — Sudur sadak main raod se kotra har tak</t>
+          <t>1707003090/RC/22012034194894 — सी सी रोड ज्‍वालामुखी मंदिर से नहर कि पुलिया तक</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>1182000</v>
+        <v>164010</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>0</v>
+        <v>132708</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>43266</v>
-[...1 lines deleted...]
-      <c r="K421" s="3"/>
+        <v>41630</v>
+      </c>
+      <c r="K421" s="3" t="n">
+        <v>41761</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034521724 — Sudur Sadak Nirman Main Road Se Ramesh Ke Kuwan Tak</t>
+          <t>1707003090/RC/22012034195046 — सी सी रोड सुन्तिया के मकान से रज्‍जू के मकान तक</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>0</v>
+        <v>164010</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>0</v>
+        <v>137154</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>43922</v>
-[...1 lines deleted...]
-      <c r="K422" s="3"/>
+        <v>41630</v>
+      </c>
+      <c r="K422" s="3" t="n">
+        <v>42391</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Village Drain / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034521725 — Sudur Sadak Nirman Main Road Se Ramesh Ke Kuwan Tak Dargaykhurad</t>
+          <t>1707003090/RC/22012034211360 — पुलिया सहएप्रोच भौरगढ मुख्‍यमार्ग से कोडराहार तक</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>0</v>
+        <v>995000</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>0</v>
+        <v>811676.1</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>43922</v>
-[...1 lines deleted...]
-      <c r="K423" s="3"/>
+        <v>41744</v>
+      </c>
+      <c r="K423" s="3" t="n">
+        <v>42573</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034521726 — Sudur Sadak Nirman Main Road Se Ramesh Ke Kuwan Tak Dargaykhurad</t>
+          <t>1707003090/RC/22012034211371 — पुलिया सहएप्रोच गोरनीहार से बाडे की पुलिया की ओर</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>0</v>
+        <v>996000</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>0</v>
+        <v>935120</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>43922</v>
-[...1 lines deleted...]
-      <c r="K424" s="3"/>
+        <v>41744</v>
+      </c>
+      <c r="K424" s="3" t="n">
+        <v>42573</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034524289 — Sudur sadak bhourgarh road se Gorni ki talaiyya tak Dargay khurd</t>
+          <t>1707003090/RC/22012034212370 — सीसी रोड पुलिया निर्माण से जेसाई बीज गोदाम</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>0</v>
+        <v>164340</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>0</v>
+        <v>112176</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>43923</v>
-[...1 lines deleted...]
-      <c r="K425" s="3"/>
+        <v>41708</v>
+      </c>
+      <c r="K425" s="3" t="n">
+        <v>42391</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034524290 — Sudur sadak bhourgarh road se dholbaja har tak dargay khurd</t>
+          <t>1707003090/RC/22012034229405 — सुदूर सडक मुख्‍यसडक से पटैरिया हार तक</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>0</v>
+        <v>1336843</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>0</v>
+        <v>35796</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>43923</v>
-[...1 lines deleted...]
-      <c r="K426" s="3"/>
+        <v>41915</v>
+      </c>
+      <c r="K426" s="3" t="n">
+        <v>42724</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034524291 — Sudur sadk mukhya sadak se karpate ki or Dargaykhurd</t>
+          <t>1707003090/RC/22012034287863 — C C ROD NIRMAN JAIN MANDIR SE PAPPU KE MAKAN TAK</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>0</v>
+        <v>331000</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>0</v>
+        <v>27666</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>43923</v>
-[...1 lines deleted...]
-      <c r="K427" s="3"/>
+        <v>42310</v>
+      </c>
+      <c r="K427" s="3" t="n">
+        <v>42346</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034524292 — Sudur sadak Mukhya sadak se pandey ki or Dargay khurd</t>
+          <t>1707003090/RC/22012034292247 — C.C. Road Nirmarn Jagdeesh Kumhar ke makan se Kamla Lodhi ke makan tak</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>0</v>
+        <v>23000</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>0</v>
+        <v>20352</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>43923</v>
-[...1 lines deleted...]
-      <c r="K428" s="3"/>
+        <v>42350</v>
+      </c>
+      <c r="K428" s="3" t="n">
+        <v>42364</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034524293 — Sudur sadak Mukhya sadak bariya se kondiya plantation ki or dargay khurd</t>
+          <t>1707003090/RC/22012034390160 — Sudur sadak main sadak se muluva ahoirwar ke makan tak</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>0</v>
+        <v>1179000</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>43923</v>
+        <v>43010</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
           <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034541084 — Sudur sadak nirman mukhya sadak se karpate shmshan ki or</t>
+          <t>1707003090/RC/22012034390161 — Sudur sadak main raod se kotra har tak</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>1298237.79</v>
+        <v>1182000</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>1173841</v>
+        <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>44173</v>
-[...3 lines deleted...]
-      </c>
+        <v>43266</v>
+      </c>
+      <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034551888 — Naveen sudur sadk nirman mukhya sadak se kodra har Dargaykhurd</t>
+          <t>1707003090/RC/22012034521724 — Sudur Sadak Nirman Main Road Se Ramesh Ke Kuwan Tak</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>44106</v>
+        <v>43922</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034551889 — Naveen Sudur sadak nirman bhorgarh road se Gau har tak Dargay khurd</t>
+          <t>1707003090/RC/22012034521725 — Sudur Sadak Nirman Main Road Se Ramesh Ke Kuwan Tak Dargaykhurad</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>1430674.02</v>
+        <v>0</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>44106</v>
+        <v>43922</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034555405 — approch rod nirman gadaryau muhalla se mukhaymarg pratmik sala ki or dargay khurd</t>
+          <t>1707003090/RC/22012034521726 — Sudur Sadak Nirman Main Road Se Ramesh Ke Kuwan Tak Dargaykhurad</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>44137</v>
+        <v>43922</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034563484 — c c rod nirman dyani ke makan se rajju ke makan tak dargay khurd</t>
+          <t>1707003090/RC/22012034524289 — Sudur sadak bhourgarh road se Gorni ki talaiyya tak Dargay khurd</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>44222</v>
+        <v>43923</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034563792 — सीसी रोड निर्माण ध्यानी के मकान से रज्जू के मकान तक</t>
+          <t>1707003090/RC/22012034524290 — Sudur sadak bhourgarh road se dholbaja har tak dargay khurd</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>44222</v>
+        <v>43923</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034563793 — सीसी रोड निर्माण ध्यानी के मकान से रज्जू के मकान तक</t>
+          <t>1707003090/RC/22012034524291 — Sudur sadk mukhya sadak se karpate ki or Dargaykhurd</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>77000</v>
+        <v>0</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>83922</v>
+        <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>44272</v>
-[...3 lines deleted...]
-      </c>
+        <v>43923</v>
+      </c>
+      <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034566417 — sudur sadak gornihar se gram TEELA DANT ki or</t>
+          <t>1707003090/RC/22012034524292 — Sudur sadak Mukhya sadak se pandey ki or Dargay khurd</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>44222</v>
+        <v>43923</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034574415 — Naveen sudur sadak nirman bhorgarh rod  se gau har Tak dargaykhurd</t>
+          <t>1707003090/RC/22012034524293 — Sudur sadak Mukhya sadak bariya se kondiya plantation ki or dargay khurd</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>1430234.4</v>
+        <v>0</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>1347163.34</v>
+        <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>44362</v>
-[...3 lines deleted...]
-      </c>
+        <v>43923</v>
+      </c>
+      <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034616394 — Cc road nirman dinesh maraj ke ghar se god baba tak</t>
+          <t>1707003090/RC/22012034541084 — Sudur sadak nirman mukhya sadak se karpate shmshan ki or</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>0</v>
+        <v>1298237.79</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>0</v>
+        <v>1173841</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>44788</v>
-[...1 lines deleted...]
-      <c r="K439" s="3"/>
+        <v>44173</v>
+      </c>
+      <c r="K439" s="3" t="n">
+        <v>45248</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034616395 — Cc road nirman gorishankar maraj se goad baba tak</t>
+          <t>1707003090/RC/22012034551888 — Naveen sudur sadk nirman mukhya sadak se kodra har Dargaykhurd</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>44788</v>
+        <v>44106</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034616396 — Cc road nirman ram raja mandir se god tak</t>
+          <t>1707003090/RC/22012034551889 — Naveen Sudur sadak nirman bhorgarh road se Gau har tak Dargay khurd</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>0</v>
+        <v>1430674.02</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>44788</v>
+        <v>44106</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034624177 — नाली निर्माण रमेश अहिरवार के घर से मैन रोड तक</t>
+          <t>1707003090/RC/22012034555405 — approch rod nirman gadaryau muhalla se mukhaymarg pratmik sala ki or dargay khurd</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>25000</v>
+        <v>0</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>23426</v>
+        <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>45036</v>
-[...3 lines deleted...]
-      </c>
+        <v>44137</v>
+      </c>
+      <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034624178 — सीसी रोड निर्माण हाट बाजार प्रांगण में</t>
+          <t>1707003090/RC/22012034563484 — c c rod nirman dyani ke makan se rajju ke makan tak dargay khurd</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>30000</v>
+        <v>0</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>29376</v>
+        <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>44939</v>
-[...3 lines deleted...]
-      </c>
+        <v>44222</v>
+      </c>
+      <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034639070 — नवीन सुदुर सडक निर्माण कार्य मेनरोड से डगडायलोट हार तक दरगाय खुर्द</t>
+          <t>1707003090/RC/22012034563792 — सीसी रोड निर्माण ध्यानी के मकान से रज्जू के मकान तक</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>1008572.31</v>
+        <v>0</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>937936</v>
+        <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>45414</v>
-[...3 lines deleted...]
-      </c>
+        <v>44222</v>
+      </c>
+      <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034659577 — सी सी रोड निर्माण कार्य रामराजा मंदिर के सामने दरगाय खुर्द</t>
+          <t>1707003090/RC/22012034563793 — सीसी रोड निर्माण ध्यानी के मकान से रज्जू के मकान तक</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>0</v>
+        <v>77000</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>0</v>
+        <v>83922</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K445" s="3"/>
+        <v>44272</v>
+      </c>
+      <c r="K445" s="3" t="n">
+        <v>44341</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034659578 — सी सी रोड निर्माण मेन रोड से दया केवट के मकान तक</t>
+          <t>1707003090/RC/22012034566417 — sudur sadak gornihar se gram TEELA DANT ki or</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>45030</v>
+        <v>44222</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034661910 — सीसी रोड निर्माण मैन रोड से दया केवट के घर तक</t>
+          <t>1707003090/RC/22012034574415 — Naveen sudur sadak nirman bhorgarh rod  se gau har Tak dargaykhurd</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>24000</v>
+        <v>1430234.4</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>23494</v>
+        <v>1347163.34</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>45205</v>
+        <v>44362</v>
       </c>
       <c r="K447" s="3" t="n">
-        <v>45323</v>
+        <v>45163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034661928 — नाली निर्माण चतरा केवट के मकान से प्रकाश केवट के मकान तक</t>
+          <t>1707003090/RC/22012034616394 — Cc road nirman dinesh maraj ke ghar se god baba tak</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>60000</v>
+        <v>0</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>54808</v>
+        <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>44788</v>
+      </c>
+      <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034661941 — सीसी रोड निर्माण रामराजा मंदिर के सामने</t>
+          <t>1707003090/RC/22012034616395 — Cc road nirman gorishankar maraj se goad baba tak</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>52000</v>
+        <v>0</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>50830</v>
+        <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>44788</v>
+      </c>
+      <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034673660 — sudur sadak nirman kary men road se chhakki adivasi ke khet ki or</t>
+          <t>1707003090/RC/22012034616396 — Cc road nirman ram raja mandir se god tak</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>45030</v>
+        <v>44788</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034673662 — sudur sadak nirman kary men road se पुन्थी kewat ke khet ki or  dargaykhurd</t>
+          <t>1707003090/RC/22012034624177 — नाली निर्माण रमेश अहिरवार के घर से मैन रोड तक</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>0</v>
+        <v>25000</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>0</v>
+        <v>23426</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K451" s="3"/>
+        <v>45036</v>
+      </c>
+      <c r="K451" s="3" t="n">
+        <v>45157</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034826579 — सी सी रोड निर्माण कार्य दिनेश दुबे के घर से मेन रोड तक दरगाय खुर्द</t>
+          <t>1707003090/RC/22012034624178 — सीसी रोड निर्माण हाट बाजार प्रांगण में</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>24450</v>
+        <v>30000</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>21384</v>
+        <v>29376</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>45594</v>
+        <v>44939</v>
       </c>
       <c r="K452" s="3" t="n">
-        <v>45644</v>
+        <v>45248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034843176 — सीसी रोड निर्माण हाट बाजार के पास दरगांयखुर्द</t>
+          <t>1707003090/RC/22012034639070 — नवीन सुदुर सडक निर्माण कार्य मेनरोड से डगडायलोट हार तक दरगाय खुर्द</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>30151</v>
+        <v>1008572.31</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>20880</v>
+        <v>937936</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>45845</v>
+        <v>45414</v>
       </c>
       <c r="K453" s="3" t="n">
-        <v>46064</v>
+        <v>45585</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034843177 — सीसी रोड निर्माण हरिजन वस्ती वधान पर मंदिर के पास दरगांयखुर्द</t>
+          <t>1707003090/RC/22012034659577 — सी सी रोड निर्माण कार्य रामराजा मंदिर के सामने दरगाय खुर्द</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>16446</v>
+        <v>0</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>13050</v>
+        <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>45807</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/22012034846781 — सीसी रोड़ निर्माण कार्य खस के देहरे के पास दरगांयखुर्द</t>
+          <t>1707003090/RC/22012034659578 — सी सी रोड निर्माण मेन रोड से दया केवट के मकान तक</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>73094</v>
+        <v>0</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>67257</v>
+        <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>46122</v>
+        <v>45030</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/86102 — G S B मार्ग झासी मुख्‍य मार्ग से ज्‍वाला मन्दिर तक</t>
+          <t>1707003090/RC/22012034661910 — सीसी रोड निर्माण मैन रोड से दया केवट के घर तक</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>1945000</v>
+        <v>24000</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>1553142.74</v>
+        <v>23494</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>39857</v>
+        <v>45205</v>
       </c>
       <c r="K456" s="3" t="n">
-        <v>41171</v>
+        <v>45323</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/86263 — रोड गोरनीहार से रघुवीर लोधी के कूप तक</t>
+          <t>1707003090/RC/22012034661928 — नाली निर्माण चतरा केवट के मकान से प्रकाश केवट के मकान तक</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>471000</v>
+        <v>60000</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>320300</v>
+        <v>54808</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>40365</v>
+        <v>45205</v>
       </c>
       <c r="K457" s="3" t="n">
-        <v>40764</v>
+        <v>45285</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/86292 — पुलिया निर्माण गोरनी हार रोड पर</t>
+          <t>1707003090/RC/22012034661941 — सीसी रोड निर्माण रामराजा मंदिर के सामने</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>180000</v>
+        <v>52000</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>101707</v>
+        <v>50830</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>40312</v>
+        <v>45205</v>
       </c>
       <c r="K458" s="3" t="n">
-        <v>40709</v>
+        <v>45323</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/86337 — मिटटी मुरम रोड मुसडक दरगांय खुर्द से कोडिया</t>
+          <t>1707003090/RC/22012034673660 — sudur sadak nirman kary men road se chhakki adivasi ke khet ki or</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>485000</v>
+        <v>0</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>344460</v>
+        <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>40709</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/86375 — मिटटी मुरम रोड मुख्‍य सडक दरगांय खुर्द से कोडिया की ओर 1</t>
+          <t>1707003090/RC/22012034673662 — sudur sadak nirman kary men road se पुन्थी kewat ke khet ki or  dargaykhurd</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>485000</v>
+        <v>0</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>454100</v>
+        <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>40898</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/86396 — मिटटी मुरम रोड मुख्‍य सडक से रसवादी हार तक</t>
+          <t>1707003090/RC/22012034826579 — सी सी रोड निर्माण कार्य दिनेश दुबे के घर से मेन रोड तक दरगाय खुर्द</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>458000</v>
+        <v>24450</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>420544</v>
+        <v>21384</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>40926</v>
+        <v>45594</v>
       </c>
       <c r="K461" s="3" t="n">
-        <v>41481</v>
+        <v>45644</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/86397 — मिटटी मुरम रोड दासा के कूप से रसवादी हार तक</t>
+          <t>1707003090/RC/22012034843176 — सीसी रोड निर्माण हाट बाजार के पास दरगांयखुर्द</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>458000</v>
+        <v>30151</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>371592</v>
+        <v>20880</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>40926</v>
+        <v>45845</v>
       </c>
       <c r="K462" s="3" t="n">
-        <v>41459</v>
+        <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/978757/7 — पहुँच मार्ग निर्माण दरगांयखुर्द से भौरगढ्</t>
+          <t>1707003090/RC/22012034843177 — सीसी रोड निर्माण हरिजन वस्ती वधान पर मंदिर के पास दरगांयखुर्द</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>1724000</v>
+        <v>16446</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>0</v>
+        <v>13050</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>38879</v>
-[...1 lines deleted...]
-      <c r="K463" s="3"/>
+        <v>45807</v>
+      </c>
+      <c r="K463" s="3" t="n">
+        <v>46013</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/ 9827624861 — मिटटी मुरम रोड एवं पुलिया का निर्माण दरगांय खुर्द</t>
+          <t>1707003090/RC/22012034846781 — सीसी रोड़ निर्माण कार्य खस के देहरे के पास दरगांयखुर्द</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>488000</v>
+        <v>73094</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>425721.61</v>
+        <v>70857</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>38841</v>
-[...3 lines deleted...]
-      </c>
+        <v>46122</v>
+      </c>
+      <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RC/JTR-872 — मिटटी मुरम रोड गोरनीहार से पाण्‍डे के कूप तक</t>
+          <t>1707003090/RC/86102 — G S B मार्ग झासी मुख्‍य मार्ग से ज्‍वाला मन्दिर तक</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>472000</v>
+        <v>1945000</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>55000</v>
+        <v>1553142.74</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>39408</v>
-[...1 lines deleted...]
-      <c r="K465" s="3"/>
+        <v>39857</v>
+      </c>
+      <c r="K465" s="3" t="n">
+        <v>41171</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RS/22012034434581 — sochalay nirman ramesh rajak dargay khurd</t>
+          <t>1707003090/RC/86263 — रोड गोरनीहार से रघुवीर लोधी के कूप तक</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>1200000000</v>
+        <v>471000</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>0</v>
+        <v>320300</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>43464</v>
-[...1 lines deleted...]
-      <c r="K466" s="3"/>
+        <v>40365</v>
+      </c>
+      <c r="K466" s="3" t="n">
+        <v>40764</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RS/22012034516236 — CTR shokta gadda bhourgarh rod par asharam kewat ke pas hand pump</t>
+          <t>1707003090/RC/86292 — पुलिया निर्माण गोरनी हार रोड पर</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>14467.3</v>
+        <v>180000</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>12545</v>
+        <v>101707</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>44362</v>
+        <v>40312</v>
       </c>
       <c r="K467" s="3" t="n">
-        <v>44657</v>
+        <v>40709</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RS/22012034516237 — CTR shokta gadda bajar stand ke pas hand pump</t>
+          <t>1707003090/RC/86337 — मिटटी मुरम रोड मुसडक दरगांय खुर्द से कोडिया</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>0</v>
+        <v>485000</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>0</v>
+        <v>344460</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K468" s="3"/>
+        <v>40709</v>
+      </c>
+      <c r="K468" s="3" t="n">
+        <v>41459</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RS/22012034516238 — CTR shokta gadda bajar stand ke pas hand pump</t>
+          <t>1707003090/RC/86375 — मिटटी मुरम रोड मुख्‍य सडक दरगांय खुर्द से कोडिया की ओर 1</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>14467.3</v>
+        <v>485000</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>14322</v>
+        <v>454100</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>44343</v>
+        <v>40898</v>
       </c>
       <c r="K469" s="3" t="n">
-        <v>44800</v>
+        <v>41459</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RS/22012034516239 — CTR shokta gadda jaina napit ke pas hand pump</t>
+          <t>1707003090/RC/86396 — मिटटी मुरम रोड मुख्‍य सडक से रसवादी हार तक</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>14467.3</v>
+        <v>458000</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>14322</v>
+        <v>420544</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>44343</v>
+        <v>40926</v>
       </c>
       <c r="K470" s="3" t="n">
-        <v>44800</v>
+        <v>41481</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RS/22012034516240 — CTR shokta gadda siyaram rajpoot ke makan ke bagal me hand pump</t>
+          <t>1707003090/RC/86397 — मिटटी मुरम रोड दासा के कूप से रसवादी हार तक</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>14467.3</v>
+        <v>458000</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>14322</v>
+        <v>371592</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>44343</v>
+        <v>40926</v>
       </c>
       <c r="K471" s="3" t="n">
-        <v>44800</v>
+        <v>41459</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RS/22012034516241 — CTR shokta gadda kumharyana muhalla me hand pump</t>
+          <t>1707003090/RC/978757/7 — पहुँच मार्ग निर्माण दरगांयखुर्द से भौरगढ्</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>14467.3</v>
+        <v>1724000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>14322</v>
+        <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>44343</v>
-[...3 lines deleted...]
-      </c>
+        <v>38879</v>
+      </c>
+      <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RS/22012034516242 — CTR shokta gadda kapurchandra avm hariram ahirwar ke makan ke pichhe hand pump</t>
+          <t>1707003090/RC/ 9827624861 — मिटटी मुरम रोड एवं पुलिया का निर्माण दरगांय खुर्द</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>14467.3</v>
+        <v>488000</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>14322</v>
+        <v>425721.61</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>44343</v>
+        <v>38841</v>
       </c>
       <c r="K473" s="3" t="n">
-        <v>44800</v>
+        <v>39223</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RS/22012034516243 — CTR shokta gadda pandit basti me khet par hand pump</t>
+          <t>1707003090/RC/JTR-872 — मिटटी मुरम रोड गोरनीहार से पाण्‍डे के कूप तक</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>14467.3</v>
+        <v>472000</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>14322</v>
+        <v>55000</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>44343</v>
-[...3 lines deleted...]
-      </c>
+        <v>39408</v>
+      </c>
+      <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RS/22012034516244 — CTR shokta gadda banskar muhalla me hand pump</t>
+          <t>1707003090/RS/22012034434581 — sochalay nirman ramesh rajak dargay khurd</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>14467.3</v>
+        <v>1200000000</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>14322</v>
+        <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>44355</v>
-[...3 lines deleted...]
-      </c>
+        <v>43464</v>
+      </c>
+      <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RS/22012034516246 — CTR  shokta gadda madhaymik shala ke pas hand pump</t>
+          <t>1707003090/RS/22012034516236 — CTR shokta gadda bhourgarh rod par asharam kewat ke pas hand pump</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>14322</v>
+        <v>12545</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>44355</v>
+        <v>44362</v>
       </c>
       <c r="K476" s="3" t="n">
-        <v>44800</v>
+        <v>44657</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RS/22012034671192 — nali nirman kary durga yadav ke ghar se shiya lodhi ke ghar tak</t>
+          <t>1707003090/RS/22012034516237 — CTR shokta gadda bajar stand ke pas hand pump</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>44788</v>
+        <v>44300</v>
       </c>
       <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RS/22012034671195 — nali nirman kary barelal khangaar ke ghar se mullu kumhar ke ghar ki or</t>
+          <t>1707003090/RS/22012034516238 — CTR shokta gadda bajar stand ke pas hand pump</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>0</v>
+        <v>14467.3</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>0</v>
+        <v>14322</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>44788</v>
-[...1 lines deleted...]
-      <c r="K478" s="3"/>
+        <v>44343</v>
+      </c>
+      <c r="K478" s="3" t="n">
+        <v>44800</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RS/22012034671201 — नाली निर्माण कार्य दुर्गा याद्व केघर से शिया लोधि केघर तक</t>
+          <t>1707003090/RS/22012034516239 — CTR shokta gadda jaina napit ke pas hand pump</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>0</v>
+        <v>14467.3</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>0</v>
+        <v>14322</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K479" s="3"/>
+        <v>44343</v>
+      </c>
+      <c r="K479" s="3" t="n">
+        <v>44800</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RS/22012034671202 — नाली निरमाण कार्य बारेलाल खन्गार के घार से मुल्लू कुम्हर के घर कि ओर</t>
+          <t>1707003090/RS/22012034516240 — CTR shokta gadda siyaram rajpoot ke makan ke bagal me hand pump</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>76000</v>
+        <v>14467.3</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>68952</v>
+        <v>14322</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>44901</v>
+        <v>44343</v>
       </c>
       <c r="K480" s="3" t="n">
-        <v>44959</v>
+        <v>44800</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RS/22012034671204 — नाली निरमाण कार्य बारेलाल खन्गार के घार से मुल्लू कुम्हर के घर कि ओर</t>
+          <t>1707003090/RS/22012034516241 — CTR shokta gadda kumharyana muhalla me hand pump</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>0</v>
+        <v>14467.3</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>0</v>
+        <v>14322</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K481" s="3"/>
+        <v>44343</v>
+      </c>
+      <c r="K481" s="3" t="n">
+        <v>44800</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RS/22012034671236 — nali durga ke ghar se shiya lodhi ke ghar tak</t>
+          <t>1707003090/RS/22012034516242 — CTR shokta gadda kapurchandra avm hariram ahirwar ke makan ke pichhe hand pump</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>35000</v>
+        <v>14467.3</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>32232</v>
+        <v>14322</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>44872</v>
+        <v>44343</v>
       </c>
       <c r="K482" s="3" t="n">
-        <v>44959</v>
+        <v>44800</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RS/22012035114265 — नाली निर्माण चतरा केवट के मकान से प्रकाश केवट के मकान की ओर</t>
+          <t>1707003090/RS/22012034516243 — CTR shokta gadda pandit basti me khet par hand pump</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>0</v>
+        <v>14467.3</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>0</v>
+        <v>14322</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K483" s="3"/>
+        <v>44343</v>
+      </c>
+      <c r="K483" s="3" t="n">
+        <v>44800</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1707003090/RS/22012035131408 — नाली निर्माण कार्य प्रकाश केवट के घर से परशुराम के घर तक दरगांय खुर्द</t>
+          <t>1707003090/RS/22012034516244 — CTR shokta gadda banskar muhalla me hand pump</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>81000</v>
+        <v>14467.3</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>71442</v>
+        <v>14322</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>45587</v>
+        <v>44355</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>45677</v>
+        <v>44800</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1707003090/SK/9993626553 — Bharat Nirman Rajeev Gandhi Sewa Kendra,DARGAYA KHURD</t>
+          <t>1707003090/RS/22012034516246 — CTR  shokta gadda madhaymik shala ke pas hand pump</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>1285000</v>
+        <v>14467.3</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>930868.34</v>
+        <v>14322</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>41915</v>
+        <v>44355</v>
       </c>
       <c r="K485" s="3" t="n">
-        <v>43241</v>
+        <v>44800</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/100298 — कूप निर्माण पप्‍पू हल्‍ला विन्‍द्रावन चमार</t>
+          <t>1707003090/RS/22012034671192 — nali nirman kary durga yadav ke ghar se shiya lodhi ke ghar tak</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>230000</v>
+        <v>0</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>270012</v>
+        <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>40572</v>
-[...3 lines deleted...]
-      </c>
+        <v>44788</v>
+      </c>
+      <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/100299 — कूप निर्माण मिथला / छिदामी नापित</t>
+          <t>1707003090/RS/22012034671195 — nali nirman kary barelal khangaar ke ghar se mullu kumhar ke ghar ki or</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>230000</v>
+        <v>0</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>226960</v>
+        <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>40576</v>
-[...3 lines deleted...]
-      </c>
+        <v>44788</v>
+      </c>
+      <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/100300 — कूप निर्माण दमरू / तुलसी कुम्‍हार</t>
+          <t>1707003090/RS/22012034671201 — नाली निर्माण कार्य दुर्गा याद्व केघर से शिया लोधि केघर तक</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>230000</v>
+        <v>0</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>192036</v>
+        <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>40579</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/100305 — कूप निर्माण जमुना कडोरा कसिया अहि0</t>
+          <t>1707003090/RS/22012034671202 — नाली निरमाण कार्य बारेलाल खन्गार के घार से मुल्लू कुम्हर के घर कि ओर</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>230000</v>
+        <v>76000</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>150916</v>
+        <v>68952</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>40572</v>
+        <v>44901</v>
       </c>
       <c r="K489" s="3" t="n">
-        <v>42240</v>
+        <v>44959</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/100771 — नवीन कूप भागीरथ्/ सुकई यादव दरगांय खुर्द</t>
+          <t>1707003090/RS/22012034671204 — नाली निरमाण कार्य बारेलाल खन्गार के घार से मुल्लू कुम्हर के घर कि ओर</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>251000</v>
+        <v>0</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>19764</v>
+        <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>40943</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/100772 — नवीन कूप कम्‍मोद/ हल्‍ला ढीमर दरगांय खुर्द</t>
+          <t>1707003090/RS/22012034671236 — nali durga ke ghar se shiya lodhi ke ghar tak</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>130000</v>
+        <v>35000</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>247804</v>
+        <v>32232</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>40943</v>
+        <v>44872</v>
       </c>
       <c r="K491" s="3" t="n">
-        <v>41459</v>
+        <v>44959</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/100773 — नवीन तालाब निर्माण गोरनीहार प्रथम दरगांयखुर्द</t>
+          <t>1707003090/RS/22012035114265 — नाली निर्माण चतरा केवट के मकान से प्रकाश केवट के मकान की ओर</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>484000</v>
+        <v>0</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>341940</v>
+        <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>40920</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/100975 — नवीन तालाब निर्माण भागीरथ सौंर की भूमि पर</t>
+          <t>1707003090/RS/22012035131408 — नाली निर्माण कार्य प्रकाश केवट के घर से परशुराम के घर तक दरगांय खुर्द</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>492000</v>
+        <v>81000</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>361944</v>
+        <v>71442</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>41022</v>
+        <v>45587</v>
       </c>
       <c r="K493" s="3" t="n">
-        <v>41613</v>
+        <v>45677</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034318881 — repair  stop dam bharyahar 2017 dargay khurd</t>
+          <t>1707003090/SK/9993626553 — Bharat Nirman Rajeev Gandhi Sewa Kendra,DARGAYA KHURD</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>354000</v>
+        <v>1285000</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>350556</v>
+        <v>930868.34</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>42790</v>
+        <v>41915</v>
       </c>
       <c r="K494" s="3" t="n">
-        <v>42873</v>
+        <v>43241</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034327702 — talab sundrikanad / laghu nirmand karay jwalamukhi mandir ke pass</t>
+          <t>1707003090/WC/100298 — कूप निर्माण पप्‍पू हल्‍ला विन्‍द्रावन चमार</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>810000</v>
+        <v>230000</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>800688</v>
+        <v>270012</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>42889</v>
+        <v>40572</v>
       </c>
       <c r="K495" s="3" t="n">
-        <v>43230</v>
+        <v>41459</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034328063 — talab jidhodwar goyni har dargay khurd</t>
+          <t>1707003090/WC/100299 — कूप निर्माण मिथला / छिदामी नापित</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>760000</v>
+        <v>230000</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>728937.2</v>
+        <v>226960</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>42891</v>
+        <v>40576</v>
       </c>
       <c r="K496" s="3" t="n">
-        <v>43230</v>
+        <v>41459</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034328077 — talab gidhowar gau talab dargay khurd</t>
+          <t>1707003090/WC/100300 — कूप निर्माण दमरू / तुलसी कुम्‍हार</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>967000</v>
+        <v>230000</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>957424</v>
+        <v>192036</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>42896</v>
+        <v>40579</v>
       </c>
       <c r="K497" s="3" t="n">
-        <v>43230</v>
+        <v>41459</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034429994 — talab jeerdodhar chandeli talab bhumanan-2 dargaykhurd</t>
+          <t>1707003090/WC/100305 — कूप निर्माण जमुना कडोरा कसिया अहि0</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>796000</v>
+        <v>230000</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>806297</v>
+        <v>150916</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>43471</v>
+        <v>40572</v>
       </c>
       <c r="K498" s="3" t="n">
-        <v>43716</v>
+        <v>42240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034430814 — Talab jeernoudhar kary emla har dargaykhurd</t>
+          <t>1707003090/WC/100771 — नवीन कूप भागीरथ्/ सुकई यादव दरगांय खुर्द</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>0</v>
+        <v>251000</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>0</v>
+        <v>19764</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K499" s="3"/>
+        <v>40943</v>
+      </c>
+      <c r="K499" s="3" t="n">
+        <v>41613</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034430816 — Talab jeernoudhar kary emla har dargaykhurd</t>
+          <t>1707003090/WC/100772 — नवीन कूप कम्‍मोद/ हल्‍ला ढीमर दरगांय खुर्द</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>490000</v>
+        <v>130000</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>491684.76</v>
+        <v>247804</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>43476</v>
+        <v>40943</v>
       </c>
       <c r="K500" s="3" t="n">
-        <v>43921</v>
+        <v>41459</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034440701 — talab jeernoudhar  kary pem kewat  ke pas dargay khurd</t>
+          <t>1707003090/WC/100773 — नवीन तालाब निर्माण गोरनीहार प्रथम दरगांयखुर्द</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>735000</v>
+        <v>484000</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>719354</v>
+        <v>341940</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>43528</v>
+        <v>40920</v>
       </c>
       <c r="K501" s="3" t="n">
-        <v>43932</v>
+        <v>41613</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034440702 — talab jeernoudhar kary veyar house  ke pas dargay khurd</t>
+          <t>1707003090/WC/100975 — नवीन तालाब निर्माण भागीरथ सौंर की भूमि पर</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>606000</v>
+        <v>492000</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>602244</v>
+        <v>361944</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>43528</v>
+        <v>41022</v>
       </c>
       <c r="K502" s="3" t="n">
-        <v>43959</v>
+        <v>41613</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034440703 — talab jeernoudhar kary jwalamukhi ke pas dargay khurd</t>
+          <t>1707003090/WC/22012034318881 — repair  stop dam bharyahar 2017 dargay khurd</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>672000</v>
+        <v>354000</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>667727</v>
+        <v>350556</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>43528</v>
+        <v>42790</v>
       </c>
       <c r="K503" s="3" t="n">
-        <v>43959</v>
+        <v>42873</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034446218 — stapdem marmmat kary jalau ka nala bade har dargaykhurd</t>
+          <t>1707003090/WC/22012034327702 — talab sundrikanad / laghu nirmand karay jwalamukhi mandir ke pass</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>256000</v>
+        <v>810000</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>255800</v>
+        <v>800688</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>43531</v>
+        <v>42889</v>
       </c>
       <c r="K504" s="3" t="n">
-        <v>43922</v>
+        <v>43230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034446231 — talab jeernoudhar kary futera har ke pas dargaykhurd</t>
+          <t>1707003090/WC/22012034328063 — talab jidhodwar goyni har dargay khurd</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>575000</v>
+        <v>760000</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>567788</v>
+        <v>728937.2</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>43531</v>
+        <v>42891</v>
       </c>
       <c r="K505" s="3" t="n">
-        <v>43932</v>
+        <v>43230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034470532 — नवीन तालाब निर्माण खोड हार दरगायंखुर्द</t>
+          <t>1707003090/WC/22012034328077 — talab gidhowar gau talab dargay khurd</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>1484368.13</v>
+        <v>967000</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>1450529.03</v>
+        <v>957424</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>43659</v>
+        <v>42896</v>
       </c>
       <c r="K506" s="3" t="n">
-        <v>43984</v>
+        <v>43230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034470722 — नवीन तालाब निर्माण कार्य खोडहार जलऊ नाले के पास</t>
+          <t>1707003090/WC/22012034429994 — talab jeerdodhar chandeli talab bhumanan-2 dargaykhurd</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>0</v>
+        <v>796000</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>0</v>
+        <v>806297</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>43567</v>
-[...1 lines deleted...]
-      <c r="K507" s="3"/>
+        <v>43471</v>
+      </c>
+      <c r="K507" s="3" t="n">
+        <v>43716</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034471671 — Naveen talab nirman khodhar Dargay khurd</t>
+          <t>1707003090/WC/22012034430814 — Talab jeernoudhar kary emla har dargaykhurd</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>43491</v>
+        <v>43204</v>
       </c>
       <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034471776 — Naveen Talab Nirman Khodhar Dargay Khurd</t>
+          <t>1707003090/WC/22012034430816 — Talab jeernoudhar kary emla har dargaykhurd</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>0</v>
+        <v>490000</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>0</v>
+        <v>491684.76</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K509" s="3"/>
+        <v>43476</v>
+      </c>
+      <c r="K509" s="3" t="n">
+        <v>43921</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034542555 — Naveen Chekdem Nirman Karpato Har</t>
+          <t>1707003090/WC/22012034440701 — talab jeernoudhar  kary pem kewat  ke pas dargay khurd</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>1158994.86</v>
+        <v>735000</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>1155680</v>
+        <v>719354</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>44199</v>
+        <v>43528</v>
       </c>
       <c r="K510" s="3" t="n">
-        <v>44287</v>
+        <v>43932</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034542556 — Naveen Chekdem Nirman Gornihar Karpato Har</t>
+          <t>1707003090/WC/22012034440702 — talab jeernoudhar kary veyar house  ke pas dargay khurd</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>1115033.44</v>
+        <v>606000</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>1073650</v>
+        <v>602244</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>44112</v>
+        <v>43528</v>
       </c>
       <c r="K511" s="3" t="n">
-        <v>44292</v>
+        <v>43959</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034542557 — Naveen Chekdem Nirman Bharyahar</t>
+          <t>1707003090/WC/22012034440703 — talab jeernoudhar kary jwalamukhi ke pas dargay khurd</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>1150341.15</v>
+        <v>672000</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>1109140</v>
+        <v>667727</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>44112</v>
+        <v>43528</v>
       </c>
       <c r="K512" s="3" t="n">
-        <v>44292</v>
+        <v>43959</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034542558 — Talab Jirodhar Bhagona Ke Pass</t>
+          <t>1707003090/WC/22012034446218 — stapdem marmmat kary jalau ka nala bade har dargaykhurd</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>0</v>
+        <v>256000</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>0</v>
+        <v>255800</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K513" s="3"/>
+        <v>43531</v>
+      </c>
+      <c r="K513" s="3" t="n">
+        <v>43922</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034542559 — Talab Jirodhar Bharya Har ke Pass</t>
+          <t>1707003090/WC/22012034446231 — talab jeernoudhar kary futera har ke pas dargaykhurd</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>0</v>
+        <v>575000</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>0</v>
+        <v>567788</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K514" s="3"/>
+        <v>43531</v>
+      </c>
+      <c r="K514" s="3" t="n">
+        <v>43932</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034542991 — khet talab nirman brajlal rajpoot ki bhumi par</t>
+          <t>1707003090/WC/22012034470532 — नवीन तालाब निर्माण खोड हार दरगायंखुर्द</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>0</v>
+        <v>1484368.13</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>0</v>
+        <v>1450529.03</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K515" s="3"/>
+        <v>43659</v>
+      </c>
+      <c r="K515" s="3" t="n">
+        <v>43984</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034543459 — Naveen Talab nirman Kary Mohan napit ke khet ke pass</t>
+          <t>1707003090/WC/22012034470722 — नवीन तालाब निर्माण कार्य खोडहार जलऊ नाले के पास</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>1337731.51</v>
+        <v>0</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>1296715</v>
+        <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>43969</v>
-[...3 lines deleted...]
-      </c>
+        <v>43567</v>
+      </c>
+      <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034543543 — Naveen Talab Nirman Mohan  Napit Ke Khet Ke Pass</t>
+          <t>1707003090/WC/22012034471671 — Naveen talab nirman khodhar Dargay khurd</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>43922</v>
+        <v>43491</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034546423 — Naveen Stopdem Nirman Kharyani Ke Pass</t>
+          <t>1707003090/WC/22012034471776 — Naveen Talab Nirman Khodhar Dargay Khurd</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>43922</v>
+        <v>43491</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034574356 — stapdem nirman kulor ke pass dargay khurd</t>
+          <t>1707003090/WC/22012034542555 — Naveen Chekdem Nirman Karpato Har</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>1129593.91</v>
+        <v>1158994.86</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>1114630</v>
+        <v>1155680</v>
       </c>
       <c r="J519" s="3" t="n">
+        <v>44199</v>
+      </c>
+      <c r="K519" s="3" t="n">
         <v>44287</v>
-      </c>
-[...1 lines deleted...]
-        <v>44485</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034574358 — stapdem nirman goyni har ke pass dargay khurd</t>
+          <t>1707003090/WC/22012034542556 — Naveen Chekdem Nirman Gornihar Karpato Har</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>0</v>
+        <v>1115033.44</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>0</v>
+        <v>1073650</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K520" s="3"/>
+        <v>44112</v>
+      </c>
+      <c r="K520" s="3" t="n">
+        <v>44292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034574359 — chek dem nirman kharyani har ke pass dargay khurd</t>
+          <t>1707003090/WC/22012034542557 — Naveen Chekdem Nirman Bharyahar</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>0</v>
+        <v>1150341.15</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>0</v>
+        <v>1109140</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K521" s="3"/>
+        <v>44112</v>
+      </c>
+      <c r="K521" s="3" t="n">
+        <v>44292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034574363 — sarb janak koop nirmand panchyat bhavan ke pass darday khurd</t>
+          <t>1707003090/WC/22012034542558 — Talab Jirodhar Bhagona Ke Pass</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>470874.11</v>
+        <v>0</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>43935</v>
+        <v>43856</v>
       </c>
       <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034586234 — Naveen checkdam nirman mastapur tigela ke pas dargay khurd</t>
+          <t>1707003090/WC/22012034542559 — Talab Jirodhar Bharya Har ke Pass</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>1464443.71</v>
+        <v>0</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>1449732</v>
+        <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>44282</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034586240 — Naveen checkdam nirman gau talab ke aage</t>
+          <t>1707003090/WC/22012034542991 — khet talab nirman brajlal rajpoot ki bhumi par</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>1456625.55</v>
+        <v>0</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>1442362</v>
+        <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>44292</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034586242 — Naveen checkdam nirman Pataiyya har dargay khurd</t>
+          <t>1707003090/WC/22012034543459 — Naveen Talab nirman Kary Mohan napit ke khet ke pass</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>1446433.13</v>
+        <v>1337731.51</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>0</v>
+        <v>1296715</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K525" s="3"/>
+        <v>43969</v>
+      </c>
+      <c r="K525" s="3" t="n">
+        <v>44288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034587625 — talab jeernoudhar kary dhyani ke kuwa ke pass</t>
+          <t>1707003090/WC/22012034543543 — Naveen Talab Nirman Mohan  Napit Ke Khet Ke Pass</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>43935</v>
+        <v>43922</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034587641 — chekdem nirman mekesh kewat ke khet ke pas</t>
+          <t>1707003090/WC/22012034546423 — Naveen Stopdem Nirman Kharyani Ke Pass</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>43935</v>
+        <v>43922</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034589248 — नवीन तालाब प्रकाश केवट की भूमि केपास दरगांय खुर्द</t>
+          <t>1707003090/WC/22012034574356 — stapdem nirman kulor ke pass dargay khurd</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>0</v>
+        <v>1129593.91</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>0</v>
+        <v>1114630</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K528" s="3"/>
+        <v>44287</v>
+      </c>
+      <c r="K528" s="3" t="n">
+        <v>44485</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034591236 — khet talav imratlal ki bhumi par</t>
+          <t>1707003090/WC/22012034574358 — stapdem nirman goyni har ke pass dargay khurd</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>44106</v>
+        <v>43935</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation-Horticulture-Community / Along the coast Block Plantation of Horticulture Trees for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034591238 — khet talav narayan banshkar ki bhumi par</t>
+          <t>1707003090/WC/22012034574359 — chek dem nirman kharyani har ke pass dargay khurd</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>44106</v>
+        <v>43935</v>
       </c>
       <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034592566 — Khet talab imrat lal yadav dargay khurd</t>
+          <t>1707003090/WC/22012034574363 — sarb janak koop nirmand panchyat bhavan ke pass darday khurd</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>0</v>
+        <v>470874.11</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>44058</v>
+        <v>43935</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034592567 — khet talab nirman narayan banskar dargay khurd</t>
+          <t>1707003090/WC/22012034586234 — Naveen checkdam nirman mastapur tigela ke pas dargay khurd</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>109055.32</v>
+        <v>1464443.71</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>76086</v>
+        <v>1449732</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>44221</v>
+        <v>44282</v>
       </c>
       <c r="K532" s="3" t="n">
-        <v>44362</v>
+        <v>45000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034592577 — Naveen talab nirman Athaee bandiya Dargaykhurd</t>
+          <t>1707003090/WC/22012034586240 — Naveen checkdam nirman gau talab ke aage</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>1487467.29</v>
+        <v>1456625.55</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>1469089</v>
+        <v>1442362</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>44173</v>
+        <v>44292</v>
       </c>
       <c r="K533" s="3" t="n">
-        <v>44506</v>
+        <v>44440</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034594067 — bouldar ckekdem nirman bhutau nale par dargaykhurd</t>
+          <t>1707003090/WC/22012034586242 — Naveen checkdam nirman Pataiyya har dargay khurd</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>0</v>
+        <v>1446433.13</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>44106</v>
+        <v>44058</v>
       </c>
       <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034594068 — kantour trench nirman jwalamukhi pahadi par</t>
+          <t>1707003090/WC/22012034587625 — talab jeernoudhar kary dhyani ke kuwa ke pass</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>44106</v>
+        <v>43935</v>
       </c>
       <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>Construction of  Spur</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034619450 — naveen chekdam nirman kodrahar dargaykhurd</t>
+          <t>1707003090/WC/22012034587641 — chekdem nirman mekesh kewat ke khet ke pas</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>44222</v>
+        <v>43935</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034621233 — Naveen chekdam nirman Tulsi kewat ki bhumi ke pass nale par</t>
+          <t>1707003090/WC/22012034589248 — नवीन तालाब प्रकाश केवट की भूमि केपास दरगांय खुर्द</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>44222</v>
+        <v>44106</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034621234 — Naveen chekdam nirman bhutau nale par dargaykhurd</t>
+          <t>1707003090/WC/22012034591236 — khet talav imratlal ki bhumi par</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>1336748.18</v>
+        <v>0</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>1275672</v>
+        <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>44296</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Coastal Block Plantation-Horticulture-Community / Along the coast Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034629084 — naveen talab nirman vijlabay ke har ke pass</t>
+          <t>1707003090/WC/22012034591238 — khet talav narayan banshkar ki bhumi par</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>1445987.69</v>
+        <v>0</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>1387378.4</v>
+        <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>44355</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034645156 — khet talab nirman manish bhusan singh parmar ki bhumi par</t>
+          <t>1707003090/WC/22012034592566 — Khet talab imrat lal yadav dargay khurd</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>44288</v>
+        <v>44058</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034645201 — sandhya raja ki bhumi par med bandhan</t>
+          <t>1707003090/WC/22012034592567 — khet talab nirman narayan banskar dargay khurd</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>0</v>
+        <v>109055.32</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>0</v>
+        <v>76086</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>44290</v>
-[...1 lines deleted...]
-      <c r="K541" s="3"/>
+        <v>44221</v>
+      </c>
+      <c r="K541" s="3" t="n">
+        <v>44362</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034734420 — CTR parcoletion tank nirman gornihar dargaykhurd</t>
+          <t>1707003090/WC/22012034592577 — Naveen talab nirman Athaee bandiya Dargaykhurd</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>497840.01</v>
+        <v>1487467.29</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>485668</v>
+        <v>1469089</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>44372</v>
+        <v>44173</v>
       </c>
       <c r="K542" s="3" t="n">
-        <v>44485</v>
+        <v>44506</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034741728 — Naveen check dan bandiyan ke pas</t>
+          <t>1707003090/WC/22012034594067 — bouldar ckekdem nirman bhutau nale par dargaykhurd</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>44300</v>
+        <v>44106</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034741741 — CTR check dam nirman bandiyan ke pas dargay khurd</t>
+          <t>1707003090/WC/22012034594068 — kantour trench nirman jwalamukhi pahadi par</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>44300</v>
+        <v>44106</v>
       </c>
       <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of  Spur</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034741783 — CTR Naveen chekdam nirman bandiyan ke har nala par</t>
+          <t>1707003090/WC/22012034619450 — naveen chekdam nirman kodrahar dargaykhurd</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>44300</v>
+        <v>44222</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034741784 — CTR Naveen chekdam nirman bandiyan ke har nala par</t>
+          <t>1707003090/WC/22012034621233 — Naveen chekdam nirman Tulsi kewat ki bhumi ke pass nale par</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>44300</v>
+        <v>44222</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034748783 — naveen chekdam nirman tulshi ki bhumi ke pas</t>
+          <t>1707003090/WC/22012034621234 — Naveen chekdam nirman bhutau nale par dargaykhurd</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>0</v>
+        <v>1336748.18</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>0</v>
+        <v>1275672</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K547" s="3"/>
+        <v>44296</v>
+      </c>
+      <c r="K547" s="3" t="n">
+        <v>44537</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034752350 — CTR naveen check dam neeche kuwan ke nale par</t>
+          <t>1707003090/WC/22012034629084 — naveen talab nirman vijlabay ke har ke pass</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>0</v>
+        <v>1445987.69</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>0</v>
+        <v>1387378.4</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K548" s="3"/>
+        <v>44355</v>
+      </c>
+      <c r="K548" s="3" t="n">
+        <v>44905</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034762584 — CTR naveen chekdam nirman  hadau har dargaykhurd</t>
+          <t>1707003090/WC/22012034645156 — khet talab nirman manish bhusan singh parmar ki bhumi par</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>44300</v>
+        <v>44288</v>
       </c>
       <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034767090 — CTR Naveen chekdam nirman Battala ke pas</t>
+          <t>1707003090/WC/22012034645201 — sandhya raja ki bhumi par med bandhan</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>44300</v>
+        <v>44290</v>
       </c>
       <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034768283 — CTR Naveen checkdam nirman Pataiyya har dargay khurd</t>
+          <t>1707003090/WC/22012034734420 — CTR parcoletion tank nirman gornihar dargaykhurd</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>1446433.13</v>
+        <v>497840.01</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>1438041</v>
+        <v>485668</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>44364</v>
+        <v>44372</v>
       </c>
       <c r="K551" s="3" t="n">
-        <v>45000</v>
+        <v>44485</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034771428 — CTR मेंढबंधान कार्य महेश प्रसाद द्विवेदी की भूमि पर</t>
+          <t>1707003090/WC/22012034741728 — Naveen check dan bandiyan ke pas</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>28554.1</v>
+        <v>0</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>25476</v>
+        <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>44440</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034771432 — CTR मेंढबंधान कार्य प्रवीण कुमार द्विवेदी की भूमि पर</t>
+          <t>1707003090/WC/22012034741741 — CTR check dam nirman bandiyan ke pas dargay khurd</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>28554.1</v>
+        <v>0</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>28950</v>
+        <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>44464</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034782935 — CTR Rain Water Harvesting  Dargaykhurd</t>
+          <t>1707003090/WC/22012034741783 — CTR Naveen chekdam nirman bandiyan ke har nala par</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>44287</v>
+        <v>44300</v>
       </c>
       <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034812188 — CTR  parcoletion tenk nirman labaa lot ke pass dargaykhurd</t>
+          <t>1707003090/WC/22012034741784 — CTR Naveen chekdam nirman bandiyan ke har nala par</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>44423</v>
+        <v>44300</v>
       </c>
       <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034812189 — CTR parcoletoin tenk nirman bandiya har ke pass dargay khurd</t>
+          <t>1707003090/WC/22012034748783 — naveen chekdam nirman tulshi ki bhumi ke pas</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>498252.63</v>
+        <v>0</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>434901.5</v>
+        <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>44618</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034812778 — CTR parculetion tenk nirman gau talab ke peechhe dargaykhurd</t>
+          <t>1707003090/WC/22012034752350 — CTR naveen check dam neeche kuwan ke nale par</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>44423</v>
+        <v>44300</v>
       </c>
       <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034813522 — CTR parculetion tenk nirman kodra har gp dargaykhurd</t>
+          <t>1707003090/WC/22012034762584 — CTR naveen chekdam nirman  hadau har dargaykhurd</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>44423</v>
+        <v>44300</v>
       </c>
       <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034813523 — CTR parculetoin tenk nirman kharyani ke pass gram panchayat dargaykhurd</t>
+          <t>1707003090/WC/22012034767090 — CTR Naveen chekdam nirman Battala ke pas</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>44423</v>
+        <v>44300</v>
       </c>
       <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034813524 — CTR parculetoin tenk nirman kharyani ke pass gram panchayat dargaykhurd</t>
+          <t>1707003090/WC/22012034768283 — CTR Naveen checkdam nirman Pataiyya har dargay khurd</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>0</v>
+        <v>1446433.13</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>0</v>
+        <v>1438041</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K560" s="3"/>
+        <v>44364</v>
+      </c>
+      <c r="K560" s="3" t="n">
+        <v>45000</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Stone graded Bund for Community / Repair and Maintenance of Stone graded Bund for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Bund</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034884586 — stap dem nirman marmmat pateriya har</t>
+          <t>1707003090/WC/22012034771428 — CTR मेंढबंधान कार्य महेश प्रसाद द्विवेदी की भूमि पर</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>0</v>
+        <v>28554.1</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>0</v>
+        <v>25476</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>44502</v>
-[...1 lines deleted...]
-      <c r="K561" s="3"/>
+        <v>44440</v>
+      </c>
+      <c r="K561" s="3" t="n">
+        <v>44475</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034901321 — med bandhan kary manka dargaykhurd</t>
+          <t>1707003090/WC/22012034771432 — CTR मेंढबंधान कार्य प्रवीण कुमार द्विवेदी की भूमि पर</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>0</v>
+        <v>28554.1</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>0</v>
+        <v>28950</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>44585</v>
-[...1 lines deleted...]
-      <c r="K562" s="3"/>
+        <v>44464</v>
+      </c>
+      <c r="K562" s="3" t="n">
+        <v>44515</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034901329 — med bandhan kary munni dargaykhurd</t>
+          <t>1707003090/WC/22012034782935 — CTR Rain Water Harvesting  Dargaykhurd</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>44585</v>
+        <v>44287</v>
       </c>
       <c r="K563" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034901336 — med bandhan kary bhagunta dargaykhurd</t>
+          <t>1707003090/WC/22012034812188 — CTR  parcoletion tenk nirman labaa lot ke pass dargaykhurd</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J564" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K564" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034901345 — med bandhan kary sunnu dargaykhurd</t>
+          <t>1707003090/WC/22012034812189 — CTR parcoletoin tenk nirman bandiya har ke pass dargay khurd</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>0</v>
+        <v>498252.63</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>0</v>
+        <v>434901.5</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K565" s="3"/>
+        <v>44618</v>
+      </c>
+      <c r="K565" s="3" t="n">
+        <v>45276</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034901352 — med bandhan kary balakdas dargaykhurd</t>
+          <t>1707003090/WC/22012034812778 — CTR parculetion tenk nirman gau talab ke peechhe dargaykhurd</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034930269 — parkuletion tenk nirman Gulab sour ki bhumi ke pass dargaykhurd</t>
+          <t>1707003090/WC/22012034813522 — CTR parculetion tenk nirman kodra har gp dargaykhurd</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>44587</v>
+        <v>44423</v>
       </c>
       <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034930272 — parkuletion tenk nirman Gulab sour ki bhumi ke pass dargaykhurd</t>
+          <t>1707003090/WC/22012034813523 — CTR parculetoin tenk nirman kharyani ke pass gram panchayat dargaykhurd</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>44587</v>
+        <v>44423</v>
       </c>
       <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034930273 — parkuletion tenk nirman Gulab sour ki bhumi ke pass dargaykhurd</t>
+          <t>1707003090/WC/22012034813524 — CTR parculetoin tenk nirman kharyani ke pass gram panchayat dargaykhurd</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>44587</v>
+        <v>44423</v>
       </c>
       <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Repair &amp; Maint of Stone graded Bund for Community / Repair and Maintenance of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034930274 — parkuletion tenk nirman Gulab sour ki bhumi ke pass dargaykhurd</t>
+          <t>1707003090/WC/22012034884586 — stap dem nirman marmmat pateriya har</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>44587</v>
+        <v>44502</v>
       </c>
       <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034931113 — naveen talab nirman gornihar dargaykhurd</t>
+          <t>1707003090/WC/22012034901321 — med bandhan kary manka dargaykhurd</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>44652</v>
+        <v>44585</v>
       </c>
       <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034931754 — परकुलेशन टेंक निर्माण गुलाब के कुआं के पास</t>
+          <t>1707003090/WC/22012034901329 — med bandhan kary munni dargaykhurd</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>473529.57</v>
+        <v>0</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>414916.8</v>
+        <v>0</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>44684</v>
-[...3 lines deleted...]
-      </c>
+        <v>44585</v>
+      </c>
+      <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034933883 — parculetion tenk nirman dolbaja har dargaykhurd</t>
+          <t>1707003090/WC/22012034901336 — med bandhan kary bhagunta dargaykhurd</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>304233.98</v>
+        <v>0</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>277625.94</v>
+        <v>0</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>44701</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034938789 — parkuletion tenk nirman dagdagalot har dargaykhurd</t>
+          <t>1707003090/WC/22012034901345 — med bandhan kary sunnu dargaykhurd</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>44652</v>
+        <v>44423</v>
       </c>
       <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034938797 — parkuletion tenk nirman kharyani har dargaykhurd</t>
+          <t>1707003090/WC/22012034901352 — med bandhan kary balakdas dargaykhurd</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>44652</v>
+        <v>44423</v>
       </c>
       <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034945323 — Parculetoin tenk nirman bade har dargaykhurd</t>
+          <t>1707003090/WC/22012034930269 — parkuletion tenk nirman Gulab sour ki bhumi ke pass dargaykhurd</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>44652</v>
+        <v>44587</v>
       </c>
       <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034945327 — Parculetoin tenk Norman neeche kuwa har dargaykhurd</t>
+          <t>1707003090/WC/22012034930272 — parkuletion tenk nirman Gulab sour ki bhumi ke pass dargaykhurd</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>449696.62</v>
+        <v>0</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>157879</v>
+        <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>44701</v>
-[...3 lines deleted...]
-      </c>
+        <v>44587</v>
+      </c>
+      <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034947856 — Parculetoin tenk nirman pateriya nala ke pass dargaykhurd</t>
+          <t>1707003090/WC/22012034930273 — parkuletion tenk nirman Gulab sour ki bhumi ke pass dargaykhurd</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>350299.35</v>
+        <v>0</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>317976</v>
+        <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>44696</v>
-[...3 lines deleted...]
-      </c>
+        <v>44587</v>
+      </c>
+      <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034947863 — Parculetion tenk nirman pathoun baba ke pass dargaykhurd</t>
+          <t>1707003090/WC/22012034930274 — parkuletion tenk nirman Gulab sour ki bhumi ke pass dargaykhurd</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>350299.35</v>
+        <v>0</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>318959.66</v>
+        <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>44701</v>
-[...3 lines deleted...]
-      </c>
+        <v>44587</v>
+      </c>
+      <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034949088 — Parculetoin tenk nirman kodra har dargaykhurd</t>
+          <t>1707003090/WC/22012034931113 — naveen talab nirman gornihar dargaykhurd</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>387062.48</v>
+        <v>0</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>355450.27</v>
+        <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>44689</v>
-[...3 lines deleted...]
-      </c>
+        <v>44652</v>
+      </c>
+      <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034951483 — Naveen chekdem nirman bade khet har dargaykhurd</t>
+          <t>1707003090/WC/22012034931754 — परकुलेशन टेंक निर्माण गुलाब के कुआं के पास</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>0</v>
+        <v>473529.57</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>0</v>
+        <v>414916.8</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K581" s="3"/>
+        <v>44684</v>
+      </c>
+      <c r="K581" s="3" t="n">
+        <v>45248</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034952604 — परकुलेशन टैंक निर्माण लबा लोट के पास दरगायंखुर्द</t>
+          <t>1707003090/WC/22012034933883 — parculetion tenk nirman dolbaja har dargaykhurd</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>398444.86</v>
+        <v>304233.98</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>366947.99</v>
+        <v>277625.94</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>44679</v>
+        <v>44701</v>
       </c>
       <c r="K582" s="3" t="n">
-        <v>45248</v>
+        <v>45182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034958720 — parkuletion tenk nirman  gornihar dargaykhurd</t>
+          <t>1707003090/WC/22012034938789 — parkuletion tenk nirman dagdagalot har dargaykhurd</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>449095.53</v>
+        <v>0</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>392715.66</v>
+        <v>0</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>44694</v>
-[...3 lines deleted...]
-      </c>
+        <v>44652</v>
+      </c>
+      <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034963844 — parkuletion tenk nirman  bijlabay har ke pass dargaykhurd</t>
+          <t>1707003090/WC/22012034938797 — parkuletion tenk nirman kharyani har dargaykhurd</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>44665</v>
+        <v>44652</v>
       </c>
       <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034967160 — Parkoletion tenk nirman baderahar dargaykhurd</t>
+          <t>1707003090/WC/22012034945323 — Parculetoin tenk nirman bade har dargaykhurd</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>44665</v>
+        <v>44652</v>
       </c>
       <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012034967169 — Parkoletion tenk nirman futera har dargaykhurd</t>
+          <t>1707003090/WC/22012034945327 — Parculetoin tenk Norman neeche kuwa har dargaykhurd</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>0</v>
+        <v>449696.62</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>0</v>
+        <v>157879</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K586" s="3"/>
+        <v>44701</v>
+      </c>
+      <c r="K586" s="3" t="n">
+        <v>45431</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035051854 — सरकुलेशन टैंक निर्माण मस्तापुर तिगेला के पास</t>
+          <t>1707003090/WC/22012034947856 — Parculetoin tenk nirman pateriya nala ke pass dargaykhurd</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>0</v>
+        <v>350299.35</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>0</v>
+        <v>317976</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>44950</v>
-[...1 lines deleted...]
-      <c r="K587" s="3"/>
+        <v>44696</v>
+      </c>
+      <c r="K587" s="3" t="n">
+        <v>45248</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035051858 — सरकुलेशन टैंक निर्माण ढिमरया के पास  के पास</t>
+          <t>1707003090/WC/22012034947863 — Parculetion tenk nirman pathoun baba ke pass dargaykhurd</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>0</v>
+        <v>350299.35</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>0</v>
+        <v>318959.66</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>44952</v>
-[...1 lines deleted...]
-      <c r="K588" s="3"/>
+        <v>44701</v>
+      </c>
+      <c r="K588" s="3" t="n">
+        <v>45160</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035073310 — नवीन तालाब निर्माण कार्य मरोरा घाट केपास दरगाय खुर्द</t>
+          <t>1707003090/WC/22012034949088 — Parculetoin tenk nirman kodra har dargaykhurd</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>1484518.56</v>
+        <v>387062.48</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>1468738</v>
+        <v>355450.27</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>45195</v>
+        <v>44689</v>
       </c>
       <c r="K589" s="3" t="n">
-        <v>45745</v>
+        <v>45160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035073318 — परकोलेशन टैक निर्माण कार्य जलउ हार दरगाय खुर्द</t>
+          <t>1707003090/WC/22012034951483 — Naveen chekdem nirman bade khet har dargaykhurd</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
-        <v>492800.81</v>
+        <v>0</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>458249</v>
+        <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035073325 — परकोलेशन टैक निर्माण कार्य ज्वालामुखी हार दरगाय खुर्द</t>
+          <t>1707003090/WC/22012034952604 — परकुलेशन टैंक निर्माण लबा लोट के पास दरगायंखुर्द</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>484377.16</v>
+        <v>398444.86</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>443407</v>
+        <v>366947.99</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>45205</v>
+        <v>44679</v>
       </c>
       <c r="K591" s="3" t="n">
-        <v>46057</v>
+        <v>45248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035073335 — परकोलेशन टैक निर्माण कार्य डगडायलोट हार दरगायखुर्द</t>
+          <t>1707003090/WC/22012034958720 — parkuletion tenk nirman  gornihar dargaykhurd</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>0</v>
+        <v>449095.53</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>0</v>
+        <v>392715.66</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K592" s="3"/>
+        <v>44694</v>
+      </c>
+      <c r="K592" s="3" t="n">
+        <v>45160</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035073418 — परकोलेशन टैक निर्माण कार्य मिरोरा घाट दरगाय खुर्द</t>
+          <t>1707003090/WC/22012034963844 — parkuletion tenk nirman  bijlabay har ke pass dargaykhurd</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I593" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>45030</v>
+        <v>44665</v>
       </c>
       <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035074711 — नवीन तालाब निरमाण कार्य लबा लोट के पास</t>
+          <t>1707003090/WC/22012034967160 — Parkoletion tenk nirman baderahar dargaykhurd</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>1481393.56</v>
+        <v>0</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>1409958</v>
+        <v>0</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>45198</v>
+        <v>44665</v>
       </c>
       <c r="K594" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035082621 — नवीन तालाब निर्माण पटेरिया हार में दरगाय खुर्द</t>
+          <t>1707003090/WC/22012034967169 — Parkoletion tenk nirman futera har dargaykhurd</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>1409995.81</v>
+        <v>0</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>1348090</v>
+        <v>0</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>45096</v>
+        <v>44665</v>
       </c>
       <c r="K595" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035121231 — Dugpond nirman Kary Gori har dargaykhurd</t>
+          <t>1707003090/WC/22012035051854 — सरकुलेशन टैंक निर्माण मस्तापुर तिगेला के पास</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I596" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>45030</v>
+        <v>44950</v>
       </c>
       <c r="K596" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035121417 — Dugpond nirman Kary Gornihar dargaykhurd</t>
+          <t>1707003090/WC/22012035051858 — सरकुलेशन टैंक निर्माण ढिमरया के पास  के पास</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
-        <v>364024.4</v>
+        <v>0</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>349436</v>
+        <v>0</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>45208</v>
-[...3 lines deleted...]
-      </c>
+        <v>44952</v>
+      </c>
+      <c r="K597" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
           <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035133788 — Parcoletion tenk nirman kary pateriya har</t>
+          <t>1707003090/WC/22012035073310 — नवीन तालाब निर्माण कार्य मरोरा घाट केपास दरगाय खुर्द</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
-        <v>0</v>
+        <v>1484518.56</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>0</v>
+        <v>1468738</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K598" s="3"/>
+        <v>45195</v>
+      </c>
+      <c r="K598" s="3" t="n">
+        <v>45745</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035133809 — Parcoletion tenk nirman kary karpato har</t>
+          <t>1707003090/WC/22012035073318 — परकोलेशन टैक निर्माण कार्य जलउ हार दरगाय खुर्द</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
-        <v>0</v>
+        <v>492800.81</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>0</v>
+        <v>458249</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K599" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K599" s="3" t="n">
+        <v>46197</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035134184 — Parcoletion tenk nirman kary kamla kewat ke kuwa ke pas dargaykhurd</t>
+          <t>1707003090/WC/22012035073325 — परकोलेशन टैक निर्माण कार्य ज्वालामुखी हार दरगाय खुर्द</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
-        <v>0</v>
+        <v>484377.16</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>0</v>
+        <v>443407</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K600" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K600" s="3" t="n">
+        <v>46057</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035134225 — Dugpond nirman kary kamla kewat ke kuwa ke pas dargaykhurd</t>
+          <t>1707003090/WC/22012035073335 — परकोलेशन टैक निर्माण कार्य डगडायलोट हार दरगायखुर्द</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
-        <v>396726.09</v>
+        <v>0</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>84271</v>
+        <v>0</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>45206</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K601" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035164175 — Naveen stapdam nirman kary jalau Nala par dargaykhurd</t>
+          <t>1707003090/WC/22012035073418 — परकोलेशन टैक निर्माण कार्य मिरोरा घाट दरगाय खुर्द</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>45201</v>
+        <v>45030</v>
       </c>
       <c r="K602" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035164178 — Naveen stapdam nirman kary khitor nala par dargaykhurd</t>
+          <t>1707003090/WC/22012035074711 — नवीन तालाब निरमाण कार्य लबा लोट के पास</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
-        <v>0</v>
+        <v>1481393.56</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>0</v>
+        <v>1409958</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>45201</v>
+        <v>45198</v>
       </c>
       <c r="K603" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035169829 — naveen chekdam nirman kary jalau nala par dargaykhurd</t>
+          <t>1707003090/WC/22012035082621 — नवीन तालाब निर्माण पटेरिया हार में दरगाय खुर्द</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
-        <v>0</v>
+        <v>1409995.81</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>0</v>
+        <v>1349890</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>45315</v>
+        <v>45096</v>
       </c>
       <c r="K604" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035169830 — naveen chekdam nirman kary khitor nala par dargaykhurd</t>
+          <t>1707003090/WC/22012035121231 — Dugpond nirman Kary Gori har dargaykhurd</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>45315</v>
+        <v>45030</v>
       </c>
       <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035174363 — Talab jeernouddhar kary marora ghat ke paas  GP dargaykhurd</t>
+          <t>1707003090/WC/22012035121417 — Dugpond nirman Kary Gornihar dargaykhurd</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>425175.24</v>
+        <v>364024.4</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>421420</v>
+        <v>349436</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>45416</v>
+        <v>45208</v>
       </c>
       <c r="K606" s="3" t="n">
-        <v>45846</v>
+        <v>46197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035182465 — Naveen talab nirman kary chadan bay har ke pass  GP dargaykhurd</t>
+          <t>1707003090/WC/22012035133788 — Parcoletion tenk nirman kary pateriya har</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>45201</v>
+        <v>45030</v>
       </c>
       <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035182479 — Naveen talab nirman kary चादन  bay har ke pass GP dargaykhurd</t>
+          <t>1707003090/WC/22012035133809 — Parcoletion tenk nirman kary karpato har</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>45201</v>
+        <v>45030</v>
       </c>
       <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035198200 — Khet talab nirman kary durga Yadav ki bhumi par</t>
+          <t>1707003090/WC/22012035134184 — Parcoletion tenk nirman kary kamla kewat ke kuwa ke pas dargaykhurd</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J609" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035198201 — Khet talab nirman kary durga Yadav ki bhumi par</t>
+          <t>1707003090/WC/22012035134225 — Dugpond nirman kary kamla kewat ke kuwa ke pas dargaykhurd</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
-        <v>0</v>
+        <v>396726.09</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>0</v>
+        <v>84271</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K610" s="3"/>
+        <v>45206</v>
+      </c>
+      <c r="K610" s="3" t="n">
+        <v>46064</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035198369 — Dugpond nirman kary Baba bay har ke pass dargaykhurd</t>
+          <t>1707003090/WC/22012035164175 — Naveen stapdam nirman kary jalau Nala par dargaykhurd</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>45030</v>
+        <v>45201</v>
       </c>
       <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035240859 — Parcoletoin tenk nirman kary jwalamukhi har   second    dargay khurd</t>
+          <t>1707003090/WC/22012035164178 — Naveen stapdam nirman kary khitor nala par dargaykhurd</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>45567</v>
+        <v>45201</v>
       </c>
       <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035251602 — parcoletion tenk nirman kary jalau har dwitiya-2 dargaykhurd</t>
+          <t>1707003090/WC/22012035169829 — naveen chekdam nirman kary jalau nala par dargaykhurd</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>45683</v>
+        <v>45315</v>
       </c>
       <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035251604 — naveen talab nirman kary bharya har dargay khurd</t>
+          <t>1707003090/WC/22012035169830 — naveen chekdam nirman kary khitor nala par dargaykhurd</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>45567</v>
+        <v>45315</v>
       </c>
       <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035251835 — Percoletion tenk nirman kary jwalamukhi har dwitiya 2 gram panchayat dargaykhurd</t>
+          <t>1707003090/WC/22012035174363 — Talab jeernouddhar kary marora ghat ke paas  GP dargaykhurd</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>0</v>
+        <v>425175.24</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>0</v>
+        <v>421420</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>45683</v>
-[...1 lines deleted...]
-      <c r="K615" s="3"/>
+        <v>45416</v>
+      </c>
+      <c r="K615" s="3" t="n">
+        <v>45846</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035251836 — परकोलेशन टेन्क निरमाण कार्य डगडायलोट हार ग्राम पन्चायत दरगाय खुर्द</t>
+          <t>1707003090/WC/22012035182465 — Naveen talab nirman kary chadan bay har ke pass  GP dargaykhurd</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>198295.51</v>
+        <v>0</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>184299.18</v>
+        <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>45827</v>
+        <v>45201</v>
       </c>
       <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035251839 — परकोलेशन टेन्क निरमाण कार्य गोरनी हार तितीया -3 ग्राम पन्चायत दरगाय खुर्द</t>
+          <t>1707003090/WC/22012035182479 — Naveen talab nirman kary चादन  bay har ke pass GP dargaykhurd</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>45683</v>
+        <v>45201</v>
       </c>
       <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035251843 — परकोलेशन टेन्क निरमाण कार्य टीला हार  ग्राम पन्चायत दरगाय खुर्द</t>
+          <t>1707003090/WC/22012035198200 — Khet talab nirman kary durga Yadav ki bhumi par</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>198295.51</v>
+        <v>0</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>166041</v>
+        <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>45827</v>
+        <v>45030</v>
       </c>
       <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035253402 — Parcoletoin tenk nirman kary bharya har  dargay khurd</t>
+          <t>1707003090/WC/22012035198201 — Khet talab nirman kary durga Yadav ki bhumi par</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>198295.51</v>
+        <v>0</v>
       </c>
       <c r="I619" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>45567</v>
+        <v>45030</v>
       </c>
       <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035259454 — Talab marammat kary raswadi talab par dargaykhurd</t>
+          <t>1707003090/WC/22012035198369 — Dugpond nirman kary Baba bay har ke pass dargaykhurd</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>967058.81</v>
+        <v>0</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>894550.08</v>
+        <v>0</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>46067</v>
+        <v>45030</v>
       </c>
       <c r="K620" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035259460 — Talab marammat kary bahrebay har ke pass Dargaykhurd</t>
+          <t>1707003090/WC/22012035240859 — Parcoletoin tenk nirman kary jwalamukhi har   second    dargay khurd</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I621" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>45752</v>
+        <v>45567</v>
       </c>
       <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035259462 — Stamdem marammat kary jalau har dargaykhurd</t>
+          <t>1707003090/WC/22012035251602 — parcoletion tenk nirman kary jalau har dwitiya-2 dargaykhurd</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>45752</v>
+        <v>45683</v>
       </c>
       <c r="K622" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035259465 — Stapdem marammat kary paachchhai  Nale par dargaykhurd</t>
+          <t>1707003090/WC/22012035251604 — naveen talab nirman kary bharya har dargay khurd</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
-        <v>745628.74</v>
+        <v>0</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>559157</v>
+        <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>46067</v>
+        <v>45567</v>
       </c>
       <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035259475 — Parcoletion tenk nirman kary Teela har dargaykhurd</t>
+          <t>1707003090/WC/22012035251835 — Percoletion tenk nirman kary jwalamukhi har dwitiya 2 gram panchayat dargaykhurd</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I624" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>45752</v>
+        <v>45683</v>
       </c>
       <c r="K624" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035259481 — parcoletion tenk nirman kary dugdaylot har dargaykhurd</t>
+          <t>1707003090/WC/22012035251836 — परकोलेशन टेन्क निरमाण कार्य डगडायलोट हार ग्राम पन्चायत दरगाय खुर्द</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>0</v>
+        <v>198295.51</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>0</v>
+        <v>186699.18</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>45752</v>
+        <v>45827</v>
       </c>
       <c r="K625" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035259485 — Parcoletion tenk nirman kary bharya har dargaykhurd</t>
+          <t>1707003090/WC/22012035251839 — परकोलेशन टेन्क निरमाण कार्य गोरनी हार तितीया -3 ग्राम पन्चायत दरगाय खुर्द</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I626" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>45752</v>
+        <v>45683</v>
       </c>
       <c r="K626" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035259523 — Nveen Talab nirman kary bharya har dargaykhurd</t>
+          <t>1707003090/WC/22012035251843 — परकोलेशन टेन्क निरमाण कार्य टीला हार  ग्राम पन्चायत दरगाय खुर्द</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>0</v>
+        <v>198295.51</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>0</v>
+        <v>181641</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>45752</v>
+        <v>45827</v>
       </c>
       <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035259529 — Talab marammat kary Mor Pazza Teela har dargay khurd</t>
+          <t>1707003090/WC/22012035253402 — Parcoletoin tenk nirman kary bharya har  dargay khurd</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>0</v>
+        <v>198295.51</v>
       </c>
       <c r="I628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>45752</v>
+        <v>45567</v>
       </c>
       <c r="K628" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035269566 — Parcoletion tenk Nirman Kary ladai har dargaykhurd</t>
+          <t>1707003090/WC/22012035259454 — Talab marammat kary raswadi talab par dargaykhurd</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>198295.51</v>
+        <v>967058.81</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>0</v>
+        <v>894550.08</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>45761</v>
+        <v>46067</v>
       </c>
       <c r="K629" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035277743 — Dugwell recharge sarbjanik koop harijan basti dargaykhurd</t>
+          <t>1707003090/WC/22012035259460 — Talab marammat kary bahrebay har ke pass Dargaykhurd</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>31602.03</v>
+        <v>0</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>26796</v>
+        <v>0</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>45777</v>
-[...3 lines deleted...]
-      </c>
+        <v>45752</v>
+      </c>
+      <c r="K630" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035277749 — Dugwell recharge sarbjanik koop jwalamukhi Mandir ke pass dargaykhurd</t>
+          <t>1707003090/WC/22012035259462 — Stamdem marammat kary jalau har dargaykhurd</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>31602.03</v>
+        <v>0</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>27840</v>
+        <v>0</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>45775</v>
-[...3 lines deleted...]
-      </c>
+        <v>45752</v>
+      </c>
+      <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/22012035292767 — Talab marammat Kary dugdaylot har gram Panchayat dargaykhurd</t>
+          <t>1707003090/WC/22012035259465 — Stapdem marammat kary paachchhai  Nale par dargaykhurd</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
-        <v>0</v>
+        <v>745628.74</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>0</v>
+        <v>569657</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>45761</v>
+        <v>46067</v>
       </c>
       <c r="K632" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/99681 — स्‍टाप डेम निर्माण फुटेरा हार</t>
+          <t>1707003090/WC/22012035259475 — Parcoletion tenk nirman kary Teela har dargaykhurd</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
-        <v>497000</v>
+        <v>0</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>486610</v>
+        <v>0</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>39807</v>
-[...3 lines deleted...]
-      </c>
+        <v>45752</v>
+      </c>
+      <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/99839 — नवीन कूप निर्माण गुददन / मकुन्‍दा</t>
+          <t>1707003090/WC/22012035259481 — parcoletion tenk nirman kary dugdaylot har dargaykhurd</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
-        <v>210000</v>
+        <v>0</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>95156</v>
+        <v>0</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>39966</v>
-[...3 lines deleted...]
-      </c>
+        <v>45752</v>
+      </c>
+      <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/99840 — नवीन कूप निर्माण नन्‍ने भैया / परमू</t>
+          <t>1707003090/WC/22012035259485 — Parcoletion tenk nirman kary bharya har dargaykhurd</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>210000</v>
+        <v>0</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>28392</v>
+        <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>39966</v>
-[...3 lines deleted...]
-      </c>
+        <v>45752</v>
+      </c>
+      <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/9993647572 — नवीन तालाव निर्माण टोलवासा हार</t>
+          <t>1707003090/WC/22012035259523 — Nveen Talab nirman kary bharya har dargaykhurd</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
-        <v>434000</v>
+        <v>0</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>351480.3</v>
+        <v>0</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>41697</v>
-[...3 lines deleted...]
-      </c>
+        <v>45752</v>
+      </c>
+      <c r="K636" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/9993661781 — Nabeen talab nirman Kodra har dargay khurd</t>
+          <t>1707003090/WC/22012035259529 — Talab marammat kary Mor Pazza Teela har dargay khurd</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
-        <v>1486000</v>
+        <v>0</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>1460049.9</v>
+        <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>42367</v>
-[...3 lines deleted...]
-      </c>
+        <v>45752</v>
+      </c>
+      <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/9993662549 — NAVEEN TALAB NIRMAN KAREPATHO HAR DARGAY KHURD</t>
+          <t>1707003090/WC/22012035269566 — Parcoletion tenk Nirman Kary ladai har dargaykhurd</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
-        <v>939000</v>
+        <v>198295.51</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>42359</v>
+        <v>45761</v>
       </c>
       <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/99948 — नवीन तालाब निर्माण फुटेराहार के पास</t>
+          <t>1707003090/WC/22012035277743 — Dugwell recharge sarbjanik koop harijan basti dargaykhurd</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
-        <v>485000</v>
+        <v>31602.03</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>446400</v>
+        <v>26796</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>40269</v>
+        <v>45777</v>
       </c>
       <c r="K639" s="3" t="n">
-        <v>40589</v>
+        <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/JTR-423 — महेश नंदराम/ मुन्‍नालाल दुवे कूप निर्माण</t>
+          <t>1707003090/WC/22012035277749 — Dugwell recharge sarbjanik koop jwalamukhi Mandir ke pass dargaykhurd</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
-        <v>170000</v>
+        <v>31602.03</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>45190</v>
+        <v>27840</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>40336</v>
+        <v>45775</v>
       </c>
       <c r="K640" s="3" t="n">
-        <v>40702</v>
+        <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/JTR-863 — नवीन कूप सावित्री/ सूका सौर दरगाय खुर्द</t>
+          <t>1707003090/WC/22012035292767 — Talab marammat Kary dugdaylot har gram Panchayat dargaykhurd</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
-        <v>170000</v>
+        <v>0</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>80708</v>
+        <v>0</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>39513</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/JTR-864 — नवीन कूप छोटा/ भुल्लिया अहिरवार</t>
+          <t>1707003090/WC/99681 — स्‍टाप डेम निर्माण फुटेरा हार</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
-        <v>279000</v>
+        <v>497000</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>319615</v>
+        <v>486610</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>39513</v>
+        <v>39807</v>
       </c>
       <c r="K642" s="3" t="n">
-        <v>42573</v>
+        <v>42582</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/JTR-865 — नवीन कूप हल्‍का/ परमू ढीमर दरगायखुर्द</t>
+          <t>1707003090/WC/99839 — नवीन कूप निर्माण गुददन / मकुन्‍दा</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
-        <v>170000</v>
+        <v>210000</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>83520</v>
+        <v>95156</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>39555</v>
+        <v>39966</v>
       </c>
       <c r="K643" s="3" t="n">
-        <v>40611</v>
+        <v>40702</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/JTR-866 — नवीन कूप गनपत/ काशीराम दरगाय खुर्द</t>
+          <t>1707003090/WC/99840 — नवीन कूप निर्माण नन्‍ने भैया / परमू</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
-        <v>170000</v>
+        <v>210000</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>76414</v>
+        <v>28392</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>39513</v>
+        <v>39966</v>
       </c>
       <c r="K644" s="3" t="n">
-        <v>40611</v>
+        <v>40702</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/JTR-867 — नवीन कूप भगोना/ फुंदिया अहिरवार दरगायखुर्द</t>
+          <t>1707003090/WC/9993647572 — नवीन तालाव निर्माण टोलवासा हार</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
-        <v>170000</v>
+        <v>434000</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>210872</v>
+        <v>351480.3</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>39513</v>
+        <v>41697</v>
       </c>
       <c r="K645" s="3" t="n">
-        <v>40702</v>
+        <v>42391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/JTR-868 — नवीन कूप हल्‍कू/ सूरा बंशकार दरगाय खुर्द</t>
+          <t>1707003090/WC/9993661781 — Nabeen talab nirman Kodra har dargay khurd</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
-        <v>170000</v>
+        <v>1486000</v>
       </c>
       <c r="I646" s="2" t="n">
-        <v>70976</v>
+        <v>1460049.9</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>39541</v>
+        <v>42367</v>
       </c>
       <c r="K646" s="3" t="n">
-        <v>40611</v>
+        <v>42569</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/JTR-869 — नवीन कूप हीरा/ सुकठ्र यादव दरगाय खुर्द</t>
+          <t>1707003090/WC/9993662549 — NAVEEN TALAB NIRMAN KAREPATHO HAR DARGAY KHURD</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
-        <v>170000</v>
+        <v>939000</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>160218</v>
+        <v>0</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>39541</v>
-[...3 lines deleted...]
-      </c>
+        <v>42359</v>
+      </c>
+      <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/JTR-870 — नवीन कूप छंदी/मसल्‍ती बंशकार</t>
+          <t>1707003090/WC/99948 — नवीन तालाब निर्माण फुटेराहार के पास</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
-        <v>170000</v>
+        <v>485000</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>201161</v>
+        <v>446400</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>39541</v>
+        <v>40269</v>
       </c>
       <c r="K648" s="3" t="n">
-        <v>40702</v>
+        <v>40589</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/JTR-871 — नवीन कूप गुंदी/ भुल्लिया अहिरवार</t>
+          <t>1707003090/WC/JTR-423 — महेश नंदराम/ मुन्‍नालाल दुवे कूप निर्माण</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
         <v>170000</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>82058</v>
+        <v>45190</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>39513</v>
+        <v>40336</v>
       </c>
       <c r="K649" s="3" t="n">
-        <v>40611</v>
+        <v>40702</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/JTR-873 — नवीन तालाब निर्माण गोरनीहार</t>
+          <t>1707003090/WC/JTR-863 — नवीन कूप सावित्री/ सूका सौर दरगाय खुर्द</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
-        <v>466000</v>
+        <v>170000</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>466202</v>
+        <v>80708</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>39492</v>
+        <v>39513</v>
       </c>
       <c r="K650" s="3" t="n">
-        <v>40464</v>
+        <v>40611</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/JTR-915 — नवीन कूप सार्वजनिक हरिजनवस्‍ती दरगाय खुर्द</t>
+          <t>1707003090/WC/JTR-864 — नवीन कूप छोटा/ भुल्लिया अहिरवार</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
-        <v>156000</v>
+        <v>279000</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>45754</v>
+        <v>319615</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>39402</v>
+        <v>39513</v>
       </c>
       <c r="K651" s="3" t="n">
-        <v>40466</v>
+        <v>42573</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/JTR-916 — नवीन सावर्जनिक कूप सामान्‍य वस्‍ती</t>
+          <t>1707003090/WC/JTR-865 — नवीन कूप हल्‍का/ परमू ढीमर दरगायखुर्द</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
         <v>170000</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>148636</v>
+        <v>83520</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>39492</v>
+        <v>39555</v>
       </c>
       <c r="K652" s="3" t="n">
-        <v>40831</v>
+        <v>40611</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WC/VB/22012035334027 — Contoor trenches nirman kary shichai nahar ke pass dargaykhurd</t>
+          <t>1707003090/WC/JTR-866 — नवीन कूप गनपत/ काशीराम दरगाय खुर्द</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>0</v>
+        <v>170000</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>0</v>
+        <v>76414</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>46217</v>
-[...1 lines deleted...]
-      <c r="K653" s="3"/>
+        <v>39513</v>
+      </c>
+      <c r="K653" s="3" t="n">
+        <v>40611</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WH/22012034447963 — CTR MED BANDHAN BHARAT CHATURVEDI KI BHUMI PAR DARGAY KHURD</t>
+          <t>1707003090/WC/JTR-867 — नवीन कूप भगोना/ फुंदिया अहिरवार दरगायखुर्द</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
-        <v>30037.43</v>
+        <v>170000</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>26286</v>
+        <v>210872</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>44347</v>
+        <v>39513</v>
       </c>
       <c r="K654" s="3" t="n">
-        <v>44880</v>
+        <v>40702</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1707003090/WH/22012034447964 — CTR MED BANDHAN BRAJEND CHATURVEDI KI BHUMI PAR DARGAY KHURD</t>
+          <t>1707003090/WC/JTR-868 — नवीन कूप हल्‍कू/ सूरा बंशकार दरगाय खुर्द</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>30037.43</v>
+        <v>170000</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>26016</v>
+        <v>70976</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>44347</v>
+        <v>39541</v>
       </c>
       <c r="K655" s="3" t="n">
-        <v>44959</v>
+        <v>40611</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C656" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D656" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E656" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F656" s="1" t="inlineStr">
+        <is>
+          <t>1707003090/WC/JTR-869 — नवीन कूप हीरा/ सुकठ्र यादव दरगाय खुर्द</t>
+        </is>
+      </c>
+      <c r="G656" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H656" s="2" t="n">
+        <v>170000</v>
+      </c>
+      <c r="I656" s="2" t="n">
+        <v>160218</v>
+      </c>
+      <c r="J656" s="3" t="n">
+        <v>39541</v>
+      </c>
+      <c r="K656" s="3" t="n">
+        <v>40702</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
+      <c r="A657" s="1" t="inlineStr">
+        <is>
+          <t>JATARA</t>
+        </is>
+      </c>
+      <c r="B657" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C657" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D657" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E657" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F657" s="1" t="inlineStr">
+        <is>
+          <t>1707003090/WC/JTR-870 — नवीन कूप छंदी/मसल्‍ती बंशकार</t>
+        </is>
+      </c>
+      <c r="G657" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H657" s="2" t="n">
+        <v>170000</v>
+      </c>
+      <c r="I657" s="2" t="n">
+        <v>201161</v>
+      </c>
+      <c r="J657" s="3" t="n">
+        <v>39541</v>
+      </c>
+      <c r="K657" s="3" t="n">
+        <v>40702</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
+      <c r="A658" s="1" t="inlineStr">
+        <is>
+          <t>JATARA</t>
+        </is>
+      </c>
+      <c r="B658" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C658" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D658" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E658" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F658" s="1" t="inlineStr">
+        <is>
+          <t>1707003090/WC/JTR-871 — नवीन कूप गुंदी/ भुल्लिया अहिरवार</t>
+        </is>
+      </c>
+      <c r="G658" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H658" s="2" t="n">
+        <v>170000</v>
+      </c>
+      <c r="I658" s="2" t="n">
+        <v>82058</v>
+      </c>
+      <c r="J658" s="3" t="n">
+        <v>39513</v>
+      </c>
+      <c r="K658" s="3" t="n">
+        <v>40611</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
+      <c r="A659" s="1" t="inlineStr">
+        <is>
+          <t>JATARA</t>
+        </is>
+      </c>
+      <c r="B659" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C659" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D659" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E659" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F659" s="1" t="inlineStr">
+        <is>
+          <t>1707003090/WC/JTR-873 — नवीन तालाब निर्माण गोरनीहार</t>
+        </is>
+      </c>
+      <c r="G659" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H659" s="2" t="n">
+        <v>466000</v>
+      </c>
+      <c r="I659" s="2" t="n">
+        <v>466202</v>
+      </c>
+      <c r="J659" s="3" t="n">
+        <v>39492</v>
+      </c>
+      <c r="K659" s="3" t="n">
+        <v>40464</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
+      <c r="A660" s="1" t="inlineStr">
+        <is>
+          <t>JATARA</t>
+        </is>
+      </c>
+      <c r="B660" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C660" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D660" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E660" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F660" s="1" t="inlineStr">
+        <is>
+          <t>1707003090/WC/JTR-915 — नवीन कूप सार्वजनिक हरिजनवस्‍ती दरगाय खुर्द</t>
+        </is>
+      </c>
+      <c r="G660" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H660" s="2" t="n">
+        <v>156000</v>
+      </c>
+      <c r="I660" s="2" t="n">
+        <v>45754</v>
+      </c>
+      <c r="J660" s="3" t="n">
+        <v>39402</v>
+      </c>
+      <c r="K660" s="3" t="n">
+        <v>40466</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
+      <c r="A661" s="1" t="inlineStr">
+        <is>
+          <t>JATARA</t>
+        </is>
+      </c>
+      <c r="B661" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C661" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D661" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E661" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F661" s="1" t="inlineStr">
+        <is>
+          <t>1707003090/WC/JTR-916 — नवीन सावर्जनिक कूप सामान्‍य वस्‍ती</t>
+        </is>
+      </c>
+      <c r="G661" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H661" s="2" t="n">
+        <v>170000</v>
+      </c>
+      <c r="I661" s="2" t="n">
+        <v>148636</v>
+      </c>
+      <c r="J661" s="3" t="n">
+        <v>39492</v>
+      </c>
+      <c r="K661" s="3" t="n">
+        <v>40831</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
+      <c r="A662" s="1" t="inlineStr">
+        <is>
+          <t>JATARA</t>
+        </is>
+      </c>
+      <c r="B662" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C662" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D662" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E662" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F662" s="1" t="inlineStr">
+        <is>
+          <t>1707003090/WC/VB/22012035334027 — Contoor trenches nirman kary shichai nahar ke pass dargaykhurd</t>
+        </is>
+      </c>
+      <c r="G662" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H662" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I662" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J662" s="3" t="n">
+        <v>46217</v>
+      </c>
+      <c r="K662" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
+      <c r="A663" s="1" t="inlineStr">
+        <is>
+          <t>JATARA</t>
+        </is>
+      </c>
+      <c r="B663" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C663" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D663" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E663" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F663" s="1" t="inlineStr">
+        <is>
+          <t>1707003090/WH/22012034447963 — CTR MED BANDHAN BHARAT CHATURVEDI KI BHUMI PAR DARGAY KHURD</t>
+        </is>
+      </c>
+      <c r="G663" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H663" s="2" t="n">
+        <v>30037.43</v>
+      </c>
+      <c r="I663" s="2" t="n">
+        <v>26286</v>
+      </c>
+      <c r="J663" s="3" t="n">
+        <v>44347</v>
+      </c>
+      <c r="K663" s="3" t="n">
+        <v>44880</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
+      <c r="A664" s="1" t="inlineStr">
+        <is>
+          <t>JATARA</t>
+        </is>
+      </c>
+      <c r="B664" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C664" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D664" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E664" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F664" s="1" t="inlineStr">
+        <is>
+          <t>1707003090/WH/22012034447964 — CTR MED BANDHAN BRAJEND CHATURVEDI KI BHUMI PAR DARGAY KHURD</t>
+        </is>
+      </c>
+      <c r="G664" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H664" s="2" t="n">
+        <v>30037.43</v>
+      </c>
+      <c r="I664" s="2" t="n">
+        <v>26016</v>
+      </c>
+      <c r="J664" s="3" t="n">
+        <v>44347</v>
+      </c>
+      <c r="K664" s="3" t="n">
+        <v>44959</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
+      <c r="A665" s="1" t="inlineStr">
+        <is>
+          <t>JATARA</t>
+        </is>
+      </c>
+      <c r="B665" s="1" t="inlineStr">
+        <is>
           <t>2009-2010</t>
         </is>
       </c>
-      <c r="C656" s="1" t="inlineStr">
+      <c r="C665" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D656" s="1" t="inlineStr">
+      <c r="D665" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
-      <c r="E656" s="1" t="inlineStr">
+      <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
-      <c r="F656" s="1" t="inlineStr">
+      <c r="F665" s="1" t="inlineStr">
         <is>
           <t>1707/RC/100009 — GSB Road Mohangarh Tikamgarh, Main Road to Jawalamukhi Mandir 02 Slab cu</t>
         </is>
       </c>
-      <c r="G656" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H656" s="2" t="n">
+      <c r="G665" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H665" s="2" t="n">
         <v>1945000</v>
       </c>
-      <c r="I656" s="2" t="n">
+      <c r="I665" s="2" t="n">
         <v>51256</v>
       </c>
-      <c r="J656" s="3" t="n">
+      <c r="J665" s="3" t="n">
         <v>39969</v>
       </c>
-      <c r="K656" s="3" t="n">
+      <c r="K665" s="3" t="n">
         <v>42079</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>