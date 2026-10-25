--- v0 (2026-09-06)
+++ v1 (2026-10-25)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K456"/>
+  <dimension ref="A1:K461"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 16:12:15</t>
+          <t>Exported on: 2026-10-25 01:06:41</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: TIKAMGARH</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1251,192 +1251,192 @@
       <c r="J31" s="3" t="n">
         <v>44514</v>
       </c>
       <c r="K31" s="3" t="n">
         <v>45330</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1707003092/AV/22012034669136 — Shanti Dham Nirman kary Uber ke pass Toriya bhorkhari</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>46047</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1707003092/AV/22012034669137 — शांति धाम निर्माण कार्य उबेर के पास टोरिया भोरखरी</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>46047</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1707003092/AV/22012034669138 — शांति धाम निर्माण कार्य द्यूबगटा घाट के पास भोरगढ़</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>46047</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1707003092/AV/22012034669139 — शांति धाम निर्माण कार्य बेर के पास भोरगढ़</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>46047</v>
@@ -3780,145 +3780,145 @@
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1707003092/IF/22012035366136 — डगवेल रिचार्ज तेली बाले कूप के पास भौंरगढ</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1707003092/IF/22012035383430 — Khet talab nirman foola bai yadav ke khet par gp bhorgarh</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>66195</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1707003092/IF/22012035383527 — Khet talab nirman rambagas yadav ki bhumi par</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>56898</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>45791</v>
@@ -4019,51 +4019,51 @@
       <c r="J89" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K89" s="3" t="n">
         <v>46107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1707003092/IF/22012035510292 — Dag bel recharge ramkishan ki bhumi par</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45761</v>
@@ -4115,51 +4115,51 @@
       <c r="J91" s="3" t="n">
         <v>45812</v>
       </c>
       <c r="K91" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1707003092/IF/22012035551129 — Khet talab nirman gajraj yadav ki bhumi par</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45761</v>
@@ -4309,239 +4309,239 @@
       <c r="J95" s="3" t="n">
         <v>45835</v>
       </c>
       <c r="K95" s="3" t="n">
         <v>46107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1707003092/IF/22012035568734 — Dugwel recharge kailash Ahirwar ke koop ke pass</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>31809.26</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1707003092/IF/22012035568771 — Dugwel recharge Dhunda Ahirwar ke koop ke pass</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1707003092/IF/22012035568796 — Dugwel recharge Dhunda Ahirwar ke koop ke pass</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1707003092/IF/22012035569662 — Dugwel recharge Dhunda Ahirwar ke koop ke pass</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>31809.26</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1707003092/IF/22012035569671 — Dugwel recharge rambagas yadav ke koop ke pass</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>31569.68</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45761</v>
@@ -9534,51 +9534,51 @@
       <c r="J202" s="3" t="n">
         <v>44340</v>
       </c>
       <c r="K202" s="3" t="n">
         <v>44475</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1707003092/IF/IAY/3054138 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4090638</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>44152</v>
@@ -11049,219 +11049,223 @@
       <c r="J233" s="3" t="n">
         <v>45137</v>
       </c>
       <c r="K233" s="3" t="n">
         <v>45554</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1707003092/IF/IAY/4571826 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117149316</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>45748</v>
       </c>
-      <c r="K234" s="3"/>
+      <c r="K234" s="3" t="n">
+        <v>46280</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1707003092/IF/IAY/4581287 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119365037</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>15552</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>45570</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1707003092/IF/IAY/4674403 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119847991</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>17910</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>45667</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1707003092/IF/IAY/4676999 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125949164</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>45749</v>
       </c>
-      <c r="K237" s="3"/>
+      <c r="K237" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -11384,239 +11388,243 @@
       <c r="J240" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K240" s="3" t="n">
         <v>46070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1707003092/IF/IAY/5123642 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119320781</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I241" s="2" t="n">
-        <v>19575</v>
+        <v>23775</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>45763</v>
       </c>
-      <c r="K241" s="3"/>
+      <c r="K241" s="3" t="n">
+        <v>46293</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1707003092/IF/IAY/5124288 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124029698</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>45827</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1707003092/IF/IAY/5124289 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124029742</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>19314</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1707003092/IF/IAY/5126275 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125949966</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>45748</v>
       </c>
-      <c r="K244" s="3"/>
+      <c r="K244" s="3" t="n">
+        <v>46280</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1707003092/IF/IAY/5129518 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123857999</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>20619</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>45749</v>
@@ -11668,10097 +11676,10336 @@
       <c r="J246" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K246" s="3" t="n">
         <v>46070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1707003092/IF/IAY/5236622 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124634813</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>45727</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1707003092/IF/IAY/5270066 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126246197</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1707003092/IF/IAY/5320702 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118793036</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1707003092/IF/IAY/5803689 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115237220</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>19647</v>
+        <v>23247</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>45918</v>
       </c>
-      <c r="K250" s="3"/>
+      <c r="K250" s="3" t="n">
+        <v>46293</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1707003092/IF/IAY/6059316 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124625248</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>46130</v>
       </c>
-      <c r="K251" s="3"/>
+      <c r="K251" s="3" t="n">
+        <v>46280</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1707003092/IF/IAY/6060447 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117277046</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>0</v>
+        <v>21000</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1707003092/IF/IAY/6064167 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117172997</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1707003092/IF/IAY/6358371 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125655505</t>
+          <t>1707003092/IF/IAY/6332281 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123845699</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J254" s="3" t="n">
-        <v>46204</v>
+        <v>46303</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1707003092/IF/IAY/6359253 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125658916</t>
+          <t>1707003092/IF/IAY/6358371 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125655505</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>46229</v>
+        <v>46272</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1707003092/IF/IAY/6359311 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119702570</t>
+          <t>1707003092/IF/IAY/6359253 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125658916</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>46229</v>
+        <v>46272</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1707003092/IF/IAY/672313 — Construction of IAY House -IAY REG. NO. MP2501921</t>
+          <t>1707003092/IF/IAY/6359311 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119702570</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>15032</v>
+        <v>0</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>42972</v>
-[...3 lines deleted...]
-      </c>
+        <v>46272</v>
+      </c>
+      <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1707003092/IF/IAY/673599 — Construction of IAY House -IAY REG. NO. MP2608417</t>
+          <t>1707003092/IF/IAY/6399136 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126362011</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>14978</v>
+        <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
-        <v>42925</v>
-[...3 lines deleted...]
-      </c>
+        <v>46303</v>
+      </c>
+      <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1707003092/IF/IAY/673954 — Construction of IAY House -IAY REG. NO. MP2646250</t>
+          <t>1707003092/IF/IAY/6402653 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125960703</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>15720</v>
+        <v>0</v>
       </c>
       <c r="J259" s="3" t="n">
-        <v>42925</v>
-[...3 lines deleted...]
-      </c>
+        <v>46098</v>
+      </c>
+      <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1707003092/IF/IAY/678595 — Construction of IAY House -IAY REG. NO. MP3192229</t>
+          <t>1707003092/IF/IAY/672313 — Construction of IAY House -IAY REG. NO. MP2501921</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>15198</v>
+        <v>15032</v>
       </c>
       <c r="J260" s="3" t="n">
-        <v>42925</v>
+        <v>42972</v>
       </c>
       <c r="K260" s="3" t="n">
-        <v>43327</v>
+        <v>43306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1707003092/IF/IAY/682125 — Construction of IAY House -IAY REG. NO. MP3696269</t>
+          <t>1707003092/IF/IAY/673599 — Construction of IAY House -IAY REG. NO. MP2608417</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>15312</v>
+        <v>14978</v>
       </c>
       <c r="J261" s="3" t="n">
-        <v>43266</v>
+        <v>42925</v>
       </c>
       <c r="K261" s="3" t="n">
-        <v>43390</v>
+        <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1707003092/IF/IAY/682241 — Construction of IAY House -IAY REG. NO. MP3725233</t>
+          <t>1707003092/IF/IAY/673954 — Construction of IAY House -IAY REG. NO. MP2646250</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>15034</v>
+        <v>15720</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>42950</v>
+        <v>42925</v>
       </c>
       <c r="K262" s="3" t="n">
-        <v>43336</v>
+        <v>43228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1707003092/IF/IAY/682318 — Construction of IAY House -IAY REG. NO. MP3740494</t>
+          <t>1707003092/IF/IAY/678595 — Construction of IAY House -IAY REG. NO. MP3192229</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>18236</v>
+        <v>15198</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>43099</v>
+        <v>42925</v>
       </c>
       <c r="K263" s="3" t="n">
-        <v>43377</v>
+        <v>43327</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1707003092/IF/IAY/682326 — Construction of IAY House -IAY REG. NO. MP3740904</t>
+          <t>1707003092/IF/IAY/682125 — Construction of IAY House -IAY REG. NO. MP3696269</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>15136</v>
+        <v>15312</v>
       </c>
       <c r="J264" s="3" t="n">
-        <v>42925</v>
+        <v>43266</v>
       </c>
       <c r="K264" s="3" t="n">
-        <v>43179</v>
+        <v>43390</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1707003092/IF/IAY/682343 — Construction of IAY House -IAY REG. NO. MP3748796</t>
+          <t>1707003092/IF/IAY/682241 — Construction of IAY House -IAY REG. NO. MP3725233</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>14792</v>
+        <v>15034</v>
       </c>
       <c r="J265" s="3" t="n">
-        <v>42957</v>
+        <v>42950</v>
       </c>
       <c r="K265" s="3" t="n">
-        <v>43179</v>
+        <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1707003092/IF/IAY/683004 — Construction of IAY House -IAY REG. NO. MP3880992</t>
+          <t>1707003092/IF/IAY/682318 — Construction of IAY House -IAY REG. NO. MP3740494</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>14882</v>
+        <v>18236</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>42925</v>
+        <v>43099</v>
       </c>
       <c r="K266" s="3" t="n">
-        <v>43271</v>
+        <v>43377</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1707003092/IF/IAY/922453 — Construction of IAY House -IAY REG. NO. MP2461847</t>
+          <t>1707003092/IF/IAY/682326 — Construction of IAY House -IAY REG. NO. MP3740904</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>15196</v>
+        <v>15136</v>
       </c>
       <c r="J267" s="3" t="n">
-        <v>42950</v>
+        <v>42925</v>
       </c>
       <c r="K267" s="3" t="n">
-        <v>43331</v>
+        <v>43179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1707003092/IF/IAY/927420 — Construction of IAY House -IAY REG. NO. MP2554342</t>
+          <t>1707003092/IF/IAY/682343 — Construction of IAY House -IAY REG. NO. MP3748796</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>15160</v>
+        <v>14792</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>42950</v>
+        <v>42957</v>
       </c>
       <c r="K268" s="3" t="n">
-        <v>43303</v>
+        <v>43179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1707003092/LD/22012034305768 — शांन्ति धाम निर्माण कार्य टोरिया भौरखरी 2017</t>
+          <t>1707003092/IF/IAY/683004 — Construction of IAY House -IAY REG. NO. MP3880992</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>245000</v>
+        <v>15030</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>10020</v>
+        <v>14882</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>42818</v>
+        <v>42925</v>
       </c>
       <c r="K269" s="3" t="n">
-        <v>43230</v>
+        <v>43271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1707003092/LD/22012034307489 — Shantidham Nirman tiladant</t>
+          <t>1707003092/IF/IAY/922453 — Construction of IAY House -IAY REG. NO. MP2461847</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>0</v>
+        <v>15196</v>
       </c>
       <c r="J270" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K270" s="3"/>
+        <v>42950</v>
+      </c>
+      <c r="K270" s="3" t="n">
+        <v>43331</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Stone Terracing / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1707003092/LD/22012034314468 — santi dham nirman karya bhourgarh</t>
+          <t>1707003092/IF/IAY/927420 — Construction of IAY House -IAY REG. NO. MP2554342</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>0</v>
+        <v>15160</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>42845</v>
-[...1 lines deleted...]
-      <c r="K271" s="3"/>
+        <v>42950</v>
+      </c>
+      <c r="K271" s="3" t="n">
+        <v>43303</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1707003092/LD/22012034314469 — santi dham nirman karya tiladant</t>
+          <t>1707003092/LD/22012034305768 — शांन्ति धाम निर्माण कार्य टोरिया भौरखरी 2017</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
-        <v>0</v>
+        <v>245000</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>0</v>
+        <v>10020</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>42845</v>
-[...1 lines deleted...]
-      <c r="K272" s="3"/>
+        <v>42818</v>
+      </c>
+      <c r="K272" s="3" t="n">
+        <v>43230</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1707003092/LD/22012034961563 — शांति धाम निर्माण कार्य उबेर के पास टोरिया भोरखरी</t>
+          <t>1707003092/LD/22012034307489 — Shantidham Nirman tiladant</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>46047</v>
+        <v>42761</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Stone Terracing / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1707003092/LD/22012034961564 — शांति धाम निर्माण कार्य बेर के पास भोरगढ़</t>
+          <t>1707003092/LD/22012034314468 — santi dham nirman karya bhourgarh</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
-        <v>46047</v>
+        <v>42845</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1707003092/LD/22012034961565 — शांति धाम निर्माण कार्य द्यूबगटा घाट के पास भोरगढ़</t>
+          <t>1707003092/LD/22012034314469 — santi dham nirman karya tiladant</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>46047</v>
+        <v>42845</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1707003092/LD/23 — खैल मेदान मुण्‍डी पहाडिया के पास भौरगढ</t>
+          <t>1707003092/LD/22012034961563 — शांति धाम निर्माण कार्य उबेर के पास टोरिया भोरखरी</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
-        <v>499000</v>
+        <v>0</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>41300</v>
+        <v>46047</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Other Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Maintenance of rural public assets / Repair and Maintenance of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Community infrastructure</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1707003092/OP/9425889485 — मेड वंधान कार्य</t>
+          <t>1707003092/LD/22012034961564 — शांति धाम निर्माण कार्य बेर के पास भोरगढ़</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>42461</v>
+        <v>46047</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1707003092/PG/22012034312135 — Khel Medan Nirman karya tiladant</t>
+          <t>1707003092/LD/22012034961565 — शांति धाम निर्माण कार्य द्यूबगटा घाट के पास भोरगढ़</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>42845</v>
+        <v>46047</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1707003092/PG/9425892984 — khel Medan Nirman</t>
+          <t>1707003092/LD/23 — खैल मेदान मुण्‍डी पहाडिया के पास भौरगढ</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
-        <v>0</v>
+        <v>499000</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>42486</v>
+        <v>41300</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>D--RURAL INFRASTUCTURE / Other Works</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Maintenance of rural public assets / Repair and Maintenance of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1707003092/PG/9425894777 — खेल मैदान कार्य टोरिया भौरखरी मुण्‍डी की पहाडिया के पास</t>
+          <t>1707003092/OP/9425889485 — मेड वंधान कार्य</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
-        <v>320000</v>
+        <v>0</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>269872</v>
+        <v>0</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>42818</v>
-[...3 lines deleted...]
-      </c>
+        <v>42461</v>
+      </c>
+      <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
           <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1707003092/PG/9425896087 — Khel Medan Nirman karya bhourgarh</t>
+          <t>1707003092/PG/22012034312135 — Khel Medan Nirman karya tiladant</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
-        <v>320000</v>
+        <v>0</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>42761</v>
+        <v>42845</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1707003092/RC/22012034168359 — सी सी रोड करन के मकान से केशवदास के मकान तक</t>
+          <t>1707003092/PG/9425892984 — khel Medan Nirman</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
-        <v>270000</v>
+        <v>0</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>41426</v>
+        <v>42486</v>
       </c>
       <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1707003092/RC/22012034168362 — सी सी रोड एंव नाली हनुमान मंदिर से रतिराम के मकान तक</t>
+          <t>1707003092/PG/9425894777 — खेल मैदान कार्य टोरिया भौरखरी मुण्‍डी की पहाडिया के पास</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
-        <v>143552</v>
+        <v>320000</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>120552</v>
+        <v>269872</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>41426</v>
+        <v>42818</v>
       </c>
       <c r="K283" s="3" t="n">
-        <v>42405</v>
+        <v>43184</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1707003092/RC/22012034184891 — एप्रोच सह पुलिया निर्माण मुख्‍यमार्ग से टीलागांव त</t>
+          <t>1707003092/PG/9425896087 — Khel Medan Nirman karya bhourgarh</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
-        <v>497000</v>
+        <v>320000</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>473882</v>
+        <v>0</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>41544</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1707003092/RC/22012034202753 — एप्रोच सह पुलिया रूद की नरिया पर भौरगढ्</t>
+          <t>1707003092/RC/22012034168359 — सी सी रोड करन के मकान से केशवदास के मकान तक</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
-        <v>953000</v>
+        <v>270000</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>957752.9</v>
+        <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>41676</v>
-[...3 lines deleted...]
-      </c>
+        <v>41426</v>
+      </c>
+      <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1707003092/RC/22012034212479 — एप्रोच सहपुलिया टीलागॉव से ललिता की ओर</t>
+          <t>1707003092/RC/22012034168362 — सी सी रोड एंव नाली हनुमान मंदिर से रतिराम के मकान तक</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
-        <v>898000</v>
+        <v>143552</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>662504.6</v>
+        <v>120552</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>41709</v>
+        <v>41426</v>
       </c>
       <c r="K286" s="3" t="n">
-        <v>42614</v>
+        <v>42405</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1707003092/RC/22012034266592 — सीसी रोड गब्‍बरसिंह के मकान से शिवराज यादव के मकान तक</t>
+          <t>1707003092/RC/22012034184891 — एप्रोच सह पुलिया निर्माण मुख्‍यमार्ग से टीलागांव त</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>497000</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>39114</v>
+        <v>473882</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>42221</v>
+        <v>41544</v>
       </c>
       <c r="K287" s="3" t="n">
-        <v>42737</v>
+        <v>41639</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1707003092/RC/22012034330020 — G.S.B. रोड निर्माण कार्य टीला खिरक से बडे बाबा होते हुये दरगांय खुद् की सीमा तक</t>
+          <t>1707003092/RC/22012034202753 — एप्रोच सह पुलिया रूद की नरिया पर भौरगढ्</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
-        <v>2690000</v>
+        <v>953000</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>2643349</v>
+        <v>957752.9</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>42802</v>
+        <v>41676</v>
       </c>
       <c r="K288" s="3" t="n">
-        <v>43204</v>
+        <v>42296</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1707003092/RC/22012034339255 — Grabal Sadak Nirman Toriya se Bhaiswari Hote hue mastapur ki aur</t>
+          <t>1707003092/RC/22012034212479 — एप्रोच सहपुलिया टीलागॉव से ललिता की ओर</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
-        <v>1200000</v>
+        <v>898000</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>1066872</v>
+        <v>662504.6</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>42880</v>
+        <v>41709</v>
       </c>
       <c r="K289" s="3" t="n">
-        <v>43234</v>
+        <v>42614</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1707003092/RC/22012034382848 — ग्रेवल सडक nirman kary टो‍रिया बंदिया से गुलइयन वारे  होते हुये क्‍वाटर मुण्‍डी  तक</t>
+          <t>1707003092/RC/22012034266592 — सीसी रोड गब्‍बरसिंह के मकान से शिवराज यादव के मकान तक</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
-        <v>2363000</v>
+        <v>497000</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>0</v>
+        <v>39114</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>43012</v>
-[...1 lines deleted...]
-      <c r="K290" s="3"/>
+        <v>42221</v>
+      </c>
+      <c r="K290" s="3" t="n">
+        <v>42737</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1707003092/RC/22012034382849 — ग्रेवल सडक nirman kary माध्‍यमिक शाला से Tigela तक भाेरगढ</t>
+          <t>1707003092/RC/22012034330020 — G.S.B. रोड निर्माण कार्य टीला खिरक से बडे बाबा होते हुये दरगांय खुद् की सीमा तक</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
-        <v>2167000</v>
+        <v>2690000</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>0</v>
+        <v>2643349</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>43264</v>
-[...1 lines deleted...]
-      <c r="K291" s="3"/>
+        <v>42802</v>
+      </c>
+      <c r="K291" s="3" t="n">
+        <v>43204</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1707003092/RC/22012034443640 — सीसी रोड निर्माण कार्य रघुवीर के मकान से सिब्बू के मकान तक</t>
+          <t>1707003092/RC/22012034339255 — Grabal Sadak Nirman Toriya se Bhaiswari Hote hue mastapur ki aur</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
-        <v>69750</v>
+        <v>1200000</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>55080</v>
+        <v>1066872</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>43522</v>
+        <v>42880</v>
       </c>
       <c r="K292" s="3" t="n">
-        <v>43724</v>
+        <v>43234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1707003092/RC/22012034463958 — C.C Road nirman kary komal ke  makan prathmik shala tak</t>
+          <t>1707003092/RC/22012034382848 — ग्रेवल सडक nirman kary टो‍रिया बंदिया से गुलइयन वारे  होते हुये क्‍वाटर मुण्‍डी  तक</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
-        <v>39825</v>
+        <v>2363000</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>1740</v>
+        <v>0</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>43535</v>
-[...3 lines deleted...]
-      </c>
+        <v>43012</v>
+      </c>
+      <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1707003092/RC/22012034463961 — C.C Road nirman kary hardol baba ke chbutra se hariram banshkar ke makan tak</t>
+          <t>1707003092/RC/22012034382849 — ग्रेवल सडक nirman kary माध्‍यमिक शाला से Tigela तक भाेरगढ</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
-        <v>29025</v>
+        <v>2167000</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>1740</v>
+        <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>43535</v>
-[...3 lines deleted...]
-      </c>
+        <v>43264</v>
+      </c>
+      <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1707003092/RC/22012034522172 — सुदूर सडक निर्माण गुलइयन वाय से भौरगढ पहुंचमार्ग तक</t>
+          <t>1707003092/RC/22012034443640 — सीसी रोड निर्माण कार्य रघुवीर के मकान से सिब्बू के मकान तक</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
-        <v>0</v>
+        <v>69750</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>0</v>
+        <v>55080</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>43922</v>
-[...1 lines deleted...]
-      <c r="K295" s="3"/>
+        <v>43522</v>
+      </c>
+      <c r="K295" s="3" t="n">
+        <v>43724</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1707003092/RC/22012034522790 — ऐप्रोच रोड प्रा0 शा0 से माध्‍यमिक शाला भौरगढ</t>
+          <t>1707003092/RC/22012034463958 — C.C Road nirman kary komal ke  makan prathmik shala tak</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>0</v>
+        <v>39825</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>0</v>
+        <v>1740</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>43922</v>
-[...1 lines deleted...]
-      <c r="K296" s="3"/>
+        <v>43535</v>
+      </c>
+      <c r="K296" s="3" t="n">
+        <v>43959</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1707003092/RC/22012034526694 — c c road  nirman phulchandr ke makan se gokal banshkarhote huye mathura ke makan tak bhaurgarh</t>
+          <t>1707003092/RC/22012034463961 — C.C Road nirman kary hardol baba ke chbutra se hariram banshkar ke makan tak</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>55800</v>
+        <v>29025</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>53390</v>
+        <v>1740</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>44059</v>
+        <v>43535</v>
       </c>
       <c r="K297" s="3" t="n">
-        <v>44099</v>
+        <v>43959</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1707003092/RC/22012034541751 — सीसी रोड निर्माण शिवराज के मकान से पर्वत के मकान तक भौरखडी</t>
+          <t>1707003092/RC/22012034522172 — सुदूर सडक निर्माण गुलइयन वाय से भौरगढ पहुंचमार्ग तक</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>43000</v>
+        <v>0</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>31920</v>
+        <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>44257</v>
-[...3 lines deleted...]
-      </c>
+        <v>43922</v>
+      </c>
+      <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1707003092/RC/22012034541755 — सीसी रोड निर्माण आंगनवाडी से प्राइमरी शाला तक भौरखडी</t>
+          <t>1707003092/RC/22012034522790 — ऐप्रोच रोड प्रा0 शा0 से माध्‍यमिक शाला भौरगढ</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>83000</v>
+        <v>0</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>43922</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1707003092/RC/22012034542872 — सुदूर सडक निर्माण ग्राम टीला से मा0शाला भौंरगढ तक</t>
+          <t>1707003092/RC/22012034526694 — c c road  nirman phulchandr ke makan se gokal banshkarhote huye mathura ke makan tak bhaurgarh</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>1475605.61</v>
+        <v>55800</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>1452065.66</v>
+        <v>53390</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>44139</v>
+        <v>44059</v>
       </c>
       <c r="K300" s="3" t="n">
-        <v>45157</v>
+        <v>44099</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1707003092/RC/22012034545117 — नाली निर्माण भौरगढ</t>
+          <t>1707003092/RC/22012034541751 — सीसी रोड निर्माण शिवराज के मकान से पर्वत के मकान तक भौरखडी</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
-        <v>45000</v>
+        <v>43000</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>37056</v>
+        <v>31920</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>44287</v>
+        <v>44257</v>
       </c>
       <c r="K301" s="3" t="n">
-        <v>44310</v>
+        <v>44900</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1707003092/RC/22012034567204 — APROCh road nirman  shaskiy khel medan se toriya godbaba tak</t>
+          <t>1707003092/RC/22012034541755 — सीसी रोड निर्माण आंगनवाडी से प्राइमरी शाला तक भौरखडी</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>0</v>
+        <v>83000</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>44287</v>
+        <v>43922</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1707003092/RC/22012034595745 — सीसी रोड निर्माण रामदास के मकान से सामुदयिक भवन तक</t>
+          <t>1707003092/RC/22012034542872 — सुदूर सडक निर्माण ग्राम टीला से मा0शाला भौंरगढ तक</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>57000</v>
+        <v>1475605.61</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>53268</v>
+        <v>1452065.66</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>44515</v>
+        <v>44139</v>
       </c>
       <c r="K303" s="3" t="n">
-        <v>44800</v>
+        <v>45157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1707003092/RC/22012034619161 — सी सी रोड निर्माण कार्य केहर के मकान से बब्लू अहिरवार के मकान तक</t>
+          <t>1707003092/RC/22012034545117 — नाली निर्माण भौरगढ</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>41700</v>
+        <v>45000</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>41616</v>
+        <v>37056</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>44900</v>
+        <v>44287</v>
       </c>
       <c r="K304" s="3" t="n">
-        <v>44938</v>
+        <v>44310</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1707003092/RC/22012034625052 — नाली निर्माण कार्य राजेश सिरवैया के मकान से हरदौल बाबा के चबूतरा की ओर भोरगढ़</t>
+          <t>1707003092/RC/22012034567204 — APROCh road nirman  shaskiy khel medan se toriya godbaba tak</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>44836</v>
+        <v>44287</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1707003092/RC/22012034652809 — नाली निर्माण प्रताप के मकान से करण के मकान तक टीला</t>
+          <t>1707003092/RC/22012034595745 — सीसी रोड निर्माण रामदास के मकान से सामुदयिक भवन तक</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>0</v>
+        <v>57000</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>0</v>
+        <v>53268</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K306" s="3"/>
+        <v>44515</v>
+      </c>
+      <c r="K306" s="3" t="n">
+        <v>44800</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1707003092/RC/22012034653492 — सीसी रोड निर्माण जानकी के मकान से समुदाय भवन तक टीला</t>
+          <t>1707003092/RC/22012034619161 — सी सी रोड निर्माण कार्य केहर के मकान से बब्लू अहिरवार के मकान तक</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>0</v>
+        <v>41700</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>0</v>
+        <v>41616</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K307" s="3"/>
+        <v>44900</v>
+      </c>
+      <c r="K307" s="3" t="n">
+        <v>44938</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1707003092/RC/22012034657899 — नाली निर्माण प्रताप के मकान से करण के मकान तक टीला</t>
+          <t>1707003092/RC/22012034625052 — नाली निर्माण कार्य राजेश सिरवैया के मकान से हरदौल बाबा के चबूतरा की ओर भोरगढ़</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>45154</v>
+        <v>44836</v>
       </c>
       <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1707003092/RC/22012034826222 — सीसी रोड़ निर्माण कार्य जानकी के मकान से सामुदायिक भवन मंदिर प्रांगण में टीलादांत भौरगढ़</t>
+          <t>1707003092/RC/22012034652809 — नाली निर्माण प्रताप के मकान से करण के मकान तक टीला</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>27900</v>
+        <v>0</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>26244</v>
+        <v>0</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>45576</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1707003092/RC/22012034826223 — सीसी रोड़ निर्माण कार्य सामुदायिक भवन से लोकपाल यादव के मकान तक टौरिया भौरगढ़</t>
+          <t>1707003092/RC/22012034653492 — सीसी रोड निर्माण जानकी के मकान से समुदाय भवन तक टीला</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>42150</v>
+        <v>0</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>38880</v>
+        <v>0</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>45663</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1707003092/RC/22012034832753 — Sudur Sadak gadi se tapariyan tigela tak toriya bhorghari</t>
+          <t>1707003092/RC/22012034657899 — नाली निर्माण प्रताप के मकान से करण के मकान तक टीला</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>45567</v>
+        <v>45154</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1707003092/RC/86486 — सीमेंट कांक्रीट रोड गोकल के मकान से गजू के मकान तक</t>
+          <t>1707003092/RC/22012034826222 — सीसी रोड़ निर्माण कार्य जानकी के मकान से सामुदायिक भवन मंदिर प्रांगण में टीलादांत भौरगढ़</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>498000</v>
+        <v>27900</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>53496</v>
+        <v>26244</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>41128</v>
+        <v>45576</v>
       </c>
       <c r="K312" s="3" t="n">
-        <v>41473</v>
+        <v>45603</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1707003092/RC/86534 — सी सी रोड नननेभैया के मकान से सुखराम के मकान तक</t>
+          <t>1707003092/RC/22012034826223 — सीसी रोड़ निर्माण कार्य सामुदायिक भवन से लोकपाल यादव के मकान तक टौरिया भौरगढ़</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>161252</v>
+        <v>42150</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>59568</v>
+        <v>38880</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>41177</v>
+        <v>45663</v>
       </c>
       <c r="K313" s="3" t="n">
-        <v>42614</v>
+        <v>45719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1707003092/RC/86678 — सी सी रोड भूरे के घर से रामचरन के घर तक</t>
+          <t>1707003092/RC/22012034832753 — Sudur Sadak gadi se tapariyan tigela tak toriya bhorghari</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>158000</v>
+        <v>0</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>208896</v>
+        <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>41325</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1707003092/RS/22012034691552 — Nali nirman karya Rajesh Sirvaiya ke makan se hardol baba ke chabutra ki or</t>
+          <t>1707003092/RC/86486 — सीमेंट कांक्रीट रोड गोकल के मकान से गजू के मकान तक</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>34200</v>
+        <v>498000</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>34102</v>
+        <v>53496</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>45054</v>
+        <v>41128</v>
       </c>
       <c r="K315" s="3" t="n">
-        <v>45093</v>
+        <v>41473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1707003092/RS/22012035130931 — नाली निर्माण कार्य सोनू यादव के मकान से झुमक लाल यादव के मकान तक भौरगढ़</t>
+          <t>1707003092/RC/86534 — सी सी रोड नननेभैया के मकान से सुखराम के मकान तक</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>87200</v>
+        <v>161252</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>0</v>
+        <v>59568</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>45493</v>
-[...1 lines deleted...]
-      <c r="K316" s="3"/>
+        <v>41177</v>
+      </c>
+      <c r="K316" s="3" t="n">
+        <v>42614</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/101081 — पेय जलकूप निर्माण कार्य टीला खिरक</t>
+          <t>1707003092/RC/86678 — सी सी रोड भूरे के घर से रामचरन के घर तक</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>251000</v>
+        <v>158000</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>204260</v>
+        <v>208896</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>41092</v>
+        <v>41325</v>
       </c>
       <c r="K317" s="3" t="n">
-        <v>42475</v>
+        <v>41498</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
+          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/101226 — तालाब निर्माण ढेडन नाला पर टोरिया</t>
+          <t>1707003092/RS/22012034691552 — Nali nirman karya Rajesh Sirvaiya ke makan se hardol baba ke chabutra ki or</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>492000</v>
+        <v>34200</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>454404</v>
+        <v>34102</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>41262</v>
+        <v>45054</v>
       </c>
       <c r="K318" s="3" t="n">
-        <v>41488</v>
+        <v>45093</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/101227 — तालाब निर्माण गौडबाबा की नरिया पर</t>
+          <t>1707003092/RS/22012035130931 — नाली निर्माण कार्य सोनू यादव के मकान से झुमक लाल यादव के मकान तक भौरगढ़</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>492000</v>
+        <v>87200</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>478991</v>
+        <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>41262</v>
-[...3 lines deleted...]
-      </c>
+        <v>45493</v>
+      </c>
+      <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/101228 — नवीन पिचिंग एवं पटल कार्य टीला तालाब में</t>
+          <t>1707003092/WC/101081 — पेय जलकूप निर्माण कार्य टीला खिरक</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>498000</v>
+        <v>251000</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>487469</v>
+        <v>204260</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>41262</v>
+        <v>41092</v>
       </c>
       <c r="K320" s="3" t="n">
-        <v>41488</v>
+        <v>42475</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/101491 — नवीन तालाब निर्माण बंदिया के नाला पर भौंरगढ</t>
+          <t>1707003092/WC/101226 — तालाब निर्माण ढेडन नाला पर टोरिया</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>484000</v>
+        <v>492000</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>463675.7</v>
+        <v>454404</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>41417</v>
+        <v>41262</v>
       </c>
       <c r="K321" s="3" t="n">
-        <v>41976</v>
+        <v>41488</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/101492 — नवीन तालाब निर्माण भैंसाई की नरिया पर भौरगढ</t>
+          <t>1707003092/WC/101227 — तालाब निर्माण गौडबाबा की नरिया पर</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>484000</v>
+        <v>492000</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>474995.8</v>
+        <v>478991</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>41417</v>
+        <v>41262</v>
       </c>
       <c r="K322" s="3" t="n">
         <v>41943</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/101493 — साव्र कूप निर्माण टीलादांत यादव वस्‍ती मे भौंरगढ</t>
+          <t>1707003092/WC/101228 — नवीन पिचिंग एवं पटल कार्य टीला तालाब में</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>275000</v>
+        <v>498000</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>0</v>
+        <v>487469</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>41711</v>
-[...1 lines deleted...]
-      <c r="K323" s="3"/>
+        <v>41262</v>
+      </c>
+      <c r="K323" s="3" t="n">
+        <v>41488</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034294531 — नवीन तालाब निर्माण बरियन हार भौंरगढ</t>
+          <t>1707003092/WC/101491 — नवीन तालाब निर्माण बंदिया के नाला पर भौंरगढ</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>1493000</v>
+        <v>484000</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>1459928.8</v>
+        <v>463675.7</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>42517</v>
+        <v>41417</v>
       </c>
       <c r="K324" s="3" t="n">
-        <v>43163</v>
+        <v>41976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034325520 — तालाब सुंदरीकरण / लघु निर्माण कार्य भरया हार भोरगढ़</t>
+          <t>1707003092/WC/101492 — नवीन तालाब निर्माण भैंसाई की नरिया पर भौरगढ</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>997000</v>
+        <v>484000</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>984672</v>
+        <v>474995.8</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>42876</v>
+        <v>41417</v>
       </c>
       <c r="K325" s="3" t="n">
-        <v>43357</v>
+        <v>41943</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034388071 — Naveen Talab nirman goudbaba ke pass  toriya bhorkhari</t>
+          <t>1707003092/WC/101493 — साव्र कूप निर्माण टीलादांत यादव वस्‍ती मे भौंरगढ</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>1480000</v>
+        <v>275000</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>1434748.8</v>
+        <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>43234</v>
-[...3 lines deleted...]
-      </c>
+        <v>41711</v>
+      </c>
+      <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034388072 — Naveen Talab nirman kundi ki nariya toriyabhorkhari</t>
+          <t>1707003092/WC/22012034294531 — नवीन तालाब निर्माण बरियन हार भौंरगढ</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>1478000</v>
+        <v>1493000</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>1467927.23</v>
+        <v>1459928.8</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>43238</v>
+        <v>42517</v>
       </c>
       <c r="K327" s="3" t="n">
-        <v>43440</v>
+        <v>43163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034394385 — Sarwjanik koop nirman kary Toriya</t>
+          <t>1707003092/WC/22012034325520 — तालाब सुंदरीकरण / लघु निर्माण कार्य भरया हार भोरगढ़</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>445000</v>
+        <v>997000</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>440721</v>
+        <v>984672</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>43280</v>
+        <v>42876</v>
       </c>
       <c r="K328" s="3" t="n">
-        <v>45253</v>
+        <v>43357</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034470944 — naveen Talab Nirman Sana ghat Khonyau ka poura toriya bhonrkhadi</t>
+          <t>1707003092/WC/22012034388071 — Naveen Talab nirman goudbaba ke pass  toriya bhorkhari</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>1486684.94</v>
+        <v>1480000</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>1421583</v>
+        <v>1434748.8</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>43667</v>
+        <v>43234</v>
       </c>
       <c r="K329" s="3" t="n">
-        <v>44095</v>
+        <v>43924</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034471675 — Naveen Talab Mana Ghat Bhorgarh</t>
+          <t>1707003092/WC/22012034388072 — Naveen Talab nirman kundi ki nariya toriyabhorkhari</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>1478686.84</v>
+        <v>1478000</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>1448049</v>
+        <v>1467927.23</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>43667</v>
+        <v>43238</v>
       </c>
       <c r="K330" s="3" t="n">
-        <v>44095</v>
+        <v>43440</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034541048 — नवीन तालाब निर्माण वेर का पौरा भौरंगढ्</t>
+          <t>1707003092/WC/22012034394385 — Sarwjanik koop nirman kary Toriya</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>0</v>
+        <v>445000</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>0</v>
+        <v>440721</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K331" s="3"/>
+        <v>43280</v>
+      </c>
+      <c r="K331" s="3" t="n">
+        <v>45253</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034541049 — नवीन तालाब निर्माण हज्‍जू के खेत के पास</t>
+          <t>1707003092/WC/22012034470944 — naveen Talab Nirman Sana ghat Khonyau ka poura toriya bhonrkhadi</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>0</v>
+        <v>1486684.94</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>0</v>
+        <v>1421583</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K332" s="3"/>
+        <v>43667</v>
+      </c>
+      <c r="K332" s="3" t="n">
+        <v>44095</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034548821 — Chekdem Nirman Kundi Ka Pora Toriyabhorkhadi</t>
+          <t>1707003092/WC/22012034471675 — Naveen Talab Mana Ghat Bhorgarh</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>0</v>
+        <v>1478686.84</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>0</v>
+        <v>1448049</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>43922</v>
-[...1 lines deleted...]
-      <c r="K333" s="3"/>
+        <v>43667</v>
+      </c>
+      <c r="K333" s="3" t="n">
+        <v>44095</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034548822 — Naveen Talab Nirman Hudda Ki Nariya Bhorkhadi</t>
+          <t>1707003092/WC/22012034541048 — नवीन तालाब निर्माण वेर का पौरा भौरंगढ्</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>1464938.95</v>
+        <v>0</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>1398041</v>
+        <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>43987</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034548823 — Naveen Talab Nirman Ramsagar Ki Nariya Bhorgarh</t>
+          <t>1707003092/WC/22012034541049 — नवीन तालाब निर्माण हज्‍जू के खेत के पास</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>1484891.29</v>
+        <v>0</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>1442525</v>
+        <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>43971</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034551422 — Naveen Talab Nirman Chak Ki Nariya Par Tiladant</t>
+          <t>1707003092/WC/22012034548821 — Chekdem Nirman Kundi Ka Pora Toriyabhorkhadi</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>43922</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034551423 — Naveen Talab Nirman Rund Ki Nariya</t>
+          <t>1707003092/WC/22012034548822 — Naveen Talab Nirman Hudda Ki Nariya Bhorkhadi</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>1495032.58</v>
+        <v>1464938.95</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>1446298</v>
+        <v>1398041</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>43976</v>
+        <v>43987</v>
       </c>
       <c r="K337" s="3" t="n">
-        <v>44162</v>
+        <v>44475</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034551424 — Naveen Chekdem Nirman Rakhi Ki Nariya</t>
+          <t>1707003092/WC/22012034548823 — Naveen Talab Nirman Ramsagar Ki Nariya Bhorgarh</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>1125506.4</v>
+        <v>1484891.29</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>1065860</v>
+        <v>1442525</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>44092</v>
+        <v>43971</v>
       </c>
       <c r="K338" s="3" t="n">
-        <v>44895</v>
+        <v>44162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034551425 — Naveen Chekdem Nirman Gumcha Ki Nariya</t>
+          <t>1707003092/WC/22012034551422 — Naveen Talab Nirman Chak Ki Nariya Par Tiladant</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>43922</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034551429 — Sarvjanik Koop Nirman New Basti Toriya</t>
+          <t>1707003092/WC/22012034551423 — Naveen Talab Nirman Rund Ki Nariya</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>464568.96</v>
+        <v>1495032.58</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>0</v>
+        <v>1446298</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>43922</v>
-[...1 lines deleted...]
-      <c r="K340" s="3"/>
+        <v>43976</v>
+      </c>
+      <c r="K340" s="3" t="n">
+        <v>44162</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034586826 — नवीन तालाब निर्माण खदरी का पौरा टीलादांत</t>
+          <t>1707003092/WC/22012034551424 — Naveen Chekdem Nirman Rakhi Ki Nariya</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>1486787.42</v>
+        <v>1125506.4</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>1270040</v>
+        <v>1065860</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>44139</v>
+        <v>44092</v>
       </c>
       <c r="K341" s="3" t="n">
-        <v>44899</v>
+        <v>44895</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034629825 — Check dam nirman Dhori ki nariya Bhourgarh</t>
+          <t>1707003092/WC/22012034551425 — Naveen Chekdem Nirman Gumcha Ki Nariya</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>1416053.8</v>
+        <v>0</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>1350574</v>
+        <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>44293</v>
-[...3 lines deleted...]
-      </c>
+        <v>43922</v>
+      </c>
+      <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034633228 — parculation tank nirman  matuka har teeladant</t>
+          <t>1707003092/WC/22012034551429 — Sarvjanik Koop Nirman New Basti Toriya</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>0</v>
+        <v>464568.96</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>44222</v>
+        <v>43922</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034635057 — Check dam nirman kundi ka pora Toriya bhorkhadi G.P. Bhourgarh</t>
+          <t>1707003092/WC/22012034586826 — नवीन तालाब निर्माण खदरी का पौरा टीलादांत</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>1053902.44</v>
+        <v>1486787.42</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>1031920</v>
+        <v>1270040</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>44296</v>
+        <v>44139</v>
       </c>
       <c r="K344" s="3" t="n">
-        <v>44475</v>
+        <v>44899</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034635065 — Naveen talab nirman bhourgarh</t>
+          <t>1707003092/WC/22012034629825 — Check dam nirman Dhori ki nariya Bhourgarh</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>0</v>
+        <v>1416053.8</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>0</v>
+        <v>1350574</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K345" s="3"/>
+        <v>44293</v>
+      </c>
+      <c r="K345" s="3" t="n">
+        <v>44477</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034635135 — Check dam nirman Gumcha ki nariya Bhourgarh</t>
+          <t>1707003092/WC/22012034633228 — parculation tank nirman  matuka har teeladant</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>44222</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034696523 — Naveen check dam nirman ghuwagara ghat ke neeche bhourgarh</t>
+          <t>1707003092/WC/22012034635057 — Check dam nirman kundi ka pora Toriya bhorkhadi G.P. Bhourgarh</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>1443015.62</v>
+        <v>1053902.44</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>1347566</v>
+        <v>1031920</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>44353</v>
+        <v>44296</v>
       </c>
       <c r="K347" s="3" t="n">
-        <v>44800</v>
+        <v>44475</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034696528 — perculation tank nirman Tiladant</t>
+          <t>1707003092/WC/22012034635065 — Naveen talab nirman bhourgarh</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>493846.37</v>
+        <v>0</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>364038</v>
+        <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>44367</v>
-[...3 lines deleted...]
-      </c>
+        <v>44222</v>
+      </c>
+      <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034737054 — CTR चैकडेम निर्माण फुटटा नाले पर भौंरगढ़</t>
+          <t>1707003092/WC/22012034635135 — Check dam nirman Gumcha ki nariya Bhourgarh</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>1418324.47</v>
+        <v>0</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>1330165</v>
+        <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>44360</v>
-[...3 lines deleted...]
-      </c>
+        <v>44222</v>
+      </c>
+      <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034737060 — CTR मेंढबंधान निर्माण हरनाम यादव की भूमि पर</t>
+          <t>1707003092/WC/22012034696523 — Naveen check dam nirman ghuwagara ghat ke neeche bhourgarh</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>28924.94</v>
+        <v>1443015.62</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>28950</v>
+        <v>1347566</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>44384</v>
+        <v>44353</v>
       </c>
       <c r="K350" s="3" t="n">
-        <v>44537</v>
+        <v>44800</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034737108 — CTR मेंढबंधान निर्माण रामदास यादव की भूमि पर</t>
+          <t>1707003092/WC/22012034696528 — perculation tank nirman Tiladant</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>29481.19</v>
+        <v>493846.37</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>25476</v>
+        <v>364038</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>44511</v>
+        <v>44367</v>
       </c>
       <c r="K351" s="3" t="n">
-        <v>44632</v>
+        <v>44755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034737129 — CTR मेंढबंधान निर्माण धर्मदास यादव की भूमि पर</t>
+          <t>1707003092/WC/22012034737054 — CTR चैकडेम निर्माण फुटटा नाले पर भौंरगढ़</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>28034.94</v>
+        <v>1418324.47</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>24414</v>
+        <v>1330165</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>44384</v>
+        <v>44360</v>
       </c>
       <c r="K352" s="3" t="n">
-        <v>44916</v>
+        <v>45258</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034737133 — CTR मेंढबंधान निर्माण ग्यासी यादव की भूमि पर</t>
+          <t>1707003092/WC/22012034737060 — CTR मेंढबंधान निर्माण हरनाम यादव की भूमि पर</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>27812.44</v>
+        <v>28924.94</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>24318</v>
+        <v>28950</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>44384</v>
       </c>
       <c r="K353" s="3" t="n">
-        <v>44657</v>
+        <v>44537</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034737139 — CTR</t>
+          <t>1707003092/WC/22012034737108 — CTR मेंढबंधान निर्माण रामदास यादव की भूमि पर</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>0</v>
+        <v>29481.19</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>0</v>
+        <v>25476</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K354" s="3"/>
+        <v>44511</v>
+      </c>
+      <c r="K354" s="3" t="n">
+        <v>44632</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034737141 — CTR मेंढबंधान निर्माण स्वामी यादव की भूमि पर</t>
+          <t>1707003092/WC/22012034737129 — CTR मेंढबंधान निर्माण धर्मदास यादव की भूमि पर</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>27812.44</v>
+        <v>28034.94</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>11580</v>
+        <v>24414</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>44542</v>
+        <v>44384</v>
       </c>
       <c r="K355" s="3" t="n">
-        <v>45083</v>
+        <v>44916</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034737149 — CTR मेंढबंधान निर्माण विन्द्रावन यादव की भूमि पर</t>
+          <t>1707003092/WC/22012034737133 — CTR मेंढबंधान निर्माण ग्यासी यादव की भूमि पर</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>27812.44</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>13896</v>
+        <v>24318</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>44542</v>
+        <v>44384</v>
       </c>
       <c r="K356" s="3" t="n">
-        <v>45078</v>
+        <v>44657</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034737174 — CTR मेंढबंधान निर्माण करन यादव की भूमि पर</t>
+          <t>1707003092/WC/22012034737139 — CTR</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>27256.19</v>
+        <v>0</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>20942</v>
+        <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>44360</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034737181 — CTR खेत तालाब निर्माण भागीरथ यादव की भूमि पर</t>
+          <t>1707003092/WC/22012034737141 — CTR मेंढबंधान निर्माण स्वामी यादव की भूमि पर</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>110516.06</v>
+        <v>27812.44</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>81170</v>
+        <v>11580</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>44366</v>
+        <v>44542</v>
       </c>
       <c r="K358" s="3" t="n">
-        <v>45496</v>
+        <v>45083</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034737191 — CTR खेत तालाब निर्माण भैयन यादव की भूमि पर</t>
+          <t>1707003092/WC/22012034737149 — CTR मेंढबंधान निर्माण विन्द्रावन यादव की भूमि पर</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>110516.06</v>
+        <v>27812.44</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>85692</v>
+        <v>13896</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>44384</v>
+        <v>44542</v>
       </c>
       <c r="K359" s="3" t="n">
-        <v>44899</v>
+        <v>45078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034737200 — CTR कन्टूर टेंच निर्माण गडरयाउ की पहाडी पर</t>
+          <t>1707003092/WC/22012034737174 — CTR मेंढबंधान निर्माण करन यादव की भूमि पर</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>259879.95</v>
+        <v>27256.19</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>9264</v>
+        <v>20942</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>44360</v>
       </c>
-      <c r="K360" s="3"/>
+      <c r="K360" s="3" t="n">
+        <v>44896</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034737210 — CTR परकुलेशन टेंक खंदिया हार</t>
+          <t>1707003092/WC/22012034737181 — CTR खेत तालाब निर्माण भागीरथ यादव की भूमि पर</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>499488.82</v>
+        <v>110516.06</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>299845</v>
+        <v>81170</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>44361</v>
+        <v>44366</v>
       </c>
       <c r="K361" s="3" t="n">
-        <v>45476</v>
+        <v>45496</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034767621 — CTR खेत तालाब निर्माण मोतीलाल/हरपाल की भूमि पर</t>
+          <t>1707003092/WC/22012034737191 — CTR खेत तालाब निर्माण भैयन यादव की भूमि पर</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>0</v>
+        <v>110516.06</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>0</v>
+        <v>85692</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K362" s="3"/>
+        <v>44384</v>
+      </c>
+      <c r="K362" s="3" t="n">
+        <v>44899</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034767623 — CTR मेढबंधान कार्य जगदीश/रामदयाल की भूमि पर</t>
+          <t>1707003092/WC/22012034737200 — CTR कन्टूर टेंच निर्माण गडरयाउ की पहाडी पर</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>0</v>
+        <v>259879.95</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>0</v>
+        <v>9264</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>44287</v>
+        <v>44360</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034767624 — CTR मेढबंधान कार्य फूला बाई /सीयाराम  की भूमि पर</t>
+          <t>1707003092/WC/22012034737210 — CTR परकुलेशन टेंक खंदिया हार</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>0</v>
+        <v>499488.82</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>0</v>
+        <v>299845</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K364" s="3"/>
+        <v>44361</v>
+      </c>
+      <c r="K364" s="3" t="n">
+        <v>45476</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034767625 — CTR मेढबंधान कार्य रहेस/प्रागी की भूमि पर</t>
+          <t>1707003092/WC/22012034767621 — CTR खेत तालाब निर्माण मोतीलाल/हरपाल की भूमि पर</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034767626 — CTR Nathuram Yadav Kibhumi Par Medbandhan</t>
+          <t>1707003092/WC/22012034767623 — CTR मेढबंधान कार्य जगदीश/रामदयाल की भूमि पर</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>44348</v>
+        <v>44287</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034782932 — CTR Rain Water Harvesting  Bhorgarh</t>
+          <t>1707003092/WC/22012034767624 — CTR मेढबंधान कार्य फूला बाई /सीयाराम  की भूमि पर</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034881656 — CTR check dam nirman tal wale nale par bhourgarh</t>
+          <t>1707003092/WC/22012034767625 — CTR मेढबंधान कार्य रहेस/प्रागी की भूमि पर</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>44423</v>
+        <v>44287</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034907076 — CTR perculation tank nirman laleta har toriya</t>
+          <t>1707003092/WC/22012034767626 — CTR Nathuram Yadav Kibhumi Par Medbandhan</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>44423</v>
+        <v>44348</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034907088 — CTR perculation tank nirman sarraka har toriya</t>
+          <t>1707003092/WC/22012034782932 — CTR Rain Water Harvesting  Bhorgarh</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>44423</v>
+        <v>44287</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034907095 — CTR perculation tank nirman kulor ka har bhourgarh</t>
+          <t>1707003092/WC/22012034881656 — CTR check dam nirman tal wale nale par bhourgarh</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034907096 — CTR perculation tank nirman kulor ka har bhourgarh</t>
+          <t>1707003092/WC/22012034907076 — CTR perculation tank nirman laleta har toriya</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034907099 — CTR perculation tank nirman kulor ka har bhourgarh</t>
+          <t>1707003092/WC/22012034907088 — CTR perculation tank nirman sarraka har toriya</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034907103 — CTR perculation tank nirman santhiya har bhourgarh</t>
+          <t>1707003092/WC/22012034907095 — CTR perculation tank nirman kulor ka har bhourgarh</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034909441 — perculation tank nirman laleta har bhougarh</t>
+          <t>1707003092/WC/22012034907096 — CTR perculation tank nirman kulor ka har bhourgarh</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034909443 — perculation tank nirman laleta har bhougarh</t>
+          <t>1707003092/WC/22012034907099 — CTR perculation tank nirman kulor ka har bhourgarh</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034909445 — perculation tank nirman laleta har bhougarh</t>
+          <t>1707003092/WC/22012034907103 — CTR perculation tank nirman santhiya har bhourgarh</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>453424.65</v>
+        <v>0</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>173610</v>
+        <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>44645</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034909448 — perculation tank nirman laleta har bhougarh</t>
+          <t>1707003092/WC/22012034909441 — perculation tank nirman laleta har bhougarh</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034925757 — perculatio tank nirman gulayyan ki nariaya</t>
+          <t>1707003092/WC/22012034909443 — perculation tank nirman laleta har bhougarh</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>472052.59</v>
+        <v>0</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>409914.44</v>
+        <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>44645</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034925759 — perculatio tank nirman gulayyan ki nariaya</t>
+          <t>1707003092/WC/22012034909445 — perculation tank nirman laleta har bhougarh</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>0</v>
+        <v>453424.65</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>0</v>
+        <v>173610</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>44587</v>
-[...1 lines deleted...]
-      <c r="K380" s="3"/>
+        <v>44645</v>
+      </c>
+      <c r="K380" s="3" t="n">
+        <v>45041</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034925761 — perculatio tank nirman gulayyan ki nariaya</t>
+          <t>1707003092/WC/22012034909448 — perculation tank nirman laleta har bhougarh</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>44587</v>
+        <v>44423</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034973797 — perculation tenk nirman pukhariya bare har</t>
+          <t>1707003092/WC/22012034925757 — perculatio tank nirman gulayyan ki nariaya</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>420967.28</v>
+        <v>472052.59</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>20808</v>
+        <v>409914.44</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>44706</v>
-[...1 lines deleted...]
-      <c r="K382" s="3"/>
+        <v>44645</v>
+      </c>
+      <c r="K382" s="3" t="n">
+        <v>46189</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034973813 — perculation tenk nirman naou bare har</t>
+          <t>1707003092/WC/22012034925759 — perculatio tank nirman gulayyan ki nariaya</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>44652</v>
+        <v>44587</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034973820 — perculation tenk nirman rakhri baye har</t>
+          <t>1707003092/WC/22012034925761 — perculatio tank nirman gulayyan ki nariaya</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>388462.88</v>
+        <v>0</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>28152</v>
+        <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>44706</v>
+        <v>44587</v>
       </c>
       <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034992396 — नवीन कंटूर ट्रेंच निर्माण मुंडी की पहाड़ियां पर पार्ट 1</t>
+          <t>1707003092/WC/22012034973797 — perculation tenk nirman pukhariya bare har</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>0</v>
+        <v>420967.28</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>0</v>
+        <v>20808</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>44789</v>
+        <v>44706</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034995168 — नवीन कंटूर ट्रेंच निर्माण सिद्ध बाबा की टोरिया पार्ट 2</t>
+          <t>1707003092/WC/22012034973813 — perculation tenk nirman naou bare har</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>197306.86</v>
+        <v>0</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>195702</v>
+        <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>44815</v>
-[...3 lines deleted...]
-      </c>
+        <v>44652</v>
+      </c>
+      <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012034995183 — नवीन कंटूर ट्रेंच निर्माण रसोई की टोरिया</t>
+          <t>1707003092/WC/22012034973820 — perculation tenk nirman rakhri baye har</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>468836.44</v>
+        <v>388462.88</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>445456</v>
+        <v>28152</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>44815</v>
-[...3 lines deleted...]
-      </c>
+        <v>44706</v>
+      </c>
+      <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035001859 — लूज वोल्‍डर निमार्ण कार्य रूंद के नाले पर 01से10नग भौरगढ</t>
+          <t>1707003092/WC/22012034992396 — नवीन कंटूर ट्रेंच निर्माण मुंडी की पहाड़ियां पर पार्ट 1</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>135072.26</v>
+        <v>0</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>107964</v>
+        <v>0</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>44844</v>
-[...3 lines deleted...]
-      </c>
+        <v>44789</v>
+      </c>
+      <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035001860 — लूज वोल्‍डर निमार्ण कार्य रूंद के नाले पर 11से20नग भौरगढ</t>
+          <t>1707003092/WC/22012034995168 — नवीन कंटूर ट्रेंच निर्माण सिद्ध बाबा की टोरिया पार्ट 2</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>147996.03</v>
+        <v>197306.86</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>119184</v>
+        <v>195702</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>44844</v>
+        <v>44815</v>
       </c>
       <c r="K389" s="3" t="n">
-        <v>45002</v>
+        <v>45157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035001862 — लूज वोल्‍डर निमार्ण कार्य रूंद के नाले पर 21से30नग भौरगढ</t>
+          <t>1707003092/WC/22012034995183 — नवीन कंटूर ट्रेंच निर्माण रसोई की टोरिया</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>148632.78</v>
+        <v>468836.44</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>119880</v>
+        <v>445456</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>44844</v>
+        <v>44815</v>
       </c>
       <c r="K390" s="3" t="n">
-        <v>45000</v>
+        <v>45157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035016673 — परकुलेशन टैंक निर्माण कार्य डूडका हार टोरिया भोरखरी</t>
+          <t>1707003092/WC/22012035001859 — लूज वोल्‍डर निमार्ण कार्य रूंद के नाले पर 01से10नग भौरगढ</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>0</v>
+        <v>135072.26</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>0</v>
+        <v>107964</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K391" s="3"/>
+        <v>44844</v>
+      </c>
+      <c r="K391" s="3" t="n">
+        <v>45002</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035016674 — परकुलेशन टैंक निर्माण कार्य डूडका हार टोरिया भोरखरी</t>
+          <t>1707003092/WC/22012035001860 — लूज वोल्‍डर निमार्ण कार्य रूंद के नाले पर 11से20नग भौरगढ</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>0</v>
+        <v>147996.03</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>0</v>
+        <v>119184</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K392" s="3"/>
+        <v>44844</v>
+      </c>
+      <c r="K392" s="3" t="n">
+        <v>45002</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035016675 — परकुलेशन टैंक निर्माण कार्य डूडका हार टोरिया भोरखरी</t>
+          <t>1707003092/WC/22012035001862 — लूज वोल्‍डर निमार्ण कार्य रूंद के नाले पर 21से30नग भौरगढ</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>0</v>
+        <v>148632.78</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>0</v>
+        <v>119880</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K393" s="3"/>
+        <v>44844</v>
+      </c>
+      <c r="K393" s="3" t="n">
+        <v>45000</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035016761 — पर कुलेशन टैंक निर्माण कार्य सना घाट के पास टोरिया</t>
+          <t>1707003092/WC/22012035016673 — परकुलेशन टैंक निर्माण कार्य डूडका हार टोरिया भोरखरी</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035016765 — तालाब जीर्णोद्धार निर्माण कार्य वेर के तालाब पर भोरगढ़</t>
+          <t>1707003092/WC/22012035016674 — परकुलेशन टैंक निर्माण कार्य डूडका हार टोरिया भोरखरी</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>855846.63</v>
+        <v>0</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>847973</v>
+        <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>45087</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035026901 — नवीन पर कुलेशन टैंक निर्माण कुंदन याई पौरा भोर खरी</t>
+          <t>1707003092/WC/22012035016675 — परकुलेशन टैंक निर्माण कार्य डूडका हार टोरिया भोरखरी</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035026905 — नवीन कंटूर ट्रेंच निर्माण ओदी खोरा का पौरा भोरखड़ी</t>
+          <t>1707003092/WC/22012035016761 — पर कुलेशन टैंक निर्माण कार्य सना घाट के पास टोरिया</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035026906 — नवीन कंटूर ट्रेंच निर्माण ओदी खोरा का पौरा भोरखड़ी</t>
+          <t>1707003092/WC/22012035016765 — तालाब जीर्णोद्धार निर्माण कार्य वेर के तालाब पर भोरगढ़</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>0</v>
+        <v>855846.63</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>0</v>
+        <v>847973</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K398" s="3"/>
+        <v>45087</v>
+      </c>
+      <c r="K398" s="3" t="n">
+        <v>45626</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035026907 — नवीन कंटूर ट्रेंच निर्माण ओदी खोरा का पौरा भोरखड़ी</t>
+          <t>1707003092/WC/22012035026901 — नवीन पर कुलेशन टैंक निर्माण कुंदन याई पौरा भोर खरी</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035026908 — नवीन कंटूर ट्रेंच निर्माण ओदी खोरा का पौरा भोरखड़ी</t>
+          <t>1707003092/WC/22012035026905 — नवीन कंटूर ट्रेंच निर्माण ओदी खोरा का पौरा भोरखड़ी</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035026946 — नवीन परकुलेशन टैंक निर्माण कूदनआई का पौरा और भोरखरी</t>
+          <t>1707003092/WC/22012035026906 — नवीन कंटूर ट्रेंच निर्माण ओदी खोरा का पौरा भोरखड़ी</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>470681.36</v>
+        <v>0</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>465435</v>
+        <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>45095</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035026954 — नवीन परकुलेशन टैंक निर्माण  ओदी खोरा का पौरा भोरखरी</t>
+          <t>1707003092/WC/22012035026907 — नवीन कंटूर ट्रेंच निर्माण ओदी खोरा का पौरा भोरखड़ी</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>461413.66</v>
+        <v>0</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035054315 — तालाब जीर्णोद्धार कार्य बेर के तालाब पर</t>
+          <t>1707003092/WC/22012035026908 — नवीन कंटूर ट्रेंच निर्माण ओदी खोरा का पौरा भोरखड़ी</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035063203 — naveen talab nirman rankhet</t>
+          <t>1707003092/WC/22012035026946 — नवीन परकुलेशन टैंक निर्माण कूदनआई का पौरा और भोरखरी</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>1492251.29</v>
+        <v>470681.36</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>1480575</v>
+        <v>465435</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>45200</v>
+        <v>45095</v>
       </c>
       <c r="K404" s="3" t="n">
-        <v>45626</v>
+        <v>45199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Forstry-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035075542 — नवीन डग पॉइंट बेर हार भोरगढ़</t>
+          <t>1707003092/WC/22012035026954 — नवीन परकुलेशन टैंक निर्माण  ओदी खोरा का पौरा भोरखरी</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>493828.65</v>
+        <v>461413.66</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>427846.8</v>
+        <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>45205</v>
+        <v>44836</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035075942 — नवीन तालाब निर्माण बसारा का पौरा</t>
+          <t>1707003092/WC/22012035054315 — तालाब जीर्णोद्धार कार्य बेर के तालाब पर</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>1453809.74</v>
+        <v>0</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>1447318</v>
+        <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035075948 — नवीन तालाब निर्माण पथरिया बाबा का पोरा</t>
+          <t>1707003092/WC/22012035063203 — naveen talab nirman rankhet</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>1450165.03</v>
+        <v>1492251.29</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>1439157</v>
+        <v>1480575</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>45200</v>
       </c>
       <c r="K407" s="3" t="n">
         <v>45626</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Wasteland Block Plantation-Forstry-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035075956 — डग पॉइंट मुंडी के पास टोरिया</t>
+          <t>1707003092/WC/22012035075542 — नवीन डग पॉइंट बेर हार भोरगढ़</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>346235.61</v>
+        <v>493828.65</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>308573.32</v>
+        <v>427846.8</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>45206</v>
+        <v>45205</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035116278 — नवीन कंटूर ट्रेंच निर्माण कार्य दांत की टोरिया पर</t>
+          <t>1707003092/WC/22012035075942 — नवीन तालाब निर्माण बसारा का पौरा</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>305118.2</v>
+        <v>1453809.74</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>286056</v>
+        <v>1447318</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>45204</v>
+        <v>45205</v>
       </c>
       <c r="K409" s="3" t="n">
-        <v>45572</v>
+        <v>45626</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035122750 — Naveen Talab Nirman Kary Rimjhaya nale par</t>
+          <t>1707003092/WC/22012035075948 — नवीन तालाब निर्माण पथरिया बाबा का पोरा</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>910770.6</v>
+        <v>1450165.03</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>897376</v>
+        <v>1439157</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>45205</v>
+        <v>45200</v>
       </c>
       <c r="K410" s="3" t="n">
-        <v>45768</v>
+        <v>45626</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035240081 — Naveen talab nirman kary Mede ki nariya par Bhorgarh</t>
+          <t>1707003092/WC/22012035075956 — डग पॉइंट मुंडी के पास टोरिया</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>1492288.64</v>
+        <v>346235.61</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>1341820.69</v>
+        <v>308573.32</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>45807</v>
+        <v>45206</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035240084 — Naveen Talab nirman Nauaa ka pora Bhorgarh</t>
+          <t>1707003092/WC/22012035116278 — नवीन कंटूर ट्रेंच निर्माण कार्य दांत की टोरिया पर</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>1496644.34</v>
+        <v>305118.2</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>1366240</v>
+        <v>286056</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>45812</v>
-[...1 lines deleted...]
-      <c r="K412" s="3"/>
+        <v>45204</v>
+      </c>
+      <c r="K412" s="3" t="n">
+        <v>45572</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035245272 — Sarvjanik Koop nirman kary gadayana Muhlla Bhorgarh</t>
+          <t>1707003092/WC/22012035122750 — Naveen Talab Nirman Kary Rimjhaya nale par</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>0</v>
+        <v>910770.6</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>0</v>
+        <v>897376</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>45611</v>
-[...1 lines deleted...]
-      <c r="K413" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K413" s="3" t="n">
+        <v>45768</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035245274 — Sarvjanik Koop nirman kary Dhaniram yadav ke makan ke pass Toriya</t>
+          <t>1707003092/WC/22012035240081 — Naveen talab nirman kary Mede ki nariya par Bhorgarh</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>0</v>
+        <v>1492288.64</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>0</v>
+        <v>1341820.69</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>45611</v>
+        <v>45807</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035251323 — Sarvjanik koop nirman kary Gadaryana Muhala Swaraj bhavan ke pass</t>
+          <t>1707003092/WC/22012035240084 — Naveen Talab nirman Nauaa ka pora Bhorgarh</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>0</v>
+        <v>1496644.34</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>0</v>
+        <v>1366240</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>45681</v>
+        <v>45812</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035251324 — Sarvjanik Koop nirman kary Bandiya baba dhaniram yadav ke ghar pass toriya</t>
+          <t>1707003092/WC/22012035245272 — Sarvjanik Koop nirman kary gadayana Muhlla Bhorgarh</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>45681</v>
+        <v>45611</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035262719 — डगवेल कारश देव हैंड पम्प के पास</t>
+          <t>1707003092/WC/22012035245274 — Sarvjanik Koop nirman kary Dhaniram yadav ke makan ke pass Toriya</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>45748</v>
+        <v>45611</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035262725 — डगवेल सार्वजनिक कूप के पास</t>
+          <t>1707003092/WC/22012035251323 — Sarvjanik koop nirman kary Gadaryana Muhala Swaraj bhavan ke pass</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>45748</v>
+        <v>45681</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035262728 — डगवेल बड़े बाय के कूप के पास</t>
+          <t>1707003092/WC/22012035251324 — Sarvjanik Koop nirman kary Bandiya baba dhaniram yadav ke ghar pass toriya</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>45748</v>
+        <v>45681</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035262732 — डगवेल हरिजन बस्ती कूप के पास</t>
+          <t>1707003092/WC/22012035262719 — डगवेल कारश देव हैंड पम्प के पास</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035262737 — डगवेल मंदिर के कूप के पास</t>
+          <t>1707003092/WC/22012035262725 — डगवेल सार्वजनिक कूप के पास</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035262755 — डगवेल हरिजन बस्ती कूप के पास टीलादांत</t>
+          <t>1707003092/WC/22012035262728 — डगवेल बड़े बाय के कूप के पास</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035270740 — डगवेल रिचार्ज कारसदेव हेण्‍डपम्‍प के पास भौंरगढ</t>
+          <t>1707003092/WC/22012035262732 — डगवेल हरिजन बस्ती कूप के पास</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035270747 — डगवेल रिचार्ज सार्वजनिक कूप के पास भौंरगढ</t>
+          <t>1707003092/WC/22012035262737 — डगवेल मंदिर के कूप के पास</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>32464.45</v>
+        <v>0</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>26796</v>
+        <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>45790</v>
-[...3 lines deleted...]
-      </c>
+        <v>45748</v>
+      </c>
+      <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035270756 — डगवेल रिचार्ज बडेवाय कूप के पास भौंरगढ</t>
+          <t>1707003092/WC/22012035262755 — डगवेल हरिजन बस्ती कूप के पास टीलादांत</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>32464.45</v>
+        <v>0</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035270768 — डगवेल रिचार्ज हरिजन वस्‍ती कूप के पास भौंरगढ</t>
+          <t>1707003092/WC/22012035270740 — डगवेल रिचार्ज कारसदेव हेण्‍डपम्‍प के पास भौंरगढ</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>32464.45</v>
+        <v>0</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>27318</v>
+        <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>45777</v>
-[...3 lines deleted...]
-      </c>
+        <v>45748</v>
+      </c>
+      <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035270778 — डगवेल रिचार्ज मंदिर के हेण्‍डपम्‍प के पास भौंरगढ</t>
+          <t>1707003092/WC/22012035270747 — डगवेल रिचार्ज सार्वजनिक कूप के पास भौंरगढ</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>0</v>
+        <v>32464.45</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>0</v>
+        <v>26796</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>45748</v>
-[...1 lines deleted...]
-      <c r="K427" s="3"/>
+        <v>45790</v>
+      </c>
+      <c r="K427" s="3" t="n">
+        <v>46149</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035270785 — डगवेल रिचार्ज हरिजन वस्‍ती कूप के पास टीलादांत</t>
+          <t>1707003092/WC/22012035270756 — डगवेल रिचार्ज बडेवाय कूप के पास भौंरगढ</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>32464.45</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>28362</v>
+        <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>45777</v>
-[...3 lines deleted...]
-      </c>
+        <v>45748</v>
+      </c>
+      <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035275968 — परकोलेशन टेंक निर्माण बाबा वाले हार पर टोरिया</t>
+          <t>1707003092/WC/22012035270768 — डगवेल रिचार्ज हरिजन वस्‍ती कूप के पास भौंरगढ</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>198567.79</v>
+        <v>32464.45</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>187254.44</v>
+        <v>27318</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>45802</v>
+        <v>45777</v>
       </c>
       <c r="K429" s="3" t="n">
-        <v>46189</v>
+        <v>46149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035275973 — परकोलेशन टेंक निर्माण सना घाट हार टोरिया</t>
+          <t>1707003092/WC/22012035270778 — डगवेल रिचार्ज मंदिर के हेण्‍डपम्‍प के पास भौंरगढ</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>198957.29</v>
+        <v>0</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>180839.26</v>
+        <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>45802</v>
-[...3 lines deleted...]
-      </c>
+        <v>45748</v>
+      </c>
+      <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035275993 — सार्वजनिक कूप निर्माण गडरयाना मोहल्‍ला भौंरगढ</t>
+          <t>1707003092/WC/22012035270785 — डगवेल रिचार्ज हरिजन वस्‍ती कूप के पास टीलादांत</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>0</v>
+        <v>32464.45</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>0</v>
+        <v>28362</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>45748</v>
-[...1 lines deleted...]
-      <c r="K431" s="3"/>
+        <v>45777</v>
+      </c>
+      <c r="K431" s="3" t="n">
+        <v>46149</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035290077 — डग पोण्‍ड निर्माण खंदिया के पास टीला</t>
+          <t>1707003092/WC/22012035275968 — परकोलेशन टेंक निर्माण बाबा वाले हार पर टोरिया</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>0</v>
+        <v>198567.79</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>0</v>
+        <v>187254.44</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>45748</v>
-[...1 lines deleted...]
-      <c r="K432" s="3"/>
+        <v>45802</v>
+      </c>
+      <c r="K432" s="3" t="n">
+        <v>46189</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035290081 — सामुदायिक कूप निर्माण धनीराम के घर के पास टोरिया</t>
+          <t>1707003092/WC/22012035275973 — परकोलेशन टेंक निर्माण सना घाट हार टोरिया</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>736900.62</v>
+        <v>198957.29</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>311640</v>
+        <v>180839.26</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>46108</v>
-[...1 lines deleted...]
-      <c r="K433" s="3"/>
+        <v>45802</v>
+      </c>
+      <c r="K433" s="3" t="n">
+        <v>46189</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035314809 — लुज वोल्डर भौरगढ नाले पर 1से  8 तक</t>
+          <t>1707003092/WC/22012035275993 — सार्वजनिक कूप निर्माण गडरयाना मोहल्‍ला भौंरगढ</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035314812 — लुज वोल्डर भौरगढ नाले पर 9 से  16 तक</t>
+          <t>1707003092/WC/22012035290077 — डग पोण्‍ड निर्माण खंदिया के पास टीला</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035315128 — Dugwell recharge sarvjanak koop matan ke koop ke pass</t>
+          <t>1707003092/WC/22012035290081 — सामुदायिक कूप निर्माण धनीराम के घर के पास टोरिया</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>0</v>
+        <v>736900.62</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>0</v>
+        <v>311640</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>45761</v>
+        <v>46108</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/9993643525 — नवीन तालाव निर्माण ताल कि नरिया पर</t>
+          <t>1707003092/WC/22012035314809 — लुज वोल्डर भौरगढ नाले पर 1से  8 तक</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>897000</v>
+        <v>0</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>824508</v>
+        <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>41671</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/9993643527 — नवीन तालाव निर्माण भाषण कि नरिया</t>
+          <t>1707003092/WC/22012035314812 — लुज वोल्डर भौरगढ नाले पर 9 से  16 तक</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>479000</v>
+        <v>0</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>355840</v>
+        <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>41666</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/9993643538 — नवीन तालाव निर्माण गुमचिया की नरिया के पास</t>
+          <t>1707003092/WC/22012035315128 — Dugwell recharge sarvjanak koop matan ke koop ke pass</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>479000</v>
+        <v>0</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>312648</v>
+        <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>41671</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/9993643540 — नवीन तालाव निर्माण रूद की नरिया</t>
+          <t>1707003092/WC/9993643525 — नवीन तालाव निर्माण ताल कि नरिया पर</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>479000</v>
+        <v>897000</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>412120</v>
+        <v>824508</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>41666</v>
+        <v>41671</v>
       </c>
       <c r="K440" s="3" t="n">
-        <v>41814</v>
+        <v>42614</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/9993647159 — सार्वजनिक कूप हरिजन बस्‍ती भौरगढ</t>
+          <t>1707003092/WC/9993643527 — नवीन तालाव निर्माण भाषण कि नरिया</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>295000</v>
+        <v>479000</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>234196</v>
+        <v>355840</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>41697</v>
+        <v>41666</v>
       </c>
       <c r="K441" s="3" t="n">
-        <v>43217</v>
+        <v>42343</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/9993647162 — सार्व‍जनिक कूप यादव बस्‍ती भौरखडी</t>
+          <t>1707003092/WC/9993643538 — नवीन तालाव निर्माण गुमचिया की नरिया के पास</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>295000</v>
+        <v>479000</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>175861</v>
+        <v>312648</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>41697</v>
+        <v>41671</v>
       </c>
       <c r="K442" s="3" t="n">
-        <v>43217</v>
+        <v>42614</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/9993647317 — नवीन तालाब सांठिया हार तालाबकीनरिया</t>
+          <t>1707003092/WC/9993643540 — नवीन तालाव निर्माण रूद की नरिया</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>1484000</v>
+        <v>479000</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>1437401.7</v>
+        <v>412120</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>41697</v>
+        <v>41666</v>
       </c>
       <c r="K443" s="3" t="n">
-        <v>42291</v>
+        <v>41814</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/9993659787 — नबीन तालाब निमाण सत्ती का पौरा टौरिया</t>
+          <t>1707003092/WC/9993647159 — सार्वजनिक कूप हरिजन बस्‍ती भौरगढ</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>1460000</v>
+        <v>295000</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>1457877</v>
+        <v>234196</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>42335</v>
+        <v>41697</v>
       </c>
       <c r="K444" s="3" t="n">
-        <v>42877</v>
+        <v>43217</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/9993659796 — नबीन तालाब निमाण  केतवाय की नरिया  टौरिया</t>
+          <t>1707003092/WC/9993647162 — सार्व‍जनिक कूप यादव बस्‍ती भौरखडी</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>1490000</v>
+        <v>295000</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>1453448.1</v>
+        <v>175861</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>42335</v>
+        <v>41697</v>
       </c>
       <c r="K445" s="3" t="n">
-        <v>42877</v>
+        <v>43217</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WH/22012034438830 — तालाब जीर्णोद्धार कार्य Bare ke Bedan ke paas Bhorgarh</t>
+          <t>1707003092/WC/9993647317 — नवीन तालाब सांठिया हार तालाबकीनरिया</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>882000</v>
+        <v>1484000</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>854014</v>
+        <v>1437401.7</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>43528</v>
+        <v>41697</v>
       </c>
       <c r="K446" s="3" t="n">
-        <v>43924</v>
+        <v>42291</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WH/22012034440846 — Talab Jirnoddhr sidda baba ka talab bhourgarh</t>
+          <t>1707003092/WC/9993659787 — नबीन तालाब निमाण सत्ती का पौरा टौरिया</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>0</v>
+        <v>1460000</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>0</v>
+        <v>1457877</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K447" s="3"/>
+        <v>42335</v>
+      </c>
+      <c r="K447" s="3" t="n">
+        <v>42877</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WH/22012034442857 — स्‍टापडेम निर्माण वेर का पौरा के पास</t>
+          <t>1707003092/WC/9993659796 — नबीन तालाब निमाण  केतवाय की नरिया  टौरिया</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>0</v>
+        <v>1490000</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>0</v>
+        <v>1453448.1</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K448" s="3"/>
+        <v>42335</v>
+      </c>
+      <c r="K448" s="3" t="n">
+        <v>42877</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WH/22012034442858 — स्‍टापडेम निर्माण मलखान अहिरवार के खेत के पास</t>
+          <t>1707003092/WC/VB/22012035335838 — Constr of Boulder Anicut Check Dam for 1</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>43856</v>
+        <v>46289</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WH/22012034442859 — पुराना तालाब निर्माण सुधार टीलादांत</t>
+          <t>1707003092/WC/VB/YD/22012035335839 — Constr of Boulder Anicut Check Dam for 1 Bhorgarh</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>0</v>
+        <v>70698.95</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>0</v>
+        <v>300</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>43856</v>
+        <v>46299</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WH/22012034943859 — तालाब मरम्मत कार्य भरर्या तला पर</t>
+          <t>1707003092/WH/22012034438830 — तालाब जीर्णोद्धार कार्य Bare ke Bedan ke paas Bhorgarh</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>0</v>
+        <v>882000</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>0</v>
+        <v>854014</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>45748</v>
-[...1 lines deleted...]
-      <c r="K451" s="3"/>
+        <v>43528</v>
+      </c>
+      <c r="K451" s="3" t="n">
+        <v>43924</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WH/22012034943924 — स्टॉपडेम मरम्मत कार्य रुआई की नारियां पर भोरगढ</t>
+          <t>1707003092/WH/22012034440846 — Talab Jirnoddhr sidda baba ka talab bhourgarh</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>45748</v>
+        <v>43491</v>
       </c>
       <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WH/22012034943925 — तालाब मरम्मत कार्य हनुमान मंदिर के पास</t>
+          <t>1707003092/WH/22012034442857 — स्‍टापडेम निर्माण वेर का पौरा के पास</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>964678.89</v>
+        <v>0</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>857688</v>
+        <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>45822</v>
+        <v>43856</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WH/22012034943926 — तालाब मरम्मत कार्य सिद्धानन के पास</t>
+          <t>1707003092/WH/22012034442858 — स्‍टापडेम निर्माण मलखान अहिरवार के खेत के पास</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>45748</v>
+        <v>43856</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WH/22012034943927 — तालाब मरम्मत कार्य कपेला का पास</t>
+          <t>1707003092/WH/22012034442859 — पुराना तालाब निर्माण सुधार टीलादांत</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>996772.93</v>
+        <v>0</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>910082</v>
+        <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>45822</v>
+        <v>43856</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>JATARA</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
+          <t>1707003092/WH/22012034943859 — तालाब मरम्मत कार्य भरर्या तला पर</t>
+        </is>
+      </c>
+      <c r="G456" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H456" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I456" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J456" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K456" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
+      <c r="A457" s="1" t="inlineStr">
+        <is>
+          <t>JATARA</t>
+        </is>
+      </c>
+      <c r="B457" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C457" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D457" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E457" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F457" s="1" t="inlineStr">
+        <is>
+          <t>1707003092/WH/22012034943924 — स्टॉपडेम मरम्मत कार्य रुआई की नारियां पर भोरगढ</t>
+        </is>
+      </c>
+      <c r="G457" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H457" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I457" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J457" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K457" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
+      <c r="A458" s="1" t="inlineStr">
+        <is>
+          <t>JATARA</t>
+        </is>
+      </c>
+      <c r="B458" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C458" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D458" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E458" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F458" s="1" t="inlineStr">
+        <is>
+          <t>1707003092/WH/22012034943925 — तालाब मरम्मत कार्य हनुमान मंदिर के पास</t>
+        </is>
+      </c>
+      <c r="G458" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H458" s="2" t="n">
+        <v>964678.89</v>
+      </c>
+      <c r="I458" s="2" t="n">
+        <v>857688</v>
+      </c>
+      <c r="J458" s="3" t="n">
+        <v>45822</v>
+      </c>
+      <c r="K458" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
+      <c r="A459" s="1" t="inlineStr">
+        <is>
+          <t>JATARA</t>
+        </is>
+      </c>
+      <c r="B459" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C459" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D459" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E459" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F459" s="1" t="inlineStr">
+        <is>
+          <t>1707003092/WH/22012034943926 — तालाब मरम्मत कार्य सिद्धानन के पास</t>
+        </is>
+      </c>
+      <c r="G459" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H459" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I459" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J459" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K459" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
+      <c r="A460" s="1" t="inlineStr">
+        <is>
+          <t>JATARA</t>
+        </is>
+      </c>
+      <c r="B460" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C460" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D460" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E460" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F460" s="1" t="inlineStr">
+        <is>
+          <t>1707003092/WH/22012034943927 — तालाब मरम्मत कार्य कपेला का पास</t>
+        </is>
+      </c>
+      <c r="G460" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H460" s="2" t="n">
+        <v>996772.93</v>
+      </c>
+      <c r="I460" s="2" t="n">
+        <v>910082</v>
+      </c>
+      <c r="J460" s="3" t="n">
+        <v>45822</v>
+      </c>
+      <c r="K460" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
+      <c r="A461" s="1" t="inlineStr">
+        <is>
+          <t>JATARA</t>
+        </is>
+      </c>
+      <c r="B461" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C461" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D461" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E461" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F461" s="1" t="inlineStr">
+        <is>
           <t>1707003092/WH/22012034944519 — तालाब मरम्‍मत कार्य पुराना ताल टीला भौंरगढ</t>
         </is>
       </c>
-      <c r="G456" s="1" t="inlineStr">
+      <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
-      <c r="H456" s="2" t="n">
+      <c r="H461" s="2" t="n">
         <v>989114.26</v>
       </c>
-      <c r="I456" s="2" t="n">
+      <c r="I461" s="2" t="n">
         <v>876191</v>
       </c>
-      <c r="J456" s="3" t="n">
+      <c r="J461" s="3" t="n">
         <v>45822</v>
       </c>
-      <c r="K456" s="3"/>
+      <c r="K461" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>