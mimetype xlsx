--- v0 (2026-09-02)
+++ v1 (2026-10-21)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K631"/>
+  <dimension ref="A1:K678"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 12:59:53</t>
+          <t>Exported on: 2026-10-21 09:30:08</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: TIKAMGARH</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -510,51 +510,51 @@
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1707004004/AV/22012034655875 — शा‍ंतिधाम निर्माण खदरी का खिरक ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>344082.71</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>1494.06</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45749</v>
@@ -651,51 +651,51 @@
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1707004004/AV/22012034663557 — बाउन्‍डीबाल निर्माण मिडील स्‍कूल ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45567</v>
@@ -886,51 +886,51 @@
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1707004004/AV/22012034665989 — खेल मैदान निर्माण प्राथमिक शाला हेतु ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>274905.27</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45761</v>
@@ -1509,98 +1509,98 @@
       <c r="J37" s="3" t="n">
         <v>40738</v>
       </c>
       <c r="K37" s="3" t="n">
         <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1707004004/IC/22012034884962 — सार्वजनिक कूप गौशाला परिसर निर्माण ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>588165.42</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>416076.85</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1707004004/IC/22012034887765 — सार्वजनिक कूप निर्माण गौशाला के पास ग्राम पंचायत कछियागुड़ा</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45567</v>
@@ -2606,145 +2606,145 @@
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1707004004/IF/22012035239449 — कपिलधारा कूप निर्माण सुल्‍ली ढीमर/झुन्‍ना ढीमर ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1707004004/IF/22012035239460 — कपिल धारा कूप निर्माण रामगोपाल/जगदीश यादव ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1707004004/IF/22012035289827 — कपिलधारा कूप निर्माण सुल्ली ढीमर/झुन्ना ढीमर ग्राम पंचायत कछियागुड़ा</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45567</v>
@@ -3088,51 +3088,51 @@
       <c r="J70" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K70" s="3" t="n">
         <v>46050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1707004004/IF/22012035455514 — कपिलधारा कूप निर्माण बुद्धप्रकाश/लक्ष्‍मन यादव ग्‍यासी/सुरजन बाढई इत्‍यादि ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>221344</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45825</v>
@@ -3233,51 +3233,51 @@
       <c r="J73" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K73" s="3" t="n">
         <v>46050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1707004004/IF/22012035494063 — JGSA डगवेल रिचार्ज निर्माण गोटीराम/ अमना ढीमर ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45761</v>
@@ -3329,51 +3329,51 @@
       <c r="J75" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K75" s="3" t="n">
         <v>46126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1707004004/IF/22012035494329 — JGSA खेत तालाब निर्माण लच्छी/ भगोने रजक ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45761</v>
@@ -4158,51 +4158,51 @@
       <c r="J92" s="3" t="n">
         <v>43257</v>
       </c>
       <c r="K92" s="3" t="n">
         <v>43435</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1707004004/IF/IAY/125913 — Construction of IAY House -IAY REG. NO. MP-07-004-004-001/32</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>42401</v>
@@ -8174,51 +8174,51 @@
       <c r="J174" s="3" t="n">
         <v>43246</v>
       </c>
       <c r="K174" s="3" t="n">
         <v>43435</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1707004004/IF/IAY/1549913 — Construction of IAY House -IAY REG. NO. MP3182656</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>10266</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>43246</v>
@@ -8515,98 +8515,98 @@
       <c r="J181" s="3" t="n">
         <v>43255</v>
       </c>
       <c r="K181" s="3" t="n">
         <v>43490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1707004004/IF/IAY/197248 — Construction of IAY House -IAY REG. NO. MP-07-004-004-001/63</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>42439</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1707004004/IF/IAY/197249 — Construction of IAY House -IAY REG. NO. MP-07-004-004-001/64</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>42439</v>
@@ -10863,51 +10863,51 @@
       <c r="J229" s="3" t="n">
         <v>44733</v>
       </c>
       <c r="K229" s="3" t="n">
         <v>45121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1707004004/IF/IAY/3738477 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125365132</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>44682</v>
@@ -13605,51 +13605,51 @@
       <c r="J285" s="3" t="n">
         <v>44785</v>
       </c>
       <c r="K285" s="3" t="n">
         <v>46166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1707004004/IF/IAY/4302574 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119529372</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>15912</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>44805</v>
@@ -14387,51 +14387,51 @@
       <c r="J301" s="3" t="n">
         <v>44805</v>
       </c>
       <c r="K301" s="3" t="n">
         <v>44940</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1707004004/IF/IAY/4309978 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127876045</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>6120</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>44805</v>
@@ -14581,51 +14581,51 @@
       <c r="J305" s="3" t="n">
         <v>44804</v>
       </c>
       <c r="K305" s="3" t="n">
         <v>45079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1707004004/IF/IAY/4322426 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126338647</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>8078.4</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>44792</v>
@@ -14775,51 +14775,51 @@
       <c r="J309" s="3" t="n">
         <v>44872</v>
       </c>
       <c r="K309" s="3" t="n">
         <v>45036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
           <t>1707004004/IF/IAY/4377331 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127605704</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>17136</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>44872</v>
@@ -15312,125 +15312,129 @@
       <c r="J320" s="3" t="n">
         <v>45605</v>
       </c>
       <c r="K320" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1707004004/IF/IAY/4677040 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125149211</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>22392</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>45801</v>
       </c>
-      <c r="K321" s="3"/>
+      <c r="K321" s="3" t="n">
+        <v>46270</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1707004004/IF/IAY/4677628 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126326524</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>45787</v>
       </c>
-      <c r="K322" s="3"/>
+      <c r="K322" s="3" t="n">
+        <v>46270</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -15798,100 +15802,100 @@
       <c r="J330" s="3" t="n">
         <v>45801</v>
       </c>
       <c r="K330" s="3" t="n">
         <v>46166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1707004004/IF/IAY/4771501 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125146097</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K331" s="3" t="n">
         <v>46264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1707004004/IF/IAY/4771900 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124906907</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>45801</v>
@@ -16090,474 +16094,488 @@
       <c r="J336" s="3" t="n">
         <v>45801</v>
       </c>
       <c r="K336" s="3" t="n">
         <v>46166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1707004004/IF/IAY/4884544 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118325256</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>21816</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>45714</v>
       </c>
-      <c r="K337" s="3"/>
+      <c r="K337" s="3" t="n">
+        <v>46270</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1707004004/IF/IAY/4891237 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126329206</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>21663</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>45801</v>
       </c>
-      <c r="K338" s="3"/>
+      <c r="K338" s="3" t="n">
+        <v>46270</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1707004004/IF/IAY/4949455 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117734834</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>21060</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>45860</v>
       </c>
-      <c r="K339" s="3"/>
+      <c r="K339" s="3" t="n">
+        <v>46270</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1707004004/IF/IAY/4953022 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119529219</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>1800</v>
+        <v>10800</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>45815</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
           <t>1707004004/IF/IAY/4960619 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124903553</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>20538</v>
+        <v>24138</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>45801</v>
       </c>
-      <c r="K341" s="3"/>
+      <c r="K341" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>1707004004/IF/IAY/4963826 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126340905</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>15138</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>45801</v>
       </c>
-      <c r="K342" s="3"/>
+      <c r="K342" s="3" t="n">
+        <v>46270</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1707004004/IF/IAY/4968360 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127594305</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>21438</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>45801</v>
       </c>
-      <c r="K343" s="3"/>
+      <c r="K343" s="3" t="n">
+        <v>46270</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1707004004/IF/IAY/4968412 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127613417</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>15399</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>45860</v>
       </c>
-      <c r="K344" s="3"/>
+      <c r="K344" s="3" t="n">
+        <v>46270</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1707004004/IF/IAY/5305351 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125631975</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>14094</v>
+        <v>20394</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>45801</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1707004004/IF/IAY/5734659 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127620614</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>45709</v>
@@ -16697,13625 +16715,15840 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>15648</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>43169</v>
       </c>
       <c r="K349" s="3" t="n">
         <v>43278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1707004004/IF/IAY/648105 — Construction of IAY House -IAY REG. NO. MP2159408</t>
+          <t>1707004004/IF/IAY/6344744 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125760403</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>14104</v>
+        <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>42991</v>
-[...3 lines deleted...]
-      </c>
+        <v>46104</v>
+      </c>
+      <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1707004004/IF/IAY/650701 — Construction of IAY House -IAY REG. NO. MP3345477</t>
+          <t>1707004004/IF/IAY/6344760 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119529288</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>14244</v>
+        <v>0</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>42991</v>
-[...3 lines deleted...]
-      </c>
+        <v>46104</v>
+      </c>
+      <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1707004004/IF/IAY/663383 — Construction of IAY House -IAY REG. NO. MP1786540</t>
+          <t>1707004004/IF/IAY/6344801 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117734857</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>15032</v>
+        <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>42987</v>
-[...3 lines deleted...]
-      </c>
+        <v>46104</v>
+      </c>
+      <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1707004004/IF/IAY/666701 — Construction of IAY House -IAY REG. NO. MP2080760</t>
+          <t>1707004004/IF/IAY/6344807 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119529619</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>14460</v>
+        <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>42952</v>
-[...3 lines deleted...]
-      </c>
+        <v>46104</v>
+      </c>
+      <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1707004004/IF/IAY/669948 — Construction of IAY House -IAY REG. NO. MP2308721</t>
+          <t>1707004004/IF/IAY/6344810 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127631996</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>14336</v>
+        <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>42924</v>
-[...3 lines deleted...]
-      </c>
+        <v>46104</v>
+      </c>
+      <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1707004004/IF/IAY/670954 — Construction of IAY House -IAY REG. NO. MP2368665</t>
+          <t>1707004004/IF/IAY/6344853 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119529252</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>43116</v>
-[...3 lines deleted...]
-      </c>
+        <v>46104</v>
+      </c>
+      <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1707004004/IF/IAY/671505 — Construction of IAY House -IAY REG. NO. MP2415808</t>
+          <t>1707004004/IF/IAY/6344912 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117734786</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>15564</v>
+        <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>42952</v>
-[...3 lines deleted...]
-      </c>
+        <v>46104</v>
+      </c>
+      <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1707004004/IF/IAY/671708 — Construction of IAY House -IAY REG. NO. MP2429070</t>
+          <t>1707004004/IF/IAY/6344932 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126338047</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>14596</v>
+        <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>42987</v>
-[...3 lines deleted...]
-      </c>
+        <v>46104</v>
+      </c>
+      <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1707004004/IF/IAY/671967 — Construction of IAY House -IAY REG. NO. MP2463183</t>
+          <t>1707004004/IF/IAY/6344950 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127601991</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>14276</v>
+        <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>43001</v>
-[...3 lines deleted...]
-      </c>
+        <v>46104</v>
+      </c>
+      <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1707004004/IF/IAY/673040 — Construction of IAY House -IAY REG. NO. MP2560013</t>
+          <t>1707004004/IF/IAY/6344997 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127616315</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>14460</v>
+        <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>42924</v>
-[...3 lines deleted...]
-      </c>
+        <v>46144</v>
+      </c>
+      <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1707004004/IF/IAY/673042 — Construction of IAY House -IAY REG. NO. MP2560192</t>
+          <t>1707004004/IF/IAY/6345006 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117735331</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>15012</v>
+        <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>42987</v>
-[...3 lines deleted...]
-      </c>
+        <v>46104</v>
+      </c>
+      <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1707004004/IF/IAY/673059 — Construction of IAY House -IAY REG. NO. MP2562520</t>
+          <t>1707004004/IF/IAY/6345088 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121544875</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>15330</v>
+        <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>43064</v>
-[...3 lines deleted...]
-      </c>
+        <v>46104</v>
+      </c>
+      <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1707004004/IF/IAY/674132 — Construction of IAY House -IAY REG. NO. MP2672357</t>
+          <t>1707004004/IF/IAY/6345166 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124906800</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>14334</v>
+        <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>42924</v>
-[...3 lines deleted...]
-      </c>
+        <v>46104</v>
+      </c>
+      <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1707004004/IF/IAY/677959 — Construction of IAY House -IAY REG. NO. MP3103691</t>
+          <t>1707004004/IF/IAY/6345177 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117735073</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>14448</v>
+        <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>42987</v>
-[...3 lines deleted...]
-      </c>
+        <v>46104</v>
+      </c>
+      <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1707004004/IF/IAY/681960 — Construction of IAY House -IAY REG. NO. MP3670870</t>
+          <t>1707004004/IF/IAY/6345183 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119529679</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>43064</v>
-[...3 lines deleted...]
-      </c>
+        <v>46144</v>
+      </c>
+      <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1707004004/IF/IAY/983453 — Construction of IAY House -IAY REG. NO. MP1431052</t>
+          <t>1707004004/IF/IAY/6345214 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126327393</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>14256</v>
+        <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>43169</v>
-[...3 lines deleted...]
-      </c>
+        <v>46104</v>
+      </c>
+      <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1707004004/IF/IAY/983535 — Construction of IAY House -IAY REG. NO. MP1493693</t>
+          <t>1707004004/IF/IAY/6345394 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127608724</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>15138</v>
+        <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>43257</v>
-[...3 lines deleted...]
-      </c>
+        <v>46104</v>
+      </c>
+      <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1707004004/IF/IAY/983731 — Construction of IAY House -IAY REG. NO. MP1563396</t>
+          <t>1707004004/IF/IAY/6345429 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117735361</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>14406</v>
+        <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>42987</v>
-[...3 lines deleted...]
-      </c>
+        <v>46104</v>
+      </c>
+      <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1707004004/IF/IAY/983808 — Construction of IAY House -IAY REG. NO. MP1607923</t>
+          <t>1707004004/IF/IAY/6345461 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126333761</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>15036</v>
+        <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>43099</v>
-[...3 lines deleted...]
-      </c>
+        <v>46104</v>
+      </c>
+      <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1707004004/IF/IAY/983822 — Construction of IAY House -IAY REG. NO. MP1622254</t>
+          <t>1707004004/IF/IAY/6345467 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127615658</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>15000</v>
+        <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>43064</v>
-[...3 lines deleted...]
-      </c>
+        <v>46104</v>
+      </c>
+      <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1707004004/IF/IAY/983828 — Construction of IAY House -IAY REG. NO. MP1625662</t>
+          <t>1707004004/IF/IAY/6345623 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125598956</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>14910</v>
+        <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>43099</v>
-[...3 lines deleted...]
-      </c>
+        <v>46104</v>
+      </c>
+      <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1707004004/IF/IAY/983997 — Construction of IAY House -IAY REG. NO. MP1721501</t>
+          <t>1707004004/IF/IAY/6345648 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126328465</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>14004</v>
+        <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>43064</v>
-[...3 lines deleted...]
-      </c>
+        <v>46104</v>
+      </c>
+      <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1707004004/IF/IAY/984033 — Construction of IAY House -IAY REG. NO. MP1749114</t>
+          <t>1707004004/IF/IAY/6345736 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126336237</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>14372</v>
+        <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>43001</v>
-[...3 lines deleted...]
-      </c>
+        <v>46144</v>
+      </c>
+      <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1707004004/IF/IAY/984682 — Construction of IAY House -IAY REG. NO. MP2256982</t>
+          <t>1707004004/IF/IAY/6345833 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127627348</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>14378</v>
+        <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>42987</v>
-[...3 lines deleted...]
-      </c>
+        <v>46104</v>
+      </c>
+      <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1707004004/IF/IAY/984740 — Construction of IAY House -IAY REG. NO. MP2309258</t>
+          <t>1707004004/IF/IAY/6345841 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127636897</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>14964</v>
+        <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>43257</v>
-[...3 lines deleted...]
-      </c>
+        <v>46104</v>
+      </c>
+      <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1707004004/IF/IAY/984766 — Construction of IAY House -IAY REG. NO. MP2333141</t>
+          <t>1707004004/IF/IAY/6345853 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125145124</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>14958</v>
+        <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>43099</v>
-[...3 lines deleted...]
-      </c>
+        <v>46104</v>
+      </c>
+      <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1707004004/IF/IAY/984789 — Construction of IAY House -IAY REG. NO. MP2339975</t>
+          <t>1707004004/IF/IAY/6346138 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119529533</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>14520</v>
+        <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>43120</v>
-[...3 lines deleted...]
-      </c>
+        <v>46104</v>
+      </c>
+      <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1707004004/IF/IAY/985361 — Construction of IAY House -IAY REG. NO. MP2881468</t>
+          <t>1707004004/IF/IAY/6346221 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126942205</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>14520</v>
+        <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>43120</v>
-[...3 lines deleted...]
-      </c>
+        <v>46104</v>
+      </c>
+      <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1707004004/IF/IAY/985449 — Construction of IAY House -IAY REG. NO. MP2997702</t>
+          <t>1707004004/IF/IAY/6346320 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124909098</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>14520</v>
+        <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>43120</v>
-[...3 lines deleted...]
-      </c>
+        <v>46104</v>
+      </c>
+      <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1707004004/IF/IAY/985788 — Construction of IAY House -IAY REG. NO. MP3396783</t>
+          <t>1707004004/IF/IAY/6346339 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124902182</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>15036</v>
+        <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>43119</v>
-[...3 lines deleted...]
-      </c>
+        <v>46104</v>
+      </c>
+      <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1707004004/IF/IAY/986022 — Construction of IAY House -IAY REG. NO. MP3751826</t>
+          <t>1707004004/IF/IAY/6346344 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125756579</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>43119</v>
-[...3 lines deleted...]
-      </c>
+        <v>46104</v>
+      </c>
+      <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1707004004/LD/22012034241725 — नवीन शांतिधाम निर्माण शक्तिधाम कछियागुढा</t>
+          <t>1707004004/IF/IAY/6346375 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121426107</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>504000</v>
+        <v>27000</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>498929</v>
+        <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>42357</v>
-[...3 lines deleted...]
-      </c>
+        <v>46104</v>
+      </c>
+      <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1707004004/LD/22012034261385 — dwarka/ babulal yadav mendhbandhan</t>
+          <t>1707004004/IF/IAY/6346381 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124891792</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>42395</v>
+        <v>46104</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1707004004/LD/3799420715 — खेल का मैदान हाट बाजार के पास कछियागुडा</t>
+          <t>1707004004/IF/IAY/6346536 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124902072</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>997000</v>
+        <v>27000</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>935437</v>
+        <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>41657</v>
-[...3 lines deleted...]
-      </c>
+        <v>46104</v>
+      </c>
+      <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1707004004/LD/9926706612 — नवीन शांतिधाम निर्माण भराव नाले के पास कछियागुढा</t>
+          <t>1707004004/IF/IAY/6346566 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125761414</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>492000</v>
+        <v>27000</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>41665</v>
+        <v>46104</v>
       </c>
       <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1707004004/PG/22012034303777 — Nabin Khel Medan Nirmad Kachhiyaguda</t>
+          <t>1707004004/IF/IAY/6346581 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125499627</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>153000</v>
+        <v>27000</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>42814</v>
+        <v>46104</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RC/2019 — सीसी रोड् निर्माण घण्‍मडी बंशकार के मकान से धुरके प्रजापति के मकान तक</t>
+          <t>1707004004/IF/IAY/6346607 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126941285</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>500000</v>
+        <v>27000</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>471094</v>
+        <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>39905</v>
-[...3 lines deleted...]
-      </c>
+        <v>46104</v>
+      </c>
+      <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RC/2020 — सीमेन्‍ट कंक्रीट रोड बाबू कुशवाहा मकान से मोह लाल काछी के मकान तक</t>
+          <t>1707004004/IF/IAY/6346625 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127632577</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>500000</v>
+        <v>27000</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>466817</v>
+        <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>39897</v>
-[...3 lines deleted...]
-      </c>
+        <v>46104</v>
+      </c>
+      <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RC/22012034173153 — सी सी रोड निर्माण हरि के मकान से पर्वत के मकान तक</t>
+          <t>1707004004/IF/IAY/6346800 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125629765</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>162000</v>
+        <v>27000</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>153620</v>
+        <v>0</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>41461</v>
-[...3 lines deleted...]
-      </c>
+        <v>46104</v>
+      </c>
+      <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RC/22012034200945 — C.C. Rod Nirman Pram Kusvaha Ke Makan Se Kalichara</t>
+          <t>1707004004/IF/IAY/6377912 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125144224</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>180000</v>
+        <v>27000</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>177378</v>
+        <v>1800</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>41671</v>
-[...3 lines deleted...]
-      </c>
+        <v>46271</v>
+      </c>
+      <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RC/22012034200946 — C.C. Rod Nirman Lallu Deemar Ke Makan Se Prabhu De</t>
+          <t>1707004004/IF/IAY/6380660 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121624286</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>180000</v>
+        <v>27000</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>177950</v>
+        <v>5400</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>41671</v>
-[...3 lines deleted...]
-      </c>
+        <v>46271</v>
+      </c>
+      <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RC/22012034219346 — खोरन खिरक मार्ग से गोटेट सीमा की ओर भाग 2 कछियागुढ</t>
+          <t>1707004004/IF/IAY/6381862 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127610365</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>1476000</v>
+        <v>27000</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>1397058</v>
+        <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>41790</v>
-[...3 lines deleted...]
-      </c>
+        <v>46228</v>
+      </c>
+      <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RC/22012034219351 — खोरन खिरक मार्ग से गोटेट सीमा की ओर भाग 1 कछियागुढ</t>
+          <t>1707004004/IF/IAY/6383550 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124891116</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>1504000</v>
+        <v>27000</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>1503478</v>
+        <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>41790</v>
-[...3 lines deleted...]
-      </c>
+        <v>45709</v>
+      </c>
+      <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RC/22012034219352 — जी एस बी मार्ग एवं पुलिया निर्माण हाट बाजार से तुल</t>
+          <t>1707004004/IF/IAY/6383794 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126324219</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>1482000</v>
+        <v>27000</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>770296</v>
+        <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>41790</v>
-[...3 lines deleted...]
-      </c>
+        <v>45551</v>
+      </c>
+      <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RC/22012034219353 — स्‍यावनी मार्ग से पटपरन खिरक की ओर कछियागुढा सुदूर</t>
+          <t>1707004004/IF/IAY/6384101 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127637954</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>1476000</v>
+        <v>27000</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>1097950</v>
+        <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>41790</v>
-[...3 lines deleted...]
-      </c>
+        <v>45551</v>
+      </c>
+      <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RC/22012034327485 — Sudoor Sadak Nirman Khadri Khirak Se Chandera Bhaewara Bgajmata Khrak Ki Or Pahuchmarg  भाग 1</t>
+          <t>1707004004/IF/IAY/6386300 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125757592</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>1300000</v>
+        <v>27000</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>1291519</v>
+        <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>42798</v>
-[...3 lines deleted...]
-      </c>
+        <v>45709</v>
+      </c>
+      <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RC/22012034334373 — सुदूर सडक निर्माण खदरी खिरक से चन्‍द्रेरा मरवारा बगास माता खिरक की ओर भाग 2 कछियागुड्रा</t>
+          <t>1707004004/IF/IAY/6398604 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124908096</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>1451000</v>
+        <v>27000</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>1430867</v>
+        <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>42840</v>
-[...3 lines deleted...]
-      </c>
+        <v>46267</v>
+      </c>
+      <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RC/22012034448884 — सीसी रोड निर्माण नाली सहित हन्‍कू कुम्‍हार के घर से मुख्‍य सडक हनुमानजी मंदिर तक कछियागुडा</t>
+          <t>1707004004/IF/IAY/648105 — Construction of IAY House -IAY REG. NO. MP2159408</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>88500</v>
+        <v>15030</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>86700</v>
+        <v>14104</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>43666</v>
+        <v>42991</v>
       </c>
       <c r="K397" s="3" t="n">
-        <v>44287</v>
+        <v>43385</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RC/22012034448894 — सीसी रोड निर्माण मुख्‍य सडक से दौलत ढीमर के घर तक ग्राम पंचायत कछियागुडा कनवर्जेन्‍स</t>
+          <t>1707004004/IF/IAY/650701 — Construction of IAY House -IAY REG. NO. MP3345477</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>28650</v>
+        <v>15030</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>34848</v>
+        <v>14244</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>43666</v>
+        <v>42991</v>
       </c>
       <c r="K398" s="3" t="n">
-        <v>43756</v>
+        <v>43449</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RC/22012034474879 — सीसी रोड निर्माण मुख्‍य सडक से हरचरन ढीमर के मकान तक ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/IF/IAY/663383 — Construction of IAY House -IAY REG. NO. MP1786540</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>115800</v>
+        <v>15030</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>115104</v>
+        <v>15032</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>43729</v>
+        <v>42987</v>
       </c>
       <c r="K399" s="3" t="n">
-        <v>44287</v>
+        <v>43444</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RC/22012034474880 — सीसी रोड निर्माण मंदिर के चारो ओर गडरियाना मुहल्‍ला तक ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/IF/IAY/666701 — Construction of IAY House -IAY REG. NO. MP2080760</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>23250</v>
+        <v>15030</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>23232</v>
+        <v>14460</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>43729</v>
+        <v>42952</v>
       </c>
       <c r="K400" s="3" t="n">
-        <v>44287</v>
+        <v>43435</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RC/22012034521454 — सुदूर सडक निर्माण कछयाना मुहल्‍ला से ऑगनवाडी तक ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/IF/IAY/669948 — Construction of IAY House -IAY REG. NO. MP2308721</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>1373540.88</v>
+        <v>15030</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>1307460</v>
+        <v>14336</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>44001</v>
+        <v>42924</v>
       </c>
       <c r="K401" s="3" t="n">
-        <v>45352</v>
+        <v>43385</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RC/22012034536075 — पुलिया निर्माण खदरी खिरक नाला ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/IF/IAY/670954 — Construction of IAY House -IAY REG. NO. MP2368665</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>100000</v>
+        <v>15030</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>100320</v>
+        <v>15480</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>44137</v>
+        <v>43116</v>
       </c>
       <c r="K402" s="3" t="n">
-        <v>44200</v>
+        <v>43192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RC/22012034536076 — सीसी रोड निर्माण हनुमान मंदिर से सामुदायिक भवन तक ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/IF/IAY/671505 — Construction of IAY House -IAY REG. NO. MP2415808</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>74900</v>
+        <v>15030</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>79800</v>
+        <v>15564</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>44137</v>
+        <v>42952</v>
       </c>
       <c r="K403" s="3" t="n">
-        <v>44251</v>
+        <v>43271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RC/22012034541404 — सुदूर सडक निर्माण खदरी खिरक से माध्मिक शाला भगवंत सिंह खिरक की ओर ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/IF/IAY/671708 — Construction of IAY House -IAY REG. NO. MP2429070</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>1176453.13</v>
+        <v>15030</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>1173419.88</v>
+        <v>14596</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>44150</v>
+        <v>42987</v>
       </c>
       <c r="K404" s="3" t="n">
-        <v>45119</v>
+        <v>43490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RC/22012034563391 — सुदूर सडक निर्माण कछियागुडा से हाट बाजार की ओर ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/IF/IAY/671967 — Construction of IAY House -IAY REG. NO. MP2463183</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>0</v>
+        <v>14276</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>44217</v>
-[...1 lines deleted...]
-      <c r="K405" s="3"/>
+        <v>43001</v>
+      </c>
+      <c r="K405" s="3" t="n">
+        <v>43385</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RC/22012034563392 — सुदूर सडक निर्माण कछियागुडा खौरन खिरक से गोटेट की ओर भाग 01 ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/IF/IAY/673040 — Construction of IAY House -IAY REG. NO. MP2560013</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>0</v>
+        <v>14460</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>44217</v>
-[...1 lines deleted...]
-      <c r="K406" s="3"/>
+        <v>42924</v>
+      </c>
+      <c r="K406" s="3" t="n">
+        <v>43435</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RC/22012034563393 — सुदूर सडक निर्माण कछियागुडा खौरन खिरक से गोटेट की ओर भाग 02 ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/IF/IAY/673042 — Construction of IAY House -IAY REG. NO. MP2560192</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>0</v>
+        <v>15012</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>44217</v>
-[...1 lines deleted...]
-      <c r="K407" s="3"/>
+        <v>42987</v>
+      </c>
+      <c r="K407" s="3" t="n">
+        <v>43448</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RC/22012034566311 — सीसी रोड निर्माण मुलुवा ढीमर के मकान से हरचरन ढीमर के मकान तक ग्रााम भगवंतसिंह का खिरक</t>
+          <t>1707004004/IF/IAY/673059 — Construction of IAY House -IAY REG. NO. MP2562520</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>60450</v>
+        <v>15030</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>44004</v>
+        <v>15330</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>44375</v>
+        <v>43064</v>
       </c>
       <c r="K408" s="3" t="n">
-        <v>44743</v>
+        <v>43242</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RC/22012034566312 — सीसी रोड निर्माण हरचरन ढीमर के मकान से जगदीश ढीमर के मकान तक  ग्रााम भगवंतसिंह खिरक</t>
+          <t>1707004004/IF/IAY/674132 — Construction of IAY House -IAY REG. NO. MP2672357</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>51150</v>
+        <v>15030</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>37056</v>
+        <v>14334</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>44457</v>
+        <v>42924</v>
       </c>
       <c r="K409" s="3" t="n">
-        <v>45216</v>
+        <v>43453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RC/22012034568570 — सुदूर सडक निर्माण देवीमाता मंदिर खिरक से खेरे खिरक तक ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/IF/IAY/677959 — Construction of IAY House -IAY REG. NO. MP3103691</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>0</v>
+        <v>14448</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K410" s="3"/>
+        <v>42987</v>
+      </c>
+      <c r="K410" s="3" t="n">
+        <v>43385</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RC/22012034568571 — सुदूर सडक निर्माण देवीमाता मंदिर खिरक से खेरे खिरक तक ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/IF/IAY/681960 — Construction of IAY House -IAY REG. NO. MP3670870</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>1200232.53</v>
+        <v>15030</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>733851</v>
+        <v>15480</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>44527</v>
+        <v>43064</v>
       </c>
       <c r="K411" s="3" t="n">
-        <v>46087</v>
+        <v>43192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RC/22012034599054 — सीसी रोड निर्माण गॉधी चबूतरा से आंगनवाडी तक ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/IF/IAY/983453 — Construction of IAY House -IAY REG. NO. MP1431052</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>50000</v>
+        <v>15480</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>0</v>
+        <v>14256</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K412" s="3"/>
+        <v>43169</v>
+      </c>
+      <c r="K412" s="3" t="n">
+        <v>43435</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RC/22012034602118 — सीसी रोड निर्माण सामुदायिक भवन के पास ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/IF/IAY/983535 — Construction of IAY House -IAY REG. NO. MP1493693</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>73390</v>
+        <v>15480</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>62532</v>
+        <v>15138</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>44604</v>
+        <v>43257</v>
       </c>
       <c r="K413" s="3" t="n">
-        <v>44882</v>
+        <v>43490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RC/22012034681978 — सुदूर सडक निर्माण प्रधानमंत्री सडक से वागेश्‍वरी देवी मंदिर तक ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/IF/IAY/983731 — Construction of IAY House -IAY REG. NO. MP1563396</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>2493997.07</v>
+        <v>15480</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>2342424.44</v>
+        <v>14406</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>45365</v>
-[...1 lines deleted...]
-      <c r="K414" s="3"/>
+        <v>42987</v>
+      </c>
+      <c r="K414" s="3" t="n">
+        <v>43453</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RC/22012034839592 — सीसी रोड निर्माण फुल्‍ला वंशकार के घर से लल्‍लू अहिरवार के घर की ओर ग्रा पं. कछियागुडा कन्वरजेन्स</t>
+          <t>1707004004/IF/IAY/983808 — Construction of IAY House -IAY REG. NO. MP1607923</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>53000</v>
+        <v>15480</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>49068.6</v>
+        <v>15036</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>46150</v>
-[...1 lines deleted...]
-      <c r="K415" s="3"/>
+        <v>43099</v>
+      </c>
+      <c r="K415" s="3" t="n">
+        <v>43306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RC/22012034839600 — सीसी रोड निर्माण टंकी के पास वसुरयाना मुहल्‍ला ग्राम पंचायत कछियागुडा कन्वरजेन्स</t>
+          <t>1707004004/IF/IAY/983822 — Construction of IAY House -IAY REG. NO. MP1622254</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>114500</v>
+        <v>15480</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>103878.72</v>
+        <v>15000</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>46150</v>
-[...1 lines deleted...]
-      <c r="K416" s="3"/>
+        <v>43064</v>
+      </c>
+      <c r="K416" s="3" t="n">
+        <v>43306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RC/22012034839604 — सीसी रोड निर्माण बसुरयाना मुहल्‍ला ग्राम पंचायत कछियागुडा कन्वरजेन्स</t>
+          <t>1707004004/IF/IAY/983828 — Construction of IAY House -IAY REG. NO. MP1625662</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>89700</v>
+        <v>15480</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>85347</v>
+        <v>14910</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>46150</v>
-[...1 lines deleted...]
-      <c r="K417" s="3"/>
+        <v>43099</v>
+      </c>
+      <c r="K417" s="3" t="n">
+        <v>43435</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RC/2293 — कछियागुढा से स्‍यावनी पहुॅचमार्ग भाग -1</t>
+          <t>1707004004/IF/IAY/983997 — Construction of IAY House -IAY REG. NO. MP1721501</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>498000</v>
+        <v>15480</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>490332</v>
+        <v>14004</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>40003</v>
+        <v>43064</v>
       </c>
       <c r="K418" s="3" t="n">
-        <v>40114</v>
+        <v>43385</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RC/2369 — मैन p.w.d. रोड से खदरी खिरक पहुंच मार्ग मय पुलिया सहित</t>
+          <t>1707004004/IF/IAY/984033 — Construction of IAY House -IAY REG. NO. MP1749114</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>498000</v>
+        <v>15480</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>455100</v>
+        <v>14372</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>40248</v>
+        <v>43001</v>
       </c>
       <c r="K419" s="3" t="n">
-        <v>42094</v>
+        <v>43468</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RC/2410 — जीएसबी मार्ग एवं 4 पुलियों का निर्माण स्‍यावनी मुख्‍य सडक से कछियागुढा</t>
+          <t>1707004004/IF/IAY/984682 — Construction of IAY House -IAY REG. NO. MP2256982</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>3477000</v>
+        <v>15480</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>2344860.82</v>
+        <v>14378</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>40269</v>
+        <v>42987</v>
       </c>
       <c r="K420" s="3" t="n">
-        <v>41454</v>
+        <v>43468</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RC/2767 — आंगनवाडी क्र 2 से शिक्षा गारंटी शाला पहुंच मार्ग</t>
+          <t>1707004004/IF/IAY/984740 — Construction of IAY House -IAY REG. NO. MP2309258</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>351000</v>
+        <v>15480</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>337846</v>
+        <v>14964</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>40710</v>
+        <v>43257</v>
       </c>
       <c r="K421" s="3" t="n">
-        <v>40868</v>
+        <v>43490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RC/3789 — मुख्‍य मार्ग अशोक लुहार के घर से पर्वत ढीमर के घर की ओर सी.सी.रोड पंच परमेश्‍वर</t>
+          <t>1707004004/IF/IAY/984766 — Construction of IAY House -IAY REG. NO. MP2333141</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>500000</v>
+        <v>15480</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>196616</v>
+        <v>14958</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>41123</v>
+        <v>43099</v>
       </c>
       <c r="K422" s="3" t="n">
-        <v>41142</v>
+        <v>43453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RC/3833 — खोरन खिरक से नकरा तालाब तक पहुंच मार्ग पुलिया सहित</t>
+          <t>1707004004/IF/IAY/984789 — Construction of IAY House -IAY REG. NO. MP2339975</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>483000</v>
+        <v>15480</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>483103</v>
+        <v>14520</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>41001</v>
+        <v>43120</v>
       </c>
       <c r="K423" s="3" t="n">
-        <v>41041</v>
+        <v>43306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RC/47 — कछियागुढ्ा से खरों पहुॅचमार्ग</t>
+          <t>1707004004/IF/IAY/985361 — Construction of IAY House -IAY REG. NO. MP2881468</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>414800</v>
+        <v>15480</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>192200</v>
+        <v>14520</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>38838</v>
+        <v>43120</v>
       </c>
       <c r="K424" s="3" t="n">
-        <v>38993</v>
+        <v>43306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RC/522 — सीसी सडक निर्माण कछियागुडा</t>
+          <t>1707004004/IF/IAY/985449 — Construction of IAY House -IAY REG. NO. MP2997702</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>494000</v>
+        <v>15480</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>401020</v>
+        <v>14520</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>39109</v>
+        <v>43120</v>
       </c>
       <c r="K425" s="3" t="n">
-        <v>39222</v>
+        <v>43435</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RC/560 — जय अंजनी माता स्‍वसहायता समूह सी-सी- रोड निर्माण कछियागुढा वार्ड न. 12</t>
+          <t>1707004004/IF/IAY/985788 — Construction of IAY House -IAY REG. NO. MP3396783</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>494000</v>
+        <v>15480</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>636710</v>
+        <v>15036</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>39142</v>
+        <v>43119</v>
       </c>
       <c r="K426" s="3" t="n">
-        <v>39142</v>
+        <v>43306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RS/22012034230086 — नाथूराम/कूटु अहिरवार व्‍यक्तिगत शौचालय निर्माण कछि</t>
+          <t>1707004004/IF/IAY/986022 — Construction of IAY House -IAY REG. NO. MP3751826</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>4400</v>
+        <v>15480</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>42094</v>
-[...1 lines deleted...]
-      <c r="K427" s="3"/>
+        <v>43119</v>
+      </c>
+      <c r="K427" s="3" t="n">
+        <v>43192</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RS/22012034230089 — रमेश/सीताराम सौर व्‍यक्तिगत शौचालय निर्माण कछियागुढा (BPL - ST)</t>
+          <t>1707004004/LD/22012034241725 — नवीन शांतिधाम निर्माण शक्तिधाम कछियागुढा</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>4400</v>
+        <v>504000</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>0</v>
+        <v>498929</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>41378</v>
-[...1 lines deleted...]
-      <c r="K428" s="3"/>
+        <v>42357</v>
+      </c>
+      <c r="K428" s="3" t="n">
+        <v>43069</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RS/22012034230094 — मनोहर/सीताराम सौर व्‍यक्तिगत शौचालय निर्माण कछियागुढा (BPL - ST)</t>
+          <t>1707004004/LD/22012034261385 — dwarka/ babulal yadav mendhbandhan</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>41378</v>
+        <v>42395</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RS/22012034230097 — प्रेमनारायण/कडोरा लुहार व्‍यक्तिगत शौचालय निर्माण कछियागुढा (BPL - OBC)</t>
+          <t>1707004004/LD/3799420715 — खेल का मैदान हाट बाजार के पास कछियागुडा</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>4400</v>
+        <v>997000</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>0</v>
+        <v>935437</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>41378</v>
-[...1 lines deleted...]
-      <c r="K430" s="3"/>
+        <v>41657</v>
+      </c>
+      <c r="K430" s="3" t="n">
+        <v>42217</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RS/22012034230100 — रमलू/धनुवा सौर व्‍यक्तिगत शौचालय निर्माण कछियागुढा (BPL - ST)</t>
+          <t>1707004004/LD/9926706612 — नवीन शांतिधाम निर्माण भराव नाले के पास कछियागुढा</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>4400</v>
+        <v>492000</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>41378</v>
+        <v>41665</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RS/22012034230103 — सीताराम/खुमान सौर व्‍यक्तिगत शौचालय निर्माण कछियागुढा (BPL - ST)</t>
+          <t>1707004004/PG/22012034303777 — Nabin Khel Medan Nirmad Kachhiyaguda</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>4400</v>
+        <v>153000</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>41378</v>
+        <v>42814</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RS/22012034230107 — सीताराम/ग्‍यासी ढीमर व्‍यक्तिगत शौचालय निर्माण कछियागुढा (BPL - OBC)</t>
+          <t>1707004004/RC/2019 — सीसी रोड् निर्माण घण्‍मडी बंशकार के मकान से धुरके प्रजापति के मकान तक</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>4400</v>
+        <v>500000</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>0</v>
+        <v>471094</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>41378</v>
-[...1 lines deleted...]
-      <c r="K433" s="3"/>
+        <v>39905</v>
+      </c>
+      <c r="K433" s="3" t="n">
+        <v>39974</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RS/22012034244636 — पर्वत/लट़टी ढीमर शौचालय निर्माण कछियागुडा (BPL-OBC</t>
+          <t>1707004004/RC/2020 — सीमेन्‍ट कंक्रीट रोड बाबू कुशवाहा मकान से मोह लाल काछी के मकान तक</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>4400</v>
+        <v>500000</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>0</v>
+        <v>466817</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>41378</v>
-[...1 lines deleted...]
-      <c r="K434" s="3"/>
+        <v>39897</v>
+      </c>
+      <c r="K434" s="3" t="n">
+        <v>39960</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RS/22012034244646 — खिलन बेवा/सूरा ढीमर व्‍यक्तिगत शौचालय निर्माण कछिय</t>
+          <t>1707004004/RC/22012034173153 — सी सी रोड निर्माण हरि के मकान से पर्वत के मकान तक</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>4400</v>
+        <v>162000</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>0</v>
+        <v>153620</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>42094</v>
-[...1 lines deleted...]
-      <c r="K435" s="3"/>
+        <v>41461</v>
+      </c>
+      <c r="K435" s="3" t="n">
+        <v>41650</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RS/22012034244648 — पप्‍पू/अजुद्वद्वी सौर व्‍यक्तिगत शौचालय निर्माण भगवंत सिंह खिरक (BPL - ST)</t>
+          <t>1707004004/RC/22012034200945 — C.C. Rod Nirman Pram Kusvaha Ke Makan Se Kalichara</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>4400</v>
+        <v>180000</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>0</v>
+        <v>177378</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>41378</v>
-[...1 lines deleted...]
-      <c r="K436" s="3"/>
+        <v>41671</v>
+      </c>
+      <c r="K436" s="3" t="n">
+        <v>41767</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RS/22012034244652 — राकेश/सूरा ढीमर व्‍यक्तिगत शौचालय निर्माण कछियागुढ</t>
+          <t>1707004004/RC/22012034200946 — C.C. Rod Nirman Lallu Deemar Ke Makan Se Prabhu De</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>4400</v>
+        <v>180000</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>0</v>
+        <v>177950</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>41378</v>
-[...1 lines deleted...]
-      <c r="K437" s="3"/>
+        <v>41671</v>
+      </c>
+      <c r="K437" s="3" t="n">
+        <v>41767</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RS/22012034244655 — बजलाल/कुटू अहिरवार व्‍यक्तिगत शौचालय निर्माण कछिया</t>
+          <t>1707004004/RC/22012034219346 — खोरन खिरक मार्ग से गोटेट सीमा की ओर भाग 2 कछियागुढ</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>4400</v>
+        <v>1476000</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>0</v>
+        <v>1397058</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>41378</v>
-[...1 lines deleted...]
-      <c r="K438" s="3"/>
+        <v>41790</v>
+      </c>
+      <c r="K438" s="3" t="n">
+        <v>42587</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RS/22012034244658 — पप्‍पू/अजुद्वी सौर व्‍यक्तिगत शौचालय निर्माण भगवंत</t>
+          <t>1707004004/RC/22012034219351 — खोरन खिरक मार्ग से गोटेट सीमा की ओर भाग 1 कछियागुढ</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>4400</v>
+        <v>1504000</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>0</v>
+        <v>1503478</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>41378</v>
-[...1 lines deleted...]
-      <c r="K439" s="3"/>
+        <v>41790</v>
+      </c>
+      <c r="K439" s="3" t="n">
+        <v>42587</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RS/22012034244668 — मन्‍नू रामबगस आदिवासी शौचालय निर्माण कछियागुडा (BP</t>
+          <t>1707004004/RC/22012034219352 — जी एस बी मार्ग एवं पुलिया निर्माण हाट बाजार से तुल</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>4400</v>
+        <v>1482000</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>0</v>
+        <v>770296</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>41378</v>
-[...1 lines deleted...]
-      <c r="K440" s="3"/>
+        <v>41790</v>
+      </c>
+      <c r="K440" s="3" t="n">
+        <v>42218</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RS/22012034244702 — रामसिंह/रामकिशन सौर शौचालय निर्माण कछियागुडा(BPL-ST)</t>
+          <t>1707004004/RC/22012034219353 — स्‍यावनी मार्ग से पटपरन खिरक की ओर कछियागुढा सुदूर</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>4400</v>
+        <v>1476000</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>0</v>
+        <v>1097950</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>41378</v>
-[...1 lines deleted...]
-      <c r="K441" s="3"/>
+        <v>41790</v>
+      </c>
+      <c r="K441" s="3" t="n">
+        <v>42363</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RS/22012034244705 — नाथूराम/धनीराम सौर शौचालय निर्माण कछियागु डा (BPL-ST)</t>
+          <t>1707004004/RC/22012034327485 — Sudoor Sadak Nirman Khadri Khirak Se Chandera Bhaewara Bgajmata Khrak Ki Or Pahuchmarg  भाग 1</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>4400</v>
+        <v>1300000</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>0</v>
+        <v>1291519</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>41378</v>
-[...1 lines deleted...]
-      <c r="K442" s="3"/>
+        <v>42798</v>
+      </c>
+      <c r="K442" s="3" t="n">
+        <v>42944</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RS/22012034247148 — किशना/गुन्‍चा ढीमर व्‍यक्तिगत शौचालय निर्माण कछियागुढा (BPL - OBC)</t>
+          <t>1707004004/RC/22012034334373 — सुदूर सडक निर्माण खदरी खिरक से चन्‍द्रेरा मरवारा बगास माता खिरक की ओर भाग 2 कछियागुड्रा</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>5400</v>
+        <v>1451000</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>0</v>
+        <v>1430867</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>41501</v>
-[...1 lines deleted...]
-      <c r="K443" s="3"/>
+        <v>42840</v>
+      </c>
+      <c r="K443" s="3" t="n">
+        <v>42944</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RS/22012034247151 — गिरजा/हजारी प्रसाद ढीमर व्‍यक्तिगत शौचालय निर्माण कछियागुड्ा (BPL-OBC)</t>
+          <t>1707004004/RC/22012034448884 — सीसी रोड निर्माण नाली सहित हन्‍कू कुम्‍हार के घर से मुख्‍य सडक हनुमानजी मंदिर तक कछियागुडा</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>5400</v>
+        <v>88500</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>0</v>
+        <v>86700</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>41379</v>
-[...1 lines deleted...]
-      <c r="K444" s="3"/>
+        <v>43666</v>
+      </c>
+      <c r="K444" s="3" t="n">
+        <v>44287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RS/22012034247176 — शिवचरन/किशना ढीमर व्‍यक्तिगत शौचालय निर्माण कछियागुडा (BPL -OBC)</t>
+          <t>1707004004/RC/22012034448894 — सीसी रोड निर्माण मुख्‍य सडक से दौलत ढीमर के घर तक ग्राम पंचायत कछियागुडा कनवर्जेन्‍स</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>5400</v>
+        <v>28650</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>0</v>
+        <v>34848</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>41378</v>
-[...1 lines deleted...]
-      <c r="K445" s="3"/>
+        <v>43666</v>
+      </c>
+      <c r="K445" s="3" t="n">
+        <v>43756</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RS/22012034487209 — सामुदायिक स्‍वच्‍छता परिसर निर्माण हाट बाजार स्‍थल ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/RC/22012034474879 — सीसी रोड निर्माण मुख्‍य सडक से हरचरन ढीमर के मकान तक ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>75000</v>
+        <v>115800</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>51300</v>
+        <v>115104</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>44054</v>
+        <v>43729</v>
       </c>
       <c r="K446" s="3" t="n">
-        <v>45216</v>
+        <v>44287</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RS/22012034518639 — शोकपिट निर्माण खोरन खिरक हैण्‍डपंप के पास ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/RC/22012034474880 — सीसी रोड निर्माण मंदिर के चारो ओर गडरियाना मुहल्‍ला तक ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>14467.3</v>
+        <v>23250</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>0</v>
+        <v>23232</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K447" s="3"/>
+        <v>43729</v>
+      </c>
+      <c r="K447" s="3" t="n">
+        <v>44287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RS/22012034518640 — शोकपिट निर्माण माध्‍यमिक शाला हैण्‍डपंप के पास ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/RC/22012034521454 — सुदूर सडक निर्माण कछयाना मुहल्‍ला से ऑगनवाडी तक ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>14467.3</v>
+        <v>1373540.88</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>0</v>
+        <v>1307460</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K448" s="3"/>
+        <v>44001</v>
+      </c>
+      <c r="K448" s="3" t="n">
+        <v>45352</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RS/22012034519254 — CTR शोकपिट निर्माण माध्‍यमिक शाला हैण्‍डपंप के पास ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/RC/22012034536075 — पुलिया निर्माण खदरी खिरक नाला ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>14467.3</v>
+        <v>100000</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>0</v>
+        <v>100320</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K449" s="3"/>
+        <v>44137</v>
+      </c>
+      <c r="K449" s="3" t="n">
+        <v>44200</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RS/22012034519257 — CTR शोकपिट निर्माण खौरन खिरक के हैण्‍डपंप के पास ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/RC/22012034536076 — सीसी रोड निर्माण हनुमान मंदिर से सामुदायिक भवन तक ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>14467.3</v>
+        <v>74900</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>0</v>
+        <v>79800</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K450" s="3"/>
+        <v>44137</v>
+      </c>
+      <c r="K450" s="3" t="n">
+        <v>44251</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RS/22012034519278 — CTR शोकपिट निर्माण हरदौल मुहल्‍ला हैण्‍डपंप के पास ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/RC/22012034541404 — सुदूर सडक निर्माण खदरी खिरक से माध्मिक शाला भगवंत सिंह खिरक की ओर ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>14467.3</v>
+        <v>1176453.13</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>0</v>
+        <v>1173419.88</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K451" s="3"/>
+        <v>44150</v>
+      </c>
+      <c r="K451" s="3" t="n">
+        <v>45119</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RS/22012034631373 — नाली निर्माण शिवदयाल अहिरवार के मकान से हरिदास अहिरवार के मकान तक ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/RC/22012034563391 — सुदूर सडक निर्माण कछियागुडा से हाट बाजार की ओर ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>59875</v>
+        <v>0</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>53268</v>
+        <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>44604</v>
-[...3 lines deleted...]
-      </c>
+        <v>44217</v>
+      </c>
+      <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>School Toilet Units / Construction of Multi Unit Toilets for School</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RS/84486 — संजीव कुमार/फुन्‍दीलाल नापित व्‍यक्तिगत शौचालय निर्माण (BPL)</t>
+          <t>1707004004/RC/22012034563392 — सुदूर सडक निर्माण कछियागुडा खौरन खिरक से गोटेट की ओर भाग 01 ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>41378</v>
+        <v>44217</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RS/84487 — संजीव कुमार/फुन्‍दी नापित व्‍यक्तिगत शौचालय निर्मा</t>
+          <t>1707004004/RC/22012034563393 — सुदूर सडक निर्माण कछियागुडा खौरन खिरक से गोटेट की ओर भाग 02 ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>41608</v>
+        <v>44217</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RS/84491 — सटटू/मुन्‍नी सौर व्‍यक्तिगत शौचालय निर्माण (BPL)</t>
+          <t>1707004004/RC/22012034566311 — सीसी रोड निर्माण मुलुवा ढीमर के मकान से हरचरन ढीमर के मकान तक ग्रााम भगवंतसिंह का खिरक</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>4400</v>
+        <v>60450</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>1752</v>
+        <v>44004</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>41608</v>
+        <v>44375</v>
       </c>
       <c r="K455" s="3" t="n">
-        <v>41764</v>
+        <v>44743</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RS/84498 — कलुवा/हंसा सौर व्‍यक्तिगत शौचालय निर्माण (BPL)</t>
+          <t>1707004004/RC/22012034566312 — सीसी रोड निर्माण हरचरन ढीमर के मकान से जगदीश ढीमर के मकान तक  ग्रााम भगवंतसिंह खिरक</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>4400</v>
+        <v>51150</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>1752</v>
+        <v>37056</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>41608</v>
+        <v>44457</v>
       </c>
       <c r="K456" s="3" t="n">
-        <v>41764</v>
+        <v>45216</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RS/84504 — रामचरन/बल्‍लू सौर व्‍यक्तिगत शौचालय निर्माण (BPL)</t>
+          <t>1707004004/RC/22012034568570 — सुदूर सडक निर्माण देवीमाता मंदिर खिरक से खेरे खिरक तक ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>1752</v>
+        <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>41608</v>
-[...3 lines deleted...]
-      </c>
+        <v>44222</v>
+      </c>
+      <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RS/84507 — धनीराम/खुमान सौर व्‍यक्तिगत शौचालय निर्माण्‍ा (BPL</t>
+          <t>1707004004/RC/22012034568571 — सुदूर सडक निर्माण देवीमाता मंदिर खिरक से खेरे खिरक तक ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>4400</v>
+        <v>1200232.53</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>1752</v>
+        <v>733851</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>41608</v>
+        <v>44527</v>
       </c>
       <c r="K458" s="3" t="n">
-        <v>41764</v>
+        <v>46087</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1707004004/RS/84509 — खमनिया बेवा/कमल सौर व्‍यक्तिगत शौचालय निर्माण (BPL</t>
+          <t>1707004004/RC/22012034599054 — सीसी रोड निर्माण गॉधी चबूतरा से आंगनवाडी तक ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>4400</v>
+        <v>50000</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>41378</v>
+        <v>44424</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1707004004/SK/3142 — Bharat Nirman Rajeev Gandhi Sewa Kendra,KACHHIYAGUDA</t>
+          <t>1707004004/RC/22012034602118 — सीसी रोड निर्माण सामुदायिक भवन के पास ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>1285000</v>
+        <v>73390</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>996751.37</v>
+        <v>62532</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>41790</v>
+        <v>44604</v>
       </c>
       <c r="K460" s="3" t="n">
-        <v>42363</v>
+        <v>44882</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/1070 — HAJARI S/O NATHU KAPIL DHARA KOOP NIRMAN KACHHIYAGUNA</t>
+          <t>1707004004/RC/22012034681978 — सुदूर सडक निर्माण प्रधानमंत्री सडक से वागेश्‍वरी देवी मंदिर तक ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>170000</v>
+        <v>2493997.07</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>132340</v>
+        <v>2342424.44</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>39485</v>
-[...3 lines deleted...]
-      </c>
+        <v>45365</v>
+      </c>
+      <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/1074 — HALKU S/O BHGONE KAPIL DHARA KOOP NIRMAN KACHHIYAGUNA</t>
+          <t>1707004004/RC/22012034839592 — सीसी रोड निर्माण फुल्‍ला वंशकार के घर से लल्‍लू अहिरवार के घर की ओर ग्रा पं. कछियागुडा कन्वरजेन्स</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>170000</v>
+        <v>53000</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>156168</v>
+        <v>49068.6</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>39506</v>
+        <v>46150</v>
       </c>
       <c r="K462" s="3" t="n">
-        <v>39988</v>
+        <v>46295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/1124 — व़जलाल तनय कुटू अहिरवार नवीन कूप निर्माण</t>
+          <t>1707004004/RC/22012034839600 — सीसी रोड निर्माण टंकी के पास वसुरयाना मुहल्‍ला ग्राम पंचायत कछियागुडा कन्वरजेन्स</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>170000</v>
+        <v>114500</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>159122</v>
+        <v>103878.72</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>39541</v>
+        <v>46150</v>
       </c>
       <c r="K463" s="3" t="n">
-        <v>40002</v>
+        <v>46295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/1126 — विनोद प्रभाकर नवीन कूप निर्माण</t>
+          <t>1707004004/RC/22012034839604 — सीसी रोड निर्माण बसुरयाना मुहल्‍ला ग्राम पंचायत कछियागुडा कन्वरजेन्स</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>170000</v>
+        <v>89700</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>66196</v>
+        <v>85347</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>39485</v>
+        <v>46150</v>
       </c>
       <c r="K464" s="3" t="n">
-        <v>39485</v>
+        <v>46295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/1127 — दमरू तनय गजू आदिवासी नवीन कूप निर्माण</t>
+          <t>1707004004/RC/2293 — कछियागुढा से स्‍यावनी पहुॅचमार्ग भाग -1</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>170000</v>
+        <v>498000</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>106542</v>
+        <v>490332</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>39513</v>
+        <v>40003</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>39513</v>
+        <v>40114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/1261 — कमतुवा/परमा अहिरवार कपिल धारा सिचाई कूप निर्माण</t>
+          <t>1707004004/RC/2369 — मैन p.w.d. रोड से खदरी खिरक पहुंच मार्ग मय पुलिया सहित</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>170000</v>
+        <v>498000</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>172206</v>
+        <v>455100</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>39485</v>
+        <v>40248</v>
       </c>
       <c r="K466" s="3" t="n">
-        <v>40038</v>
+        <v>42094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/1262 — सुकना तनय मुन्‍ना धावी नवीन कूप निर्माण</t>
+          <t>1707004004/RC/2410 — जीएसबी मार्ग एवं 4 पुलियों का निर्माण स्‍यावनी मुख्‍य सडक से कछियागुढा</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>170000</v>
+        <v>3477000</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>138940</v>
+        <v>2344860.82</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>39506</v>
+        <v>40269</v>
       </c>
       <c r="K467" s="3" t="n">
-        <v>39506</v>
+        <v>41454</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/1263 — पददू तनय खुमान अहिरवार नवीन कूप निर्माण</t>
+          <t>1707004004/RC/2767 — आंगनवाडी क्र 2 से शिक्षा गारंटी शाला पहुंच मार्ग</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>170000</v>
+        <v>351000</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>157361</v>
+        <v>337846</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>39506</v>
+        <v>40710</v>
       </c>
       <c r="K468" s="3" t="n">
-        <v>39981</v>
+        <v>40868</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/1264 — कपिल धारा सिचाई कूप निर्माण ननू/पंचम काछी</t>
+          <t>1707004004/RC/3789 — मुख्‍य मार्ग अशोक लुहार के घर से पर्वत ढीमर के घर की ओर सी.सी.रोड पंच परमेश्‍वर</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>170000</v>
+        <v>500000</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>164892</v>
+        <v>196616</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>39506</v>
+        <v>41123</v>
       </c>
       <c r="K469" s="3" t="n">
-        <v>39932</v>
+        <v>41142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/1265 — प्रभु तनय कालीचरन साैर नवीन कूप निर्माण</t>
+          <t>1707004004/RC/3833 — खोरन खिरक से नकरा तालाब तक पहुंच मार्ग पुलिया सहित</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>170000</v>
+        <v>483000</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>99912</v>
+        <v>483103</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>39513</v>
+        <v>41001</v>
       </c>
       <c r="K470" s="3" t="n">
-        <v>39513</v>
+        <v>41041</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/1266 — कपिल धारा सिचाई कूप निर्माण सूरा/अंतुवा ढीमर</t>
+          <t>1707004004/RC/47 — कछियागुढ्ा से खरों पहुॅचमार्ग</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>170000</v>
+        <v>414800</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>190262</v>
+        <v>192200</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>39513</v>
+        <v>38838</v>
       </c>
       <c r="K471" s="3" t="n">
-        <v>39932</v>
+        <v>38993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/1267 — मुलुवा तनय मन्‍जू ढीमर नवीन कूप निर्माण</t>
+          <t>1707004004/RC/522 — सीसी सडक निर्माण कछियागुडा</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>170000</v>
+        <v>494000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>103946</v>
+        <v>401020</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>39506</v>
+        <v>39109</v>
       </c>
       <c r="K472" s="3" t="n">
-        <v>39506</v>
+        <v>39222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/1272 — हरजुवा तनय दलपा आदिवासी नवीन कूप निर्माण</t>
+          <t>1707004004/RC/560 — जय अंजनी माता स्‍वसहायता समूह सी-सी- रोड निर्माण कछियागुढा वार्ड न. 12</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>170000</v>
+        <v>494000</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>120722</v>
+        <v>636710</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>39541</v>
+        <v>39142</v>
       </c>
       <c r="K473" s="3" t="n">
-        <v>39981</v>
+        <v>39142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/1280 — हरदयाल तनय गुविन्‍दा अहिरवार नवीन कूप निर्माण</t>
+          <t>1707004004/RS/22012034230086 — नाथूराम/कूटु अहिरवार व्‍यक्तिगत शौचालय निर्माण कछि</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>170000</v>
+        <v>4400</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>166776</v>
+        <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>39527</v>
-[...3 lines deleted...]
-      </c>
+        <v>42094</v>
+      </c>
+      <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/1282 — हिम्‍मत तनय श्री मखना सौंर नवीन कूप निर्माण</t>
+          <t>1707004004/RS/22012034230089 — रमेश/सीताराम सौर व्‍यक्तिगत शौचालय निर्माण कछियागुढा (BPL - ST)</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>170000</v>
+        <v>4400</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>144682</v>
+        <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>39539</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/1283 — बलू तनय खुमान आदिवासी नवीन कूप निर्माण</t>
+          <t>1707004004/RS/22012034230094 — मनोहर/सीताराम सौर व्‍यक्तिगत शौचालय निर्माण कछियागुढा (BPL - ST)</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>170000</v>
+        <v>4400</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>92744</v>
+        <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>39513</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/1891 — लछुवा/चुल्‍ला ढीमर कपिल धारा कूप निर्माण</t>
+          <t>1707004004/RS/22012034230097 — प्रेमनारायण/कडोरा लुहार व्‍यक्तिगत शौचालय निर्माण कछियागुढा (BPL - OBC)</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>170000</v>
+        <v>4400</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>158140</v>
+        <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>39648</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/1892 — गनुवा, भजनलाल तनय हंसू अहिरवार नवीन कूप निर्माण</t>
+          <t>1707004004/RS/22012034230100 — रमलू/धनुवा सौर व्‍यक्तिगत शौचालय निर्माण कछियागुढा (BPL - ST)</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>170000</v>
+        <v>4400</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>216038</v>
+        <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>39485</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/1893 — स्‍टाप डैम गुरार नाले पर</t>
+          <t>1707004004/RS/22012034230103 — सीताराम/खुमान सौर व्‍यक्तिगत शौचालय निर्माण कछियागुढा (BPL - ST)</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>473000</v>
+        <v>4400</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>412055</v>
+        <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>39797</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/1928 — खौरी खेत का नाला तालाब निर्माण कार्य कछिया गुढा</t>
+          <t>1707004004/RS/22012034230107 — सीताराम/ग्‍यासी ढीमर व्‍यक्तिगत शौचालय निर्माण कछियागुढा (BPL - OBC)</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>487000</v>
+        <v>4400</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>380107</v>
+        <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>39158</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/2052 — मामुलिया नाला पर स्‍टाप डेम निर्माण</t>
+          <t>1707004004/RS/22012034244636 — पर्वत/लट़टी ढीमर शौचालय निर्माण कछियागुडा (BPL-OBC</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>497000</v>
+        <v>4400</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>464530</v>
+        <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>39737</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012034296667 — नवीन तालाब निर्माण रमनना हार वरुवा नाला  कछियागुङा</t>
+          <t>1707004004/RS/22012034244646 — खिलन बेवा/सूरा ढीमर व्‍यक्तिगत शौचालय निर्माण कछिय</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>1100000</v>
+        <v>4400</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>42539</v>
+        <v>42094</v>
       </c>
       <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012034296671 — नवीन तालाब निर्माण नकरा हार आम नाला कछियागुङा</t>
+          <t>1707004004/RS/22012034244648 — पप्‍पू/अजुद्वद्वी सौर व्‍यक्तिगत शौचालय निर्माण भगवंत सिंह खिरक (BPL - ST)</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>1383000</v>
+        <v>4400</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>42539</v>
+        <v>41378</v>
       </c>
       <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012034313152 — नवीन तालाब निर्माण रमन्‍ना हार बरूवा नाला किछयागुड्ा</t>
+          <t>1707004004/RS/22012034244652 — राकेश/सूरा ढीमर व्‍यक्तिगत शौचालय निर्माण कछियागुढ</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>1100000</v>
+        <v>4400</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>1088550</v>
+        <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>42686</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012034313153 — नवीन तालाब निर्माण नकराहार आम नाला कछियागुड्ा</t>
+          <t>1707004004/RS/22012034244655 — बजलाल/कुटू अहिरवार व्‍यक्तिगत शौचालय निर्माण कछिया</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>1383000</v>
+        <v>4400</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>1363640</v>
+        <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>42686</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012034330111 — तालाब निर्माण रातिया बाई नाला ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/RS/22012034244658 — पप्‍पू/अजुद्वी सौर व्‍यक्तिगत शौचालय निर्माण भगवंत</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>896000</v>
+        <v>4400</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>893108</v>
+        <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>42917</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012034330112 — तालाब निर्माण परछौरा बाई नाला ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/RS/22012034244668 — मन्‍नू रामबगस आदिवासी शौचालय निर्माण कछियागुडा (BP</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>843000</v>
+        <v>4400</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>840784</v>
+        <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>42917</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012034393283 — तालाब निर्माण करौदी खुईया नाला ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/RS/22012034244702 — रामसिंह/रामकिशन सौर शौचालय निर्माण कछियागुडा(BPL-ST)</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>1459000</v>
+        <v>4400</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>1454870</v>
+        <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>43281</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012034393285 — तालाब निर्माण संदा नाला ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/RS/22012034244705 — नाथूराम/धनीराम सौर शौचालय निर्माण कछियागु डा (BPL-ST)</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>1480000</v>
+        <v>4400</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>1441450</v>
+        <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>43274</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012034432982 — तालाब निर्माण बडी कुडी नाला ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/RS/22012034247148 — किशना/गुन्‍चा ढीमर व्‍यक्तिगत शौचालय निर्माण कछियागुढा (BPL - OBC)</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>1394000</v>
+        <v>5400</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>1384932</v>
+        <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>43519</v>
-[...3 lines deleted...]
-      </c>
+        <v>41501</v>
+      </c>
+      <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012034433131 — तालाब निर्माण बाबा बाई नाला ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/RS/22012034247151 — गिरजा/हजारी प्रसाद ढीमर व्‍यक्तिगत शौचालय निर्माण कछियागुड्ा (BPL-OBC)</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>1486000</v>
+        <v>5400</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>1469892</v>
+        <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>43519</v>
-[...3 lines deleted...]
-      </c>
+        <v>41379</v>
+      </c>
+      <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012034509896 — डग आउट पोण्‍ड बाबा बाई हार के पास ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/RS/22012034247176 — शिवचरन/किशना ढीमर व्‍यक्तिगत शौचालय निर्माण कछियागुडा (BPL -OBC)</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>297618.89</v>
+        <v>5400</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>296020</v>
+        <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>43953</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012034515402 — नवीन तालाब निर्माण कठवर नाला ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/RS/22012034487209 — सामुदायिक स्‍वच्‍छता परिसर निर्माण हाट बाजार स्‍थल ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>1465368.38</v>
+        <v>75000</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>1461180</v>
+        <v>51300</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>43979</v>
+        <v>44054</v>
       </c>
       <c r="K493" s="3" t="n">
-        <v>44287</v>
+        <v>45216</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012034542584 — नवीन तालाब निर्माण पारन खेत नाला ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/RS/22012034518639 — शोकपिट निर्माण खोरन खिरक हैण्‍डपंप के पास ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>1412567.17</v>
+        <v>14467.3</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>1373750</v>
+        <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>43991</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012034579128 — डग आउट पौण्‍ड रिछाहार नाला ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/RS/22012034518640 — शोकपिट निर्माण माध्‍यमिक शाला हैण्‍डपंप के पास ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>332572.21</v>
+        <v>14467.3</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>324787</v>
+        <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>44104</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012034579129 — डग आउट पौण्‍ड बडेराहार नाला ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/RS/22012034519254 — CTR शोकपिट निर्माण माध्‍यमिक शाला हैण्‍डपंप के पास ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>332572.21</v>
+        <v>14467.3</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>324977</v>
+        <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>44104</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012034579130 — स्‍टापडेम निर्माण पवेनी नाला ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/RS/22012034519257 — CTR शोकपिट निर्माण खौरन खिरक के हैण्‍डपंप के पास ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>1017131.77</v>
+        <v>14467.3</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>1011724</v>
+        <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>44289</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012034583064 — नवीन तालाब निर्माण कलमगोच नाला ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/RS/22012034519278 — CTR शोकपिट निर्माण हरदौल मुहल्‍ला हैण्‍डपंप के पास ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>1048834.69</v>
+        <v>14467.3</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>1043742.68</v>
+        <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>44150</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012034583070 — नवीन तालाब निर्माण रिछाहार नाला ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/RS/22012034631373 — नाली निर्माण शिवदयाल अहिरवार के मकान से हरिदास अहिरवार के मकान तक ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>1011952.03</v>
+        <v>59875</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>1020619.84</v>
+        <v>53268</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>44150</v>
+        <v>44604</v>
       </c>
       <c r="K499" s="3" t="n">
-        <v>44534</v>
+        <v>44882</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>School Toilet Units / Construction of Multi Unit Toilets for School</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012034630210 — चैकडेम निर्माण बीझोर नाला ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/RS/84486 — संजीव कुमार/फुन्‍दीलाल नापित व्‍यक्तिगत शौचालय निर्माण (BPL)</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>44217</v>
+        <v>41378</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012034649451 — चैकडेम निर्माण खरयानी नाला ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/RS/84487 — संजीव कुमार/फुन्‍दी नापित व्‍यक्तिगत शौचालय निर्मा</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>1226918.08</v>
+        <v>4400</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>1214913</v>
+        <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>44946</v>
-[...3 lines deleted...]
-      </c>
+        <v>41608</v>
+      </c>
+      <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012034721276 — CTR लूज वोल्‍डर निर्माण ढिमरयाउहाार के पास ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/RS/84491 — सटटू/मुन्‍नी सौर व्‍यक्तिगत शौचालय निर्माण (BPL)</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>0</v>
+        <v>1752</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K502" s="3"/>
+        <v>41608</v>
+      </c>
+      <c r="K502" s="3" t="n">
+        <v>41764</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012034725650 — CTR लूज बोन्‍डर निर्माण भराव हार ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/RS/84498 — कलुवा/हंसा सौर व्‍यक्तिगत शौचालय निर्माण (BPL)</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>0</v>
+        <v>1752</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K503" s="3"/>
+        <v>41608</v>
+      </c>
+      <c r="K503" s="3" t="n">
+        <v>41764</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012034725668 — CTR परकुलेसन टैंक निर्माण मरघटयाउ नाला पर ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/RS/84504 — रामचरन/बल्‍लू सौर व्‍यक्तिगत शौचालय निर्माण (BPL)</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>493280.53</v>
+        <v>4400</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>484175.75</v>
+        <v>1752</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>44645</v>
+        <v>41608</v>
       </c>
       <c r="K504" s="3" t="n">
-        <v>45601</v>
+        <v>41764</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012034725678 — CTR परकुलेसन टैंक निर्माण डलई नाला पर ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/RS/84507 — धनीराम/खुमान सौर व्‍यक्तिगत शौचालय निर्माण्‍ा (BPL</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>493280.53</v>
+        <v>4400</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>492325.75</v>
+        <v>1752</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>44645</v>
+        <v>41608</v>
       </c>
       <c r="K505" s="3" t="n">
-        <v>45575</v>
+        <v>41764</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012034725695 — CTR नवीन तालाब निर्माण सोदन पटिया नाला ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/RS/84509 — खमनिया बेवा/कमल सौर व्‍यक्तिगत शौचालय निर्माण (BPL</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>44300</v>
+        <v>41378</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012034725707 — CTR नवीन तालाब निर्माण कुम्‍हारगढा नाला ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/SK/3142 — Bharat Nirman Rajeev Gandhi Sewa Kendra,KACHHIYAGUDA</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>0</v>
+        <v>1285000</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>0</v>
+        <v>996751.37</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K507" s="3"/>
+        <v>41790</v>
+      </c>
+      <c r="K507" s="3" t="n">
+        <v>42363</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012034725723 — CTR वाटर हार्वेस्टिंग निर्माण माध्‍यमिक शाला ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/1070 — HAJARI S/O NATHU KAPIL DHARA KOOP NIRMAN KACHHIYAGUNA</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>0</v>
+        <v>170000</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>0</v>
+        <v>132340</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K508" s="3"/>
+        <v>39485</v>
+      </c>
+      <c r="K508" s="3" t="n">
+        <v>39932</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012034725727 — CTR वाटर हार्वेस्टिंग निर्माण पंचायत भवन  ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/1074 — HALKU S/O BHGONE KAPIL DHARA KOOP NIRMAN KACHHIYAGUNA</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>0</v>
+        <v>170000</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>0</v>
+        <v>156168</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K509" s="3"/>
+        <v>39506</v>
+      </c>
+      <c r="K509" s="3" t="n">
+        <v>39988</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012034725753 — CTR चैकडेम निर्माण वीझाेर नाला ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/1124 — व़जलाल तनय कुटू अहिरवार नवीन कूप निर्माण</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>0</v>
+        <v>170000</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>0</v>
+        <v>159122</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K510" s="3"/>
+        <v>39541</v>
+      </c>
+      <c r="K510" s="3" t="n">
+        <v>40002</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012034725763 — CTR चैकडेम निर्माण कल्‍लाटोस नाला ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/1126 — विनोद प्रभाकर नवीन कूप निर्माण</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>0</v>
+        <v>170000</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>0</v>
+        <v>66196</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K511" s="3"/>
+        <v>39485</v>
+      </c>
+      <c r="K511" s="3" t="n">
+        <v>39485</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012034725769 — CTR वोल्‍डर चैक निर्माण वदी पुखरीया के पास ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/1127 — दमरू तनय गजू आदिवासी नवीन कूप निर्माण</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>0</v>
+        <v>170000</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>0</v>
+        <v>106542</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K512" s="3"/>
+        <v>39513</v>
+      </c>
+      <c r="K512" s="3" t="n">
+        <v>39513</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012034725774 — CTR वोल्‍डर चैक निर्माण रिछाहार ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/1261 — कमतुवा/परमा अहिरवार कपिल धारा सिचाई कूप निर्माण</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>0</v>
+        <v>170000</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>0</v>
+        <v>172206</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K513" s="3"/>
+        <v>39485</v>
+      </c>
+      <c r="K513" s="3" t="n">
+        <v>40038</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012034808759 — कंटूर टैंच निर्माण बाडेरा पहाडी पर  ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/1262 — सुकना तनय मुन्‍ना धावी नवीन कूप निर्माण</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>226795.71</v>
+        <v>170000</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>52170</v>
+        <v>138940</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>44645</v>
-[...1 lines deleted...]
-      <c r="K514" s="3"/>
+        <v>39506</v>
+      </c>
+      <c r="K514" s="3" t="n">
+        <v>39506</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012034953212 — नवीन तालाब निर्माण चुनगी हार नाला ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/1263 — पददू तनय खुमान अहिरवार नवीन कूप निर्माण</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>1476706.46</v>
+        <v>170000</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>1470102.95</v>
+        <v>157361</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>45205</v>
+        <v>39506</v>
       </c>
       <c r="K515" s="3" t="n">
-        <v>45601</v>
+        <v>39981</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035019667 — परकुलेशन टैक निर्माण कुमरगढ़ा हार ग्राम पंचायत कछियागुड़ा</t>
+          <t>1707004004/WC/1264 — कपिल धारा सिचाई कूप निर्माण ननू/पंचम काछी</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>485967.12</v>
+        <v>170000</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>473488.87</v>
+        <v>164892</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>44925</v>
+        <v>39506</v>
       </c>
       <c r="K516" s="3" t="n">
-        <v>45601</v>
+        <v>39932</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035019669 — परकुलेशन टैक निर्माण पटपरन हार ग्राम पंचायत कछियागुड़ा</t>
+          <t>1707004004/WC/1265 — प्रभु तनय कालीचरन साैर नवीन कूप निर्माण</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>482722.44</v>
+        <v>170000</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>468950.6</v>
+        <v>99912</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>44925</v>
+        <v>39513</v>
       </c>
       <c r="K517" s="3" t="n">
-        <v>45575</v>
+        <v>39513</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035019670 — परकुलेशन टैक निर्माण झला हार ग्राम पंचायत कछियागुड़ा</t>
+          <t>1707004004/WC/1266 — कपिल धारा सिचाई कूप निर्माण सूरा/अंतुवा ढीमर</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>481668.84</v>
+        <v>170000</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>438982.07</v>
+        <v>190262</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>44925</v>
+        <v>39513</v>
       </c>
       <c r="K518" s="3" t="n">
-        <v>45216</v>
+        <v>39932</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035019671 — परकुलेशन टैक निर्माण झरिया हार ग्राम पंचायत कछियागुड़ा</t>
+          <t>1707004004/WC/1267 — मुलुवा तनय मन्‍जू ढीमर नवीन कूप निर्माण</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>471860.7</v>
+        <v>170000</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>462344.69</v>
+        <v>103946</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>44925</v>
+        <v>39506</v>
       </c>
       <c r="K519" s="3" t="n">
-        <v>45512</v>
+        <v>39506</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035043140 — परकोलेशन टैेक निर्माण कोलेनाला  के पास ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/1272 — हरजुवा तनय दलपा आदिवासी नवीन कूप निर्माण</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>963240.4</v>
+        <v>170000</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>953422.15</v>
+        <v>120722</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>45206</v>
+        <v>39541</v>
       </c>
       <c r="K520" s="3" t="n">
-        <v>45601</v>
+        <v>39981</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035043143 — परकोलेशन टैेक निर्माण बधीनाला  ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/1280 — हरदयाल तनय गुविन्‍दा अहिरवार नवीन कूप निर्माण</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>977641.89</v>
+        <v>170000</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>970917.17</v>
+        <v>166776</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>45205</v>
+        <v>39527</v>
       </c>
       <c r="K521" s="3" t="n">
-        <v>45512</v>
+        <v>39960</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035043145 — परकोलेशन टैेक निर्माण झोरनाला ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/1282 — हिम्‍मत तनय श्री मखना सौंर नवीन कूप निर्माण</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>995152.77</v>
+        <v>170000</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>959327.39</v>
+        <v>144682</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>45206</v>
+        <v>39539</v>
       </c>
       <c r="K522" s="3" t="n">
-        <v>46126</v>
+        <v>40001</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035043147 — अम़त सरोवर तालाब निर्माण माझन हार नाला भाग 1 ग्राम पंचायत कछियागुडा ग्राम  छत्रसाल टौरिया</t>
+          <t>1707004004/WC/1283 — बलू तनय खुमान आदिवासी नवीन कूप निर्माण</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>0</v>
+        <v>170000</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>0</v>
+        <v>92744</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K523" s="3"/>
+        <v>39513</v>
+      </c>
+      <c r="K523" s="3" t="n">
+        <v>39960</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035043149 — अम़त सरोवर तालाब निर्माण माझन हार नाला भाग 2 ग्राम पंचायत कछियागुडा ग्राम  छत्रसाल टौरिया</t>
+          <t>1707004004/WC/1891 — लछुवा/चुल्‍ला ढीमर कपिल धारा कूप निर्माण</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>0</v>
+        <v>170000</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>0</v>
+        <v>158140</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K524" s="3"/>
+        <v>39648</v>
+      </c>
+      <c r="K524" s="3" t="n">
+        <v>40038</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035043152 — अम़त सरोवर तालाब निर्माण माझन हार नाला भाग 3 ग्राम पंचायत कछियागुडा ग्राम  छत्रसाल टौरिया</t>
+          <t>1707004004/WC/1892 — गनुवा, भजनलाल तनय हंसू अहिरवार नवीन कूप निर्माण</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>0</v>
+        <v>170000</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>0</v>
+        <v>216038</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K525" s="3"/>
+        <v>39485</v>
+      </c>
+      <c r="K525" s="3" t="n">
+        <v>40002</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035053263 — परकोलेsan  टेंक कोले नाला ग्राम पंचायत कछियागुड़ा</t>
+          <t>1707004004/WC/1893 — स्‍टाप डैम गुरार नाले पर</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>459189.88</v>
+        <v>473000</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>420490.8</v>
+        <v>412055</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>45749</v>
-[...1 lines deleted...]
-      <c r="K526" s="3"/>
+        <v>39797</v>
+      </c>
+      <c r="K526" s="3" t="n">
+        <v>39960</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035064500 — अमृत सरोवर तालाब निर्माण गडपुरा हार के पास ग्राम पंचायत कछियागुड़ा (अटल भूजल कंबर्जेन्स)</t>
+          <t>1707004004/WC/1928 — खौरी खेत का नाला तालाब निर्माण कार्य कछिया गुढा</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>92000</v>
+        <v>487000</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>89063</v>
+        <v>380107</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>45178</v>
+        <v>39158</v>
       </c>
       <c r="K527" s="3" t="n">
-        <v>45274</v>
+        <v>39158</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035064504 — अमृत सरोवर तालाब निर्माण माझनहार के पास ग्राम पंचायत कछियागुड़ा (अटल भूजल कंबर्जेन्स)</t>
+          <t>1707004004/WC/2052 — मामुलिया नाला पर स्‍टाप डेम निर्माण</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>93000</v>
+        <v>497000</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>89505</v>
+        <v>464530</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>45171</v>
+        <v>39737</v>
       </c>
       <c r="K528" s="3" t="n">
-        <v>45274</v>
+        <v>39820</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035065695 — परकोलेशन टैेक निर्माण कोलेनाला के पास ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/22012034296667 — नवीन तालाब निर्माण रमनना हार वरुवा नाला  कछियागुङा</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>0</v>
+        <v>1100000</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>45030</v>
+        <v>42539</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035103079 — तालाब निर्माण माझन हार नाला भाग 1 ग्राम छत्रसाल टौरिया पंचायत कछियागुडा</t>
+          <t>1707004004/WC/22012034296671 — नवीन तालाब निर्माण नकरा हार आम नाला कछियागुङा</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>0</v>
+        <v>1383000</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>45030</v>
+        <v>42539</v>
       </c>
       <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035103080 — तालाब निर्माण कुलिया नाला ग्राम पंचायत पंचायत कछियागुडा</t>
+          <t>1707004004/WC/22012034313152 — नवीन तालाब निर्माण रमन्‍ना हार बरूवा नाला किछयागुड्ा</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>0</v>
+        <v>1100000</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>0</v>
+        <v>1088550</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K531" s="3"/>
+        <v>42686</v>
+      </c>
+      <c r="K531" s="3" t="n">
+        <v>42849</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035103081 — तालाब निर्माण गडा नाला ग्राम पंचायत पंचायत कछियागुडा</t>
+          <t>1707004004/WC/22012034313153 — नवीन तालाब निर्माण नकराहार आम नाला कछियागुड्ा</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>0</v>
+        <v>1383000</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>0</v>
+        <v>1363640</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K532" s="3"/>
+        <v>42686</v>
+      </c>
+      <c r="K532" s="3" t="n">
+        <v>42839</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035103083 — तालाब निर्माण सैरई नाला ग्राम पंचायत पंचायत कछियागुडा</t>
+          <t>1707004004/WC/22012034330111 — तालाब निर्माण रातिया बाई नाला ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>1390678.9</v>
+        <v>896000</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>1324388.13</v>
+        <v>893108</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>45365</v>
-[...1 lines deleted...]
-      <c r="K533" s="3"/>
+        <v>42917</v>
+      </c>
+      <c r="K533" s="3" t="n">
+        <v>43348</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035103085 — तालाब निर्माण झौर नाला ग्राम पंचायत पंचायत कछियागुडा</t>
+          <t>1707004004/WC/22012034330112 — तालाब निर्माण परछौरा बाई नाला ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>0</v>
+        <v>843000</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>0</v>
+        <v>840784</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K534" s="3"/>
+        <v>42917</v>
+      </c>
+      <c r="K534" s="3" t="n">
+        <v>43351</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035103086 — तालाब निर्माण टौरिया नाला ग्राम पंचायत पंचायत कछियागुडा</t>
+          <t>1707004004/WC/22012034393283 — तालाब निर्माण करौदी खुईया नाला ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>1473630.33</v>
+        <v>1459000</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>1411347.14</v>
+        <v>1454870</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>45365</v>
-[...1 lines deleted...]
-      <c r="K535" s="3"/>
+        <v>43281</v>
+      </c>
+      <c r="K535" s="3" t="n">
+        <v>45553</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035160344 — नवीन तालाब निर्माण सेराई नाला ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/22012034393285 — तालाब निर्माण संदा नाला ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>0</v>
+        <v>1480000</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>0</v>
+        <v>1441450</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K536" s="3"/>
+        <v>43274</v>
+      </c>
+      <c r="K536" s="3" t="n">
+        <v>43921</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035160355 — नवीन तालाब निर्माण नकटाहर नाला ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/22012034432982 — तालाब निर्माण बडी कुडी नाला ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>0</v>
+        <v>1394000</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>0</v>
+        <v>1384932</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K537" s="3"/>
+        <v>43519</v>
+      </c>
+      <c r="K537" s="3" t="n">
+        <v>43920</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035160358 — परकुलेशन टैंक खोरी नाला ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/22012034433131 — तालाब निर्माण बाबा बाई नाला ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>0</v>
+        <v>1486000</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>0</v>
+        <v>1469892</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K538" s="3"/>
+        <v>43519</v>
+      </c>
+      <c r="K538" s="3" t="n">
+        <v>43920</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035160363 — परकुलेशन टैंक जुराहार नाला ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/22012034509896 — डग आउट पोण्‍ड बाबा बाई हार के पास ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>0</v>
+        <v>297618.89</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>0</v>
+        <v>296020</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K539" s="3"/>
+        <v>43953</v>
+      </c>
+      <c r="K539" s="3" t="n">
+        <v>44165</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035160365 — परकुलेशन टैंक निर्माण बागन नाला ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/22012034515402 — नवीन तालाब निर्माण कठवर नाला ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>980796.95</v>
+        <v>1465368.38</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>935354.5</v>
+        <v>1461180</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>45365</v>
+        <v>43979</v>
       </c>
       <c r="K540" s="3" t="n">
-        <v>46087</v>
+        <v>44287</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035160367 — परकुलेशन टैंक निर्माण झिन्नाM नाला ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/22012034542584 — नवीन तालाब निर्माण पारन खेत नाला ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>0</v>
+        <v>1412567.17</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>0</v>
+        <v>1373750</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K541" s="3"/>
+        <v>43991</v>
+      </c>
+      <c r="K541" s="3" t="n">
+        <v>44287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035160371 — परकुलेशन टैंक निर्माण काटन हार ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/22012034579128 — डग आउट पौण्‍ड रिछाहार नाला ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>0</v>
+        <v>332572.21</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>0</v>
+        <v>324787</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K542" s="3"/>
+        <v>44104</v>
+      </c>
+      <c r="K542" s="3" t="n">
+        <v>45642</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035160373 — परकुलेशन टैंक निर्माण रमिटोर नाला ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/22012034579129 — डग आउट पौण्‍ड बडेराहार नाला ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>0</v>
+        <v>332572.21</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>0</v>
+        <v>324977</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K543" s="3"/>
+        <v>44104</v>
+      </c>
+      <c r="K543" s="3" t="n">
+        <v>45642</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035160378 — परकुलेशन टैंक निर्माण खेलावारे नाला ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/22012034579130 — स्‍टापडेम निर्माण पवेनी नाला ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>0</v>
+        <v>1017131.77</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>0</v>
+        <v>1011724</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K544" s="3"/>
+        <v>44289</v>
+      </c>
+      <c r="K544" s="3" t="n">
+        <v>45768</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035160380 — परकुलेशन टैंक निर्माण खोरन नाला ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/22012034583064 — नवीन तालाब निर्माण कलमगोच नाला ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>0</v>
+        <v>1048834.69</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>0</v>
+        <v>1043742.68</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K545" s="3"/>
+        <v>44150</v>
+      </c>
+      <c r="K545" s="3" t="n">
+        <v>44534</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035160383 — रिटर्निंग बाल निर्माण चमोरा घाट ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/22012034583070 — नवीन तालाब निर्माण रिछाहार नाला ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>997298.13</v>
+        <v>1011952.03</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>880435.22</v>
+        <v>1020619.84</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>45658</v>
-[...1 lines deleted...]
-      <c r="K546" s="3"/>
+        <v>44150</v>
+      </c>
+      <c r="K546" s="3" t="n">
+        <v>44534</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035160385 — रिटर्निंग बाल निर्माण डेडा घाट ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/22012034630210 — चैकडेम निर्माण बीझोर नाला ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>998431.84</v>
+        <v>0</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>878382.7</v>
+        <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>45658</v>
+        <v>44217</v>
       </c>
       <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035196352 — नवीन तालाब निर्माण चौड़ा नाला ग्राम पंचायत कछियागुडा (अटल भूजल कनवर्जेन्स)</t>
+          <t>1707004004/WC/22012034649451 — चैकडेम निर्माण खरयानी नाला ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>96000</v>
+        <v>1226918.08</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>94539.08</v>
+        <v>1214913</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>45742</v>
+        <v>44946</v>
       </c>
       <c r="K548" s="3" t="n">
-        <v>45856</v>
+        <v>45601</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035212233 — रिटर्निंग बाल निर्माण डेडा घाट ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/22012034721276 — CTR लूज वोल्‍डर निर्माण ढिमरयाउहाार के पास ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>45396</v>
+        <v>44300</v>
       </c>
       <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035212242 — रिटर्निंग बाल निर्माण चमोरा घाट ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/22012034725650 — CTR लूज बोन्‍डर निर्माण भराव हार ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>45396</v>
+        <v>44300</v>
       </c>
       <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035242752 — परकोलेशन टैंक निर्माण झमरा हार ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/22012034725668 — CTR परकुलेसन टैंक निर्माण मरघटयाउ नाला पर ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>402390.11</v>
+        <v>493280.53</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>378322.59</v>
+        <v>484175.75</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>45749</v>
-[...1 lines deleted...]
-      <c r="K551" s="3"/>
+        <v>44645</v>
+      </c>
+      <c r="K551" s="3" t="n">
+        <v>45601</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035242755 — परकोलेशन टैंक निर्माण चनी हार ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/22012034725678 — CTR परकुलेसन टैंक निर्माण डलई नाला पर ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>415665.51</v>
+        <v>493280.53</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>389725.94</v>
+        <v>492325.75</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>45749</v>
-[...1 lines deleted...]
-      <c r="K552" s="3"/>
+        <v>44645</v>
+      </c>
+      <c r="K552" s="3" t="n">
+        <v>45575</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035242762 — परकोलेशन टैंक निर्माण सगरा  हार ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/22012034725695 — CTR नवीन तालाब निर्माण सोदन पटिया नाला ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>471553.44</v>
+        <v>0</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>440972.49</v>
+        <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>45818</v>
+        <v>44300</v>
       </c>
       <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035242817 — परकोलेशन टैंक निर्माण टपका हार ग्राम पंचायत कछियागुड़ा</t>
+          <t>1707004004/WC/22012034725707 — CTR नवीन तालाब निर्माण कुम्‍हारगढा नाला ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>452478.53</v>
+        <v>0</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>425660.72</v>
+        <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>45818</v>
+        <v>44300</v>
       </c>
       <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035242819 — नवीन तालाब निर्माण पाठा नाला ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/22012034725723 — CTR वाटर हार्वेस्टिंग निर्माण माध्‍यमिक शाला ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>45567</v>
+        <v>44300</v>
       </c>
       <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035242820 — नवीन तालाब निर्माण खजरी नाला ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/22012034725727 — CTR वाटर हार्वेस्टिंग निर्माण पंचायत भवन  ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>45567</v>
+        <v>44300</v>
       </c>
       <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035264563 — Dagwell Recharge Fite Kachhiyayana muhlla Koop Ke Pass GJSA</t>
+          <t>1707004004/WC/22012034725753 — CTR चैकडेम निर्माण वीझाेर नाला ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>24243.4</v>
+        <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>45775</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035305771 — परकोलेशन टैंक निर्माण संतोषी हार नाला ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/22012034725763 — CTR चैकडेम निर्माण कल्‍लाटोस नाला ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>45761</v>
+        <v>44300</v>
       </c>
       <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035327639 — परकुलेशन टैक निर्माण सतीहार ग्राम पंचायत कछियागुड़ा</t>
+          <t>1707004004/WC/22012034725769 — CTR वोल्‍डर चैक निर्माण वदी पुखरीया के पास ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>46038</v>
+        <v>44300</v>
       </c>
       <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035327643 — परकुलेशन टैक निर्माण परवा हार ग्राम पंचायत कछियागुड़ा</t>
+          <t>1707004004/WC/22012034725774 — CTR वोल्‍डर चैक निर्माण रिछाहार ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>46038</v>
+        <v>44300</v>
       </c>
       <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035327644 — परकुलेशन टैक निर्माण राम हार ग्राम पंचायत कछियागुड़ा</t>
+          <t>1707004004/WC/22012034808759 — कंटूर टैंच निर्माण बाडेरा पहाडी पर  ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>0</v>
+        <v>226795.71</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>0</v>
+        <v>52170</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>46038</v>
+        <v>44645</v>
       </c>
       <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035327879 — परकुलेशन टैक निर्माण अबका हार ग्राम पंचायत कछियागुड़ा</t>
+          <t>1707004004/WC/22012034953212 — नवीन तालाब निर्माण चुनगी हार नाला ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>197517.51</v>
+        <v>1476706.46</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>0</v>
+        <v>1470102.95</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>46038</v>
-[...1 lines deleted...]
-      <c r="K562" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K562" s="3" t="n">
+        <v>45601</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035327880 — परकुलेशन टैक निर्माण रमरना हार ग्राम पंचायत कछियागुड़ा</t>
+          <t>1707004004/WC/22012035019667 — परकुलेशन टैक निर्माण कुमरगढ़ा हार ग्राम पंचायत कछियागुड़ा</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>0</v>
+        <v>485967.12</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>0</v>
+        <v>473488.87</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>46038</v>
-[...1 lines deleted...]
-      <c r="K563" s="3"/>
+        <v>44925</v>
+      </c>
+      <c r="K563" s="3" t="n">
+        <v>45601</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035327881 — परकुलेशन टैक निर्माण कछरा हार ग्राम पंचायत कछियागुड़ा</t>
+          <t>1707004004/WC/22012035019669 — परकुलेशन टैक निर्माण पटपरन हार ग्राम पंचायत कछियागुड़ा</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>0</v>
+        <v>482722.44</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>0</v>
+        <v>468950.6</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>46038</v>
-[...1 lines deleted...]
-      <c r="K564" s="3"/>
+        <v>44925</v>
+      </c>
+      <c r="K564" s="3" t="n">
+        <v>45575</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035327882 — परकुलेशन टैक निर्माण झगरा हार ग्राम पंचायत कछियागुड़ा</t>
+          <t>1707004004/WC/22012035019670 — परकुलेशन टैक निर्माण झला हार ग्राम पंचायत कछियागुड़ा</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>0</v>
+        <v>481668.84</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>0</v>
+        <v>438982.07</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>46038</v>
-[...1 lines deleted...]
-      <c r="K565" s="3"/>
+        <v>44925</v>
+      </c>
+      <c r="K565" s="3" t="n">
+        <v>45216</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035327883 — परकुलेशन टैक निर्माण चमेली  हार ग्राम पंचायत कछियागुड़ा</t>
+          <t>1707004004/WC/22012035019671 — परकुलेशन टैक निर्माण झरिया हार ग्राम पंचायत कछियागुड़ा</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>0</v>
+        <v>471860.7</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>0</v>
+        <v>462344.69</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>46038</v>
-[...1 lines deleted...]
-      <c r="K566" s="3"/>
+        <v>44925</v>
+      </c>
+      <c r="K566" s="3" t="n">
+        <v>45512</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035328437 — परकुलेशन टैक निर्माण सौर हार ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/22012035043140 — परकोलेशन टैेक निर्माण कोलेनाला  के पास ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
-        <v>197734.43</v>
+        <v>963240.4</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>0</v>
+        <v>953422.15</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>46038</v>
-[...1 lines deleted...]
-      <c r="K567" s="3"/>
+        <v>45206</v>
+      </c>
+      <c r="K567" s="3" t="n">
+        <v>45601</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/22012035328439 — परकुलेशन टैक निर्माण जडखोर हार ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/22012035043143 — परकोलेशन टैेक निर्माण बधीनाला  ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>0</v>
+        <v>977641.89</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>0</v>
+        <v>970917.17</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>46038</v>
-[...1 lines deleted...]
-      <c r="K568" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K568" s="3" t="n">
+        <v>45512</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/2295 — कछियागुढा से स्‍यावनी मार्ग पर पुलिया निर्माण भाग -1</t>
+          <t>1707004004/WC/22012035043145 — परकोलेशन टैेक निर्माण झोरनाला ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>163000</v>
+        <v>995152.77</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>125334</v>
+        <v>959327.39</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>39994</v>
+        <v>45206</v>
       </c>
       <c r="K569" s="3" t="n">
-        <v>41982</v>
+        <v>46126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/2296 — स्‍टापडेम निर्माण झिन्‍नन नाले पर क‍छयागुडा</t>
+          <t>1707004004/WC/22012035043147 — अम़त सरोवर तालाब निर्माण माझन हार नाला भाग 1 ग्राम पंचायत कछियागुडा ग्राम  छत्रसाल टौरिया</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>486000</v>
+        <v>0</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>484541</v>
+        <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>39975</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/2297 — कछियागुढा से स्‍यावनी पहुॅचमार्ग पर दो पुलियों का निर्माण</t>
+          <t>1707004004/WC/22012035043149 — अम़त सरोवर तालाब निर्माण माझन हार नाला भाग 2 ग्राम पंचायत कछियागुडा ग्राम  छत्रसाल टौरिया</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>496000</v>
+        <v>0</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>337160</v>
+        <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>39999</v>
+        <v>44836</v>
       </c>
       <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/2367 — सार्वजनिक पेयजल कूप निर्माण नई बस्‍ती</t>
+          <t>1707004004/WC/22012035043152 — अम़त सरोवर तालाब निर्माण माझन हार नाला भाग 3 ग्राम पंचायत कछियागुडा ग्राम  छत्रसाल टौरिया</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>206000</v>
+        <v>0</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>200600</v>
+        <v>0</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>40283</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Staggered Trench / Construction of Staggered Trench for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/2368 — सार्वजनिक कूप निर्माण हरदौल मुहल्‍ला</t>
+          <t>1707004004/WC/22012035053263 — परकोलेsan  टेंक कोले नाला ग्राम पंचायत कछियागुड़ा</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>206000</v>
+        <v>459189.88</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>196400</v>
+        <v>420490.8</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>40283</v>
-[...3 lines deleted...]
-      </c>
+        <v>45749</v>
+      </c>
+      <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/2503 — नकरा तालाब बांध विस्‍तार एवं पिचिंग</t>
+          <t>1707004004/WC/22012035064500 — अमृत सरोवर तालाब निर्माण गडपुरा हार के पास ग्राम पंचायत कछियागुड़ा (अटल भूजल कंबर्जेन्स)</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>372000</v>
+        <v>92000</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>368200</v>
+        <v>89063</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>40367</v>
+        <v>45178</v>
       </c>
       <c r="K574" s="3" t="n">
-        <v>40394</v>
+        <v>45274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/2504 — खदरी तालाब बांध विस्‍तार एवं पिचिंग घाट निर्माण</t>
+          <t>1707004004/WC/22012035064504 — अमृत सरोवर तालाब निर्माण माझनहार के पास ग्राम पंचायत कछियागुड़ा (अटल भूजल कंबर्जेन्स)</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>372000</v>
+        <v>93000</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>356000</v>
+        <v>89505</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>40304</v>
+        <v>45171</v>
       </c>
       <c r="K575" s="3" t="n">
-        <v>40451</v>
+        <v>45274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/2626 — नवीन तालाब निर्माण करमाटिया हार</t>
+          <t>1707004004/WC/22012035065695 — परकोलेशन टैेक निर्माण कोलेनाला के पास ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>498000</v>
+        <v>0</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>461012</v>
+        <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>40507</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/2950 — नवीन तालाब निर्माण कानीखौव नाला पर कछियागुढा</t>
+          <t>1707004004/WC/22012035103079 — तालाब निर्माण माझन हार नाला भाग 1 ग्राम छत्रसाल टौरिया पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>498000</v>
+        <v>0</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>413066</v>
+        <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>40780</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/3567 — नवीन तालाब निर्माण सौदन का नाल</t>
+          <t>1707004004/WC/22012035103080 — तालाब निर्माण कुलिया नाला ग्राम पंचायत पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>637180</v>
+        <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>41000</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/3834 — सार्वजनिक पेयजल कूप निर्माण छितिया पहाड्</t>
+          <t>1707004004/WC/22012035103081 — तालाब निर्माण गडा नाला ग्राम पंचायत पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>248000</v>
+        <v>0</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>211144</v>
+        <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>40819</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/587 — स्‍टापडेम निर्माण वीझोर नाला</t>
+          <t>1707004004/WC/22012035103083 — तालाब निर्माण सैरई नाला ग्राम पंचायत पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>471200</v>
+        <v>1390678.9</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>356299.14</v>
+        <v>1324388.13</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>39173</v>
-[...3 lines deleted...]
-      </c>
+        <v>45365</v>
+      </c>
+      <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/61 — संिचाई कूप निर्माण लाल्‍ले अदिवासी</t>
+          <t>1707004004/WC/22012035103085 — तालाब निर्माण झौर नाला ग्राम पंचायत पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>57520</v>
+        <v>0</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>38891</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/62 — Sichai Koop Nirmad Khuman Adibase</t>
+          <t>1707004004/WC/22012035103086 — तालाब निर्माण टौरिया नाला ग्राम पंचायत पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>100000</v>
+        <v>1473630.33</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>87000</v>
+        <v>1411347.14</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>38903</v>
-[...3 lines deleted...]
-      </c>
+        <v>45365</v>
+      </c>
+      <c r="K582" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/64 — तालाब निर्माण ग्‍वालिनवारी</t>
+          <t>1707004004/WC/22012035160344 — नवीन तालाब निर्माण सेराई नाला ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>477000</v>
+        <v>0</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>174000</v>
+        <v>0</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>38952</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/646 — सिचाई कूप निर्माण मुन्‍नीलाल/दुर्गा अहिरवार</t>
+          <t>1707004004/WC/22012035160355 — नवीन तालाब निर्माण नकटाहर नाला ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
-        <v>110000</v>
+        <v>0</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>112000</v>
+        <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>39205</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/797 — सार्वजनिक कूप निर्माण पुरानी बस्‍ती आदवासी</t>
+          <t>1707004004/WC/22012035160358 — परकुलेशन टैंक खोरी नाला ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>152000</v>
+        <v>0</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>135846</v>
+        <v>0</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>39415</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/798 — नवीन तालाब निर्माण गोल पटिया</t>
+          <t>1707004004/WC/22012035160363 — परकुलेशन टैंक जुराहार नाला ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>492000</v>
+        <v>0</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>462052</v>
+        <v>0</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>39331</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/799 — नवीन तालाब निर्माण बाबा का नाला कछियागुढा</t>
+          <t>1707004004/WC/22012035160365 — परकुलेशन टैंक निर्माण बागन नाला ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>491000</v>
+        <v>980796.95</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>107653</v>
+        <v>935354.5</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>39422</v>
-[...1 lines deleted...]
-      <c r="K587" s="3"/>
+        <v>45365</v>
+      </c>
+      <c r="K587" s="3" t="n">
+        <v>46087</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/800 — सार्वजनिक पेयजल कूप निर्माण नाले के पास</t>
+          <t>1707004004/WC/22012035160367 — परकुलेशन टैंक निर्माण झिन्नाM नाला ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>153000</v>
+        <v>0</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>113046</v>
+        <v>0</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>39415</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K588" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/9993632078 — नवीन तालाब निर्माण शोधन का नाला</t>
+          <t>1707004004/WC/22012035160371 — परकुलेशन टैंक निर्माण काटन हार ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>29200</v>
+        <v>0</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>41454</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/9993638474 — नवीन तालाब निर्माण ढंगरा नाला कछियागुढा</t>
+          <t>1707004004/WC/22012035160373 — परकुलेशन टैंक निर्माण रमिटोर नाला ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>492194</v>
+        <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>41601</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/9993639680 — नवीन तालाब निर्माण कुईयानाला कछियागुडा</t>
+          <t>1707004004/WC/22012035160378 — परकुलेशन टैंक निर्माण खेलावारे नाला ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>489240</v>
+        <v>0</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>41615</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K591" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/9993640608 — नवीन तालाब निर्माण खेंरी नाला कछियागुडा</t>
+          <t>1707004004/WC/22012035160380 — परकुलेशन टैंक निर्माण खोरन नाला ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>492208</v>
+        <v>0</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>41636</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Gabion Spur for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/9993641320 — नवीन तालाब बुठठा का नाला कछियागुडा</t>
+          <t>1707004004/WC/22012035160383 — रिटर्निंग बाल निर्माण चमोरा घाट ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
-        <v>978000</v>
+        <v>997298.13</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>951710</v>
+        <v>880435.22</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>41643</v>
-[...3 lines deleted...]
-      </c>
+        <v>45658</v>
+      </c>
+      <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Gabion Spur for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/9993649927 — नवीन तालाब निर्माण टपका नाला कछियागुढा</t>
+          <t>1707004004/WC/22012035160385 — रिटर्निंग बाल निर्माण डेडा घाट ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>926000</v>
+        <v>998431.84</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>940072</v>
+        <v>878382.7</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>41741</v>
-[...3 lines deleted...]
-      </c>
+        <v>45658</v>
+      </c>
+      <c r="K594" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/9993649928 — नवीन तालाब निर्माण पठाबाई नाला कछियागुढा</t>
+          <t>1707004004/WC/22012035196352 — नवीन तालाब निर्माण चौड़ा नाला ग्राम पंचायत कछियागुडा (अटल भूजल कनवर्जेन्स)</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>926000</v>
+        <v>96000</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>905096</v>
+        <v>94539.08</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>41741</v>
+        <v>45742</v>
       </c>
       <c r="K595" s="3" t="n">
-        <v>42129</v>
+        <v>45856</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/9993651538 — नवीन तालाब निर्माण बाराबाई नाला कछियागुढा</t>
+          <t>1707004004/WC/22012035212233 — रिटर्निंग बाल निर्माण डेडा घाट ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
-        <v>926000</v>
+        <v>0</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>911906</v>
+        <v>0</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>41747</v>
-[...3 lines deleted...]
-      </c>
+        <v>45396</v>
+      </c>
+      <c r="K596" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/9993651539 — नवीन तालाब निर्माण भदभदा नाला कछियागुढा</t>
+          <t>1707004004/WC/22012035212242 — रिटर्निंग बाल निर्माण चमोरा घाट ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
-        <v>926000</v>
+        <v>0</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>915266</v>
+        <v>0</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>41769</v>
-[...3 lines deleted...]
-      </c>
+        <v>45396</v>
+      </c>
+      <c r="K597" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/9993651722 — नवीन तालाब निर्माण बसोरवाई नाला कछियागुढा</t>
+          <t>1707004004/WC/22012035242752 — परकोलेशन टैंक निर्माण झमरा हार ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
-        <v>926000</v>
+        <v>402390.11</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>910878</v>
+        <v>378322.59</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>41769</v>
-[...3 lines deleted...]
-      </c>
+        <v>45749</v>
+      </c>
+      <c r="K598" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/9993651724 — नवीन तालाब निर्माण पुतनया नाला कछियागुढा</t>
+          <t>1707004004/WC/22012035242755 — परकोलेशन टैंक निर्माण चनी हार ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
-        <v>926000</v>
+        <v>415665.51</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>915660</v>
+        <v>389725.94</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>41769</v>
-[...3 lines deleted...]
-      </c>
+        <v>45749</v>
+      </c>
+      <c r="K599" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/9993659104 — नवीन तालाब निर्माण कुण्‍ड नाला कछियागुढा</t>
+          <t>1707004004/WC/22012035242762 — परकोलेशन टैंक निर्माण सगरा  हार ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
-        <v>1100000</v>
+        <v>471553.44</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>1091605</v>
+        <v>440972.49</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>42329</v>
-[...3 lines deleted...]
-      </c>
+        <v>45818</v>
+      </c>
+      <c r="K600" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/9993659105 — नवीन तालाब निर्माण गुडपुरा नाला</t>
+          <t>1707004004/WC/22012035242817 — परकोलेशन टैंक निर्माण टपका हार ग्राम पंचायत कछियागुड़ा</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
-        <v>1100000</v>
+        <v>452478.53</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>1094260</v>
+        <v>425660.72</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>42315</v>
-[...3 lines deleted...]
-      </c>
+        <v>45818</v>
+      </c>
+      <c r="K601" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/9993659591 — स्‍टापडेम निर्माण कछियागुढा</t>
+          <t>1707004004/WC/22012035242819 — नवीन तालाब निर्माण पाठा नाला ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
-        <v>992000</v>
+        <v>0</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>40659</v>
+        <v>45567</v>
       </c>
       <c r="K602" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/9993659592 — स्‍टापडेम सह रिपटा निर्माण कछियागुढा</t>
+          <t>1707004004/WC/22012035242820 — नवीन तालाब निर्माण खजरी नाला ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
-        <v>992000</v>
+        <v>0</v>
       </c>
       <c r="I603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>40658</v>
+        <v>45567</v>
       </c>
       <c r="K603" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WC/9993659698 — स्‍टापडेम निर्माण ससरानाला कछियागुढा</t>
+          <t>1707004004/WC/22012035264563 — Dagwell Recharge Fite Kachhiyayana muhlla Koop Ke Pass GJSA</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
-        <v>992000</v>
+        <v>25899.46</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>0</v>
+        <v>24243.4</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>40664</v>
-[...1 lines deleted...]
-      <c r="K604" s="3"/>
+        <v>45775</v>
+      </c>
+      <c r="K604" s="3" t="n">
+        <v>46050</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WH/19961638 — तालाब जीर्णीद्धार चंदेली तालाब हरैवा कछियागुडा</t>
+          <t>1707004004/WC/22012035305771 — परकोलेशन टैंक निर्माण संतोषी हार नाला ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
-        <v>866000</v>
+        <v>0</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>860294</v>
+        <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>42882</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WH/19961644 — तालाब जीर्णीद्धार बलायदो चंदेली तालाब कछियागुडा</t>
+          <t>1707004004/WC/22012035327639 — परकुलेशन टैक निर्माण सतीहार ग्राम पंचायत कछियागुड़ा</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>998000</v>
+        <v>0</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>997152</v>
+        <v>0</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>42882</v>
-[...3 lines deleted...]
-      </c>
+        <v>46038</v>
+      </c>
+      <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WH/22012034389031 — तालाब जीर्णोद्धार निर्माण ग्‍वालन वारी नाला तालाब ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/22012035327643 — परकुलेशन टैक निर्माण परवा हार ग्राम पंचायत कछियागुड़ा</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
-        <v>840000</v>
+        <v>0</v>
       </c>
       <c r="I607" s="2" t="n">
-        <v>838776</v>
+        <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>43281</v>
-[...3 lines deleted...]
-      </c>
+        <v>46038</v>
+      </c>
+      <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WH/22012034389032 — तालाब जीर्णोद्धार निर्माण भराव नाला तालाब ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/22012035327644 — परकुलेशन टैक निर्माण राम हार ग्राम पंचायत कछियागुड़ा</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>694000</v>
+        <v>0</v>
       </c>
       <c r="I608" s="2" t="n">
-        <v>649664</v>
+        <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>43280</v>
-[...3 lines deleted...]
-      </c>
+        <v>46038</v>
+      </c>
+      <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WH/22012034442172 — तालाब जीर्णोद्धार निर्माण गोलपटिया नाला ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/22012035327879 — परकुलेशन टैक निर्माण अबका हार ग्राम पंचायत कछियागुड़ा</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>0</v>
+        <v>197517.51</v>
       </c>
       <c r="I609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>43740</v>
+        <v>46038</v>
       </c>
       <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WH/22012034446746 — तालाब गहरीकरण निर्माण हरेवा तालाब ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/22012035327880 — परकुलेशन टैक निर्माण रमरना हार ग्राम पंचायत कछियागुड़ा</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>44217</v>
+        <v>46038</v>
       </c>
       <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WH/22012034907370 — तालाब जीर्णोद्धार  निर्माण करमटिया नाला ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/22012035327881 — परकुलेशन टैक निर्माण कछरा हार ग्राम पंचायत कछियागुड़ा</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>44587</v>
+        <v>46038</v>
       </c>
       <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WH/22012034907373 — तालाब जीर्णोद्धार  निर्माण आमबाई नाला ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/22012035327882 — परकुलेशन टैक निर्माण झगरा हार ग्राम पंचायत कछियागुड़ा</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>44587</v>
+        <v>46038</v>
       </c>
       <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WH/22012034933027 — तालाब जीर्णोद्धार आमबाई नाला पर ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/22012035327883 — परकुलेशन टैक निर्माण चमेली  हार ग्राम पंचायत कछियागुड़ा</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>44665</v>
+        <v>46038</v>
       </c>
       <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WH/22012034933028 — तालाब जीर्णोद्धार निर्माण करमटिया नाला पर पर ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/22012035328437 — परकुलेशन टैक निर्माण सौर हार ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
-        <v>0</v>
+        <v>197734.43</v>
       </c>
       <c r="I614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>44665</v>
+        <v>46038</v>
       </c>
       <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WH/22012034938752 — तालाब जीर्णोधार निर्माण नकरा हार ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/22012035328439 — परकुलेशन टैक निर्माण जडखोर हार ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>45154</v>
+        <v>46038</v>
       </c>
       <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WH/22012034938753 — तालाब जीर्णोधार निर्माण गुडपुरा हार ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/2295 — कछियागुढा से स्‍यावनी मार्ग पर पुलिया निर्माण भाग -1</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>0</v>
+        <v>163000</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>0</v>
+        <v>125334</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K616" s="3"/>
+        <v>39994</v>
+      </c>
+      <c r="K616" s="3" t="n">
+        <v>41982</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WH/22012034944358 — तालाब जीर्णोद्धार कार्य रमन्‍ना तालाब पर ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/2296 — स्‍टापडेम निर्माण झिन्‍नन नाले पर क‍छयागुडा</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>890369.37</v>
+        <v>486000</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>827305.84</v>
+        <v>484541</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>45832</v>
-[...1 lines deleted...]
-      <c r="K617" s="3"/>
+        <v>39975</v>
+      </c>
+      <c r="K617" s="3" t="n">
+        <v>40044</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WH/22012034944363 — तालाब जीर्णोद्धार कार्य सूरा तालाब पर ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/2297 — कछियागुढा से स्‍यावनी पहुॅचमार्ग पर दो पुलियों का निर्माण</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>850092.25</v>
+        <v>496000</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>801237.18</v>
+        <v>337160</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>45832</v>
+        <v>39999</v>
       </c>
       <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WH/22012034944908 — स्‍टापडेम सहरिपटा मरम्‍मत निर्माण झाेर नाला ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/2367 — सार्वजनिक पेयजल कूप निर्माण नई बस्‍ती</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>0</v>
+        <v>206000</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>0</v>
+        <v>200600</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K619" s="3"/>
+        <v>40283</v>
+      </c>
+      <c r="K619" s="3" t="n">
+        <v>40478</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Staggered Trench / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WH/22012034944909 — स्‍टापडेम सहरिपटा मरम्‍मत निर्माण नाराझाेर नाला ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/2368 — सार्वजनिक कूप निर्माण हरदौल मुहल्‍ला</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>0</v>
+        <v>206000</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>0</v>
+        <v>196400</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K620" s="3"/>
+        <v>40283</v>
+      </c>
+      <c r="K620" s="3" t="n">
+        <v>40401</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WH/22012034944910 — स्‍टापडेम सहरिपटा मरम्‍मत निर्माण बीजोर नाला ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/2503 — नकरा तालाब बांध विस्‍तार एवं पिचिंग</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>0</v>
+        <v>372000</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>0</v>
+        <v>368200</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K621" s="3"/>
+        <v>40367</v>
+      </c>
+      <c r="K621" s="3" t="n">
+        <v>40394</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WH/22012034944919 — स्‍टापडेम मरम्‍मत निर्माण नाराझाेर नाला ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/2504 — खदरी तालाब बांध विस्‍तार एवं पिचिंग घाट निर्माण</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>0</v>
+        <v>372000</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>0</v>
+        <v>356000</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K622" s="3"/>
+        <v>40304</v>
+      </c>
+      <c r="K622" s="3" t="n">
+        <v>40451</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WH/22012034944920 — स्‍टापडेम मरम्‍मत निर्माण बीजोर नाला ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/2626 — नवीन तालाब निर्माण करमाटिया हार</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
-        <v>0</v>
+        <v>498000</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>0</v>
+        <v>461012</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K623" s="3"/>
+        <v>40507</v>
+      </c>
+      <c r="K623" s="3" t="n">
+        <v>41982</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WH/22012034944934 — तालाब जीर्णोद्धार गुडपुरा तालाब ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/2950 — नवीन तालाब निर्माण कानीखौव नाला पर कछियागुढा</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>0</v>
+        <v>498000</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>0</v>
+        <v>413066</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K624" s="3"/>
+        <v>40780</v>
+      </c>
+      <c r="K624" s="3" t="n">
+        <v>41279</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1707004004/WH/22012034944935 — तालाब जीर्णोद्धार खदरी तालाब ग्राम पंचायत कछियागुडा</t>
+          <t>1707004004/WC/3567 — नवीन तालाब निर्माण सौदन का नाल</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>0</v>
+        <v>637180</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K625" s="3"/>
+        <v>41000</v>
+      </c>
+      <c r="K625" s="3" t="n">
+        <v>42221</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1707004/RC/2523 — कछियागुढा से जरूवा पहुॅचमार्ग एवं पांच पुलियों सहित</t>
+          <t>1707004004/WC/3834 — सार्वजनिक पेयजल कूप निर्माण छितिया पहाड्</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>3291000</v>
+        <v>248000</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>3056541.84</v>
+        <v>211144</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>40346</v>
+        <v>40819</v>
       </c>
       <c r="K626" s="3" t="n">
-        <v>41500</v>
+        <v>41242</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1707004/RC/2714 — जीएसबीमार्ग स्‍यावनी कछियागुडा रोड से खरों तक 4 पुलियों सहित</t>
+          <t>1707004004/WC/587 — स्‍टापडेम निर्माण वीझोर नाला</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>4296000</v>
+        <v>471200</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>3411142</v>
+        <v>356299.14</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>40610</v>
+        <v>39173</v>
       </c>
       <c r="K627" s="3" t="n">
-        <v>41542</v>
+        <v>39233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1707004/RC/2751 — जी.एस.बी.मार्ग कछियागुडा देवी मंदिर से खरों मार्ग तक</t>
+          <t>1707004004/WC/61 — संिचाई कूप निर्माण लाल्‍ले अदिवासी</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>2197000</v>
+        <v>100000</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>1493640</v>
+        <v>57520</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>40634</v>
+        <v>38891</v>
       </c>
       <c r="K628" s="3" t="n">
-        <v>42116</v>
+        <v>39234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1707004/WC/2717 — नवीन तालाब निर्माण भराव नाला</t>
+          <t>1707004004/WC/62 — Sichai Koop Nirmad Khuman Adibase</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>960000</v>
+        <v>100000</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>899444</v>
+        <v>87000</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>40610</v>
+        <v>38903</v>
       </c>
       <c r="K629" s="3" t="n">
-        <v>41620</v>
+        <v>45133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1707004/WC/3285 — नवीन तालाब निर्माण शेर के नाले पर</t>
+          <t>1707004004/WC/64 — तालाब निर्माण ग्‍वालिनवारी</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>500000</v>
+        <v>477000</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>519778</v>
+        <v>174000</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>40891</v>
+        <v>38952</v>
       </c>
       <c r="K630" s="3" t="n">
-        <v>40920</v>
+        <v>38993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C631" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D631" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E631" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F631" s="1" t="inlineStr">
+        <is>
+          <t>1707004004/WC/646 — सिचाई कूप निर्माण मुन्‍नीलाल/दुर्गा अहिरवार</t>
+        </is>
+      </c>
+      <c r="G631" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H631" s="2" t="n">
+        <v>110000</v>
+      </c>
+      <c r="I631" s="2" t="n">
+        <v>112000</v>
+      </c>
+      <c r="J631" s="3" t="n">
+        <v>39205</v>
+      </c>
+      <c r="K631" s="3" t="n">
+        <v>39240</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
+      <c r="A632" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B632" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C632" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D632" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E632" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F632" s="1" t="inlineStr">
+        <is>
+          <t>1707004004/WC/797 — सार्वजनिक कूप निर्माण पुरानी बस्‍ती आदवासी</t>
+        </is>
+      </c>
+      <c r="G632" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H632" s="2" t="n">
+        <v>152000</v>
+      </c>
+      <c r="I632" s="2" t="n">
+        <v>135846</v>
+      </c>
+      <c r="J632" s="3" t="n">
+        <v>39415</v>
+      </c>
+      <c r="K632" s="3" t="n">
+        <v>39477</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
+      <c r="A633" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B633" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C633" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D633" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E633" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F633" s="1" t="inlineStr">
+        <is>
+          <t>1707004004/WC/798 — नवीन तालाब निर्माण गोल पटिया</t>
+        </is>
+      </c>
+      <c r="G633" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H633" s="2" t="n">
+        <v>492000</v>
+      </c>
+      <c r="I633" s="2" t="n">
+        <v>462052</v>
+      </c>
+      <c r="J633" s="3" t="n">
+        <v>39331</v>
+      </c>
+      <c r="K633" s="3" t="n">
+        <v>39414</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
+      <c r="A634" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B634" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C634" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D634" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E634" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F634" s="1" t="inlineStr">
+        <is>
+          <t>1707004004/WC/799 — नवीन तालाब निर्माण बाबा का नाला कछियागुढा</t>
+        </is>
+      </c>
+      <c r="G634" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H634" s="2" t="n">
+        <v>491000</v>
+      </c>
+      <c r="I634" s="2" t="n">
+        <v>107653</v>
+      </c>
+      <c r="J634" s="3" t="n">
+        <v>39422</v>
+      </c>
+      <c r="K634" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
+      <c r="A635" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B635" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C635" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D635" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E635" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F635" s="1" t="inlineStr">
+        <is>
+          <t>1707004004/WC/800 — सार्वजनिक पेयजल कूप निर्माण नाले के पास</t>
+        </is>
+      </c>
+      <c r="G635" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H635" s="2" t="n">
+        <v>153000</v>
+      </c>
+      <c r="I635" s="2" t="n">
+        <v>113046</v>
+      </c>
+      <c r="J635" s="3" t="n">
+        <v>39415</v>
+      </c>
+      <c r="K635" s="3" t="n">
+        <v>39477</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
+      <c r="A636" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B636" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C636" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D636" s="1" t="inlineStr">
+        <is>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+        </is>
+      </c>
+      <c r="E636" s="1" t="inlineStr">
+        <is>
+          <t>Underground Dyke for Ground Water Recharge</t>
+        </is>
+      </c>
+      <c r="F636" s="1" t="inlineStr">
+        <is>
+          <t>1707004004/WC/9993632078 — नवीन तालाब निर्माण शोधन का नाला</t>
+        </is>
+      </c>
+      <c r="G636" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H636" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="I636" s="2" t="n">
+        <v>29200</v>
+      </c>
+      <c r="J636" s="3" t="n">
+        <v>41454</v>
+      </c>
+      <c r="K636" s="3" t="n">
+        <v>42217</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
+      <c r="A637" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B637" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C637" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D637" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E637" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F637" s="1" t="inlineStr">
+        <is>
+          <t>1707004004/WC/9993638474 — नवीन तालाब निर्माण ढंगरा नाला कछियागुढा</t>
+        </is>
+      </c>
+      <c r="G637" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H637" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="I637" s="2" t="n">
+        <v>492194</v>
+      </c>
+      <c r="J637" s="3" t="n">
+        <v>41601</v>
+      </c>
+      <c r="K637" s="3" t="n">
+        <v>41767</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
+      <c r="A638" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B638" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C638" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D638" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E638" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F638" s="1" t="inlineStr">
+        <is>
+          <t>1707004004/WC/9993639680 — नवीन तालाब निर्माण कुईयानाला कछियागुडा</t>
+        </is>
+      </c>
+      <c r="G638" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H638" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="I638" s="2" t="n">
+        <v>489240</v>
+      </c>
+      <c r="J638" s="3" t="n">
+        <v>41615</v>
+      </c>
+      <c r="K638" s="3" t="n">
+        <v>41767</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
+      <c r="A639" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B639" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C639" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D639" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E639" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F639" s="1" t="inlineStr">
+        <is>
+          <t>1707004004/WC/9993640608 — नवीन तालाब निर्माण खेंरी नाला कछियागुडा</t>
+        </is>
+      </c>
+      <c r="G639" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H639" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="I639" s="2" t="n">
+        <v>492208</v>
+      </c>
+      <c r="J639" s="3" t="n">
+        <v>41636</v>
+      </c>
+      <c r="K639" s="3" t="n">
+        <v>41767</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
+      <c r="A640" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B640" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C640" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D640" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E640" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F640" s="1" t="inlineStr">
+        <is>
+          <t>1707004004/WC/9993641320 — नवीन तालाब बुठठा का नाला कछियागुडा</t>
+        </is>
+      </c>
+      <c r="G640" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H640" s="2" t="n">
+        <v>978000</v>
+      </c>
+      <c r="I640" s="2" t="n">
+        <v>951710</v>
+      </c>
+      <c r="J640" s="3" t="n">
+        <v>41643</v>
+      </c>
+      <c r="K640" s="3" t="n">
+        <v>41982</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
+      <c r="A641" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B641" s="1" t="inlineStr">
+        <is>
+          <t>2014-2015</t>
+        </is>
+      </c>
+      <c r="C641" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D641" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E641" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F641" s="1" t="inlineStr">
+        <is>
+          <t>1707004004/WC/9993649927 — नवीन तालाब निर्माण टपका नाला कछियागुढा</t>
+        </is>
+      </c>
+      <c r="G641" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H641" s="2" t="n">
+        <v>926000</v>
+      </c>
+      <c r="I641" s="2" t="n">
+        <v>940072</v>
+      </c>
+      <c r="J641" s="3" t="n">
+        <v>41741</v>
+      </c>
+      <c r="K641" s="3" t="n">
+        <v>42129</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
+      <c r="A642" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B642" s="1" t="inlineStr">
+        <is>
+          <t>2014-2015</t>
+        </is>
+      </c>
+      <c r="C642" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D642" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E642" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F642" s="1" t="inlineStr">
+        <is>
+          <t>1707004004/WC/9993649928 — नवीन तालाब निर्माण पठाबाई नाला कछियागुढा</t>
+        </is>
+      </c>
+      <c r="G642" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H642" s="2" t="n">
+        <v>926000</v>
+      </c>
+      <c r="I642" s="2" t="n">
+        <v>905096</v>
+      </c>
+      <c r="J642" s="3" t="n">
+        <v>41741</v>
+      </c>
+      <c r="K642" s="3" t="n">
+        <v>42129</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
+      <c r="A643" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B643" s="1" t="inlineStr">
+        <is>
+          <t>2014-2015</t>
+        </is>
+      </c>
+      <c r="C643" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D643" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E643" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F643" s="1" t="inlineStr">
+        <is>
+          <t>1707004004/WC/9993651538 — नवीन तालाब निर्माण बाराबाई नाला कछियागुढा</t>
+        </is>
+      </c>
+      <c r="G643" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H643" s="2" t="n">
+        <v>926000</v>
+      </c>
+      <c r="I643" s="2" t="n">
+        <v>911906</v>
+      </c>
+      <c r="J643" s="3" t="n">
+        <v>41747</v>
+      </c>
+      <c r="K643" s="3" t="n">
+        <v>42350</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
+      <c r="A644" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B644" s="1" t="inlineStr">
+        <is>
+          <t>2014-2015</t>
+        </is>
+      </c>
+      <c r="C644" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D644" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E644" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F644" s="1" t="inlineStr">
+        <is>
+          <t>1707004004/WC/9993651539 — नवीन तालाब निर्माण भदभदा नाला कछियागुढा</t>
+        </is>
+      </c>
+      <c r="G644" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H644" s="2" t="n">
+        <v>926000</v>
+      </c>
+      <c r="I644" s="2" t="n">
+        <v>915266</v>
+      </c>
+      <c r="J644" s="3" t="n">
+        <v>41769</v>
+      </c>
+      <c r="K644" s="3" t="n">
+        <v>42272</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
+      <c r="A645" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B645" s="1" t="inlineStr">
+        <is>
+          <t>2014-2015</t>
+        </is>
+      </c>
+      <c r="C645" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D645" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E645" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F645" s="1" t="inlineStr">
+        <is>
+          <t>1707004004/WC/9993651722 — नवीन तालाब निर्माण बसोरवाई नाला कछियागुढा</t>
+        </is>
+      </c>
+      <c r="G645" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H645" s="2" t="n">
+        <v>926000</v>
+      </c>
+      <c r="I645" s="2" t="n">
+        <v>910878</v>
+      </c>
+      <c r="J645" s="3" t="n">
+        <v>41769</v>
+      </c>
+      <c r="K645" s="3" t="n">
+        <v>42313</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
+      <c r="A646" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B646" s="1" t="inlineStr">
+        <is>
+          <t>2014-2015</t>
+        </is>
+      </c>
+      <c r="C646" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D646" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E646" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F646" s="1" t="inlineStr">
+        <is>
+          <t>1707004004/WC/9993651724 — नवीन तालाब निर्माण पुतनया नाला कछियागुढा</t>
+        </is>
+      </c>
+      <c r="G646" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H646" s="2" t="n">
+        <v>926000</v>
+      </c>
+      <c r="I646" s="2" t="n">
+        <v>915660</v>
+      </c>
+      <c r="J646" s="3" t="n">
+        <v>41769</v>
+      </c>
+      <c r="K646" s="3" t="n">
+        <v>42009</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
+      <c r="A647" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B647" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C647" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D647" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E647" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F647" s="1" t="inlineStr">
+        <is>
+          <t>1707004004/WC/9993659104 — नवीन तालाब निर्माण कुण्‍ड नाला कछियागुढा</t>
+        </is>
+      </c>
+      <c r="G647" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H647" s="2" t="n">
+        <v>1100000</v>
+      </c>
+      <c r="I647" s="2" t="n">
+        <v>1091605</v>
+      </c>
+      <c r="J647" s="3" t="n">
+        <v>42329</v>
+      </c>
+      <c r="K647" s="3" t="n">
+        <v>43069</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
+      <c r="A648" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B648" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C648" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D648" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E648" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F648" s="1" t="inlineStr">
+        <is>
+          <t>1707004004/WC/9993659105 — नवीन तालाब निर्माण गुडपुरा नाला</t>
+        </is>
+      </c>
+      <c r="G648" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H648" s="2" t="n">
+        <v>1100000</v>
+      </c>
+      <c r="I648" s="2" t="n">
+        <v>1094260</v>
+      </c>
+      <c r="J648" s="3" t="n">
+        <v>42315</v>
+      </c>
+      <c r="K648" s="3" t="n">
+        <v>42526</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
+      <c r="A649" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B649" s="1" t="inlineStr">
+        <is>
           <t>2011-2012</t>
         </is>
       </c>
-      <c r="C631" s="1" t="inlineStr">
+      <c r="C649" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D631" s="1" t="inlineStr">
+      <c r="D649" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
-      <c r="E631" s="1" t="inlineStr">
+      <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
-      <c r="F631" s="1" t="inlineStr">
+      <c r="F649" s="1" t="inlineStr">
+        <is>
+          <t>1707004004/WC/9993659591 — स्‍टापडेम निर्माण कछियागुढा</t>
+        </is>
+      </c>
+      <c r="G649" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H649" s="2" t="n">
+        <v>992000</v>
+      </c>
+      <c r="I649" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J649" s="3" t="n">
+        <v>40659</v>
+      </c>
+      <c r="K649" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
+      <c r="A650" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B650" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C650" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D650" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E650" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F650" s="1" t="inlineStr">
+        <is>
+          <t>1707004004/WC/9993659592 — स्‍टापडेम सह रिपटा निर्माण कछियागुढा</t>
+        </is>
+      </c>
+      <c r="G650" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H650" s="2" t="n">
+        <v>992000</v>
+      </c>
+      <c r="I650" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J650" s="3" t="n">
+        <v>40658</v>
+      </c>
+      <c r="K650" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
+      <c r="A651" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B651" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C651" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D651" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E651" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F651" s="1" t="inlineStr">
+        <is>
+          <t>1707004004/WC/9993659698 — स्‍टापडेम निर्माण ससरानाला कछियागुढा</t>
+        </is>
+      </c>
+      <c r="G651" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H651" s="2" t="n">
+        <v>992000</v>
+      </c>
+      <c r="I651" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J651" s="3" t="n">
+        <v>40664</v>
+      </c>
+      <c r="K651" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
+      <c r="A652" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B652" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C652" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D652" s="1" t="inlineStr">
+        <is>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E652" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F652" s="1" t="inlineStr">
+        <is>
+          <t>1707004004/WH/19961638 — तालाब जीर्णीद्धार चंदेली तालाब हरैवा कछियागुडा</t>
+        </is>
+      </c>
+      <c r="G652" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H652" s="2" t="n">
+        <v>866000</v>
+      </c>
+      <c r="I652" s="2" t="n">
+        <v>860294</v>
+      </c>
+      <c r="J652" s="3" t="n">
+        <v>42882</v>
+      </c>
+      <c r="K652" s="3" t="n">
+        <v>43292</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
+      <c r="A653" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B653" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C653" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D653" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E653" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F653" s="1" t="inlineStr">
+        <is>
+          <t>1707004004/WH/19961644 — तालाब जीर्णीद्धार बलायदो चंदेली तालाब कछियागुडा</t>
+        </is>
+      </c>
+      <c r="G653" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H653" s="2" t="n">
+        <v>998000</v>
+      </c>
+      <c r="I653" s="2" t="n">
+        <v>997152</v>
+      </c>
+      <c r="J653" s="3" t="n">
+        <v>42882</v>
+      </c>
+      <c r="K653" s="3" t="n">
+        <v>43281</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
+      <c r="A654" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B654" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C654" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D654" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E654" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F654" s="1" t="inlineStr">
+        <is>
+          <t>1707004004/WH/22012034389031 — तालाब जीर्णोद्धार निर्माण ग्‍वालन वारी नाला तालाब ग्राम पंचायत कछियागुडा</t>
+        </is>
+      </c>
+      <c r="G654" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H654" s="2" t="n">
+        <v>840000</v>
+      </c>
+      <c r="I654" s="2" t="n">
+        <v>838776</v>
+      </c>
+      <c r="J654" s="3" t="n">
+        <v>43281</v>
+      </c>
+      <c r="K654" s="3" t="n">
+        <v>44135</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
+      <c r="A655" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B655" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C655" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D655" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E655" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F655" s="1" t="inlineStr">
+        <is>
+          <t>1707004004/WH/22012034389032 — तालाब जीर्णोद्धार निर्माण भराव नाला तालाब ग्राम पंचायत कछियागुडा</t>
+        </is>
+      </c>
+      <c r="G655" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H655" s="2" t="n">
+        <v>694000</v>
+      </c>
+      <c r="I655" s="2" t="n">
+        <v>649664</v>
+      </c>
+      <c r="J655" s="3" t="n">
+        <v>43280</v>
+      </c>
+      <c r="K655" s="3" t="n">
+        <v>43676</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
+      <c r="A656" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B656" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C656" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D656" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E656" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F656" s="1" t="inlineStr">
+        <is>
+          <t>1707004004/WH/22012034442172 — तालाब जीर्णोद्धार निर्माण गोलपटिया नाला ग्राम पंचायत कछियागुडा</t>
+        </is>
+      </c>
+      <c r="G656" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H656" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I656" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J656" s="3" t="n">
+        <v>43740</v>
+      </c>
+      <c r="K656" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
+      <c r="A657" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B657" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C657" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D657" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E657" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F657" s="1" t="inlineStr">
+        <is>
+          <t>1707004004/WH/22012034446746 — तालाब गहरीकरण निर्माण हरेवा तालाब ग्राम पंचायत कछियागुडा</t>
+        </is>
+      </c>
+      <c r="G657" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H657" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I657" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J657" s="3" t="n">
+        <v>44217</v>
+      </c>
+      <c r="K657" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
+      <c r="A658" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B658" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C658" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D658" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E658" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F658" s="1" t="inlineStr">
+        <is>
+          <t>1707004004/WH/22012034907370 — तालाब जीर्णोद्धार  निर्माण करमटिया नाला ग्राम पंचायत कछियागुडा</t>
+        </is>
+      </c>
+      <c r="G658" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H658" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I658" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J658" s="3" t="n">
+        <v>44587</v>
+      </c>
+      <c r="K658" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
+      <c r="A659" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B659" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C659" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D659" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E659" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F659" s="1" t="inlineStr">
+        <is>
+          <t>1707004004/WH/22012034907373 — तालाब जीर्णोद्धार  निर्माण आमबाई नाला ग्राम पंचायत कछियागुडा</t>
+        </is>
+      </c>
+      <c r="G659" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H659" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I659" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J659" s="3" t="n">
+        <v>44587</v>
+      </c>
+      <c r="K659" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
+      <c r="A660" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B660" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C660" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D660" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E660" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F660" s="1" t="inlineStr">
+        <is>
+          <t>1707004004/WH/22012034933027 — तालाब जीर्णोद्धार आमबाई नाला पर ग्राम पंचायत कछियागुडा</t>
+        </is>
+      </c>
+      <c r="G660" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H660" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I660" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J660" s="3" t="n">
+        <v>44665</v>
+      </c>
+      <c r="K660" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
+      <c r="A661" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B661" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C661" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D661" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E661" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F661" s="1" t="inlineStr">
+        <is>
+          <t>1707004004/WH/22012034933028 — तालाब जीर्णोद्धार निर्माण करमटिया नाला पर पर ग्राम पंचायत कछियागुडा</t>
+        </is>
+      </c>
+      <c r="G661" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H661" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I661" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J661" s="3" t="n">
+        <v>44665</v>
+      </c>
+      <c r="K661" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
+      <c r="A662" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B662" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C662" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D662" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E662" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F662" s="1" t="inlineStr">
+        <is>
+          <t>1707004004/WH/22012034938752 — तालाब जीर्णोधार निर्माण नकरा हार ग्राम पंचायत कछियागुडा</t>
+        </is>
+      </c>
+      <c r="G662" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H662" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I662" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J662" s="3" t="n">
+        <v>45154</v>
+      </c>
+      <c r="K662" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
+      <c r="A663" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B663" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C663" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D663" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E663" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F663" s="1" t="inlineStr">
+        <is>
+          <t>1707004004/WH/22012034938753 — तालाब जीर्णोधार निर्माण गुडपुरा हार ग्राम पंचायत कछियागुडा</t>
+        </is>
+      </c>
+      <c r="G663" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H663" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I663" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J663" s="3" t="n">
+        <v>45154</v>
+      </c>
+      <c r="K663" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
+      <c r="A664" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B664" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C664" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D664" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E664" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F664" s="1" t="inlineStr">
+        <is>
+          <t>1707004004/WH/22012034944358 — तालाब जीर्णोद्धार कार्य रमन्‍ना तालाब पर ग्राम पंचायत कछियागुडा</t>
+        </is>
+      </c>
+      <c r="G664" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H664" s="2" t="n">
+        <v>890369.37</v>
+      </c>
+      <c r="I664" s="2" t="n">
+        <v>827305.84</v>
+      </c>
+      <c r="J664" s="3" t="n">
+        <v>45832</v>
+      </c>
+      <c r="K664" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
+      <c r="A665" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B665" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C665" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D665" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E665" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F665" s="1" t="inlineStr">
+        <is>
+          <t>1707004004/WH/22012034944363 — तालाब जीर्णोद्धार कार्य सूरा तालाब पर ग्राम पंचायत कछियागुडा</t>
+        </is>
+      </c>
+      <c r="G665" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H665" s="2" t="n">
+        <v>850092.25</v>
+      </c>
+      <c r="I665" s="2" t="n">
+        <v>801237.18</v>
+      </c>
+      <c r="J665" s="3" t="n">
+        <v>45832</v>
+      </c>
+      <c r="K665" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
+      <c r="A666" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B666" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C666" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D666" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E666" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F666" s="1" t="inlineStr">
+        <is>
+          <t>1707004004/WH/22012034944908 — स्‍टापडेम सहरिपटा मरम्‍मत निर्माण झाेर नाला ग्राम पंचायत कछियागुडा</t>
+        </is>
+      </c>
+      <c r="G666" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H666" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I666" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J666" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K666" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
+      <c r="A667" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B667" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C667" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D667" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E667" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F667" s="1" t="inlineStr">
+        <is>
+          <t>1707004004/WH/22012034944909 — स्‍टापडेम सहरिपटा मरम्‍मत निर्माण नाराझाेर नाला ग्राम पंचायत कछियागुडा</t>
+        </is>
+      </c>
+      <c r="G667" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H667" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I667" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J667" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K667" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
+      <c r="A668" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B668" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C668" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D668" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E668" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F668" s="1" t="inlineStr">
+        <is>
+          <t>1707004004/WH/22012034944910 — स्‍टापडेम सहरिपटा मरम्‍मत निर्माण बीजोर नाला ग्राम पंचायत कछियागुडा</t>
+        </is>
+      </c>
+      <c r="G668" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H668" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I668" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J668" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K668" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
+      <c r="A669" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B669" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C669" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D669" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E669" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F669" s="1" t="inlineStr">
+        <is>
+          <t>1707004004/WH/22012034944919 — स्‍टापडेम मरम्‍मत निर्माण नाराझाेर नाला ग्राम पंचायत कछियागुडा</t>
+        </is>
+      </c>
+      <c r="G669" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H669" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I669" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J669" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K669" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
+      <c r="A670" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B670" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C670" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D670" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E670" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F670" s="1" t="inlineStr">
+        <is>
+          <t>1707004004/WH/22012034944920 — स्‍टापडेम मरम्‍मत निर्माण बीजोर नाला ग्राम पंचायत कछियागुडा</t>
+        </is>
+      </c>
+      <c r="G670" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H670" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I670" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J670" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K670" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
+      <c r="A671" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B671" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C671" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D671" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E671" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F671" s="1" t="inlineStr">
+        <is>
+          <t>1707004004/WH/22012034944934 — तालाब जीर्णोद्धार गुडपुरा तालाब ग्राम पंचायत कछियागुडा</t>
+        </is>
+      </c>
+      <c r="G671" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H671" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I671" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J671" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K671" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
+      <c r="A672" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B672" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C672" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D672" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E672" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F672" s="1" t="inlineStr">
+        <is>
+          <t>1707004004/WH/22012034944935 — तालाब जीर्णोद्धार खदरी तालाब ग्राम पंचायत कछियागुडा</t>
+        </is>
+      </c>
+      <c r="G672" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H672" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I672" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J672" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K672" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
+      <c r="A673" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B673" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C673" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D673" s="1" t="inlineStr">
+        <is>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+        </is>
+      </c>
+      <c r="E673" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F673" s="1" t="inlineStr">
+        <is>
+          <t>1707004/RC/2523 — कछियागुढा से जरूवा पहुॅचमार्ग एवं पांच पुलियों सहित</t>
+        </is>
+      </c>
+      <c r="G673" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H673" s="2" t="n">
+        <v>3291000</v>
+      </c>
+      <c r="I673" s="2" t="n">
+        <v>3056541.84</v>
+      </c>
+      <c r="J673" s="3" t="n">
+        <v>40346</v>
+      </c>
+      <c r="K673" s="3" t="n">
+        <v>41500</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
+      <c r="A674" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B674" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C674" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D674" s="1" t="inlineStr">
+        <is>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+        </is>
+      </c>
+      <c r="E674" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F674" s="1" t="inlineStr">
+        <is>
+          <t>1707004/RC/2714 — जीएसबीमार्ग स्‍यावनी कछियागुडा रोड से खरों तक 4 पुलियों सहित</t>
+        </is>
+      </c>
+      <c r="G674" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H674" s="2" t="n">
+        <v>4296000</v>
+      </c>
+      <c r="I674" s="2" t="n">
+        <v>3411142</v>
+      </c>
+      <c r="J674" s="3" t="n">
+        <v>40610</v>
+      </c>
+      <c r="K674" s="3" t="n">
+        <v>41542</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
+      <c r="A675" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B675" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C675" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D675" s="1" t="inlineStr">
+        <is>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+        </is>
+      </c>
+      <c r="E675" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F675" s="1" t="inlineStr">
+        <is>
+          <t>1707004/RC/2751 — जी.एस.बी.मार्ग कछियागुडा देवी मंदिर से खरों मार्ग तक</t>
+        </is>
+      </c>
+      <c r="G675" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H675" s="2" t="n">
+        <v>2197000</v>
+      </c>
+      <c r="I675" s="2" t="n">
+        <v>1493640</v>
+      </c>
+      <c r="J675" s="3" t="n">
+        <v>40634</v>
+      </c>
+      <c r="K675" s="3" t="n">
+        <v>42116</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
+      <c r="A676" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B676" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C676" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D676" s="1" t="inlineStr">
+        <is>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+        </is>
+      </c>
+      <c r="E676" s="1" t="inlineStr">
+        <is>
+          <t>Underground Dyke for Ground Water Recharge</t>
+        </is>
+      </c>
+      <c r="F676" s="1" t="inlineStr">
+        <is>
+          <t>1707004/WC/2717 — नवीन तालाब निर्माण भराव नाला</t>
+        </is>
+      </c>
+      <c r="G676" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H676" s="2" t="n">
+        <v>960000</v>
+      </c>
+      <c r="I676" s="2" t="n">
+        <v>899444</v>
+      </c>
+      <c r="J676" s="3" t="n">
+        <v>40610</v>
+      </c>
+      <c r="K676" s="3" t="n">
+        <v>41620</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
+      <c r="A677" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B677" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C677" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D677" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E677" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F677" s="1" t="inlineStr">
+        <is>
+          <t>1707004/WC/3285 — नवीन तालाब निर्माण शेर के नाले पर</t>
+        </is>
+      </c>
+      <c r="G677" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H677" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="I677" s="2" t="n">
+        <v>519778</v>
+      </c>
+      <c r="J677" s="3" t="n">
+        <v>40891</v>
+      </c>
+      <c r="K677" s="3" t="n">
+        <v>40920</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
+      <c r="A678" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B678" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C678" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D678" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E678" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F678" s="1" t="inlineStr">
         <is>
           <t>1707004/WC/3286 — नवीन तालाब निर्माण ढिमरयाउ नाला कछियागुढा</t>
         </is>
       </c>
-      <c r="G631" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H631" s="2" t="n">
+      <c r="G678" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H678" s="2" t="n">
         <v>500000</v>
       </c>
-      <c r="I631" s="2" t="n">
+      <c r="I678" s="2" t="n">
         <v>493286</v>
       </c>
-      <c r="J631" s="3" t="n">
+      <c r="J678" s="3" t="n">
         <v>40919</v>
       </c>
-      <c r="K631" s="3" t="n">
+      <c r="K678" s="3" t="n">
         <v>40954</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>