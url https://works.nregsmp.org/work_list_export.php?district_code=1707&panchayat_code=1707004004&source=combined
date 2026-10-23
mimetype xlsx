--- v1 (2026-10-21)
+++ v2 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K678"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-21 09:30:08</t>
+          <t>Exported on: 2026-10-23 18:08:07</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: TIKAMGARH</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -16263,51 +16263,51 @@
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1707004004/IF/IAY/4953022 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119529219</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>10800</v>
+        <v>14400</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>45815</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
@@ -16506,51 +16506,51 @@
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1707004004/IF/IAY/5305351 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125631975</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>20394</v>
+        <v>23994</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>45801</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
@@ -18580,98 +18580,98 @@
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1707004004/IF/IAY/6377912 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125144224</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>1800</v>
+        <v>7200</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>46271</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1707004004/IF/IAY/6380660 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121624286</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>5400</v>
+        <v>9000</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>46271</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>