--- v0 (2026-09-02)
+++ v1 (2026-10-24)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K704"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 21:46:30</t>
+          <t>Exported on: 2026-10-24 10:35:47</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: TIKAMGARH</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -10754,51 +10754,51 @@
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/22012035408917 — रिचार्ज पिट निर्माण गेगा वंशकार/कन्हैया वंशकार ग्राम पंचायत रामपुर उर्फ़ निवावरी</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I231" s="2" t="n">
-        <v>24006</v>
+        <v>25572</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K231" s="3" t="n">
         <v>46123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
@@ -19138,51 +19138,51 @@
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/4621836 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126999457</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>11232</v>
+        <v>12798</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>45733</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -20380,51 +20380,51 @@
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/5326569 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126960112</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>3132</v>
+        <v>12528</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>45823</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -27018,51 +27018,51 @@
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
           <t>1707004043/RS/22012035124138 — नाली निर्माण ब़जकिशोर यादव के मकान से पुलिया तक ग्राम पंचायत रमपुरा निवावरी कनवर्जेन्‍स</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>39314</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>33912</v>
+        <v>37566</v>
       </c>
       <c r="J567" s="3" t="n">
         <v>45712</v>
       </c>
       <c r="K567" s="3" t="n">
         <v>46040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
@@ -31382,51 +31382,51 @@
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
           <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
           <t>1707004043/WC/22012035178572 — पर्कुलेशन टेंक निर्माण रघुराज सिंह ठाकुर के खेत के पास ग्राम पंचयात रमपुरा उर्फ़ निवावरी</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>497505.36</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>455492.5</v>
+        <v>471907.3</v>
       </c>
       <c r="J657" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K657" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
@@ -31476,51 +31476,51 @@
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
           <t>1707004043/WC/22012035178610 — पर्कुलेशन टैंक निर्माण सीताराम चढ़ार के खेत के पास ग्राम पंचयात रमपुरा उर्फ़ निवावरी</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>499302.54</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>439565</v>
+        <v>446090</v>
       </c>
       <c r="J659" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K659" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
           <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>