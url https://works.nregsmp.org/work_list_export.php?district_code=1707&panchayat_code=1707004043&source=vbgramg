--- v0 (2026-09-03)
+++ v1 (2026-10-23)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K104"/>
+  <dimension ref="A1:K108"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 04:48:42</t>
+          <t>Exported on: 2026-10-23 18:58:17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: TIKAMGARH</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1707004043/AV/22012034668918 — शमशान घाट निर्माण जुल्फी ढीमर के खेत के पास ग्राम पंचयात रमपुरा उर्फ निवावरी</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45932</v>
@@ -367,850 +367,850 @@
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44926</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>DUGWELLS / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/22012034359236 — kapildhara koop sah khettalab kamtuvapal/adkuvapal rajpura</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>230000</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>42929</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/22012034403757 — कपिल धारा कूप निर्माण दिबिया दीमर /दुर्जना ग्राम रमपुरा उर्फ निवावरी</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>230000</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>43237</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>DUGWELLS / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/22012034404827 — कपिल धारा कूप निर्माण तिज्जन अहिरवार/धतुवा अहिरवार ग्राम रजपुरा ग्राम पंचायत रमपुरा निवावरी</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>230000</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>43230</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Farm Forstry-Individual / Wastelands Block Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Wasteland Block Plantation-Farm Forstry-Individual / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/22012034613070 — NRLM /सृजन /Cft  नंदन फलोद्यान श्यामलाल यादव /हरिदास  यादव्  रमपुरा उर्फ़ निवावरी</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>116279.95</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>14400</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>44282</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/22012034669338 — कपिल धारा कूप  निर्माण श्याम लाल  /सरमन ढीमर  ग्राम पंचयात रमपुरा उर्फ़ निवावरी</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>291397.77</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>44275</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/22012034766046 — CTR  खेत तालाब धुरु अहिरवार /दीविया अहिरवार  ग्राम पंचयात रमपुरा उर्फ निवावरी ग्राम रजपुरा</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>110516.06</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44512</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/22012034769672 — CTR खेत तालाब ग्यादीन रैकवार /जुगना रैकवार  ग्राम पंचयात रमपुरा उर्फ़ निवावरी</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>111248.93</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>44696</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plntation of Forstry Trees for Individual / Boundary Line Plantation of Forestry Trees for Individuals</t>
+          <t>Boundary Plntation of Forstry Trees for Individual / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/22012034857972 — CTR नन्दन फलोद्यान निर्माण रामलाल चढ़ार/नदुवा चढ़ार  ग्राम पंचयात रमपुरा उर्फ़ निवावरी</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>117912.51</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>44566</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/22012034905122 — CTR कपिल धारा कूप निर्माण लाड्कुवर यादव/सुकदीन यादव रमपुरा उर्फ निवावरी</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>252665.32</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>44534</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Coast Line plntation of Forestry Trees-Individuals / Along the coast Line Plantation of Forestry Trees for Individuals</t>
+          <t>Coast Line plntation of Forestry Trees-Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/22012035138360 — नंदनफलोद्यान फूल सिंह s /o मलखान सिंह ग्राम पंचयात रमपुरा उर्फ़ निवावरी ग्राम रजपुरा</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>132985.6</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>14400</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45206</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Coast Line plntation of Forestry Trees-Individuals / Along the coast Line Plantation of Forestry Trees for Individuals</t>
+          <t>Coast Line plntation of Forestry Trees-Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/22012035138364 — नंदनफलोद्यान मनमोहन सिंह यादव s /o भगवानदास यादव  ग्राम पंचयात रमपुरा उर्फ़ निवावरी</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>132985.6</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45206</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Coast Line plntation of Forestry Trees-Individuals / Along the coast Line Plantation of Forestry Trees for Individuals</t>
+          <t>Coast Line plntation of Forestry Trees-Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/22012035138370 — नंदनफलोद्यान रामनारायण गुप्ता s /o नाथूराम गुप्ता   ग्राम पंचयात रमपुरा उर्फ़ निवावरी</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>132985.6</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45206</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Coast Line plntation of Forestry Trees-Individuals / Along the coast Line Plantation of Forestry Trees for Individuals</t>
+          <t>Coast Line plntation of Forestry Trees-Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/22012035138382 — नंदनफलोद्यान राजाराम  गुप्ता s /o नाथूराम गुप्ता   ग्राम पंचयात रमपुरा उर्फ़ निवावरी</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>132985.6</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45206</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Coast Line plntation of Forestry Trees-Individuals / Along the coast Line Plantation of Forestry Trees for Individuals</t>
+          <t>Coast Line plntation of Forestry Trees-Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/22012035138385 — नंदनफलोद्यान दशरथ विश्वकर्मा s /o नथू विश्वकर्मा    ग्राम पंचयात रमपुरा उर्फ़ निवावरी</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>132985.6</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45206</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/22012035174053 — कपिल धारा कूप निर्माण अर्जुन सिंह /भुमानी सिंह ग्राम पंचयात रमपुरा उर्फ़ निवावरी</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>260318.09</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45333</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/22012035210801 — कपिल धारा कूप निर्माण डरुवा ढीमर /हजारी ढीमर ग्राम पंचयात रमपुरा उर्फ निवावरी</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>266463.31</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/22012035405090 — खेत तालाब निर्माण सुरेन्द्र कुमार गुप्ता /नाथूराम गुप्ता ग्राम पंचयात रमपुरा उर्फ़ निवावरी</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/22012035571087 — खेत तालाब  निर्माण कमलेश सिंह/उत्तम सिंह  ग्राम पंचयात  रामपुरा उर्फ़ निवावरी</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45761</v>
@@ -1542,3133 +1542,3321 @@
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/22012035658989 — एक बगिया माँ के नाम कुँवर देवी रैकवार /शत्रुघन रैकवार ग्राम पंचयात रमपुरा उर्फ़ निवावरी</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>161576.57</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>46024</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/2902402 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5286983</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>44880</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/2959759 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5294121</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>44307</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/3741947 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126935470</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>44822</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/3989061 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127016166</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>44881</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/4011825 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126968320</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>44822</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/4011867 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127016664</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>44881</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/4307473 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124285579</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>44883</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/4308240 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127011175</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>44881</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/4598524 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122854477</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45594</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/4611001 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125451629</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45605</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/4614608 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125741887</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45733</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/4621836 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126999457</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I51" s="2" t="n">
-        <v>0</v>
+        <v>10500</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45733</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/4677664 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126967064</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45645</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/4677675 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126986958</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45733</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/4677679 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126998654</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45594</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/4678094 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126408532</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45678</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/4775668 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125467147</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45645</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/4788774 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127009661</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45645</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/4865454 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126949910</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45944</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/4866099 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126407577</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45678</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/5280042 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125461205</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45915</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/5283198 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122855128</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/5285965 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127000470</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45863</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/5309412 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122833887</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45951</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/5312049 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125468375</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45733</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/5322367 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127194251</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45823</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/5325015 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122853303</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I66" s="2" t="n">
-        <v>0</v>
+        <v>5100</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/5326569 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126960112</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45823</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/5555371 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127005147</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45915</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/5555966 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126951743</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I69" s="2" t="n">
-        <v>0</v>
+        <v>10500</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45915</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/5563316 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122853895</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I70" s="2" t="n">
-        <v>0</v>
+        <v>5100</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/5567010 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127005889</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I71" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45823</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/5657379 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127342789</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45944</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/5657757 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125470644</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45922</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/5658991 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127342381</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45915</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/5811029 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126958906</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
-        <v>45910</v>
+        <v>46304</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/5811586 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126997095</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>46082</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/5949818 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127459639</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/5953741 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122837208</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/5955103 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127888070</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K79" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/5955114 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125453914</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/5957065 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125756232</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
-        <v>46078</v>
+        <v>46304</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/5957434 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125460551</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/5961401 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122834986</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1707004043/IF/IAY/5966211 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127890783</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
-          <t>1707004043/RC/22012034846133 — सी.सी रोड निर्माण विधुत मण्डल कार्यालय से बरा मन्दिर की ओर ग्राम पंचयात रमपुरा उर्फ निवावरी</t>
+          <t>1707004043/IF/IAY/6331604 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125446525</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
-        <v>91000</v>
+        <v>27000</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
-        <v>46187</v>
+        <v>46199</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
-          <t>1707004043/WC/22012035082287 — PARCULATION tank nirman chhutki khirak ragga dhimar ke khet ke pass rampura niwawari rajpura</t>
+          <t>1707004043/IF/IAY/6332283 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127892229</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
-        <v>498666.21</v>
+        <v>27000</v>
       </c>
       <c r="I86" s="2" t="n">
-        <v>62100</v>
+        <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
-        <v>45354</v>
+        <v>46078</v>
       </c>
       <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
-          <t>1707004043/WC/22012035178572 — पर्कुलेशन टेंक निर्माण रघुराज सिंह ठाकुर के खेत के पास ग्राम पंचयात रमपुरा उर्फ़ निवावरी</t>
+          <t>1707004043/IF/IAY/6402601 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126942479</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
-        <v>497505.36</v>
+        <v>27000</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="n">
-        <v>45367</v>
+        <v>46293</v>
       </c>
       <c r="K87" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
-          <t>1707004043/WC/22012035178580 — पर्कुलेशन टेंक निर्माण शमशान घाट के  पास ग्राम पंचयात रमपुरा उर्फ़ निवावरी</t>
+          <t>1707004043/IF/IAY/6403207 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127889299</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
-        <v>498525.45</v>
+        <v>27000</v>
       </c>
       <c r="I88" s="2" t="n">
-        <v>132300</v>
+        <v>0</v>
       </c>
       <c r="J88" s="3" t="n">
-        <v>45823</v>
+        <v>46293</v>
       </c>
       <c r="K88" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
-          <t>1707004043/WC/22012035178610 — पर्कुलेशन टैंक निर्माण सीताराम चढ़ार के खेत के पास ग्राम पंचयात रमपुरा उर्फ़ निवावरी</t>
+          <t>1707004043/RC/22012034846133 — सी.सी रोड निर्माण विधुत मण्डल कार्यालय से बरा मन्दिर की ओर ग्राम पंचयात रमपुरा उर्फ निवावरी</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
-        <v>499302.54</v>
+        <v>91000</v>
       </c>
       <c r="I89" s="2" t="n">
-        <v>0</v>
+        <v>39000</v>
       </c>
       <c r="J89" s="3" t="n">
-        <v>45367</v>
+        <v>46187</v>
       </c>
       <c r="K89" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
-          <t>1707004043/WC/22012035254420 — पर्कुलेशन टैंक निर्माण फूलसिंह के खेत के सामने ग्राम पंचयात रमपुरा उर्फ निवावरी ग्राम रजपुरा</t>
+          <t>1707004043/WC/22012035082287 — PARCULATION tank nirman chhutki khirak ragga dhimar ke khet ke pass rampura niwawari rajpura</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
-        <v>198791.99</v>
+        <v>498666.21</v>
       </c>
       <c r="I90" s="2" t="n">
-        <v>0</v>
+        <v>62100</v>
       </c>
       <c r="J90" s="3" t="n">
-        <v>45826</v>
+        <v>45354</v>
       </c>
       <c r="K90" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
-          <t>1707004043/WC/22012035254426 — पर्कुलेशन टैंक निर्माण हल्लू अहिरवार  के खेत के सामने ग्राम पंचयात रमपुरा उर्फ निवावरी</t>
+          <t>1707004043/WC/22012035178572 — पर्कुलेशन टेंक निर्माण रघुराज सिंह ठाकुर के खेत के पास ग्राम पंचयात रमपुरा उर्फ़ निवावरी</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
-        <v>198791.99</v>
+        <v>497505.36</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
-        <v>45826</v>
+        <v>45367</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
-          <t>1707004043/WC/22012035254428 — पर्कुलेशन टैंक निर्माण भूमानीदीन यादव  के खेत के पास ग्राम पंचयात रमपुरा उर्फ निवावरी</t>
+          <t>1707004043/WC/22012035178580 — पर्कुलेशन टेंक निर्माण शमशान घाट के  पास ग्राम पंचयात रमपुरा उर्फ़ निवावरी</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
-        <v>198791.99</v>
+        <v>498525.45</v>
       </c>
       <c r="I92" s="2" t="n">
-        <v>0</v>
+        <v>132300</v>
       </c>
       <c r="J92" s="3" t="n">
-        <v>45826</v>
+        <v>45823</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
-          <t>1707004043/WC/22012035254430 — पर्कुलेशन टैंक निर्माण कमल  यादव  के खेत के पास ग्राम पंचयात रमपुरा उर्फ निवावरी</t>
+          <t>1707004043/WC/22012035178610 — पर्कुलेशन टैंक निर्माण सीताराम चढ़ार के खेत के पास ग्राम पंचयात रमपुरा उर्फ़ निवावरी</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
-        <v>198791.99</v>
+        <v>499302.54</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
-        <v>46075</v>
+        <v>45367</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
-          <t>1707004043/WC/22012035254539 — नवीन तालाब निर्माण खब्बीस बाबा के चबूतरा के पास ग्राम पंचयात रामपुरा उर्फ़ निवावरी छुटकी खिरक</t>
+          <t>1707004043/WC/22012035254420 — पर्कुलेशन टैंक निर्माण फूलसिंह के खेत के सामने ग्राम पंचयात रमपुरा उर्फ निवावरी ग्राम रजपुरा</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
-        <v>0</v>
+        <v>198791.99</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
-        <v>45681</v>
+        <v>45826</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
-          <t>1707004043/WC/22012035254540 — नवीन तालाब निर्माण हिनतालाब पहाड़ी  के पास ग्राम पंचयात रामपुरा उर्फ़ निवावरी छुटकी खिरक</t>
+          <t>1707004043/WC/22012035254426 — पर्कुलेशन टैंक निर्माण हल्लू अहिरवार  के खेत के सामने ग्राम पंचयात रमपुरा उर्फ निवावरी</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
-        <v>0</v>
+        <v>198791.99</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
-        <v>45681</v>
+        <v>45826</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
-          <t>1707004043/WC/22012035255690 — पर्कुलेशन टैंक निर्माण फूल सिंह के खेत के सामने ग्राम पंचयात रमपुरा उर्फ़ निवावरी ग्राम रजपुरा</t>
+          <t>1707004043/WC/22012035254428 — पर्कुलेशन टैंक निर्माण भूमानीदीन यादव  के खेत के पास ग्राम पंचयात रमपुरा उर्फ निवावरी</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
-        <v>0</v>
+        <v>198791.99</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
-        <v>45681</v>
+        <v>45826</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
-          <t>1707004043/WC/22012035255693 — पर्कुलेशन टैंक निर्माण हल्लू अहिरवार के खेत के सामने ग्राम पंचयात रमपुरा उर्फ़ निवावरी</t>
+          <t>1707004043/WC/22012035254430 — पर्कुलेशन टैंक निर्माण कमल  यादव  के खेत के पास ग्राम पंचयात रमपुरा उर्फ निवावरी</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
-        <v>0</v>
+        <v>198791.99</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
-        <v>45681</v>
+        <v>46075</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
-          <t>1707004043/WC/22012035255695 — पर्कुलेशन टैंक निर्माण भूमानीदीन यादव  के खेत के पास  ग्राम पंचयात रमपुरा उर्फ़ निवावरी</t>
+          <t>1707004043/WC/22012035254539 — नवीन तालाब निर्माण खब्बीस बाबा के चबूतरा के पास ग्राम पंचयात रामपुरा उर्फ़ निवावरी छुटकी खिरक</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
-          <t>1707004043/WC/22012035255696 — पर्कुलेशन टैंक निर्माण कमल  यादव  के खेत के पास  ग्राम पंचयात रमपुरा उर्फ़ निवावरी</t>
+          <t>1707004043/WC/22012035254540 — नवीन तालाब निर्माण हिनतालाब पहाड़ी  के पास ग्राम पंचयात रामपुरा उर्फ़ निवावरी छुटकी खिरक</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
-          <t>1707004043/WC/22012035255702 — नवीन तालाब निर्माण खब्बीस बाबा के चबूतरा  के पास छुटकी खिरक  ग्राम पंचयात रमपुरा उर्फ़ निवावरी</t>
+          <t>1707004043/WC/22012035255690 — पर्कुलेशन टैंक निर्माण फूल सिंह के खेत के सामने ग्राम पंचयात रमपुरा उर्फ़ निवावरी ग्राम रजपुरा</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K100" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
-          <t>1707004043/WC/22012035255704 — नवीन तालाब निर्माण हिनतालाब  पहाड़ी   के पास छुटकी खिरक  ग्राम पंचयात रमपुरा उर्फ़ निवावरी</t>
+          <t>1707004043/WC/22012035255693 — पर्कुलेशन टैंक निर्माण हल्लू अहिरवार के खेत के सामने ग्राम पंचयात रमपुरा उर्फ़ निवावरी</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
-          <t>1707004043/WC/22012035315478 — पर्कुलेशन टैंक निर्माण आवास योजना के पास किराऊ खिरक ग्राम पंचयत रामपुरा उर्फ़ निवावरी</t>
+          <t>1707004043/WC/22012035255695 — पर्कुलेशन टैंक निर्माण भूमानीदीन यादव  के खेत के पास  ग्राम पंचयात रमपुरा उर्फ़ निवावरी</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="n">
-        <v>45761</v>
+        <v>45681</v>
       </c>
       <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
-          <t>1707004043/WC/VB/22012035330759 — स्टैंगर्ड कंटूर टैंच निर्माण  खडवडा पहाड़ी  पर राजपुर ग्राम पंचायत रमपुरा निवावरी</t>
+          <t>1707004043/WC/22012035255696 — पर्कुलेशन टैंक निर्माण कमल  यादव  के खेत के पास  ग्राम पंचयात रमपुरा उर्फ़ निवावरी</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
-        <v>46198</v>
+        <v>45681</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C104" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D104" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F104" s="1" t="inlineStr">
+        <is>
+          <t>1707004043/WC/22012035255702 — नवीन तालाब निर्माण खब्बीस बाबा के चबूतरा  के पास छुटकी खिरक  ग्राम पंचयात रमपुरा उर्फ़ निवावरी</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H104" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I104" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J104" s="3" t="n">
+        <v>45681</v>
+      </c>
+      <c r="K104" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C105" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D105" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F105" s="1" t="inlineStr">
+        <is>
+          <t>1707004043/WC/22012035255704 — नवीन तालाब निर्माण हिनतालाब  पहाड़ी   के पास छुटकी खिरक  ग्राम पंचयात रमपुरा उर्फ़ निवावरी</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H105" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I105" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J105" s="3" t="n">
+        <v>45681</v>
+      </c>
+      <c r="K105" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C106" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D106" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F106" s="1" t="inlineStr">
+        <is>
+          <t>1707004043/WC/22012035315478 — पर्कुलेशन टैंक निर्माण आवास योजना के पास किराऊ खिरक ग्राम पंचयत रामपुरा उर्फ़ निवावरी</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H106" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I106" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J106" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K106" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
           <t>2026-2027</t>
         </is>
       </c>
-      <c r="C104" s="1" t="inlineStr">
+      <c r="C107" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D104" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E104" s="1" t="inlineStr">
+      <c r="D107" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
-      <c r="F104" s="1" t="inlineStr">
+      <c r="F107" s="1" t="inlineStr">
+        <is>
+          <t>1707004043/WC/VB/22012035330759 — स्टैंगर्ड कंटूर टैंच निर्माण  खडवडा पहाड़ी  पर राजपुर भाग 1 ग्राम पंचायत रमपुरा निवावरी</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H107" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I107" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J107" s="3" t="n">
+        <v>46198</v>
+      </c>
+      <c r="K107" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C108" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D108" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1707004043/WC/VB/22012035330962 — स्टैंगर्ड कंटूर टैंच निर्माण  खडवडा पहाड़ी  पर राजपुर भाग 2 ग्राम पंचायत रमपुरा निवावरी</t>
         </is>
       </c>
-      <c r="G104" s="1" t="inlineStr">
+      <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
-      <c r="H104" s="2" t="n">
-[...5 lines deleted...]
-      <c r="J104" s="3" t="n">
+      <c r="H108" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I108" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J108" s="3" t="n">
         <v>46198</v>
       </c>
-      <c r="K104" s="3"/>
+      <c r="K108" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>