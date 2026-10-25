--- v0 (2026-10-22)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K136"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-22 15:14:25</t>
+          <t>Exported on: 2026-10-25 00:18:49</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: TIKAMGARH</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -4222,51 +4222,51 @@
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1707004051/IF/IAY/5279456 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133045656</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I95" s="2" t="n">
-        <v>19800</v>
+        <v>21600</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>46232</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
@@ -5174,51 +5174,51 @@
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1707004051/IF/IAY/5379663 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127000690</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I115" s="2" t="n">
-        <v>18000</v>
+        <v>19800</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>46231</v>
       </c>
       <c r="K115" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
@@ -5552,98 +5552,98 @@
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1707004051/IF/IAY/6376156 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134092707</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I123" s="2" t="n">
-        <v>0</v>
+        <v>1800</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>46307</v>
       </c>
       <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1707004051/IF/IAY/6376227 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133052291</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I124" s="2" t="n">
-        <v>0</v>
+        <v>1800</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>46307</v>
       </c>
       <c r="K124" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>