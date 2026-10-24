--- v0 (2026-09-02)
+++ v1 (2026-10-24)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K482"/>
+  <dimension ref="A1:K491"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 05:31:50</t>
+          <t>Exported on: 2026-10-24 22:57:09</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: TIKAMGARH</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -892,51 +892,51 @@
       <c r="J24" s="3" t="n">
         <v>44186</v>
       </c>
       <c r="K24" s="3" t="n">
         <v>45575</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1707004056/AV/22012034541822 — नर्सरी हार में चरागाह निर्माण ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>1489861.2</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>99288</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>44172</v>
@@ -1372,51 +1372,51 @@
       <c r="J34" s="3" t="n">
         <v>39712</v>
       </c>
       <c r="K34" s="3" t="n">
         <v>39863</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1707004056/DP/22012034408623 — व़क्षारोपण कार्य शातिधाम तलैया के पास ग्राम पचायत भदरई उदयपुरा</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>342000</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>2088</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>43297</v>
@@ -4107,51 +4107,51 @@
       <c r="J91" s="3" t="n">
         <v>44235</v>
       </c>
       <c r="K91" s="3" t="n">
         <v>45572</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1707004056/IF/22012034632230 — कपिल धारा कूप निर्माण महेश यादव/नाथूराम यादव ग्राम पंचायत भदरई उदयपुरा</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>246126.86</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>85116</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>44217</v>
@@ -4487,120 +4487,120 @@
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>44217</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1707004056/IF/22012034826010 — नंदन फलोद्यान लखन तनय रामदयाल बंसकार ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>117912.51</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>1158</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>44389</v>
       </c>
       <c r="K100" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1707004056/IF/22012034838752 — रमेश/मोतीलाल विश्वकर्मा नन्दनफलोधान ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>117912.51</v>
       </c>
       <c r="I101" s="2" t="n">
-        <v>15086</v>
+        <v>16586</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>44522</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
           <t>Const of Level Bench Terrace for Individual / Construction of Level Bench Terrace for Individual</t>
@@ -4818,51 +4818,51 @@
       <c r="J106" s="3" t="n">
         <v>44522</v>
       </c>
       <c r="K106" s="3" t="n">
         <v>45286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1707004056/IF/22012034909236 — कपिलधारा कूप रमेश/गंगाधर यादव</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>250732.62</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>70136</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>44522</v>
@@ -5006,51 +5006,51 @@
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1707004056/IF/22012035088027 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP123017502</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>19890</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>18694</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>45064</v>
@@ -5102,51 +5102,51 @@
       <c r="J112" s="3" t="n">
         <v>45064</v>
       </c>
       <c r="K112" s="3" t="n">
         <v>45121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1707004056/IF/22012035339185 — खेत तालाब निर्माण रामसेवक /जमुना यादव ग्राम बरोंन ग्राम पंचायत भदऱई</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45768</v>
@@ -5492,51 +5492,51 @@
       <c r="J120" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K120" s="3" t="n">
         <v>46203</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1707004056/IF/22012035432867 — JGSA खेत तालाब निर्माण भागवती  पिरवा/नन्नू अहिरवार   ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45761</v>
@@ -5588,51 +5588,51 @@
       <c r="J122" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K122" s="3" t="n">
         <v>46203</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1707004056/IF/22012035557054 — कपिलधारा कूप स्वामी प्रसाद यादव /भगवानदास यादव ग्राम बारोँन ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45761</v>
@@ -11266,73 +11266,73 @@
       <c r="J238" s="3" t="n">
         <v>44368</v>
       </c>
       <c r="K238" s="3" t="n">
         <v>44502</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1707004056/IF/IAY/2903200 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4271553</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>16289</v>
+        <v>20189</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>44354</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -12342,51 +12342,51 @@
       <c r="J260" s="3" t="n">
         <v>44715</v>
       </c>
       <c r="K260" s="3" t="n">
         <v>44899</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1707004056/IF/IAY/3987384 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125796878</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>6528</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>44715</v>
@@ -12683,51 +12683,51 @@
       <c r="J267" s="3" t="n">
         <v>44875</v>
       </c>
       <c r="K267" s="3" t="n">
         <v>45013</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1707004056/IF/IAY/4402307 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123017502</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>44722</v>
@@ -12975,120 +12975,120 @@
       <c r="J273" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K273" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1707004056/IF/IAY/4865043 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122428903</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>19332</v>
+        <v>23532</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>45728</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1707004056/IF/IAY/4865045 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122429601</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>16983</v>
+        <v>22149</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -13167,73 +13167,73 @@
       <c r="J277" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K277" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1707004056/IF/IAY/5291000 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125320153</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>13572</v>
+        <v>19677</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -13312,263 +13312,265 @@
       <c r="J280" s="3" t="n">
         <v>45839</v>
       </c>
       <c r="K280" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1707004056/IF/IAY/5480861 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116340853</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1707004056/IF/IAY/5481656 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126042167</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>45788</v>
       </c>
-      <c r="K282" s="3"/>
+      <c r="K282" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1707004056/IF/IAY/5481804 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122022442</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K283" s="3" t="n">
-        <v>46215</v>
+        <v>46271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1707004056/IF/IAY/5482337 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121545954</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>15921</v>
+        <v>18921</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1707004056/IF/IAY/5565729 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125341490</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>19053</v>
+        <v>20553</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>45920</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -13598,73 +13600,73 @@
       <c r="J286" s="3" t="n">
         <v>45855</v>
       </c>
       <c r="K286" s="3" t="n">
         <v>46185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1707004056/IF/IAY/5600311 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125550838</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>21141</v>
+        <v>23841</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>45862</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -13694,9335 +13696,9762 @@
       <c r="J288" s="3" t="n">
         <v>45839</v>
       </c>
       <c r="K288" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1707004056/IF/IAY/5600814 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124476960</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>23450</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>45839</v>
       </c>
-      <c r="K289" s="3"/>
+      <c r="K289" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1707004056/IF/IAY/5600891 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126043941</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>261</v>
+        <v>10527</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1707004056/IF/IAY/5654966 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115146636</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>13572</v>
+        <v>23382</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>45913</v>
       </c>
       <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1707004056/IF/IAY/5657847 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126485766</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>0</v>
+        <v>9900</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1707004056/IF/IAY/5657909 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125352327</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>13572</v>
+        <v>18372</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>45964</v>
       </c>
       <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1707004056/IF/IAY/5658818 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125795800</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>20619</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>45913</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1707004056/IF/IAY/5813314 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125546941</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>10962</v>
+        <v>18267</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>46009</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1707004056/IF/IAY/5813395 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126557648</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>45921</v>
       </c>
-      <c r="K296" s="3"/>
+      <c r="K296" s="3" t="n">
+        <v>46270</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1707004056/IF/IAY/5813409 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126307745</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>46142</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1707004056/IF/IAY/5813765 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125068142</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>21924</v>
+        <v>23424</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>45964</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1707004056/IF/IAY/5814091 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125834402</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>45936</v>
       </c>
       <c r="K299" s="3" t="n">
         <v>46242</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1707004056/IF/IAY/654970 — Construction of IAY House -IAY REG. NO. MP1525120</t>
+          <t>1707004056/IF/IAY/6357327 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126578510</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>42926</v>
-[...3 lines deleted...]
-      </c>
+        <v>46307</v>
+      </c>
+      <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1707004056/IF/IAY/654989 — Construction of IAY House -IAY REG. NO. MP1553626</t>
+          <t>1707004056/IF/IAY/6358038 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126596319</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>15480</v>
+        <v>4200</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>42926</v>
-[...3 lines deleted...]
-      </c>
+        <v>46304</v>
+      </c>
+      <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1707004056/IF/IAY/654998 — Construction of IAY House -IAY REG. NO. MP1572416</t>
+          <t>1707004056/IF/IAY/6369307 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123514338</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>15480</v>
+        <v>2100</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>42926</v>
-[...3 lines deleted...]
-      </c>
+        <v>46307</v>
+      </c>
+      <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1707004056/IF/IAY/655124 — Construction of IAY House -IAY REG. NO. MP1725997</t>
+          <t>1707004056/IF/IAY/6369437 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126594763</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>15480</v>
+        <v>4200</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>42926</v>
-[...3 lines deleted...]
-      </c>
+        <v>46303</v>
+      </c>
+      <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1707004056/IF/IAY/655181 — Construction of IAY House -IAY REG. NO. MP1843474</t>
+          <t>1707004056/IF/IAY/6369470 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126045133</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>16336</v>
+        <v>8400</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>43164</v>
-[...3 lines deleted...]
-      </c>
+        <v>46303</v>
+      </c>
+      <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1707004056/IF/IAY/655285 — Construction of IAY House -IAY REG. NO. MP2036425</t>
+          <t>1707004056/IF/IAY/6369586 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125081964</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>16512</v>
+        <v>8400</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>42926</v>
-[...3 lines deleted...]
-      </c>
+        <v>46303</v>
+      </c>
+      <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1707004056/IF/IAY/655287 — Construction of IAY House -IAY REG. NO. MP2046967</t>
+          <t>1707004056/IF/IAY/6369595 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126489387</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>15480</v>
+        <v>8400</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>42863</v>
-[...3 lines deleted...]
-      </c>
+        <v>46304</v>
+      </c>
+      <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1707004056/IF/IAY/852799 — Construction of IAY House -IAY REG. NO. MP1525575</t>
+          <t>1707004056/IF/IAY/6394422 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126592994</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>15824</v>
+        <v>2100</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>42989</v>
-[...3 lines deleted...]
-      </c>
+        <v>46307</v>
+      </c>
+      <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1707004056/IF/IAY/852828 — Construction of IAY House -IAY REG. NO. MP1525920</t>
+          <t>1707004056/IF/IAY/654970 — Construction of IAY House -IAY REG. NO. MP1525120</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
+        <v>15030</v>
+      </c>
+      <c r="I308" s="2" t="n">
         <v>15480</v>
       </c>
-      <c r="I308" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J308" s="3" t="n">
-        <v>43257</v>
+        <v>42926</v>
       </c>
       <c r="K308" s="3" t="n">
-        <v>43830</v>
+        <v>43037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1707004056/IF/IAY/854589 — Construction of IAY House -IAY REG. NO. MP1546642</t>
+          <t>1707004056/IF/IAY/654989 — Construction of IAY House -IAY REG. NO. MP1553626</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
+        <v>15030</v>
+      </c>
+      <c r="I309" s="2" t="n">
         <v>15480</v>
       </c>
-      <c r="I309" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J309" s="3" t="n">
-        <v>42954</v>
+        <v>42926</v>
       </c>
       <c r="K309" s="3" t="n">
-        <v>43045</v>
+        <v>43049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1707004056/IF/IAY/854675 — Construction of IAY House -IAY REG. NO. MP1547728</t>
+          <t>1707004056/IF/IAY/654998 — Construction of IAY House -IAY REG. NO. MP1572416</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>42954</v>
+        <v>42926</v>
       </c>
       <c r="K310" s="3" t="n">
-        <v>43037</v>
+        <v>43039</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1707004056/IF/IAY/857153 — Construction of IAY House -IAY REG. NO. MP1576705</t>
+          <t>1707004056/IF/IAY/655124 — Construction of IAY House -IAY REG. NO. MP1725997</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>42926</v>
       </c>
       <c r="K311" s="3" t="n">
-        <v>43171</v>
+        <v>43037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1707004056/IF/IAY/857212 — Construction of IAY House -IAY REG. NO. MP1577603</t>
+          <t>1707004056/IF/IAY/655181 — Construction of IAY House -IAY REG. NO. MP1843474</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>14964</v>
+        <v>16336</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>42954</v>
+        <v>43164</v>
       </c>
       <c r="K312" s="3" t="n">
-        <v>43171</v>
+        <v>43388</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1707004056/IF/IAY/858177 — Construction of IAY House -IAY REG. NO. MP1590154</t>
+          <t>1707004056/IF/IAY/655285 — Construction of IAY House -IAY REG. NO. MP2036425</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>15480</v>
+        <v>16512</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>42926</v>
       </c>
       <c r="K313" s="3" t="n">
-        <v>43045</v>
+        <v>42981</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1707004056/IF/IAY/858264 — Construction of IAY House -IAY REG. NO. MP1591071</t>
+          <t>1707004056/IF/IAY/655287 — Construction of IAY House -IAY REG. NO. MP2046967</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
+        <v>15030</v>
+      </c>
+      <c r="I314" s="2" t="n">
         <v>15480</v>
       </c>
-      <c r="I314" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J314" s="3" t="n">
-        <v>42926</v>
+        <v>42863</v>
       </c>
       <c r="K314" s="3" t="n">
-        <v>43045</v>
+        <v>43164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1707004056/IF/IAY/867830 — Construction of IAY House -IAY REG. NO. MP1705208</t>
+          <t>1707004056/IF/IAY/852799 — Construction of IAY House -IAY REG. NO. MP1525575</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>15480</v>
+        <v>15824</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>42926</v>
+        <v>42989</v>
       </c>
       <c r="K315" s="3" t="n">
-        <v>43142</v>
+        <v>43060</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1707004056/IF/IAY/871128 — Construction of IAY House -IAY REG. NO. MP1749600</t>
+          <t>1707004056/IF/IAY/852828 — Construction of IAY House -IAY REG. NO. MP1525920</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>16512</v>
+        <v>15780</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>42926</v>
+        <v>43257</v>
       </c>
       <c r="K316" s="3" t="n">
-        <v>43060</v>
+        <v>43830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1707004056/IF/IAY/878664 — Construction of IAY House -IAY REG. NO. MP1844257</t>
+          <t>1707004056/IF/IAY/854589 — Construction of IAY House -IAY REG. NO. MP1546642</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>15480</v>
+        <v>16512</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>42926</v>
+        <v>42954</v>
       </c>
       <c r="K317" s="3" t="n">
-        <v>43102</v>
+        <v>43045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1707004056/IF/IAY/878669 — Construction of IAY House -IAY REG. NO. MP1844323</t>
+          <t>1707004056/IF/IAY/854675 — Construction of IAY House -IAY REG. NO. MP1547728</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>16512</v>
+        <v>15480</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>42926</v>
+        <v>42954</v>
       </c>
       <c r="K318" s="3" t="n">
-        <v>43102</v>
+        <v>43037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1707004056/IF/IAY/881283 — Construction of IAY House -IAY REG. NO. MP1880610</t>
+          <t>1707004056/IF/IAY/857153 — Construction of IAY House -IAY REG. NO. MP1576705</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>15136</v>
+        <v>15480</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>43003</v>
+        <v>42926</v>
       </c>
       <c r="K319" s="3" t="n">
-        <v>43060</v>
+        <v>43171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1707004056/IF/IAY/889585 — Construction of IAY House -IAY REG. NO. MP1994118</t>
+          <t>1707004056/IF/IAY/857212 — Construction of IAY House -IAY REG. NO. MP1577603</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>15480</v>
+        <v>14964</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>42926</v>
+        <v>42954</v>
       </c>
       <c r="K320" s="3" t="n">
-        <v>43037</v>
+        <v>43171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1707004056/IF/IAY/889794 — Construction of IAY House -IAY REG. NO. MP1997247</t>
+          <t>1707004056/IF/IAY/858177 — Construction of IAY House -IAY REG. NO. MP1590154</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>42926</v>
       </c>
       <c r="K321" s="3" t="n">
-        <v>43060</v>
+        <v>43045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1707004056/IF/IAY/891153 — Construction of IAY House -IAY REG. NO. MP2014922</t>
+          <t>1707004056/IF/IAY/858264 — Construction of IAY House -IAY REG. NO. MP1591071</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>16512</v>
+        <v>15824</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>42926</v>
       </c>
       <c r="K322" s="3" t="n">
-        <v>42981</v>
+        <v>43045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1707004056/LD/22012034228356 — प्रमोद कुमार /भईयन ब्राईट मेंढ बंधान निर्माण</t>
+          <t>1707004056/IF/IAY/867830 — Construction of IAY House -IAY REG. NO. MP1705208</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>27000</v>
+        <v>15480</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>20988</v>
+        <v>15480</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>42359</v>
+        <v>42926</v>
       </c>
       <c r="K323" s="3" t="n">
-        <v>42522</v>
+        <v>43142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1707004056/LD/22012034228357 — रामचन्‍द्र/भईयन ब्राईट मेंढ बंधान निर्माण</t>
+          <t>1707004056/IF/IAY/871128 — Construction of IAY House -IAY REG. NO. MP1749600</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>27000</v>
+        <v>15480</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>13356</v>
+        <v>16512</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>42359</v>
+        <v>42926</v>
       </c>
       <c r="K324" s="3" t="n">
-        <v>42372</v>
+        <v>43060</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1707004056/LD/22012034228358 — रामभरोसे/मज्‍जू यादव मेंढ बंधान निर्माण</t>
+          <t>1707004056/IF/IAY/878664 — Construction of IAY House -IAY REG. NO. MP1844257</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>27000</v>
+        <v>15480</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>27032</v>
+        <v>15480</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>42247</v>
+        <v>42926</v>
       </c>
       <c r="K325" s="3" t="n">
-        <v>42571</v>
+        <v>43102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1707004056/LD/22012034261383 — bhagwan das / jairam yadav mendhbandhan</t>
+          <t>1707004056/IF/IAY/878669 — Construction of IAY House -IAY REG. NO. MP1844323</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>0</v>
+        <v>16512</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>42426</v>
-[...1 lines deleted...]
-      <c r="K326" s="3"/>
+        <v>42926</v>
+      </c>
+      <c r="K326" s="3" t="n">
+        <v>43102</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1707004056/LD/22012034308815 — navin shantidham nirman bhadrai</t>
+          <t>1707004056/IF/IAY/881283 — Construction of IAY House -IAY REG. NO. MP1880610</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>245000</v>
+        <v>15480</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>0</v>
+        <v>15136</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K327" s="3"/>
+        <v>43003</v>
+      </c>
+      <c r="K327" s="3" t="n">
+        <v>43060</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1707004056/LD/22012034308816 — shanti dham nirman talab k pass baron</t>
+          <t>1707004056/IF/IAY/889585 — Construction of IAY House -IAY REG. NO. MP1994118</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>245000</v>
+        <v>15480</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K328" s="3"/>
+        <v>42926</v>
+      </c>
+      <c r="K328" s="3" t="n">
+        <v>43037</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1707004056/LD/22012034944554 — नाली निर्माण कार्य ग्‍यासी पाल के बेडा से जितेन्‍द्र यादव के घर की ओर ग्राम पंचायत भदरई  कनवर्जेन्‍स</t>
+          <t>1707004056/IF/IAY/889794 — Construction of IAY House -IAY REG. NO. MP1997247</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>84800</v>
+        <v>15480</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>80675.8</v>
+        <v>15480</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>45581</v>
+        <v>42926</v>
       </c>
       <c r="K329" s="3" t="n">
-        <v>45635</v>
+        <v>43060</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1707004056/PG/22012034303733 — khel medan panchyat bhawan k pas bhadrai</t>
+          <t>1707004056/IF/IAY/891153 — Construction of IAY House -IAY REG. NO. MP2014922</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>0</v>
+        <v>16512</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K330" s="3"/>
+        <v>42926</v>
+      </c>
+      <c r="K330" s="3" t="n">
+        <v>42981</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1707004056/RC/1672 — प्रधान मंत्री सडक से बारौन तक पहुॅचमार्ग</t>
+          <t>1707004056/LD/22012034228356 — प्रमोद कुमार /भईयन ब्राईट मेंढ बंधान निर्माण</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>182000</v>
+        <v>27000</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>181992</v>
+        <v>20988</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>39471</v>
+        <v>42359</v>
       </c>
       <c r="K331" s="3" t="n">
-        <v>39841</v>
+        <v>42522</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1707004056/RC/22012034195436 — मुन्‍नीलाल यादव के घर से भैयाराम के मकान तक सीसी र</t>
+          <t>1707004056/LD/22012034228357 — रामचन्‍द्र/भईयन ब्राईट मेंढ बंधान निर्माण</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>180000</v>
+        <v>27000</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>174216</v>
+        <v>13356</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>41631</v>
+        <v>42359</v>
       </c>
       <c r="K332" s="3" t="n">
-        <v>41767</v>
+        <v>42372</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1707004056/RC/22012034199861 — सी सी रोड निर्माण आंगनवाडी से प्राथमिक शाला की तरफ</t>
+          <t>1707004056/LD/22012034228358 — रामभरोसे/मज्‍जू यादव मेंढ बंधान निर्माण</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>180000</v>
+        <v>27000</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>177972</v>
+        <v>27032</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>41659</v>
+        <v>42247</v>
       </c>
       <c r="K333" s="3" t="n">
-        <v>41767</v>
+        <v>42571</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1707004056/RC/22012034293552 — सी सी रोड निर्माण सामुदायिक भवन से पप्‍पू यादव के मकान की ओर कर्न्‍वेजेन्‍स</t>
+          <t>1707004056/LD/22012034261383 — bhagwan das / jairam yadav mendhbandhan</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>70000</v>
+        <v>0</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>42357</v>
+        <v>42426</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1707004056/RC/22012034318735 — सुदूर संड्क निर्माण प्र्रधानमंत्री सडक से बाारौन गांव तक  पहुंचमार्ग भदरई</t>
+          <t>1707004056/LD/22012034308815 — navin shantidham nirman bhadrai</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>1327000</v>
+        <v>245000</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>1304569</v>
+        <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>42730</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1707004056/RC/22012034318791 — सीसी रोड व नाली निर्माण सामुदायिक भवन से पप्‍पू यादव के मकान की ओर भदरई</t>
+          <t>1707004056/LD/22012034308816 — shanti dham nirman talab k pass baron</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>0</v>
+        <v>245000</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>42109</v>
+        <v>42761</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1707004056/RC/22012034510917 — उदयपुरा खिरक से शान्तिधाम तक पहुंच मार्ग</t>
+          <t>1707004056/LD/22012034944554 — नाली निर्माण कार्य ग्‍यासी पाल के बेडा से जितेन्‍द्र यादव के घर की ओर ग्राम पंचायत भदरई  कनवर्जेन्‍स</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>1375370.97</v>
+        <v>84800</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>1231369.52</v>
+        <v>80675.8</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>44006</v>
-[...1 lines deleted...]
-      <c r="K337" s="3"/>
+        <v>45581</v>
+      </c>
+      <c r="K337" s="3" t="n">
+        <v>45635</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1707004056/RC/22012034537639 — बाउन्‍डीबाल निर्माण शांतिधाम ग्राम पंचायत भदरई उदयपुरा</t>
+          <t>1707004056/PG/22012034303733 — khel medan panchyat bhawan k pas bhadrai</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>93000</v>
+        <v>0</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>89968</v>
+        <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>44099</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1707004056/RC/22012034537641 — नाली निर्माण महेश यादव के घर से ब़जलाल यादव के घर तक ग्राम पंचायत भदरई</t>
+          <t>1707004056/RC/1672 — प्रधान मंत्री सडक से बारौन तक पहुॅचमार्ग</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>120000</v>
+        <v>182000</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>119654</v>
+        <v>181992</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>44102</v>
+        <v>39471</v>
       </c>
       <c r="K339" s="3" t="n">
-        <v>44440</v>
+        <v>39841</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1707004056/RC/22012034633071 — उदयपरा गाँव से बारोन गाँव की तरफ पहुच मर्ग ग्राम पंचायत भदरई</t>
+          <t>1707004056/RC/22012034195436 — मुन्‍नीलाल यादव के घर से भैयाराम के मकान तक सीसी र</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>0</v>
+        <v>180000</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>0</v>
+        <v>174216</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>44952</v>
-[...1 lines deleted...]
-      <c r="K340" s="3"/>
+        <v>41631</v>
+      </c>
+      <c r="K340" s="3" t="n">
+        <v>41767</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1707004056/RC/22012034635368 — ग्राम उदयपुरा से पतरघटा घाट अमृत सरोवर तक पहुंच मार्ग ग्राम  पंचायत भदरई</t>
+          <t>1707004056/RC/22012034199861 — सी सी रोड निर्माण आंगनवाडी से प्राथमिक शाला की तरफ</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>0</v>
+        <v>180000</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>0</v>
+        <v>177972</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K341" s="3"/>
+        <v>41659</v>
+      </c>
+      <c r="K341" s="3" t="n">
+        <v>41767</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1707004056/RC/22012034635370 — ग्राम उदयपुरा से बारोंनगांव की तरफ  पहुंच मार्ग ग्राम  पंचायत भदरई</t>
+          <t>1707004056/RC/22012034293552 — सी सी रोड निर्माण सामुदायिक भवन से पप्‍पू यादव के मकान की ओर कर्न्‍वेजेन्‍स</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>0</v>
+        <v>70000</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>45030</v>
+        <v>42357</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1707004056/RC/22012034638114 — सीसी रोड निर्माण कारसदेव से काशीराम की घर की ओर ग्राम  उदयपुरा  ग्राम पंचायत भदरई</t>
+          <t>1707004056/RC/22012034318735 — सुदूर संड्क निर्माण प्र्रधानमंत्री सडक से बाारौन गांव तक  पहुंचमार्ग भदरई</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>34992</v>
+        <v>1327000</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>34476</v>
+        <v>1304569</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>45191</v>
+        <v>42730</v>
       </c>
       <c r="K343" s="3" t="n">
-        <v>45258</v>
+        <v>43093</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1707004056/RC/22012034639593 — ग्राम भदरई से महेवा की तरफ पहुंच मार्ग  निर्माण ग्राम पंचायत भदरई</t>
+          <t>1707004056/RC/22012034318791 — सीसी रोड व नाली निर्माण सामुदायिक भवन से पप्‍पू यादव के मकान की ओर भदरई</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>45030</v>
+        <v>42109</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1707004056/RC/22012034664349 — सीसी रोड निर्माण इमली से सुरेश अहिरवार के घर की ओर ग्राम पंचायत भदरई (कनवर्जेन्सi)</t>
+          <t>1707004056/RC/22012034510917 — उदयपुरा खिरक से शान्तिधाम तक पहुंच मार्ग</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>21000</v>
+        <v>1375370.97</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>20332</v>
+        <v>1231369.52</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>45204</v>
-[...3 lines deleted...]
-      </c>
+        <v>44006</v>
+      </c>
+      <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1707004056/RC/22012034664355 — सीसी रोड निर्माण प्यारे लाल के घर से सुन्नू  अहि0 के घर की ओर ग्राम पंचायत भदरई (कनवर्जेन्से)</t>
+          <t>1707004056/RC/22012034537639 — बाउन्‍डीबाल निर्माण शांतिधाम ग्राम पंचायत भदरई उदयपुरा</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>10302</v>
+        <v>93000</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>10166</v>
+        <v>89968</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>45204</v>
+        <v>44099</v>
       </c>
       <c r="K346" s="3" t="n">
-        <v>45434</v>
+        <v>44440</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1707004056/RC/22012034674525 — सीसी रोड निर्माण हिन्दुपत के घर से ग्यासी पाल के बेडा की ओर ग्राम पंचायत भदरई कनवर्जेन्स</t>
+          <t>1707004056/RC/22012034537641 — नाली निर्माण महेश यादव के घर से ब़जलाल यादव के घर तक ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>51500</v>
+        <v>120000</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>43061.85</v>
+        <v>119654</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>45782</v>
+        <v>44102</v>
       </c>
       <c r="K347" s="3" t="n">
-        <v>45859</v>
+        <v>44440</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1707004056/RC/22012034832068 — सीसी रोड निर्माण  एवं नाली बादाम यादव के मकान से मुख्‍यमार्ग की ओर ग्राम पं.भदरई उदयपुरा कन्वरजेन्स</t>
+          <t>1707004056/RC/22012034633071 — उदयपरा गाँव से बारोन गाँव की तरफ पहुच मर्ग ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>70800</v>
+        <v>0</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>68541.1</v>
+        <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>45672</v>
-[...3 lines deleted...]
-      </c>
+        <v>44952</v>
+      </c>
+      <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1707004056/RC/22012034846461 — सीसी रोड निर्माण पुलिया से राकेश विश्‍वकर्मा की दुकान की ओर ग्राम पंचायत भदरई उदयपुरा कनवर्जेन्‍स</t>
+          <t>1707004056/RC/22012034635368 — ग्राम उदयपुरा से पतरघटा घाट अमृत सरोवर तक पहुंच मार्ग ग्राम  पंचायत भदरई</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>112000</v>
+        <v>0</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>110664</v>
+        <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>46118</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1707004056/RC/22012034853807 — सीसी रोड निर्माण उदयपुरा गांव मे पुलिया से राकेश विश्‍वकर्मा क ग्राम पंचायत भदरई उदयपुरा कनवर्जेन्‍स</t>
+          <t>1707004056/RC/22012034635370 — ग्राम उदयपुरा से बारोंनगांव की तरफ  पहुंच मार्ग ग्राम  पंचायत भदरई</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>34200</v>
+        <v>0</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>46126</v>
+        <v>45030</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1707004056/RC/2305 — सीसी रोड ह‍रीजन वस्‍ती उदयपुरा</t>
+          <t>1707004056/RC/22012034638114 — सीसी रोड निर्माण कारसदेव से काशीराम की घर की ओर ग्राम  उदयपुरा  ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>300000</v>
+        <v>34992</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>119454</v>
+        <v>34476</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>40150</v>
+        <v>45191</v>
       </c>
       <c r="K351" s="3" t="n">
-        <v>40174</v>
+        <v>45258</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1707004056/RC/2645 — भदरई से मातन नदी तक पहुंच मार्ग</t>
+          <t>1707004056/RC/22012034639593 — ग्राम भदरई से महेवा की तरफ पहुंच मार्ग  निर्माण ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>438000</v>
+        <v>0</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>383981</v>
+        <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>40537</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1707004056/RC/3836 — श्‍याम के घर से शिक्षा गारंटी शाला तक सी.सी.रोड पंच परमेश्‍वर</t>
+          <t>1707004056/RC/22012034664349 — सीसी रोड निर्माण इमली से सुरेश अहिरवार के घर की ओर ग्राम पंचायत भदरई (कनवर्जेन्सi)</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>500000</v>
+        <v>21000</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>136736</v>
+        <v>20332</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>41155</v>
+        <v>45204</v>
       </c>
       <c r="K353" s="3" t="n">
-        <v>41172</v>
+        <v>45434</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1707004056/RC/4006 — सी सी रोड निर्माण विन्‍द्रावन यादव के मकान से जगत</t>
+          <t>1707004056/RC/22012034664355 — सीसी रोड निर्माण प्यारे लाल के घर से सुन्नू  अहि0 के घर की ओर ग्राम पंचायत भदरई (कनवर्जेन्से)</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>165000</v>
+        <v>10302</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>153384</v>
+        <v>10166</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>41337</v>
+        <v>45204</v>
       </c>
       <c r="K354" s="3" t="n">
-        <v>41361</v>
+        <v>45434</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1707004056/RC/76 — bhadari sa udaypura tak pahuch marg</t>
+          <t>1707004056/RC/22012034674525 — सीसी रोड निर्माण हिन्दुपत के घर से ग्यासी पाल के बेडा की ओर ग्राम पंचायत भदरई कनवर्जेन्स</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>216000</v>
+        <v>51500</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>156456</v>
+        <v>43061.85</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>38829</v>
-[...1 lines deleted...]
-      <c r="K355" s="3"/>
+        <v>45782</v>
+      </c>
+      <c r="K355" s="3" t="n">
+        <v>45859</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1707004056/RC/80 — भदरई स्‍कूल से धुंधा खिरक तक पहुंच मार्ग भदरई</t>
+          <t>1707004056/RC/22012034832068 — सीसी रोड निर्माण  एवं नाली बादाम यादव के मकान से मुख्‍यमार्ग की ओर ग्राम पं.भदरई उदयपुरा कन्वरजेन्स</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>447300</v>
+        <v>70800</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>200934</v>
+        <v>68541.1</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>38829</v>
-[...1 lines deleted...]
-      <c r="K356" s="3"/>
+        <v>45672</v>
+      </c>
+      <c r="K356" s="3" t="n">
+        <v>45728</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1707004056/RC/812 — पहुॅच मार्ग उदयपुरा खिरक से उ0प्र0 सीमा तक</t>
+          <t>1707004056/RC/22012034846461 — सीसी रोड निर्माण पुलिया से राकेश विश्‍वकर्मा की दुकान की ओर ग्राम पंचायत भदरई उदयपुरा कनवर्जेन्‍स</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>463000</v>
+        <v>112000</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>191097</v>
+        <v>110664</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>39380</v>
+        <v>46118</v>
       </c>
       <c r="K357" s="3" t="n">
-        <v>39478</v>
+        <v>46169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1707004056/RS/22012034509301 — कैलाश यादव के घर के पास हेण्डपम्प के पास सोकपिड़ गड्डाबारोन</t>
+          <t>1707004056/RC/22012034853807 — सीसी रोड निर्माण उदयपुरा गांव मे पुलिया से राकेश विश्‍वकर्मा क ग्राम पंचायत भदरई उदयपुरा कनवर्जेन्‍स</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>14283.77</v>
+        <v>34200</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>13966</v>
+        <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>44592</v>
-[...3 lines deleted...]
-      </c>
+        <v>46126</v>
+      </c>
+      <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1707004056/RS/22012034509305 — प्राथमिकशाला  हेण्डपम्प के पास सोकपिड़ गड्डा ग्राम  भदरई</t>
+          <t>1707004056/RC/2305 — सीसी रोड ह‍रीजन वस्‍ती उदयपुरा</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>14283.77</v>
+        <v>300000</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>0</v>
+        <v>119454</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>44217</v>
-[...1 lines deleted...]
-      <c r="K359" s="3"/>
+        <v>40150</v>
+      </c>
+      <c r="K359" s="3" t="n">
+        <v>40174</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1707004056/RS/22012034509306 — पुराने  पंचायत भवन  हेण्डपम्प के पास सोकपिड़ गड्डा ग्राम पंचायत  भदरई</t>
+          <t>1707004056/RC/2645 — भदरई से मातन नदी तक पहुंच मार्ग</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>14283.77</v>
+        <v>438000</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>0</v>
+        <v>383981</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>44217</v>
-[...1 lines deleted...]
-      <c r="K360" s="3"/>
+        <v>40537</v>
+      </c>
+      <c r="K360" s="3" t="n">
+        <v>40796</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1707004056/RS/22012034509307 — प्राथमिक शाला उदयपुरा   हेण्डपम्प के पास सोकपिड़ गड्डा ग्राम पंचायत  भदरई</t>
+          <t>1707004056/RC/3836 — श्‍याम के घर से शिक्षा गारंटी शाला तक सी.सी.रोड पंच परमेश्‍वर</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>14283.77</v>
+        <v>500000</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>0</v>
+        <v>136736</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>44217</v>
-[...1 lines deleted...]
-      <c r="K361" s="3"/>
+        <v>41155</v>
+      </c>
+      <c r="K361" s="3" t="n">
+        <v>41172</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1707004056/RS/22012034540209 — CTRआंगनवाड़ी के पास नाडेप टेंक</t>
+          <t>1707004056/RC/4006 — सी सी रोड निर्माण विन्‍द्रावन यादव के मकान से जगत</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>0</v>
+        <v>165000</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>0</v>
+        <v>153384</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K362" s="3"/>
+        <v>41337</v>
+      </c>
+      <c r="K362" s="3" t="n">
+        <v>41361</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1707004056/RS/22012034628569 — माध्यमिक शाला केपास र्स्वच्छता  परिसर निर्माण ग्राम पंचायत भदरई</t>
+          <t>1707004056/RC/76 — bhadari sa udaypura tak pahuch marg</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>75000</v>
+        <v>216000</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>74896</v>
+        <v>156456</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>44568</v>
-[...3 lines deleted...]
-      </c>
+        <v>38829</v>
+      </c>
+      <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1707004056/RS/22012034701360 — नाली निर्माण हिन्दूपत यादव के घर से ग्यासी पाल के घर की ओर उदयपुरा ग्राम पंचायत भदरई (कनवर्जेन्‍स)</t>
+          <t>1707004056/RC/80 — भदरई स्‍कूल से धुंधा खिरक तक पहुंच मार्ग भदरई</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>14700</v>
+        <v>447300</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>14692</v>
+        <v>200934</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>45201</v>
-[...3 lines deleted...]
-      </c>
+        <v>38829</v>
+      </c>
+      <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1707004056/RS/22012034701363 — पुलिया निर्माण पथरा हार ग्राम उदयपुरा ग्राम पंचायत भदरई (कनवर्जेन्‍स)</t>
+          <t>1707004056/RC/812 — पहुॅच मार्ग उदयपुरा खिरक से उ0प्र0 सीमा तक</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>37200</v>
+        <v>463000</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>0</v>
+        <v>191097</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K365" s="3"/>
+        <v>39380</v>
+      </c>
+      <c r="K365" s="3" t="n">
+        <v>39478</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1707004056/RS/22012035117018 — नाली निर्माण कासदेव से नदी की ओर ग्राम पंचायत भदरई (कनवर्जेन्स )</t>
+          <t>1707004056/RS/22012034509301 — कैलाश यादव के घर के पास हेण्डपम्प के पास सोकपिड़ गड्डाबारोन</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>59000</v>
+        <v>14283.77</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>58344</v>
+        <v>13966</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>45204</v>
+        <v>44592</v>
       </c>
       <c r="K366" s="3" t="n">
-        <v>45436</v>
+        <v>44615</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1707004056/RS/22012035124729 — नाली निमार्ण खदिया से हरिजन बस्ती की ओर ग्राम पंचायत भदरई कनवर्जेन्स</t>
+          <t>1707004056/RS/22012034509305 — प्राथमिकशाला  हेण्डपम्प के पास सोकपिड़ गड्डा ग्राम  भदरई</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>59000</v>
+        <v>14283.77</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>56902</v>
+        <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>45456</v>
-[...3 lines deleted...]
-      </c>
+        <v>44217</v>
+      </c>
+      <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/1346 — मुन्‍नालाल/पुत्‍ती अहिरवार सिंचाई कूप निर्माण</t>
+          <t>1707004056/RS/22012034509306 — पुराने  पंचायत भवन  हेण्डपम्प के पास सोकपिड़ गड्डा ग्राम पंचायत  भदरई</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>170000</v>
+        <v>14283.77</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>169997</v>
+        <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>39494</v>
-[...3 lines deleted...]
-      </c>
+        <v>44217</v>
+      </c>
+      <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/1347 — जगदीश/भैयाराम यादव सिंचाई कूप निर्माण्‍ा</t>
+          <t>1707004056/RS/22012034509307 — प्राथमिक शाला उदयपुरा   हेण्डपम्प के पास सोकपिड़ गड्डा ग्राम पंचायत  भदरई</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>170000</v>
+        <v>14283.77</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>168809</v>
+        <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>39494</v>
-[...3 lines deleted...]
-      </c>
+        <v>44217</v>
+      </c>
+      <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/1348 — भुजबल/कलू यादव सिंचाई कूप निर्माण</t>
+          <t>1707004056/RS/22012034540209 — CTRआंगनवाड़ी के पास नाडेप टेंक</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>170000</v>
+        <v>0</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>131004</v>
+        <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>39519</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/1349 — रमसू/हल्‍ले अहिरवार सिंचाई कूप निर्माण</t>
+          <t>1707004056/RS/22012034628569 — माध्यमिक शाला केपास र्स्वच्छता  परिसर निर्माण ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>170000</v>
+        <v>75000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>169998</v>
+        <v>74896</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>39494</v>
+        <v>44568</v>
       </c>
       <c r="K371" s="3" t="n">
-        <v>39876</v>
+        <v>44621</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/1366 — पप्‍पू/गनेश अहिरवार सिंचाई कूप निर्माण</t>
+          <t>1707004056/RS/22012034701360 — नाली निर्माण हिन्दूपत यादव के घर से ग्यासी पाल के घर की ओर उदयपुरा ग्राम पंचायत भदरई (कनवर्जेन्‍स)</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>170000</v>
+        <v>14700</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>170076</v>
+        <v>14692</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>39494</v>
+        <v>45201</v>
       </c>
       <c r="K372" s="3" t="n">
-        <v>39903</v>
+        <v>45259</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/1367 — पहलवान/भुल्‍लू अहिरवार सिंचाई कूप निर्माण</t>
+          <t>1707004056/RS/22012034701363 — पुलिया निर्माण पथरा हार ग्राम उदयपुरा ग्राम पंचायत भदरई (कनवर्जेन्‍स)</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>170000</v>
+        <v>37200</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>169993</v>
+        <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>39494</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/1368 — अंगूरी/हरिराम अहिरवार सिंचाई कूप निर्माण</t>
+          <t>1707004056/RS/22012035117018 — नाली निर्माण कासदेव से नदी की ओर ग्राम पंचायत भदरई (कनवर्जेन्स )</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>170000</v>
+        <v>59000</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>153168</v>
+        <v>58344</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>39494</v>
+        <v>45204</v>
       </c>
       <c r="K374" s="3" t="n">
-        <v>39876</v>
+        <v>45436</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/1369 — लखन/रामदयाल वंशकार सिंचाई कूप निर्माण</t>
+          <t>1707004056/RS/22012035124729 — नाली निमार्ण खदिया से हरिजन बस्ती की ओर ग्राम पंचायत भदरई कनवर्जेन्स</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>170000</v>
+        <v>59000</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>183716.65</v>
+        <v>56902</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>39494</v>
+        <v>45456</v>
       </c>
       <c r="K375" s="3" t="n">
-        <v>39988</v>
+        <v>45502</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/1370 — मन्‍नू/वंशी अहिरवार सिंचाई कूप निर्माण</t>
+          <t>1707004056/WC/1346 — मुन्‍नालाल/पुत्‍ती अहिरवार सिंचाई कूप निर्माण</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>170000</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>169936</v>
+        <v>169997</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>39519</v>
+        <v>39494</v>
       </c>
       <c r="K376" s="3" t="n">
-        <v>39876</v>
+        <v>39903</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/1371 — राजू/गिलौजी अहिरवार सिंचाई कूप निर्माण</t>
+          <t>1707004056/WC/1347 — जगदीश/भैयाराम यादव सिंचाई कूप निर्माण्‍ा</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>170000</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>169997</v>
+        <v>168809</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>39519</v>
+        <v>39494</v>
       </c>
       <c r="K377" s="3" t="n">
-        <v>39932</v>
+        <v>39939</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/1372 — मौजी/मोतीलाल लुहार सिंचाई कूप निर्माण</t>
+          <t>1707004056/WC/1348 — भुजबल/कलू यादव सिंचाई कूप निर्माण</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>170000</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>169778</v>
+        <v>131004</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>39519</v>
       </c>
       <c r="K378" s="3" t="n">
-        <v>39960</v>
+        <v>39981</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/1653 — स्‍टाप डेम निर्माण भदरई उदयपुरा</t>
+          <t>1707004056/WC/1349 — रमसू/हल्‍ले अहिरवार सिंचाई कूप निर्माण</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>1873000</v>
+        <v>170000</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>506039</v>
+        <v>169998</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>39117</v>
+        <v>39494</v>
       </c>
       <c r="K379" s="3" t="n">
-        <v>39117</v>
+        <v>39876</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034388759 — नवीन तालाब निर्माण नचावन हार नाला ग्राम पंचायत भदरई उदयपुरा</t>
+          <t>1707004056/WC/1366 — पप्‍पू/गनेश अहिरवार सिंचाई कूप निर्माण</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>1479000</v>
+        <v>170000</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>1474234</v>
+        <v>170076</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>43234</v>
+        <v>39494</v>
       </c>
       <c r="K380" s="3" t="n">
-        <v>43994</v>
+        <v>39903</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034395339 — talab gindodhar bass bali nala udaypura</t>
+          <t>1707004056/WC/1367 — पहलवान/भुल्‍लू अहिरवार सिंचाई कूप निर्माण</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>0</v>
+        <v>170000</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>0</v>
+        <v>169993</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K381" s="3"/>
+        <v>39494</v>
+      </c>
+      <c r="K381" s="3" t="n">
+        <v>39988</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034477439 — तालाब निर्माण मिठोई हार</t>
+          <t>1707004056/WC/1368 — अंगूरी/हरिराम अहिरवार सिंचाई कूप निर्माण</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>0</v>
+        <v>170000</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>0</v>
+        <v>153168</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>43638</v>
-[...1 lines deleted...]
-      <c r="K382" s="3"/>
+        <v>39494</v>
+      </c>
+      <c r="K382" s="3" t="n">
+        <v>39876</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034514463 — बरोन हार तालाब निर्माण</t>
+          <t>1707004056/WC/1369 — लखन/रामदयाल वंशकार सिंचाई कूप निर्माण</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>0</v>
+        <v>170000</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>0</v>
+        <v>183716.65</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>43752</v>
-[...1 lines deleted...]
-      <c r="K383" s="3"/>
+        <v>39494</v>
+      </c>
+      <c r="K383" s="3" t="n">
+        <v>39988</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034514469 — गड़रया हार तालाब निर्माण</t>
+          <t>1707004056/WC/1370 — मन्‍नू/वंशी अहिरवार सिंचाई कूप निर्माण</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>1380489.56</v>
+        <v>170000</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>1362276.86</v>
+        <v>169936</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>43997</v>
+        <v>39519</v>
       </c>
       <c r="K384" s="3" t="n">
-        <v>44534</v>
+        <v>39876</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034514471 — मिठु अहिरवार खेत तालाब निर्माण</t>
+          <t>1707004056/WC/1371 — राजू/गिलौजी अहिरवार सिंचाई कूप निर्माण</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>0</v>
+        <v>170000</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>0</v>
+        <v>169997</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>43752</v>
-[...1 lines deleted...]
-      <c r="K385" s="3"/>
+        <v>39519</v>
+      </c>
+      <c r="K385" s="3" t="n">
+        <v>39932</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034514472 — खूंदे  किस्सू  अहिरवार खेत तालाब निर्माण</t>
+          <t>1707004056/WC/1372 — मौजी/मोतीलाल लुहार सिंचाई कूप निर्माण</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>0</v>
+        <v>170000</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>0</v>
+        <v>169778</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>43752</v>
-[...1 lines deleted...]
-      <c r="K386" s="3"/>
+        <v>39519</v>
+      </c>
+      <c r="K386" s="3" t="n">
+        <v>39960</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034559894 — डग आउट पौण्ड कालिया घाट क़े पास ग्राम पंचायत भदरई उदयपुरा</t>
+          <t>1707004056/WC/1653 — स्‍टाप डेम निर्माण भदरई उदयपुरा</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>0</v>
+        <v>1873000</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>0</v>
+        <v>506039</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K387" s="3"/>
+        <v>39117</v>
+      </c>
+      <c r="K387" s="3" t="n">
+        <v>39117</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034581582 — होरे के नाला पर नवीन तालाब निर्माण ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012034388759 — नवीन तालाब निर्माण नचावन हार नाला ग्राम पंचायत भदरई उदयपुरा</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>1216095.27</v>
+        <v>1479000</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>1214289.93</v>
+        <v>1474234</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>44165</v>
+        <v>43234</v>
       </c>
       <c r="K388" s="3" t="n">
-        <v>45297</v>
+        <v>43994</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034581584 — होरे के नाला पर नवीन तालाब निर्माण ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012034395339 — talab gindodhar bass bali nala udaypura</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>43856</v>
+        <v>43204</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034583856 — परलोकेशन टेंक  डाडी हार  ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012034477439 — तालाब निर्माण मिठोई हार</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>951212.5</v>
+        <v>0</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>920953.62</v>
+        <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>44158</v>
-[...3 lines deleted...]
-      </c>
+        <v>43638</v>
+      </c>
+      <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034652585 — CTR राजीव गाँधी सेवा केंद्र पंचायत भवन  भदरई रूफ वाटर हार्वेस्टिंग कार्य</t>
+          <t>1707004056/WC/22012034514463 — बरोन हार तालाब निर्माण</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>47888.25</v>
+        <v>0</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>20844</v>
+        <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>44340</v>
-[...3 lines deleted...]
-      </c>
+        <v>43752</v>
+      </c>
+      <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034652596 — CTR शासकीय माध्यमिक शाला  भदरई रूफ वाटर हार्वेस्टिंग कार्य</t>
+          <t>1707004056/WC/22012034514469 — गड़रया हार तालाब निर्माण</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>47888.25</v>
+        <v>1380489.56</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>23160</v>
+        <v>1362276.86</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>44340</v>
+        <v>43997</v>
       </c>
       <c r="K392" s="3" t="n">
         <v>44534</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034652609 — CTRसामुदायिक भवन उदयपुरा  वाटर हार्वेस्टिंग कार्य</t>
+          <t>1707004056/WC/22012034514471 — मिठु अहिरवार खेत तालाब निर्माण</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>47888.25</v>
+        <v>0</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>41986.5</v>
+        <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>44340</v>
-[...3 lines deleted...]
-      </c>
+        <v>43752</v>
+      </c>
+      <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034698137 — CTR रूपसिंह ,जाहरसिंह तनय किशन यादव खेत तालाब निर्माण ग्राम बारोन ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012034514472 — खूंदे  किस्सू  अहिरवार खेत तालाब निर्माण</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>110516.06</v>
+        <v>0</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>57258</v>
+        <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>44340</v>
-[...3 lines deleted...]
-      </c>
+        <v>43752</v>
+      </c>
+      <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034704575 — CTR बारोन हार नाला पर बोल्डर चेक निर्माण ग्राम बारोन ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012034559894 — डग आउट पौण्ड कालिया घाट क़े पास ग्राम पंचायत भदरई उदयपुरा</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>12265.67</v>
+        <v>0</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>6652</v>
+        <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>44340</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034704584 — CTRशान्तिधाम के पास सुखनई नाला पर बोल्डर चेक निर्माण ग्राम बारोन ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012034581582 — होरे के नाला पर नवीन तालाब निर्माण ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>0</v>
+        <v>1216095.27</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>0</v>
+        <v>1214289.93</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K396" s="3"/>
+        <v>44165</v>
+      </c>
+      <c r="K396" s="3" t="n">
+        <v>45297</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034704587 — CTRशान्तिधाम के पास सुखनई नाला पर बोल्डर चेक निर्माण ग्राम बारोन ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012034581584 — होरे के नाला पर नवीन तालाब निर्माण ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>43569</v>
+        <v>43856</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034704615 — CTR बारोन खिरकसुखनई नाला पर बोल्डर चेक निर्माण ग्राम बारोन ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012034583856 — परलोकेशन टेंक  डाडी हार  ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>0</v>
+        <v>951212.5</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>0</v>
+        <v>920953.62</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K398" s="3"/>
+        <v>44158</v>
+      </c>
+      <c r="K398" s="3" t="n">
+        <v>45419</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034704635 — CTRनर्सरी के पास नाला पर बोल्डर चेक निर्माण</t>
+          <t>1707004056/WC/22012034652585 — CTR राजीव गाँधी सेवा केंद्र पंचायत भवन  भदरई रूफ वाटर हार्वेस्टिंग कार्य</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>0</v>
+        <v>47888.25</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>0</v>
+        <v>20844</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K399" s="3"/>
+        <v>44340</v>
+      </c>
+      <c r="K399" s="3" t="n">
+        <v>44534</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034732771 — CTRआगनबाड़ी केंद्र भदरई के पास सोकपिट गड्डा निर्माण ग्रामपंचायत भदरई</t>
+          <t>1707004056/WC/22012034652596 — CTR शासकीय माध्यमिक शाला  भदरई रूफ वाटर हार्वेस्टिंग कार्य</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>14467.3</v>
+        <v>47888.25</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>16212</v>
+        <v>23160</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>44361</v>
+        <v>44340</v>
       </c>
       <c r="K400" s="3" t="n">
-        <v>44395</v>
+        <v>44534</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034757975 — बारोंन हार पहाड़ी के पास डगआउट पोंड ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012034652609 — CTRसामुदायिक भवन उदयपुरा  वाटर हार्वेस्टिंग कार्य</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>0</v>
+        <v>47888.25</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>0</v>
+        <v>41986.5</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K401" s="3"/>
+        <v>44340</v>
+      </c>
+      <c r="K401" s="3" t="n">
+        <v>45262</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034791346 — CTR प्रताप यादव के घर के पास हेंड पम्प के पास सोकपिट निर्माण</t>
+          <t>1707004056/WC/22012034698137 — CTR रूपसिंह ,जाहरसिंह तनय किशन यादव खेत तालाब निर्माण ग्राम बारोन ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>14467.3</v>
+        <v>110516.06</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>0</v>
+        <v>57258</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K402" s="3"/>
+        <v>44340</v>
+      </c>
+      <c r="K402" s="3" t="n">
+        <v>46169</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034791357 — CTR  चांदे के  हेंड पम्प के पास सोकपिट निर्माण</t>
+          <t>1707004056/WC/22012034704575 — CTR बारोन हार नाला पर बोल्डर चेक निर्माण ग्राम बारोन ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>14467.3</v>
+        <v>12265.67</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>10422</v>
+        <v>6652</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>44452</v>
+        <v>44340</v>
       </c>
       <c r="K403" s="3" t="n">
         <v>44534</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034791360 — CTR  इमली के हेंड पम्प के पास सोकपिट निर्माण</t>
+          <t>1707004056/WC/22012034704584 — CTRशान्तिधाम के पास सुखनई नाला पर बोल्डर चेक निर्माण ग्राम बारोन ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>44300</v>
+        <v>43569</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034798789 — CTR मनपयारे यादव के घर के पास हेण्डपम्प पर सोकपिट गड्डा</t>
+          <t>1707004056/WC/22012034704587 — CTRशान्तिधाम के पास सुखनई नाला पर बोल्डर चेक निर्माण ग्राम बारोन ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>13979.46</v>
+        <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>44424</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034804070 — CTR रूफ वाटर हार्वेस्टिंग कार्य  प्राथमिक शाळा खदिया खिरक  ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012034704615 — CTR बारोन खिरकसुखनई नाला पर बोल्डर चेक निर्माण ग्राम बारोन ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034804071 — CTR रूफ वाटर हार्वेस्टिंग कार्य  प्राथमिक शाळा खदिया खिरक  ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012034704635 — CTRनर्सरी के पास नाला पर बोल्डर चेक निर्माण</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034866919 — CTR लघु तालाब निर्माण हितग्राही लल्लू तनय पलटू अहिरवार</t>
+          <t>1707004056/WC/22012034732771 — CTRआगनबाड़ी केंद्र भदरई के पास सोकपिट गड्डा निर्माण ग्रामपंचायत भदरई</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>0</v>
+        <v>14467.3</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>0</v>
+        <v>16212</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K408" s="3"/>
+        <v>44361</v>
+      </c>
+      <c r="K408" s="3" t="n">
+        <v>44395</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034866927 — CTR लघुतालाब मुन्नालाल तनय पलटू अहिरवार</t>
+          <t>1707004056/WC/22012034757975 — बारोंन हार पहाड़ी के पास डगआउट पोंड ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>44424</v>
+        <v>44300</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034866933 — CTR लघुतालाब सुकन तनय पलटू अहिरवार</t>
+          <t>1707004056/WC/22012034791346 — CTR प्रताप यादव के घर के पास हेंड पम्प के पास सोकपिट निर्माण</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>0</v>
+        <v>14467.3</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>44424</v>
+        <v>44300</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034866943 — CTR लघुतालाब मुंजीलाल  तनय पलटू अहिरवार</t>
+          <t>1707004056/WC/22012034791357 — CTR  चांदे के  हेंड पम्प के पास सोकपिट निर्माण</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>0</v>
+        <v>14467.3</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>0</v>
+        <v>10422</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K411" s="3"/>
+        <v>44452</v>
+      </c>
+      <c r="K411" s="3" t="n">
+        <v>44534</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034867779 — CTR खेत तालाब निर्माण सुकन तनय पलटू अहिरवार</t>
+          <t>1707004056/WC/22012034791360 — CTR  इमली के हेंड पम्प के पास सोकपिट निर्माण</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>0</v>
+        <v>14467.3</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>44424</v>
+        <v>44300</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034867791 — CTR खेत तालाब निर्माण मुन्ना तनय पलटू अहिरवार</t>
+          <t>1707004056/WC/22012034798789 — CTR मनपयारे यादव के घर के पास हेण्डपम्प पर सोकपिट गड्डा</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>0</v>
+        <v>14467.3</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>0</v>
+        <v>13979.46</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>44424</v>
       </c>
-      <c r="K413" s="3"/>
+      <c r="K413" s="3" t="n">
+        <v>45484</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034867793 — CTR खेत तालाब निर्माण मुंजी  तनय पलटू अहिरवार</t>
+          <t>1707004056/WC/22012034804070 — CTR रूफ वाटर हार्वेस्टिंग कार्य  प्राथमिक शाळा खदिया खिरक  ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>44424</v>
+        <v>44300</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034867804 — CTR खेत तालाब निर्माणलल्लू  तनय पलटू अहिरवार</t>
+          <t>1707004056/WC/22012034804071 — CTR रूफ वाटर हार्वेस्टिंग कार्य  प्राथमिक शाळा खदिया खिरक  ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>44424</v>
+        <v>44300</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034867805 — CTR खेत तालाब निर्माणलल्लू  तनय पलटू अहिरवार</t>
+          <t>1707004056/WC/22012034866919 — CTR लघु तालाब निर्माण हितग्राही लल्लू तनय पलटू अहिरवार</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034890261 — कवा घाट सुख़नई नदी पर स्टापडेम निर्माण ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012034866927 — CTR लघुतालाब मुन्नालाल तनय पलटू अहिरवार</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034890270 — कछार नाला पर स्टापडेम निर्माण ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012034866933 — CTR लघुतालाब सुकन तनय पलटू अहिरवार</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034890271 — कछार नाला पर स्टापडेम निर्माण ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012034866943 — CTR लघुतालाब मुंजीलाल  तनय पलटू अहिरवार</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034890274 — मुड़फोरा नाला पर स्टापडेम निर्माण ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012034867779 — CTR खेत तालाब निर्माण सुकन तनय पलटू अहिरवार</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034920191 — पुष्पेंंद्र  तनय किशोरी लाल यादव खेत तालाब निर्माण ग्राम बारोन ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012034867791 — CTR खेत तालाब निर्माण मुन्ना तनय पलटू अहिरवार</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>44586</v>
+        <v>44424</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034920192 — सुनील कुमार तनय स्वामी प्रसाद यादव  खेत तालाब निर्माण ग्राम बारोन ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012034867793 — CTR खेत तालाब निर्माण मुंजी  तनय पलटू अहिरवार</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>44586</v>
+        <v>44424</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034932950 — अमृत सरोवर(पतरघटा घाट पर) नवीन तालाब निर्माण ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012034867804 — CTR खेत तालाब निर्माणलल्लू  तनय पलटू अहिरवार</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>44628</v>
+        <v>44424</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034932952 — अमृत सरोवर(पतरघटा घाट पर) नवीन तालाब निर्माण ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012034867805 — CTR खेत तालाब निर्माणलल्लू  तनय पलटू अहिरवार</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>1490780.71</v>
+        <v>0</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>1488872.42</v>
+        <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>44668</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034941010 — जमुना के हार के पास परकोलेशन टेंक ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012034890261 — कवा घाट सुख़नई नदी पर स्टापडेम निर्माण ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>497154.03</v>
+        <v>0</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>493337.79</v>
+        <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>44661</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034970386 — कर्को हार में परकोलेशन टेंक ग्राम बारोंन ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012034890270 — कछार नाला पर स्टापडेम निर्माण ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>44665</v>
+        <v>44424</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034970388 — कर्को हार में परकोलेशन टेंक ग्राम बारोंन ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012034890271 — कछार नाला पर स्टापडेम निर्माण ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>44665</v>
+        <v>44424</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034970394 — शान्तिधाम के पास  परकोलेशन टेंक ग्राम बारोंन ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012034890274 — मुड़फोरा नाला पर स्टापडेम निर्माण ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>44665</v>
+        <v>44424</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034970402 — चमरया हार  परकोलेशन टेंक ग्राम बारोंन ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012034920191 — पुष्पेंंद्र  तनय किशोरी लाल यादव खेत तालाब निर्माण ग्राम बारोन ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>44665</v>
+        <v>44586</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034976699 — सुनील कुमार  तनय स्वामी प्रसाद यादव खेत तालाब निर्माण ग्राम बारोन ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012034920192 — सुनील कुमार तनय स्वामी प्रसाद यादव  खेत तालाब निर्माण ग्राम बारोन ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>44586</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034976705 — सुनील कुमार  तनय स्वामी प्रसाद यादव खेत तालाब निर्माण ग्राम बारोन ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012034932950 — अमृत सरोवर(पतरघटा घाट पर) नवीन तालाब निर्माण ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>44586</v>
+        <v>44628</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034976707 — पुष्पेंद्र तनय किशोरी लाल  यादव खेत तालाब निर्माण ग्राम बारोन ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012034932952 — अमृत सरोवर(पतरघटा घाट पर) नवीन तालाब निर्माण ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>0</v>
+        <v>1490780.71</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>0</v>
+        <v>1488872.42</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>44586</v>
-[...1 lines deleted...]
-      <c r="K432" s="3"/>
+        <v>44668</v>
+      </c>
+      <c r="K432" s="3" t="n">
+        <v>45297</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034986028 — पराउन हार नाला पर परकोलेशन टेंक ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012034941010 — जमुना के हार के पास परकोलेशन टेंक ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>0</v>
+        <v>497154.03</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>0</v>
+        <v>493337.79</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K433" s="3"/>
+        <v>44661</v>
+      </c>
+      <c r="K433" s="3" t="n">
+        <v>45343</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012034986030 — पराउन हार नाला पर परकोलेशन टेंक ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012034970386 — कर्को हार में परकोलेशन टेंक ग्राम बारोंन ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012035053271 — कर्को हार के पास डग पोंड ग्राम बारोन  ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012034970388 — कर्को हार में परकोलेशन टेंक ग्राम बारोंन ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>44952</v>
+        <v>44665</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012035053276 — खेरी हार के पास डग पोंड   ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012034970394 — शान्तिधाम के पास  परकोलेशन टेंक ग्राम बारोंन ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>44952</v>
+        <v>44665</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012035056628 — बृजेन्द्र यादव के हार के पास परकोलेशन टेन्क ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012034970402 — चमरया हार  परकोलेशन टेंक ग्राम बारोंन ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>44950</v>
+        <v>44665</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012035056657 — खेरी हार के पास परकोलेशन  टेन्क  निर्माण  ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012034976699 — सुनील कुमार  तनय स्वामी प्रसाद यादव खेत तालाब निर्माण ग्राम बारोन ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>44950</v>
+        <v>44586</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012035062016 — कर्को हार  के पास डग आउट पोंड  ग्राम बारोन  ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012034976705 — सुनील कुमार  तनय स्वामी प्रसाद यादव खेत तालाब निर्माण ग्राम बारोन ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>332586.15</v>
+        <v>0</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>294036.43</v>
+        <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>45085</v>
-[...3 lines deleted...]
-      </c>
+        <v>44586</v>
+      </c>
+      <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012035062024 — खेरीहार के पास परकोलेशन टेंक ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012034976707 — पुष्पेंद्र तनय किशोरी लाल  यादव खेत तालाब निर्माण ग्राम बारोन ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>403547.73</v>
+        <v>0</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>364811.58</v>
+        <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>45068</v>
-[...3 lines deleted...]
-      </c>
+        <v>44586</v>
+      </c>
+      <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012035062028 — ब्रजेन्द्र के हार  के पास परकोलेशन टेंक ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012034986028 — पराउन हार नाला पर परकोलेशन टेंक ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>474005.58</v>
+        <v>0</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>389777.9</v>
+        <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>45206</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012035062033 — पाडरबाले हार  के पास परकोलेशन टेंक ग्राम पंचायत</t>
+          <t>1707004056/WC/22012034986030 — पराउन हार नाला पर परकोलेशन टेंक ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>45030</v>
+        <v>44665</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012035062035 — पाडरबाले हार  के पास परकोलेशन टेंक ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012035053271 — कर्को हार के पास डग पोंड ग्राम बारोन  ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>443780.84</v>
+        <v>0</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>418919.7</v>
+        <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>45091</v>
-[...3 lines deleted...]
-      </c>
+        <v>44952</v>
+      </c>
+      <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012035062039 — झील केपास नवीन तालाब निर्माण  ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012035053276 — खेरी हार के पास डग पोंड   ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>1903999.85</v>
+        <v>0</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>1659975.88</v>
+        <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>45600</v>
+        <v>44952</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012035062051 — बेडाहार नाला पर अमृत सरोवर (नवीन तालाब) निर्माण पंचायत भदरई</t>
+          <t>1707004056/WC/22012035056628 — बृजेन्द्र यादव के हार के पास परकोलेशन टेन्क ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>45030</v>
+        <v>44950</v>
       </c>
       <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012035062057 — बारोंन घाट  पर अमृत सरोवर (नवीन तालाब) निर्माण ग्राम  बारोंन  पंचायत भदरई</t>
+          <t>1707004056/WC/22012035056657 — खेरी हार के पास परकोलेशन  टेन्क  निर्माण  ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>45030</v>
+        <v>44950</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012035064539 — कुड़इयाँ घाट पर अमृत सरोवर (नवीन तालाब )निर्माण ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012035062016 — कर्को हार  के पास डग आउट पोंड  ग्राम बारोन  ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>0</v>
+        <v>332586.15</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>0</v>
+        <v>294036.43</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K447" s="3"/>
+        <v>45085</v>
+      </c>
+      <c r="K447" s="3" t="n">
+        <v>45859</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012035064563 — पुखइयन वाले  घाट पर अमृत सरोवर (नवीन तालाब )निर्माण ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012035062024 — खेरीहार के पास परकोलेशन टेंक ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>0</v>
+        <v>403547.73</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>0</v>
+        <v>364811.58</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K448" s="3"/>
+        <v>45068</v>
+      </c>
+      <c r="K448" s="3" t="n">
+        <v>46203</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012035067501 — ब्रजेन्द्र यादव के हार के पास परकोलेशन  टेंक ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012035062028 — ब्रजेन्द्र के हार  के पास परकोलेशन टेंक ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>0</v>
+        <v>474005.58</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>0</v>
+        <v>389777.9</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K449" s="3"/>
+        <v>45206</v>
+      </c>
+      <c r="K449" s="3" t="n">
+        <v>46242</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012035067502 — भुजवल यादव  के हार के पास परकोलेशन  टेंक ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012035062033 — पाडरबाले हार  के पास परकोलेशन टेंक ग्राम पंचायत</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012035076535 — डांडीहार के पास नवीन तालाब निर्माण ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012035062035 — पाडरबाले हार  के पास परकोलेशन टेंक ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>0</v>
+        <v>443780.84</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>0</v>
+        <v>418919.7</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K451" s="3"/>
+        <v>45091</v>
+      </c>
+      <c r="K451" s="3" t="n">
+        <v>46203</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012035076540 — पुनुआ हार के पास नवीन तालाब निर्माण ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012035062039 — झील केपास नवीन तालाब निर्माण  ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>0</v>
+        <v>1903999.85</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>0</v>
+        <v>1659975.88</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>45030</v>
+        <v>45600</v>
       </c>
       <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012035076552 — टूटा टोर हार के पास नवीन तालाब निर्माण ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012035062051 — बेडाहार नाला पर अमृत सरोवर (नवीन तालाब) निर्माण पंचायत भदरई</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>1498926.34</v>
+        <v>0</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>1469336</v>
+        <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>45206</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012035076556 — कल्याण के बेडा के पास परकोलेशन टेंक निर्माण ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012035062057 — बारोंन घाट  पर अमृत सरोवर (नवीन तालाब) निर्माण ग्राम  बारोंन  पंचायत भदरई</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>475838.45</v>
+        <v>0</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>430497.02</v>
+        <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>45206</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012035076595 — परकोलेशन टेंक निर्माण सीताराम  के बेडा के पास ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012035064539 — कुड़इयाँ घाट पर अमृत सरोवर (नवीन तालाब )निर्माण ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012035076600 — परकोलेशन टेंक निर्माण हिन्दूपत यादव के बेडा के पास ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012035064563 — पुखइयन वाले  घाट पर अमृत सरोवर (नवीन तालाब )निर्माण ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>467338.18</v>
+        <v>0</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>399072.83</v>
+        <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>45206</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012035076604 — परकोलेशन टेंक निर्माण गौशाला के पास  ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012035067501 — ब्रजेन्द्र यादव के हार के पास परकोलेशन  टेंक ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012035134015 — टूटा टोर  हार के पास परकोलेशन ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012035067502 — भुजवल यादव  के हार के पास परकोलेशन  टेंक ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>45154</v>
+        <v>45030</v>
       </c>
       <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012035248483 — परकोलेशन टैंक निर्माण पुनुआ हार के पास ग्राम पंचायत भदरई उदयपुरा</t>
+          <t>1707004056/WC/22012035076535 — डांडीहार के पास नवीन तालाब निर्माण ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>435429.66</v>
+        <v>0</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>45567</v>
+        <v>45030</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012035248486 — परकोलेशन टैंक निर्माण जगतसिंह के हार मे ग्राम पंचायत भदरई उदयपुरा</t>
+          <t>1707004056/WC/22012035076540 — पुनुआ हार के पास नवीन तालाब निर्माण ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>406624.26</v>
+        <v>0</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>45567</v>
+        <v>45030</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012035248898 — परकोलेशन टैंक निर्माण हनुमत के हार में ग्राम पंचायत भदरई उदयपुरा</t>
+          <t>1707004056/WC/22012035076552 — टूटा टोर हार के पास नवीन तालाब निर्माण ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>0</v>
+        <v>1498926.34</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>0</v>
+        <v>1469336</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>45567</v>
-[...1 lines deleted...]
-      <c r="K461" s="3"/>
+        <v>45206</v>
+      </c>
+      <c r="K461" s="3" t="n">
+        <v>45859</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012035248901 — परकोलेशन टैंक निर्माण नेपत के हार में ग्राम पंचायत भदरई उदयपुरा</t>
+          <t>1707004056/WC/22012035076556 — कल्याण के बेडा के पास परकोलेशन टेंक निर्माण ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>0</v>
+        <v>475838.45</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>0</v>
+        <v>430497.02</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>45567</v>
-[...1 lines deleted...]
-      <c r="K462" s="3"/>
+        <v>45206</v>
+      </c>
+      <c r="K462" s="3" t="n">
+        <v>46203</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012035262741 — नर्सरी हाऱ गौशाला के पास समुदायक कूप  रिचार्ज पिट निर्माण ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012035076595 — परकोलेशन टेंक निर्माण सीताराम  के बेडा के पास ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>16844.3</v>
+        <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>45774</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012035282785 — रिचार्ज पिट निर्माण समुदायक  कूप हरिजन बस्ती उदयपुरा  ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/22012035076600 — परकोलेशन टेंक निर्माण हिन्दूपत यादव के बेडा के पास ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>25899.46</v>
+        <v>467338.18</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>10701</v>
+        <v>399072.83</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>45775</v>
+        <v>45206</v>
       </c>
       <c r="K464" s="3" t="n">
-        <v>46117</v>
+        <v>46203</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/22012035317546 — कंटूर टेंच  खेरीहार पहाड़ी ग्राम  पंचायत भदरई</t>
+          <t>1707004056/WC/22012035076604 — परकोलेशन टेंक निर्माण गौशाला के पास  ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>45761</v>
+        <v>45030</v>
       </c>
       <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/2304 — स्‍टाप डेम पत्‍तला नाला निर्माण</t>
+          <t>1707004056/WC/22012035134015 — टूटा टोर  हार के पास परकोलेशन ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>283117.15</v>
+        <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>40122</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/2514 — तालाब निर्माण नसरी के पास भदरई</t>
+          <t>1707004056/WC/22012035248483 — परकोलेशन टैंक निर्माण पुनुआ हार के पास ग्राम पंचायत भदरई उदयपुरा</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>496000</v>
+        <v>435429.66</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>495600</v>
+        <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>40290</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/2645 — सार्वजनिक पेयजल कूप कुदवाई</t>
+          <t>1707004056/WC/22012035248486 — परकोलेशन टैंक निर्माण जगतसिंह के हार मे ग्राम पंचायत भदरई उदयपुरा</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>232000</v>
+        <v>406624.26</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>227212</v>
+        <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>40535</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/2772 — नवीन तालाब निर्माण भदरई</t>
+          <t>1707004056/WC/22012035248898 — परकोलेशन टैंक निर्माण हनुमत के हार में ग्राम पंचायत भदरई उदयपुरा</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>498000</v>
+        <v>0</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>490480</v>
+        <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>40668</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2005-2006</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/304 — रिपटा कम स्‍टाप डेम</t>
+          <t>1707004056/WC/22012035248901 — परकोलेशन टैंक निर्माण नेपत के हार में ग्राम पंचायत भदरई उदयपुरा</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>38743</v>
+        <v>45567</v>
       </c>
       <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/518 — 1707004056/WC/518</t>
+          <t>1707004056/WC/22012035262741 — नर्सरी हाऱ गौशाला के पास समुदायक कूप  रिचार्ज पिट निर्माण ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>343100</v>
+        <v>25899.46</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>0</v>
+        <v>16844.3</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>42095</v>
-[...1 lines deleted...]
-      <c r="K471" s="3"/>
+        <v>45774</v>
+      </c>
+      <c r="K471" s="3" t="n">
+        <v>46117</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/544 — कूप निर्माण खादिया खिरक</t>
+          <t>1707004056/WC/22012035282785 — रिचार्ज पिट निर्माण समुदायक  कूप हरिजन बस्ती उदयपुरा  ग्राम पंचायत भदरई</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>124000</v>
+        <v>25899.46</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>67686</v>
+        <v>10701</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>38824</v>
+        <v>45775</v>
       </c>
       <c r="K472" s="3" t="n">
-        <v>38950</v>
+        <v>46117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/546 — तालाब निर्माण मोटे का नाला</t>
+          <t>1707004056/WC/22012035317546 — कंटूर टेंच  खेरीहार पहाड़ी ग्राम  पंचायत भदरई</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>477000</v>
+        <v>0</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>148810</v>
+        <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>39207</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/74 — वारौन कूप निर्माण</t>
+          <t>1707004056/WC/2304 — स्‍टाप डेम पत्‍तला नाला निर्माण</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>124997</v>
+        <v>500000</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>211775</v>
+        <v>283117.15</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>38831</v>
-[...1 lines deleted...]
-      <c r="K474" s="3"/>
+        <v>40122</v>
+      </c>
+      <c r="K474" s="3" t="n">
+        <v>40247</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/VB/22012035331721 — स्‍टैगर्ड कंटूर टैंच निर्माण उदयपुराहार पहाडी पर ग्राम पंचायत भदरई उदयपुरा</t>
+          <t>1707004056/WC/2514 — तालाब निर्माण नसरी के पास भदरई</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>0</v>
+        <v>496000</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>0</v>
+        <v>495600</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>46126</v>
-[...1 lines deleted...]
-      <c r="K475" s="3"/>
+        <v>40290</v>
+      </c>
+      <c r="K475" s="3" t="n">
+        <v>40419</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WC/VB/22012035331724 — स्‍टैगर्ड कंटूर टैंच निर्माण वारोन हार पहाडी पर ग्राम वारोन ग्राम पंचायत भदरई उदयपुरा</t>
+          <t>1707004056/WC/2645 — सार्वजनिक पेयजल कूप कुदवाई</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>0</v>
+        <v>232000</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>0</v>
+        <v>227212</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>46126</v>
-[...1 lines deleted...]
-      <c r="K476" s="3"/>
+        <v>40535</v>
+      </c>
+      <c r="K476" s="3" t="n">
+        <v>41908</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WH/22012034389138 — तालाब जीणोद्धार निर्माण बासबाली नाला के पास ग्राम पंचायत भदरई उदयपुरा</t>
+          <t>1707004056/WC/2772 — नवीन तालाब निर्माण भदरई</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>840000</v>
+        <v>498000</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>837872</v>
+        <v>490480</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>43374</v>
+        <v>40668</v>
       </c>
       <c r="K477" s="3" t="n">
-        <v>43822</v>
+        <v>40905</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2005-2006</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WH/22012034389139 — तालाब जीणोद्धार कारीखेतन तालाब ग्राम पंचायत भदरई उदयपुरा</t>
+          <t>1707004056/WC/304 — रिपटा कम स्‍टाप डेम</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>697000</v>
+        <v>0</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>686784</v>
+        <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>43374</v>
-[...3 lines deleted...]
-      </c>
+        <v>38743</v>
+      </c>
+      <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WH/22012034389143 — तालाब जीर्णोद्धार बासबारी नाला के पास ग्राम पंचायत उदयपुरा</t>
+          <t>1707004056/WC/518 — 1707004056/WC/518</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>0</v>
+        <v>343100</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>43204</v>
+        <v>42095</v>
       </c>
       <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WH/22012034441062 — भदरया नाला पर स्टापडेम</t>
+          <t>1707004056/WC/544 — कूप निर्माण खादिया खिरक</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>0</v>
+        <v>124000</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>0</v>
+        <v>67686</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>43638</v>
-[...1 lines deleted...]
-      <c r="K480" s="3"/>
+        <v>38824</v>
+      </c>
+      <c r="K480" s="3" t="n">
+        <v>38950</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1707004056/WH/22012034451561 — बारोन हार तालाबजीणोद्धार कार्य ग्राम पंचायत भदरई</t>
+          <t>1707004056/WC/546 — तालाब निर्माण मोटे का नाला</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>0</v>
+        <v>477000</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>0</v>
+        <v>148810</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K481" s="3"/>
+        <v>39207</v>
+      </c>
+      <c r="K481" s="3" t="n">
+        <v>39267</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
+          <t>2006-2007</t>
+        </is>
+      </c>
+      <c r="C482" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D482" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E482" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F482" s="1" t="inlineStr">
+        <is>
+          <t>1707004056/WC/74 — वारौन कूप निर्माण</t>
+        </is>
+      </c>
+      <c r="G482" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H482" s="2" t="n">
+        <v>124997</v>
+      </c>
+      <c r="I482" s="2" t="n">
+        <v>211775</v>
+      </c>
+      <c r="J482" s="3" t="n">
+        <v>38831</v>
+      </c>
+      <c r="K482" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
+      <c r="A483" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B483" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C483" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D483" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E483" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F483" s="1" t="inlineStr">
+        <is>
+          <t>1707004056/WC/VB/22012035331721 — स्‍टैगर्ड कंटूर टैंच निर्माण उदयपुराहार पहाडी पर ग्राम पंचायत भदरई उदयपुरा</t>
+        </is>
+      </c>
+      <c r="G483" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H483" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I483" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J483" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K483" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
+      <c r="A484" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B484" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C484" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D484" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E484" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F484" s="1" t="inlineStr">
+        <is>
+          <t>1707004056/WC/VB/22012035331724 — स्‍टैगर्ड कंटूर टैंच निर्माण वारोन हार पहाडी पर ग्राम वारोन ग्राम पंचायत भदरई उदयपुरा</t>
+        </is>
+      </c>
+      <c r="G484" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H484" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I484" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J484" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K484" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
+      <c r="A485" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B485" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C485" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D485" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E485" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F485" s="1" t="inlineStr">
+        <is>
+          <t>1707004056/WC/VB/YD/22012035336147 — Construction of Staggered Trench Udaypura Har Pahadi par Gram Panchayat Bhadrai Udaypura</t>
+        </is>
+      </c>
+      <c r="G485" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H485" s="2" t="n">
+        <v>398422.39</v>
+      </c>
+      <c r="I485" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J485" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K485" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
+      <c r="A486" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B486" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C486" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D486" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E486" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F486" s="1" t="inlineStr">
+        <is>
+          <t>1707004056/WH/22012034389138 — तालाब जीणोद्धार निर्माण बासबाली नाला के पास ग्राम पंचायत भदरई उदयपुरा</t>
+        </is>
+      </c>
+      <c r="G486" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H486" s="2" t="n">
+        <v>840000</v>
+      </c>
+      <c r="I486" s="2" t="n">
+        <v>837872</v>
+      </c>
+      <c r="J486" s="3" t="n">
+        <v>43374</v>
+      </c>
+      <c r="K486" s="3" t="n">
+        <v>43822</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
+      <c r="A487" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B487" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C487" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D487" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E487" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F487" s="1" t="inlineStr">
+        <is>
+          <t>1707004056/WH/22012034389139 — तालाब जीणोद्धार कारीखेतन तालाब ग्राम पंचायत भदरई उदयपुरा</t>
+        </is>
+      </c>
+      <c r="G487" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H487" s="2" t="n">
+        <v>697000</v>
+      </c>
+      <c r="I487" s="2" t="n">
+        <v>686784</v>
+      </c>
+      <c r="J487" s="3" t="n">
+        <v>43374</v>
+      </c>
+      <c r="K487" s="3" t="n">
+        <v>44039</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
+      <c r="A488" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B488" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C488" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D488" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E488" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F488" s="1" t="inlineStr">
+        <is>
+          <t>1707004056/WH/22012034389143 — तालाब जीर्णोद्धार बासबारी नाला के पास ग्राम पंचायत उदयपुरा</t>
+        </is>
+      </c>
+      <c r="G488" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H488" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I488" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J488" s="3" t="n">
+        <v>43204</v>
+      </c>
+      <c r="K488" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
+      <c r="A489" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B489" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C489" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D489" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E489" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F489" s="1" t="inlineStr">
+        <is>
+          <t>1707004056/WH/22012034441062 — भदरया नाला पर स्टापडेम</t>
+        </is>
+      </c>
+      <c r="G489" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H489" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I489" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J489" s="3" t="n">
+        <v>43638</v>
+      </c>
+      <c r="K489" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
+      <c r="A490" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B490" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C490" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D490" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E490" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F490" s="1" t="inlineStr">
+        <is>
+          <t>1707004056/WH/22012034451561 — बारोन हार तालाबजीणोद्धार कार्य ग्राम पंचायत भदरई</t>
+        </is>
+      </c>
+      <c r="G490" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H490" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I490" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J490" s="3" t="n">
+        <v>44424</v>
+      </c>
+      <c r="K490" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
+      <c r="A491" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B491" s="1" t="inlineStr">
+        <is>
           <t>2022-2023</t>
         </is>
       </c>
-      <c r="C482" s="1" t="inlineStr">
+      <c r="C491" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D482" s="1" t="inlineStr">
+      <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
-      <c r="E482" s="1" t="inlineStr">
+      <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
-      <c r="F482" s="1" t="inlineStr">
+      <c r="F491" s="1" t="inlineStr">
         <is>
           <t>1707004056/WH/22012034937023 — खेरी हार के पास परकोलेशन  टेन्क  निर्माण  ग्राम पंचायत भदरई</t>
         </is>
       </c>
-      <c r="G482" s="1" t="inlineStr">
+      <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
-      <c r="H482" s="2" t="n">
-[...5 lines deleted...]
-      <c r="J482" s="3" t="n">
+      <c r="H491" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I491" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J491" s="3" t="n">
         <v>44952</v>
       </c>
-      <c r="K482" s="3"/>
+      <c r="K491" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>