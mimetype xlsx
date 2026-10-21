--- v0 (2026-09-04)
+++ v1 (2026-10-21)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K599"/>
+  <dimension ref="A1:K616"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 17:59:17</t>
+          <t>Exported on: 2026-10-21 12:40:13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: TIKAMGARH</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1541,51 +1541,51 @@
       <c r="J37" s="3" t="n">
         <v>45688</v>
       </c>
       <c r="K37" s="3" t="n">
         <v>45821</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1707004058/DP/22012034408674 — व़क्षारोपण कार्य हनुमान मंदिर गडी के पास ग्राम पंचायत कछौराखास</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>342000</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>43305</v>
@@ -3451,145 +3451,145 @@
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/22012034649591 — खेत तालाव निर्माण वनाधिकार पटटा धारी श्री रामरत्न/छविलाल आदिवासी ग्राम पंचायत कछौरा खास</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>109055.32</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>1140</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>44248</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/22012034649594 — खेत तालाव निर्माण श्री छविलाल/मथरा आदिवासी ग्राम पंचायत कछौरा खास</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>109055.32</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>1140</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>44248</v>
       </c>
       <c r="K79" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/22012034649596 — खेत तालाव निर्माण वनाधिकार पटटाधारी  श्रीमति केशर/पुन्टू आदिवासी ग्राम पंचायत कछौरा खास</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>109055.32</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>49776</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>44248</v>
@@ -5132,98 +5132,98 @@
         <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45111</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/22012035276377 — कपिल धारा कूप निर्माण घनश्याम पाल ग्राम पंचायत कछौरा</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>312155.12</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>218146</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45805</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/22012035287411 — कपिल धरा कूप निर्माण  बारेलाल/बसंता अहिरवार ग्राम पंचायत कछोरा खास</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45567</v>
@@ -5800,51 +5800,51 @@
       <c r="J126" s="3" t="n">
         <v>45818</v>
       </c>
       <c r="K126" s="3" t="n">
         <v>46163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/22012035546197 — JGSA Khet talab nirman ramdevi / surendra yadav kachhaura ugad gram panchayat kachhaura khas</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45761</v>
@@ -9420,51 +9420,51 @@
       <c r="J200" s="3" t="n">
         <v>43257</v>
       </c>
       <c r="K200" s="3" t="n">
         <v>43398</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/IAY/1561296 — Construction of IAY House -IAY REG. NO. MP1190389</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>1044</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>43257</v>
@@ -11621,51 +11621,51 @@
       <c r="J245" s="3" t="n">
         <v>43963</v>
       </c>
       <c r="K245" s="3" t="n">
         <v>44024</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/IAY/2263348 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2556407</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>8448</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>43725</v>
@@ -16174,51 +16174,51 @@
       <c r="J338" s="3" t="n">
         <v>44721</v>
       </c>
       <c r="K338" s="3" t="n">
         <v>45232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/IAY/3944352 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128636274</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>5202</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>44933</v>
@@ -19245,98 +19245,98 @@
       <c r="J401" s="3" t="n">
         <v>45124</v>
       </c>
       <c r="K401" s="3" t="n">
         <v>45343</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/IAY/4405264 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126572951</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>45124</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/IAY/4406060 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129898050</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>45819</v>
@@ -19531,474 +19531,474 @@
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>45115</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/IAY/4605025 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123575981</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>21672</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>45616</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/IAY/4619980 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126150714</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>16857</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>45731</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/IAY/4623975 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126564331</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>15228</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/IAY/4631963 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128652830</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>13770</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>45677</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/IAY/4677957 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123861993</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>16902</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>45731</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/IAY/4678460 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128753270</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>11664</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>45656</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/IAY/4680288 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129897835</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>8748</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>45648</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/IAY/4681315 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128550207</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>20736</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>45620</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/IAY/4681327 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128590618</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>18954</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/IAY/4681336 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128643407</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>11664</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>45666</v>
@@ -20050,8716 +20050,9515 @@
       <c r="J418" s="3" t="n">
         <v>45677</v>
       </c>
       <c r="K418" s="3" t="n">
         <v>46166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/IAY/4717828 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128753493</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>17928</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/IAY/4770212 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124275816</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>11664</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/IAY/4770892 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124393300</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>21564</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>45648</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/IAY/4776947 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126726498</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>20736</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/IAY/4782090 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129893208</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>21060</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>45648</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/IAY/4783185 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126511142</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>20520</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>45666</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/IAY/4783357 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129894287</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>16902</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>45731</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/IAY/4783360 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129898626</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>17496</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>45656</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/IAY/4790756 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127146020</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>21456</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>45648</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/IAY/4792713 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127183822</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>18954</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>45666</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/IAY/4792731 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127188708</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>16146</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>45677</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/IAY/4963767 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126541396</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/IAY/5252612 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123851253</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/IAY/5262963 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124406042</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>8532</v>
+        <v>17532</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/IAY/5275623 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125571569</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/IAY/5294443 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123850833</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>17160</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>45926</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/IAY/5300124 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126553626</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/IAY/5301867 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126527867</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>17226</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/IAY/5302688 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123573659</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/IAY/5308254 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126564303</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>45712</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/IAY/5309905 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127150617</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/IAY/5312714 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131706862</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>45926</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/IAY/5318112 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123571925</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>8532</v>
+        <v>15732</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/IAY/5333177 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126528963</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>6966</v>
+        <v>15966</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/IAY/5337980 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123819272</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>45919</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/IAY/5708894 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124134755</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>16932</v>
+        <v>24132</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
           <t>1707004058/IF/IAY/5722370 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123866882</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
         <v>45566</v>
       </c>
       <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1707004058/IF/IAY/649115 — Construction of IAY House -IAY REG. NO. MP2515653</t>
+          <t>1707004058/IF/IAY/6344838 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127351827</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>42783</v>
+        <v>46146</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1707004058/IF/IAY/659877 — Construction of IAY House -IAY REG. NO. MP1296020</t>
+          <t>1707004058/IF/IAY/6344949 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126005881</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>15474</v>
+        <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>43095</v>
-[...3 lines deleted...]
-      </c>
+        <v>46128</v>
+      </c>
+      <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1707004058/IF/IAY/662898 — Construction of IAY House -IAY REG. NO. MP1729706</t>
+          <t>1707004058/IF/IAY/6345030 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124407721</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>14082</v>
+        <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>43095</v>
-[...3 lines deleted...]
-      </c>
+        <v>46128</v>
+      </c>
+      <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1707004058/IF/IAY/662901 — Construction of IAY House -IAY REG. NO. MP1730140</t>
+          <t>1707004058/IF/IAY/6345360 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129898737</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>15300</v>
+        <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>43095</v>
-[...3 lines deleted...]
-      </c>
+        <v>46146</v>
+      </c>
+      <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1707004058/IF/IAY/662904 — Construction of IAY House -IAY REG. NO. MP1730314</t>
+          <t>1707004058/IF/IAY/6345627 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128656670</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>13560</v>
+        <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>43095</v>
-[...3 lines deleted...]
-      </c>
+        <v>46146</v>
+      </c>
+      <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1707004058/IF/IAY/662992 — Construction of IAY House -IAY REG. NO. MP1743852</t>
+          <t>1707004058/IF/IAY/6345838 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124397068</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>13728</v>
+        <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>43725</v>
+        <v>46128</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1707004058/IF/IAY/663192 — Construction of IAY House -IAY REG. NO. MP1761228</t>
+          <t>1707004058/IF/IAY/6345990 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126196082</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>13416</v>
+        <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>43060</v>
-[...3 lines deleted...]
-      </c>
+        <v>46128</v>
+      </c>
+      <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1707004058/IF/IAY/663396 — Construction of IAY House -IAY REG. NO. MP1789259</t>
+          <t>1707004058/IF/IAY/6346139 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123547512</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>15516</v>
+        <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>43095</v>
-[...3 lines deleted...]
-      </c>
+        <v>46128</v>
+      </c>
+      <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1707004058/IF/IAY/664128 — Construction of IAY House -IAY REG. NO. MP1884391</t>
+          <t>1707004058/IF/IAY/6346306 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123821626</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>15114</v>
+        <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>43074</v>
-[...3 lines deleted...]
-      </c>
+        <v>46146</v>
+      </c>
+      <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1707004058/IF/IAY/667500 — Construction of IAY House -IAY REG. NO. MP2136699</t>
+          <t>1707004058/IF/IAY/6346328 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126192203</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>42804</v>
+        <v>46146</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1707004058/IF/IAY/668224 — Construction of IAY House -IAY REG. NO. MP2195734</t>
+          <t>1707004058/IF/IAY/6346353 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128659593</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>13212</v>
+        <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>43102</v>
-[...3 lines deleted...]
-      </c>
+        <v>46146</v>
+      </c>
+      <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1707004058/IF/IAY/669780 — Construction of IAY House -IAY REG. NO. MP2297717</t>
+          <t>1707004058/IF/IAY/6346377 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126195116</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>15648</v>
+        <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>43095</v>
-[...3 lines deleted...]
-      </c>
+        <v>46146</v>
+      </c>
+      <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1707004058/IF/IAY/670001 — Construction of IAY House -IAY REG. NO. MP2312322</t>
+          <t>1707004058/IF/IAY/6346387 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123515423</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>43251</v>
-[...3 lines deleted...]
-      </c>
+        <v>46128</v>
+      </c>
+      <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1707004058/IF/IAY/670109 — Construction of IAY House -IAY REG. NO. MP2324224</t>
+          <t>1707004058/IF/IAY/6346455 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123547099</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>16692</v>
+        <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>43095</v>
-[...3 lines deleted...]
-      </c>
+        <v>46146</v>
+      </c>
+      <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1707004058/IF/IAY/670191 — Construction of IAY House -IAY REG. NO. MP2328116</t>
+          <t>1707004058/IF/IAY/6346473 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128659102</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>14892</v>
+        <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>43067</v>
-[...3 lines deleted...]
-      </c>
+        <v>46146</v>
+      </c>
+      <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1707004058/IF/IAY/670233 — Construction of IAY House -IAY REG. NO. MP2329709</t>
+          <t>1707004058/IF/IAY/6346653 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129880151</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>14592</v>
+        <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>43095</v>
-[...3 lines deleted...]
-      </c>
+        <v>46146</v>
+      </c>
+      <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1707004058/IF/IAY/670471 — Construction of IAY House -IAY REG. NO. MP2338775</t>
+          <t>1707004058/IF/IAY/6346774 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124400174</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>15789.6</v>
+        <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>43067</v>
-[...3 lines deleted...]
-      </c>
+        <v>46128</v>
+      </c>
+      <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1707004058/IF/IAY/670744 — Construction of IAY House -IAY REG. NO. MP2351412</t>
+          <t>1707004058/IF/IAY/649115 — Construction of IAY House -IAY REG. NO. MP2515653</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>14592</v>
+        <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>43102</v>
-[...3 lines deleted...]
-      </c>
+        <v>42783</v>
+      </c>
+      <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1707004058/IF/IAY/671046 — Construction of IAY House -IAY REG. NO. MP2375188</t>
+          <t>1707004058/IF/IAY/659877 — Construction of IAY House -IAY REG. NO. MP1296020</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>17100</v>
+        <v>15030</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>14472</v>
+        <v>15474</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>43095</v>
       </c>
       <c r="K464" s="3" t="n">
-        <v>43417</v>
+        <v>43475</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1707004058/IF/IAY/671048 — Construction of IAY House -IAY REG. NO. MP2375199</t>
+          <t>1707004058/IF/IAY/662898 — Construction of IAY House -IAY REG. NO. MP1729706</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>15300</v>
+        <v>14082</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>43102</v>
+        <v>43095</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>43535</v>
+        <v>43516</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1707004058/IF/IAY/671052 — Construction of IAY House -IAY REG. NO. MP2375234</t>
+          <t>1707004058/IF/IAY/662901 — Construction of IAY House -IAY REG. NO. MP1730140</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>15528</v>
+        <v>15300</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>43088</v>
+        <v>43095</v>
       </c>
       <c r="K466" s="3" t="n">
-        <v>43412</v>
+        <v>43535</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1707004058/IF/IAY/671058 — Construction of IAY House -IAY REG. NO. MP2375505</t>
+          <t>1707004058/IF/IAY/662904 — Construction of IAY House -IAY REG. NO. MP1730314</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>14604</v>
+        <v>13560</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>43095</v>
       </c>
       <c r="K467" s="3" t="n">
-        <v>43381</v>
+        <v>43436</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1707004058/IF/IAY/671376 — Construction of IAY House -IAY REG. NO. MP2402936</t>
+          <t>1707004058/IF/IAY/662992 — Construction of IAY House -IAY REG. NO. MP1743852</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>14778</v>
+        <v>13728</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>43095</v>
-[...3 lines deleted...]
-      </c>
+        <v>43725</v>
+      </c>
+      <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1707004058/IF/IAY/671397 — Construction of IAY House -IAY REG. NO. MP2408183</t>
+          <t>1707004058/IF/IAY/663192 — Construction of IAY House -IAY REG. NO. MP1761228</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>14496</v>
+        <v>13416</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>43095</v>
+        <v>43060</v>
       </c>
       <c r="K469" s="3" t="n">
-        <v>43453</v>
+        <v>43610</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1707004058/IF/IAY/671399 — Construction of IAY House -IAY REG. NO. MP2408230</t>
+          <t>1707004058/IF/IAY/663396 — Construction of IAY House -IAY REG. NO. MP1789259</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>15648</v>
+        <v>15516</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>43074</v>
+        <v>43095</v>
       </c>
       <c r="K470" s="3" t="n">
-        <v>43366</v>
+        <v>43393</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1707004058/IF/IAY/671898 — Construction of IAY House -IAY REG. NO. MP2453066</t>
+          <t>1707004058/IF/IAY/664128 — Construction of IAY House -IAY REG. NO. MP1884391</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>15474</v>
+        <v>15114</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>43095</v>
+        <v>43074</v>
       </c>
       <c r="K471" s="3" t="n">
         <v>43566</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1707004058/IF/IAY/671900 — Construction of IAY House -IAY REG. NO. MP2453090</t>
+          <t>1707004058/IF/IAY/667500 — Construction of IAY House -IAY REG. NO. MP2136699</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>15516</v>
+        <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>43004</v>
-[...3 lines deleted...]
-      </c>
+        <v>42804</v>
+      </c>
+      <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1707004058/IF/IAY/672996 — Construction of IAY House -IAY REG. NO. MP2556754</t>
+          <t>1707004058/IF/IAY/668224 — Construction of IAY House -IAY REG. NO. MP2195734</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>15789.6</v>
+        <v>13212</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>43067</v>
+        <v>43102</v>
       </c>
       <c r="K473" s="3" t="n">
-        <v>43192</v>
+        <v>43514</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1707004058/IF/IAY/676171 — Construction of IAY House -IAY REG. NO. MP2917486</t>
+          <t>1707004058/IF/IAY/669780 — Construction of IAY House -IAY REG. NO. MP2297717</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>27000</v>
+        <v>15030</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>9264</v>
+        <v>15648</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>44419</v>
-[...1 lines deleted...]
-      <c r="K474" s="3"/>
+        <v>43095</v>
+      </c>
+      <c r="K474" s="3" t="n">
+        <v>43436</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1707004058/IF/IAY/676228 — Construction of IAY House -IAY REG. NO. MP2930189</t>
+          <t>1707004058/IF/IAY/670001 — Construction of IAY House -IAY REG. NO. MP2312322</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>15402</v>
+        <v>15660</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>43095</v>
+        <v>43251</v>
       </c>
       <c r="K475" s="3" t="n">
-        <v>43328</v>
+        <v>43418</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1707004058/IF/IAY/681941 — Construction of IAY House -IAY REG. NO. MP3668572</t>
+          <t>1707004058/IF/IAY/670109 — Construction of IAY House -IAY REG. NO. MP2324224</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>15516</v>
+        <v>16692</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>43004</v>
+        <v>43095</v>
       </c>
       <c r="K476" s="3" t="n">
-        <v>43366</v>
+        <v>43326</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1707004058/IF/IAY/682514 — Construction of IAY House -IAY REG. NO. MP3782999</t>
+          <t>1707004058/IF/IAY/670191 — Construction of IAY House -IAY REG. NO. MP2328116</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>17100</v>
+        <v>15030</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>17100</v>
+        <v>14892</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>43978</v>
+        <v>43067</v>
       </c>
       <c r="K477" s="3" t="n">
-        <v>44129</v>
+        <v>43390</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1707004058/LD/22012034239764 — रामदीन/भदई बंशकार नवीन मेंढ बंधान निर्माण</t>
+          <t>1707004058/IF/IAY/670233 — Construction of IAY House -IAY REG. NO. MP2329709</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>22000</v>
+        <v>15030</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>21942</v>
+        <v>14592</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>42346</v>
+        <v>43095</v>
       </c>
       <c r="K478" s="3" t="n">
-        <v>42474</v>
+        <v>43475</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1707004058/LD/22012034259539 — फरसराम अहिरवार नवीन मेंढ् बंधान निर्माण कछौरा</t>
+          <t>1707004058/IF/IAY/670471 — Construction of IAY House -IAY REG. NO. MP2338775</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>0</v>
+        <v>15789.6</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K479" s="3"/>
+        <v>43067</v>
+      </c>
+      <c r="K479" s="3" t="n">
+        <v>43192</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1707004058/LD/22012034307631 — नवीन शांतिधाम निर्माण ग्राम दरदौरा ग्राम पंचायत कछौरा खास</t>
+          <t>1707004058/IF/IAY/670744 — Construction of IAY House -IAY REG. NO. MP2351412</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>245000</v>
+        <v>15030</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>241066.5</v>
+        <v>14592</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>42906</v>
+        <v>43102</v>
       </c>
       <c r="K480" s="3" t="n">
-        <v>43840</v>
+        <v>43469</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1707004058/LD/22012034532289 — ठाकुर विहारी जू मंदिर की जमीन का समतल ग्राम दरदोरा ग्राम पंचायत कछोरा खास</t>
+          <t>1707004058/IF/IAY/671046 — Construction of IAY House -IAY REG. NO. MP2375188</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>0</v>
+        <v>17100</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>0</v>
+        <v>14472</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K481" s="3"/>
+        <v>43095</v>
+      </c>
+      <c r="K481" s="3" t="n">
+        <v>43417</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1707004058/LD/22012034532291 — ठाकुर विहारी जू मंदिर की जमीन का समतल ग्राम दरदोरा ग्राम पंचायत कछोरा ख़ास भाग -1</t>
+          <t>1707004058/IF/IAY/671048 — Construction of IAY House -IAY REG. NO. MP2375199</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>0</v>
+        <v>15300</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K482" s="3"/>
+        <v>43102</v>
+      </c>
+      <c r="K482" s="3" t="n">
+        <v>43535</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1707004058/LD/22012034532292 — ठाकुर विहारी जू मंदिर की जमीन का समतल ग्राम दरदोरा ग्राम पंचायत कछोरा ख़ास भाग -2</t>
+          <t>1707004058/IF/IAY/671052 — Construction of IAY House -IAY REG. NO. MP2375234</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>0</v>
+        <v>15528</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K483" s="3"/>
+        <v>43088</v>
+      </c>
+      <c r="K483" s="3" t="n">
+        <v>43412</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1707004058/LD/9926704321 — नवीन शांतिधाम निर्माण कछौराखास</t>
+          <t>1707004058/IF/IAY/671058 — Construction of IAY House -IAY REG. NO. MP2375505</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>492000</v>
+        <v>15030</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>353506.2</v>
+        <v>14604</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>41786</v>
+        <v>43095</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>43291</v>
+        <v>43381</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1707004058/PG/9425896453 — खेल मैदान निर्माण गडयाना  ग्राम पंचायत कछौरा खास</t>
+          <t>1707004058/IF/IAY/671376 — Construction of IAY House -IAY REG. NO. MP2402936</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>320000</v>
+        <v>15030</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>283629.38</v>
+        <v>14778</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>43004</v>
+        <v>43095</v>
       </c>
       <c r="K485" s="3" t="n">
-        <v>43719</v>
+        <v>43535</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RC/22012034189558 — सी सी रोड निर्माण रामस्‍वरूप यादव के मकान से सेवक</t>
+          <t>1707004058/IF/IAY/671397 — Construction of IAY House -IAY REG. NO. MP2408183</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>180000</v>
+        <v>15030</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>179348</v>
+        <v>14496</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>41590</v>
+        <v>43095</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>41734</v>
+        <v>43453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RC/22012034189562 — सी सी रोड‍ निर्माण रामसेवक कुशवाहा के मकान से भईयन</t>
+          <t>1707004058/IF/IAY/671399 — Construction of IAY House -IAY REG. NO. MP2408230</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>179280</v>
+        <v>15030</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>181100</v>
+        <v>15648</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>41618</v>
+        <v>43074</v>
       </c>
       <c r="K487" s="3" t="n">
-        <v>41734</v>
+        <v>43366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RC/22012034224518 — सी सी रोड निर्माण देवी कोरी के मकान से कल्‍ली बरार</t>
+          <t>1707004058/IF/IAY/671898 — Construction of IAY House -IAY REG. NO. MP2453066</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>200000</v>
+        <v>15030</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>198711.9</v>
+        <v>15474</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>41842</v>
+        <v>43095</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>41922</v>
+        <v>43566</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RC/22012034293429 — मिटटी मुरम रोड नहर पुलिया से मवई मार्ग तक कछौरा खास</t>
+          <t>1707004058/IF/IAY/671900 — Construction of IAY House -IAY REG. NO. MP2453090</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>0</v>
+        <v>15516</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>42279</v>
-[...1 lines deleted...]
-      <c r="K489" s="3"/>
+        <v>43004</v>
+      </c>
+      <c r="K489" s="3" t="n">
+        <v>43375</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RC/22012034293431 — मिटटी मुरम रोड नहर पुलिया से मवई मार्ग तक कछौरा खास</t>
+          <t>1707004058/IF/IAY/672996 — Construction of IAY House -IAY REG. NO. MP2556754</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>1065000</v>
+        <v>15030</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>1025666</v>
+        <v>15789.6</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>42416</v>
+        <v>43067</v>
       </c>
       <c r="K490" s="3" t="n">
-        <v>42942</v>
+        <v>43192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RC/22012034296067 — सी सी रोड निर्माण दयाराम अहिरवार के मकान से जगोले अहिरवार के मकान के पास हनुमान मंदिर बगीचा की ओर</t>
+          <t>1707004058/IF/IAY/676171 — Construction of IAY House -IAY REG. NO. MP2917486</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>205698</v>
+        <v>27000</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>198458</v>
+        <v>9264</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>42416</v>
-[...3 lines deleted...]
-      </c>
+        <v>44419</v>
+      </c>
+      <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RC/22012034317219 — नदी घाट  से हनुमान मंदिर की ओर सीसी रोड निर्माण कछौरा खास</t>
+          <t>1707004058/IF/IAY/676228 — Construction of IAY House -IAY REG. NO. MP2930189</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>170000</v>
+        <v>15030</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>0</v>
+        <v>15402</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>42710</v>
-[...1 lines deleted...]
-      <c r="K492" s="3"/>
+        <v>43095</v>
+      </c>
+      <c r="K492" s="3" t="n">
+        <v>43328</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RC/22012034339928 — सुदूर सडक निर्माण मुख्‍य सडक से कछौरा उगड तक पहुंचमार्ग ग्राम पंचायत कछौरा खास</t>
+          <t>1707004058/IF/IAY/681941 — Construction of IAY House -IAY REG. NO. MP3668572</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>1300000</v>
+        <v>15030</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>591610.44</v>
+        <v>15516</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>42892</v>
+        <v>43004</v>
       </c>
       <c r="K493" s="3" t="n">
-        <v>43608</v>
+        <v>43366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RC/22012034469779 — सीसी रोड निर्माण मुख्‍य सडक से जानकी पाल के मकान तक ग्राम पंचायत कछौरा खास</t>
+          <t>1707004058/IF/IAY/682514 — Construction of IAY House -IAY REG. NO. MP3782999</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>44250</v>
+        <v>17100</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>45408</v>
+        <v>17100</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>43718</v>
+        <v>43978</v>
       </c>
       <c r="K494" s="3" t="n">
-        <v>44000</v>
+        <v>44129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RC/22012034469780 — सीसी रोड निर्माण भालेरा बाबा परिसर ग्राम दरदौरा ग्राम पंचायत कछौरा</t>
+          <t>1707004058/LD/22012034239764 — रामदीन/भदई बंशकार नवीन मेंढ बंधान निर्माण</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>76200</v>
+        <v>22000</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>76094</v>
+        <v>21942</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>43697</v>
+        <v>42346</v>
       </c>
       <c r="K495" s="3" t="n">
-        <v>44193</v>
+        <v>42474</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RC/22012034469781 — सीसी रोड निर्माण प्रा0 शाला से शंकरजी के मंदिर तक ग्राम दरदौरा ग्राम पंचायत कछौरा</t>
+          <t>1707004058/LD/22012034259539 — फरसराम अहिरवार नवीन मेंढ् बंधान निर्माण कछौरा</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>123900</v>
+        <v>0</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>123760</v>
+        <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>43697</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RC/22012034469782 — सीसी रोड निर्माण गोर्वधन पाल के मकान से प्रा0शाला कछौरा उगड ग्राम पंचायत कछौरा</t>
+          <t>1707004058/LD/22012034307631 — नवीन शांतिधाम निर्माण ग्राम दरदौरा ग्राम पंचायत कछौरा खास</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>61950</v>
+        <v>245000</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>60136</v>
+        <v>241066.5</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>43865</v>
+        <v>42906</v>
       </c>
       <c r="K497" s="3" t="n">
-        <v>44193</v>
+        <v>43840</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RC/22012034469870 — सीसी रोड निर्माण रहीश के मकान से राजू यादव के मकान तक कछौरा उगड ग्राम पंचायत कछौरा</t>
+          <t>1707004058/LD/22012034532289 — ठाकुर विहारी जू मंदिर की जमीन का समतल ग्राम दरदोरा ग्राम पंचायत कछोरा खास</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>31050</v>
+        <v>0</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>35904</v>
+        <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>43711</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RC/22012034469871 — सीसी रोड निर्माण राधे अहिरवार के मकान से दीनदयाल अहिरवार के मकान तक ग्राम पंचायत कछौरा</t>
+          <t>1707004058/LD/22012034532291 — ठाकुर विहारी जू मंदिर की जमीन का समतल ग्राम दरदोरा ग्राम पंचायत कछोरा ख़ास भाग -1</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>30600</v>
+        <v>0</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>28512</v>
+        <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>43774</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RC/22012034469872 — सीसी रोड‍ निर्माण मैन सीसी रोड से डाली पाल के मकान तक ग्राम पंचायत कछौरा</t>
+          <t>1707004058/LD/22012034532292 — ठाकुर विहारी जू मंदिर की जमीन का समतल ग्राम दरदोरा ग्राम पंचायत कछोरा ख़ास भाग -2</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>17700</v>
+        <v>0</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>17550</v>
+        <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>43774</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RC/22012034503104 — सी सी रोड निर्माण उदयभान के मकान से सीताराम के मकान की ओर ग्राम पंचायत कछौराखास</t>
+          <t>1707004058/LD/9926704321 — नवीन शांतिधाम निर्माण कछौराखास</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>59325</v>
+        <v>492000</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>57126</v>
+        <v>353506.2</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>43816</v>
+        <v>41786</v>
       </c>
       <c r="K501" s="3" t="n">
-        <v>44141</v>
+        <v>43291</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RC/22012034534189 — नाली निर्माण कुंवरलाल के मकान से सामुदायिक भवन की ओर ग्राम पंचायत कछौरा खास</t>
+          <t>1707004058/PG/9425896453 — खेल मैदान निर्माण गडयाना  ग्राम पंचायत कछौरा खास</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>82000</v>
+        <v>320000</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>82080</v>
+        <v>283629.38</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>44079</v>
+        <v>43004</v>
       </c>
       <c r="K502" s="3" t="n">
-        <v>44141</v>
+        <v>43719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RC/22012034534609 — ग्राम पंचायत कछौरा खास मे नदी घाट से सरजू के मकान की ओर सी सी रोड निर्माण</t>
+          <t>1707004058/RC/22012034189558 — सी सी रोड निर्माण रामस्‍वरूप यादव के मकान से सेवक</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>55800</v>
+        <v>180000</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>53580</v>
+        <v>179348</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>44079</v>
+        <v>41590</v>
       </c>
       <c r="K503" s="3" t="n">
-        <v>44135</v>
+        <v>41734</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RC/22012034542418 — सुदूर सड़क निर्माण ग्राम दरदौरा से शांतिधाम की ओर मुख्‍य सड़क की ओर ग्राम पंचायत कछौरा खास</t>
+          <t>1707004058/RC/22012034189562 — सी सी रोड‍ निर्माण रामसेवक कुशवाहा के मकान से भईयन</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>1044664.07</v>
+        <v>179280</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>1002970</v>
+        <v>181100</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>44220</v>
+        <v>41618</v>
       </c>
       <c r="K504" s="3" t="n">
-        <v>45104</v>
+        <v>41734</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RC/22012034542420 — सुदूर सड़क निर्माण ग्राम दरदौरा से खजरी मार्ग की ओर ग्राम पंचायत कछौरा खास</t>
+          <t>1707004058/RC/22012034224518 — सी सी रोड निर्माण देवी कोरी के मकान से कल्‍ली बरार</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>0</v>
+        <v>200000</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>0</v>
+        <v>198711.9</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>44099</v>
-[...1 lines deleted...]
-      <c r="K505" s="3"/>
+        <v>41842</v>
+      </c>
+      <c r="K505" s="3" t="n">
+        <v>41922</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RC/22012034545533 — सुदूर सड़क निर्माण कार्य खजरी मार्ग से प्राथमिक शाला दरदौरा की ओर ग्राम पंचायत कछौरा खास</t>
+          <t>1707004058/RC/22012034293429 — मिटटी मुरम रोड नहर पुलिया से मवई मार्ग तक कछौरा खास</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>44056</v>
+        <v>42279</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RC/22012034548161 — पुलिया निर्माण गडरयाना खिरक कछौरा</t>
+          <t>1707004058/RC/22012034293431 — मिटटी मुरम रोड नहर पुलिया से मवई मार्ग तक कछौरा खास</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>80000</v>
+        <v>1065000</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>88920</v>
+        <v>1025666</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>44154</v>
+        <v>42416</v>
       </c>
       <c r="K507" s="3" t="n">
-        <v>44217</v>
+        <v>42942</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RC/22012034548163 — पुलिया निर्माण खजुरिया नाला पर कछौरा खास</t>
+          <t>1707004058/RC/22012034296067 — सी सी रोड निर्माण दयाराम अहिरवार के मकान से जगोले अहिरवार के मकान के पास हनुमान मंदिर बगीचा की ओर</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>80000</v>
+        <v>205698</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>85500</v>
+        <v>198458</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>44154</v>
+        <v>42416</v>
       </c>
       <c r="K508" s="3" t="n">
-        <v>44217</v>
+        <v>42536</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RC/22012034550812 — कछौरा उगड सी.सी. रोड  से मुख्य सडक की ओर  सी.सी. रोड निर्माण ग्राम पंचायत कछौरा खास</t>
+          <t>1707004058/RC/22012034317219 — नदी घाट  से हनुमान मंदिर की ओर सीसी रोड निर्माण कछौरा खास</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>70635</v>
+        <v>170000</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>83220</v>
+        <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>44199</v>
-[...3 lines deleted...]
-      </c>
+        <v>42710</v>
+      </c>
+      <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RC/22012034566395 — सी.सी. रोड निर्माण कार्य मुख्य सडक से कछौरा उगड की ओर भाग-02 ग्राम पंचायत कछौरा खास</t>
+          <t>1707004058/RC/22012034339928 — सुदूर सडक निर्माण मुख्‍य सडक से कछौरा उगड तक पहुंचमार्ग ग्राम पंचायत कछौरा खास</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>100000</v>
+        <v>1300000</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>100624</v>
+        <v>591610.44</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>44417</v>
+        <v>42892</v>
       </c>
       <c r="K510" s="3" t="n">
-        <v>44673</v>
+        <v>43608</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RC/22012034579034 — नाली निर्माण श्री सरजू प्रसाद राजपूत के मकान से राधे लाल अहिरवार के मकान की ओर ग्राम पंचायत कछौरा खा</t>
+          <t>1707004058/RC/22012034469779 — सीसी रोड निर्माण मुख्‍य सडक से जानकी पाल के मकान तक ग्राम पंचायत कछौरा खास</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>0</v>
+        <v>44250</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>0</v>
+        <v>45408</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K511" s="3"/>
+        <v>43718</v>
+      </c>
+      <c r="K511" s="3" t="n">
+        <v>44000</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RC/22012034579043 — नाली निर्माण श्री सरजू प्रसाद राजपूत के मकान से राधे लाल अहिरवार के मकान की ओर ग्राम पंचायत कछौरा खा</t>
+          <t>1707004058/RC/22012034469780 — सीसी रोड निर्माण भालेरा बाबा परिसर ग्राम दरदौरा ग्राम पंचायत कछौरा</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>107150</v>
+        <v>76200</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>109431</v>
+        <v>76094</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>44441</v>
+        <v>43697</v>
       </c>
       <c r="K512" s="3" t="n">
-        <v>44657</v>
+        <v>44193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RC/22012034647087 — सीसी रोड निर्माण बल्‍देव अहिरवार के घर से पुलिया के आगे तक  ग्राम पंचायत कछाैरा कनवर्जेन्‍स</t>
+          <t>1707004058/RC/22012034469781 — सीसी रोड निर्माण प्रा0 शाला से शंकरजी के मंदिर तक ग्राम दरदौरा ग्राम पंचायत कछौरा</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>67253</v>
+        <v>123900</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>66300</v>
+        <v>123760</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>45134</v>
+        <v>43697</v>
       </c>
       <c r="K513" s="3" t="n">
-        <v>45233</v>
+        <v>44193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RC/22012034828803 — सीसी रोड निर्माण सह नाली देवी मंदिर से बब्लू अहिरवार के घर की ओर कछौरा उगड  कनवर्जेन्‍स</t>
+          <t>1707004058/RC/22012034469782 — सीसी रोड निर्माण गोर्वधन पाल के मकान से प्रा0शाला कछौरा उगड ग्राम पंचायत कछौरा</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>75000</v>
+        <v>61950</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>73872</v>
+        <v>60136</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>45647</v>
+        <v>43865</v>
       </c>
       <c r="K514" s="3" t="n">
-        <v>45821</v>
+        <v>44193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RC/22012034828807 — सीसी रोड निर्माण जानकी अहिरवार के मकान से मैन रोड तक कछौरा खास कनवर्जेन्‍स</t>
+          <t>1707004058/RC/22012034469870 — सीसी रोड निर्माण रहीश के मकान से राजू यादव के मकान तक कछौरा उगड ग्राम पंचायत कछौरा</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>47000</v>
+        <v>31050</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>45954</v>
+        <v>35904</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>45635</v>
+        <v>43711</v>
       </c>
       <c r="K515" s="3" t="n">
-        <v>45821</v>
+        <v>44141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RC/22012034835433 — सीसी रोड निर्माण सहनाली बल्‍देव अहि०के घर से जैतराम अहि०की ओर कछौरा उगड  ग्रा.पं.कछौरा कन्वरजेन्स</t>
+          <t>1707004058/RC/22012034469871 — सीसी रोड निर्माण राधे अहिरवार के मकान से दीनदयाल अहिरवार के मकान तक ग्राम पंचायत कछौरा</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>100000</v>
+        <v>30600</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>97407</v>
+        <v>28512</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>45711</v>
-[...1 lines deleted...]
-      <c r="K516" s="3"/>
+        <v>43774</v>
+      </c>
+      <c r="K516" s="3" t="n">
+        <v>44000</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RC/4002 — 1707004058/RC/4002</t>
+          <t>1707004058/RC/22012034469872 — सीसी रोड‍ निर्माण मैन सीसी रोड से डाली पाल के मकान तक ग्राम पंचायत कछौरा</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>106530</v>
+        <v>17700</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>115660</v>
+        <v>17550</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>41352</v>
+        <v>43774</v>
       </c>
       <c r="K517" s="3" t="n">
-        <v>41752</v>
+        <v>44193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RS/22012034267250 — रमेश/ सब्‍बू अदिवासी  व्‍यक्तिगत शौचालय कछौरा खास</t>
+          <t>1707004058/RC/22012034503104 — सी सी रोड निर्माण उदयभान के मकान से सीताराम के मकान की ओर ग्राम पंचायत कछौराखास</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>5400</v>
+        <v>59325</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>0</v>
+        <v>57126</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>41890</v>
-[...1 lines deleted...]
-      <c r="K518" s="3"/>
+        <v>43816</v>
+      </c>
+      <c r="K518" s="3" t="n">
+        <v>44141</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RS/22012034267504 — चिल्‍ला/मानक प्रजापति व्‍यक्तिगत शौचालय निर्माण कछ</t>
+          <t>1707004058/RC/22012034534189 — नाली निर्माण कुंवरलाल के मकान से सामुदायिक भवन की ओर ग्राम पंचायत कछौरा खास</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>5400</v>
+        <v>82000</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>0</v>
+        <v>82080</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>41835</v>
-[...1 lines deleted...]
-      <c r="K519" s="3"/>
+        <v>44079</v>
+      </c>
+      <c r="K519" s="3" t="n">
+        <v>44141</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RS/22012034267542 — बीरन/रामदास आदिवासी व्‍यक्तिगत शौचालय निर्माण कछौर</t>
+          <t>1707004058/RC/22012034534609 — ग्राम पंचायत कछौरा खास मे नदी घाट से सरजू के मकान की ओर सी सी रोड निर्माण</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>5400</v>
+        <v>55800</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>0</v>
+        <v>53580</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>41883</v>
-[...1 lines deleted...]
-      <c r="K520" s="3"/>
+        <v>44079</v>
+      </c>
+      <c r="K520" s="3" t="n">
+        <v>44135</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RS/22012034267543 — बारेलाल/धनू आदिवासी व्‍यक्तिगत शौचालय निर्माण कछौर</t>
+          <t>1707004058/RC/22012034542418 — सुदूर सड़क निर्माण ग्राम दरदौरा से शांतिधाम की ओर मुख्‍य सड़क की ओर ग्राम पंचायत कछौरा खास</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>5400</v>
+        <v>1044664.07</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>0</v>
+        <v>1002970</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>41883</v>
-[...1 lines deleted...]
-      <c r="K521" s="3"/>
+        <v>44220</v>
+      </c>
+      <c r="K521" s="3" t="n">
+        <v>45104</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RS/22012034267726 — टीकाराम/झब्‍बू अ‍ादिवासी व्‍यक्तिगत शौचायल निर्माण</t>
+          <t>1707004058/RC/22012034542420 — सुदूर सड़क निर्माण ग्राम दरदौरा से खजरी मार्ग की ओर ग्राम पंचायत कछौरा खास</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>41883</v>
+        <v>44099</v>
       </c>
       <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RS/22012034268121 — प्रकाश/रामदास आदिवासी व्‍यक्तिगत शौचालय निर्माण कछौरा खास</t>
+          <t>1707004058/RC/22012034545533 — सुदूर सड़क निर्माण कार्य खजरी मार्ग से प्राथमिक शाला दरदौरा की ओर ग्राम पंचायत कछौरा खास</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>41835</v>
+        <v>44056</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RS/22012034268772 — दीपचन्‍द्र/मनसुख अ‍ादिवासी व्‍यक्तिगत शौचालय निर्माण कछौरा खास</t>
+          <t>1707004058/RC/22012034548161 — पुलिया निर्माण गडरयाना खिरक कछौरा</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>0</v>
+        <v>80000</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>0</v>
+        <v>88920</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>41835</v>
-[...1 lines deleted...]
-      <c r="K524" s="3"/>
+        <v>44154</v>
+      </c>
+      <c r="K524" s="3" t="n">
+        <v>44217</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RS/22012034268778 — खिलई/हरदास अ‍ादिवासी व्‍यक्तिगत शौचालय निर्माण कछौरा खास</t>
+          <t>1707004058/RC/22012034548163 — पुलिया निर्माण खजुरिया नाला पर कछौरा खास</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>5400</v>
+        <v>80000</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>0</v>
+        <v>85500</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>41835</v>
-[...1 lines deleted...]
-      <c r="K525" s="3"/>
+        <v>44154</v>
+      </c>
+      <c r="K525" s="3" t="n">
+        <v>44217</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RS/22012034501077 — नाली निर्माण प्रा0 शाला से नदी की ओर ग्राम पंचायत कछौरा खास</t>
+          <t>1707004058/RC/22012034550812 — कछौरा उगड सी.सी. रोड  से मुख्य सडक की ओर  सी.सी. रोड निर्माण ग्राम पंचायत कछौरा खास</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>64290</v>
+        <v>70635</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>62700</v>
+        <v>83220</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>44161</v>
+        <v>44199</v>
       </c>
       <c r="K526" s="3" t="n">
-        <v>44182</v>
+        <v>44230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RS/22012034510249 — सोख्‍ता गडढा हाई स्‍कूल हेण्‍डपंप के पास ग्राम पंचायत कछौरा</t>
+          <t>1707004058/RC/22012034566395 — सी.सी. रोड निर्माण कार्य मुख्य सडक से कछौरा उगड की ओर भाग-02 ग्राम पंचायत कछौरा खास</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>14283.77</v>
+        <v>100000</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>9328</v>
+        <v>100624</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>44272</v>
+        <v>44417</v>
       </c>
       <c r="K527" s="3" t="n">
-        <v>45127</v>
+        <v>44673</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RS/22012034510538 — सोक्ता गड्डा  हेंडपंप के पास असपक के माकन के पास ग्राम पंचायत कछोरा खास</t>
+          <t>1707004058/RC/22012034579034 — नाली निर्माण श्री सरजू प्रसाद राजपूत के मकान से राधे लाल अहिरवार के मकान की ओर ग्राम पंचायत कछौरा खा</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>14283.77</v>
+        <v>0</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>1140</v>
+        <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>44272</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RS/22012034510560 — सोक्ता गड्डा हेंड पंप के पास प्राथमिक पाठशाला ग्राम पंचायतकछोरा उगड़</t>
+          <t>1707004058/RC/22012034579043 — नाली निर्माण श्री सरजू प्रसाद राजपूत के मकान से राधे लाल अहिरवार के मकान की ओर ग्राम पंचायत कछौरा खा</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>14283.77</v>
+        <v>107150</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>9982</v>
+        <v>109431</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>44272</v>
+        <v>44441</v>
       </c>
       <c r="K529" s="3" t="n">
-        <v>45215</v>
+        <v>44657</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RS/22012034510561 — सोक्ता गड्डा हेंड पंप के पास प्राथमिक पाठशाला ग्राम पंचायत कछोरा खास</t>
+          <t>1707004058/RC/22012034647087 — सीसी रोड निर्माण बल्‍देव अहिरवार के घर से पुलिया के आगे तक  ग्राम पंचायत कछाैरा कनवर्जेन्‍स</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>14283.77</v>
+        <v>67253</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>760</v>
+        <v>66300</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>44272</v>
+        <v>45134</v>
       </c>
       <c r="K530" s="3" t="n">
-        <v>45435</v>
+        <v>45233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RS/22012034510562 — सोक्ता गड्डा हेंड पंप के पास प्राथमिक पाठशाला गडयाना  मोहल्ला ग्राम पंचायतकछोरा उगड़</t>
+          <t>1707004058/RC/22012034828803 — सीसी रोड निर्माण सह नाली देवी मंदिर से बब्लू अहिरवार के घर की ओर कछौरा उगड  कनवर्जेन्‍स</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>14283.77</v>
+        <v>75000</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>0</v>
+        <v>73872</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>44217</v>
-[...1 lines deleted...]
-      <c r="K531" s="3"/>
+        <v>45647</v>
+      </c>
+      <c r="K531" s="3" t="n">
+        <v>45821</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RS/22012034510563 — सोक्ता गड्डा हेंड पंप के पास सामुदायिक भवन खपराई ग्राम पंचायत कछोरा खास</t>
+          <t>1707004058/RC/22012034828807 — सीसी रोड निर्माण जानकी अहिरवार के मकान से मैन रोड तक कछौरा खास कनवर्जेन्‍स</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>14283.77</v>
+        <v>47000</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>0</v>
+        <v>45954</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>44272</v>
-[...1 lines deleted...]
-      <c r="K532" s="3"/>
+        <v>45635</v>
+      </c>
+      <c r="K532" s="3" t="n">
+        <v>45821</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RS/22012034510564 — सोक्ता गड्डा हेंड पंप के पास प्रागी अहिरवार के मकान के  पास ] ग्राम पंचायत कछोरा खास</t>
+          <t>1707004058/RC/22012034835433 — सीसी रोड निर्माण सहनाली बल्‍देव अहि०के घर से जैतराम अहि०की ओर कछौरा उगड  ग्रा.पं.कछौरा कन्वरजेन्स</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>14283.77</v>
+        <v>100000</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>10288</v>
+        <v>97407</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>44272</v>
-[...3 lines deleted...]
-      </c>
+        <v>45711</v>
+      </c>
+      <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RS/22012034510565 — सोक्ता गड्डा हेंड पंप के पासराजू सेन के मकानके पास  ] ग्राम पंचायत कछोरा खास</t>
+          <t>1707004058/RC/4002 — 1707004058/RC/4002</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>14283.77</v>
+        <v>106530</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>760</v>
+        <v>115660</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>44272</v>
+        <v>41352</v>
       </c>
       <c r="K534" s="3" t="n">
-        <v>45435</v>
+        <v>41752</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RS/22012034535777 — नाली निर्माण श्री सरजू प्रसाद राजपूत के मकान से राधे लाल अहिरवार के मकान की ओर ग्राम पंचायत कछौरा खा</t>
+          <t>1707004058/RS/22012034267250 — रमेश/ सब्‍बू अदिवासी  व्‍यक्तिगत शौचालय कछौरा खास</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>171500</v>
+        <v>5400</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>44379</v>
+        <v>41890</v>
       </c>
       <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1707004058/RS/22012034700648 — नाली निर्माण दरदौरा हरचरन आदिवासी के घर से हरप्रसाद कुशवाहा के घर तक ग्राम पंचायत कछाैरा कनवर्जेन्‍स</t>
+          <t>1707004058/RS/22012034267504 — चिल्‍ला/मानक प्रजापति व्‍यक्तिगत शौचालय निर्माण कछ</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>96300</v>
+        <v>5400</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>95693</v>
+        <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>45157</v>
-[...3 lines deleted...]
-      </c>
+        <v>41835</v>
+      </c>
+      <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012034388761 — नवीन तालाब निर्माण खईया हार ग्राम पंचायत कछौरा खास</t>
+          <t>1707004058/RS/22012034267542 — बीरन/रामदास आदिवासी व्‍यक्तिगत शौचालय निर्माण कछौर</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>761000</v>
+        <v>5400</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>742309.4</v>
+        <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>43249</v>
-[...3 lines deleted...]
-      </c>
+        <v>41883</v>
+      </c>
+      <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012034508910 — डग आउट पोण्‍ड निर्माण पडुवा पार्ट 1 ग्राम पंचायत कछौरा खास</t>
+          <t>1707004058/RS/22012034267543 — बारेलाल/धनू आदिवासी व्‍यक्तिगत शौचालय निर्माण कछौर</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>43740</v>
+        <v>41883</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012034508911 — डग आउट पोण्‍ड निर्माण गेरा नाला पडुवा पार्ट 2 ग्राम पंचायत कछौरा खास</t>
+          <t>1707004058/RS/22012034267726 — टीकाराम/झब्‍बू अ‍ादिवासी व्‍यक्तिगत शौचायल निर्माण</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>43740</v>
+        <v>41883</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012034508912 — डग आउट पोण्‍ड निर्माण गेरा नाला पडुवा पार्ट 3 ग्राम पंचायत कछौरा खास</t>
+          <t>1707004058/RS/22012034268121 — प्रकाश/रामदास आदिवासी व्‍यक्तिगत शौचालय निर्माण कछौरा खास</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>43740</v>
+        <v>41835</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012034550340 — नवीन डग पोन्‍ड निर्माण गैरा नाला पडुवा कछौरा</t>
+          <t>1707004058/RS/22012034268772 — दीपचन्‍द्र/मनसुख अ‍ादिवासी व्‍यक्तिगत शौचालय निर्माण कछौरा खास</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>332572.21</v>
+        <v>0</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>43856</v>
+        <v>41835</v>
       </c>
       <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012034550357 — नवीन डग पोन्‍ड निर्माण ग्राम कछौरा ऊगड् ग्राम पंचायत कछौरा खास पार्ट 3</t>
+          <t>1707004058/RS/22012034268778 — खिलई/हरदास अ‍ादिवासी व्‍यक्तिगत शौचालय निर्माण कछौरा खास</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>332572.21</v>
+        <v>5400</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>306988</v>
+        <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>45098</v>
-[...3 lines deleted...]
-      </c>
+        <v>41835</v>
+      </c>
+      <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012034550856 — डग आउट पोण्‍ड निर्माण पडुवा पार्ट 1 ग्राम पंचायत कछौरा खास</t>
+          <t>1707004058/RS/22012034501077 — नाली निर्माण प्रा0 शाला से नदी की ओर ग्राम पंचायत कछौरा खास</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>0</v>
+        <v>64290</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>0</v>
+        <v>62700</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K543" s="3"/>
+        <v>44161</v>
+      </c>
+      <c r="K543" s="3" t="n">
+        <v>44182</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012034550857 — डग आउट पोण्‍ड निर्माण गेरा नाला पडुवा पार्ट 2 ग्राम पंचायत कछौरा खास</t>
+          <t>1707004058/RS/22012034510249 — सोख्‍ता गडढा हाई स्‍कूल हेण्‍डपंप के पास ग्राम पंचायत कछौरा</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>0</v>
+        <v>14283.77</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>0</v>
+        <v>9328</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K544" s="3"/>
+        <v>44272</v>
+      </c>
+      <c r="K544" s="3" t="n">
+        <v>45127</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012034550858 — डग आउट पोण्‍ड निर्माण गेरा नाला पडुवा पार्ट 3 ग्राम पंचायत कछौरा खास</t>
+          <t>1707004058/RS/22012034510538 — सोक्ता गड्डा  हेंडपंप के पास असपक के माकन के पास ग्राम पंचायत कछोरा खास</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>0</v>
+        <v>14283.77</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>0</v>
+        <v>1140</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K545" s="3"/>
+        <v>44272</v>
+      </c>
+      <c r="K545" s="3" t="n">
+        <v>45435</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012034577804 — डग आउट पॉण्‍ड पहाडी के पास ग्राम दरदौरा</t>
+          <t>1707004058/RS/22012034510560 — सोक्ता गड्डा हेंड पंप के पास प्राथमिक पाठशाला ग्राम पंचायतकछोरा उगड़</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>0</v>
+        <v>14283.77</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>0</v>
+        <v>9982</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>44006</v>
-[...1 lines deleted...]
-      <c r="K546" s="3"/>
+        <v>44272</v>
+      </c>
+      <c r="K546" s="3" t="n">
+        <v>45215</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012034587394 — नवीन स्‍टॉप डेम बिलखनी नाला ग्राम पंचायत कछौरा खास</t>
+          <t>1707004058/RS/22012034510561 — सोक्ता गड्डा हेंड पंप के पास प्राथमिक पाठशाला ग्राम पंचायत कछोरा खास</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>0</v>
+        <v>14283.77</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>0</v>
+        <v>760</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>44099</v>
-[...1 lines deleted...]
-      <c r="K547" s="3"/>
+        <v>44272</v>
+      </c>
+      <c r="K547" s="3" t="n">
+        <v>45435</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012034590359 — डग आउट पॉंड  दरदौरा पहाड़ी के पास ग्राम पंचायत कछौरा खास</t>
+          <t>1707004058/RS/22012034510562 — सोक्ता गड्डा हेंड पंप के पास प्राथमिक पाठशाला गडयाना  मोहल्ला ग्राम पंचायतकछोरा उगड़</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>332962.02</v>
+        <v>14283.77</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>260680</v>
+        <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>44178</v>
-[...3 lines deleted...]
-      </c>
+        <v>44217</v>
+      </c>
+      <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012034599593 — नवीन तालाब निर्माण गैरा का नाला कछौरा ऊगड ग्राम पंचायत कछौरा खास</t>
+          <t>1707004058/RS/22012034510563 — सोक्ता गड्डा हेंड पंप के पास सामुदायिक भवन खपराई ग्राम पंचायत कछोरा खास</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>0</v>
+        <v>14283.77</v>
       </c>
       <c r="I549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>44106</v>
+        <v>44272</v>
       </c>
       <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012034607635 — डग पौण्ड आउट रवैया हार ग्राम पंचायत कछौरा खास</t>
+          <t>1707004058/RS/22012034510564 — सोक्ता गड्डा हेंड पंप के पास प्रागी अहिरवार के मकान के  पास ] ग्राम पंचायत कछोरा खास</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>0</v>
+        <v>14283.77</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>0</v>
+        <v>10288</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K550" s="3"/>
+        <v>44272</v>
+      </c>
+      <c r="K550" s="3" t="n">
+        <v>45127</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012034608699 — डग आउट पौण्ड रवैया हार ग्राम पंचायत कछौरा खास</t>
+          <t>1707004058/RS/22012034510565 — सोक्ता गड्डा हेंड पंप के पासराजू सेन के मकानके पास  ] ग्राम पंचायत कछोरा खास</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>332962.02</v>
+        <v>14283.77</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>326709</v>
+        <v>760</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>44255</v>
+        <v>44272</v>
       </c>
       <c r="K551" s="3" t="n">
-        <v>44900</v>
+        <v>45435</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012034622612 — sarvjanik koop hanuman ji ke mandeer ke pass kachhora</t>
+          <t>1707004058/RS/22012034535777 — नाली निर्माण श्री सरजू प्रसाद राजपूत के मकान से राधे लाल अहिरवार के मकान की ओर ग्राम पंचायत कछौरा खा</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>0</v>
+        <v>171500</v>
       </c>
       <c r="I552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>44217</v>
+        <v>44379</v>
       </c>
       <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012034622613 — sarvjanik koop nirman hanumangadi ke pass kachhora</t>
+          <t>1707004058/RS/22012034700648 — नाली निर्माण दरदौरा हरचरन आदिवासी के घर से हरप्रसाद कुशवाहा के घर तक ग्राम पंचायत कछाैरा कनवर्जेन्‍स</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>0</v>
+        <v>96300</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>0</v>
+        <v>95693</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>44217</v>
-[...1 lines deleted...]
-      <c r="K553" s="3"/>
+        <v>45157</v>
+      </c>
+      <c r="K553" s="3" t="n">
+        <v>45233</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012034622614 — sarvjanik koop nirman hanuman ji ke mandeer ke pass kachhora</t>
+          <t>1707004058/WC/22012034388761 — नवीन तालाब निर्माण खईया हार ग्राम पंचायत कछौरा खास</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>0</v>
+        <v>761000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>0</v>
+        <v>742309.4</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>44217</v>
-[...1 lines deleted...]
-      <c r="K554" s="3"/>
+        <v>43249</v>
+      </c>
+      <c r="K554" s="3" t="n">
+        <v>44014</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012034712532 — CTR stap dram khaprai har g.p. Kachhora</t>
+          <t>1707004058/WC/22012034508910 — डग आउट पोण्‍ड निर्माण पडुवा पार्ट 1 ग्राम पंचायत कछौरा खास</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>44300</v>
+        <v>43740</v>
       </c>
       <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012034712533 — CTR stap dram khaprai har g.p. Kachhora</t>
+          <t>1707004058/WC/22012034508911 — डग आउट पोण्‍ड निर्माण गेरा नाला पडुवा पार्ट 2 ग्राम पंचायत कछौरा खास</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>44300</v>
+        <v>43740</v>
       </c>
       <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012034712552 — CTR stap dram  nirman kundri har gp Kachhora</t>
+          <t>1707004058/WC/22012034508912 — डग आउट पोण्‍ड निर्माण गेरा नाला पडुवा पार्ट 3 ग्राम पंचायत कछौरा खास</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>44300</v>
+        <v>43740</v>
       </c>
       <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012034712594 — CTR dug pond Dalai har ke pass gp Kachhora</t>
+          <t>1707004058/WC/22012034550340 — नवीन डग पोन्‍ड निर्माण गैरा नाला पडुवा कछौरा</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>0</v>
+        <v>332572.21</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>44348</v>
+        <v>43856</v>
       </c>
       <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012034712597 — CTR dug pond Dalai har ke pass gp Kachhora</t>
+          <t>1707004058/WC/22012034550357 — नवीन डग पोन्‍ड निर्माण ग्राम कछौरा ऊगड् ग्राम पंचायत कछौरा खास पार्ट 3</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>0</v>
+        <v>332572.21</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>0</v>
+        <v>306988</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>44348</v>
-[...1 lines deleted...]
-      <c r="K559" s="3"/>
+        <v>45098</v>
+      </c>
+      <c r="K559" s="3" t="n">
+        <v>45571</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012034712883 — CTR-स्टाप डेम निर्माण खपराई हार के पास ग्राम पंचायत कछौरा खास</t>
+          <t>1707004058/WC/22012034550856 — डग आउट पोण्‍ड निर्माण पडुवा पार्ट 1 ग्राम पंचायत कछौरा खास</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>1391746.11</v>
+        <v>0</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>1381552</v>
+        <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>44362</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012034712886 — CTR-स्टाप डेम निर्माण कुडी हार के पास ग्राम पंचायत कछौरा खास</t>
+          <t>1707004058/WC/22012034550857 — डग आउट पोण्‍ड निर्माण गेरा नाला पडुवा पार्ट 2 ग्राम पंचायत कछौरा खास</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>1425894.04</v>
+        <v>0</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>1409949</v>
+        <v>0</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>44362</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012034773326 — C T R रूप वाटर हवेसिंटग अगन बड़ी ग्राम पंचायतकछोरा खास</t>
+          <t>1707004058/WC/22012034550858 — डग आउट पोण्‍ड निर्माण गेरा नाला पडुवा पार्ट 3 ग्राम पंचायत कछौरा खास</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>22229.14</v>
+        <v>0</v>
       </c>
       <c r="I562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>44300</v>
+        <v>43935</v>
       </c>
       <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012034773355 — C T R रूप वाटर हवेसिंटग कार्य  समुदायिक भवन ग्राम पांचयात कछोरा खास</t>
+          <t>1707004058/WC/22012034577804 — डग आउट पॉण्‍ड पहाडी के पास ग्राम दरदौरा</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>44300</v>
+        <v>44006</v>
       </c>
       <c r="K563" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012034773360 — C T R रूप वाटर हवेसिंटग कार्य  समुदायिक भवन ग्राम पांचयात कछोरा खास</t>
+          <t>1707004058/WC/22012034587394 — नवीन स्‍टॉप डेम बिलखनी नाला ग्राम पंचायत कछौरा खास</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>22229.14</v>
+        <v>0</v>
       </c>
       <c r="I564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>44300</v>
+        <v>44099</v>
       </c>
       <c r="K564" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012034926292 — स्टाप डेम  मरम्मत  बगीचा नदी के पास ग्राम पचायत कछोरा खास</t>
+          <t>1707004058/WC/22012034590359 — डग आउट पॉंड  दरदौरा पहाड़ी के पास ग्राम पंचायत कछौरा खास</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>0</v>
+        <v>332962.02</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>0</v>
+        <v>260680</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>44628</v>
-[...1 lines deleted...]
-      <c r="K565" s="3"/>
+        <v>44178</v>
+      </c>
+      <c r="K565" s="3" t="n">
+        <v>44900</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012034926522 — स्टाप डेम  मरम्मत वादी बारे  हार के   पास ग्राम पचायत कछोरा खास</t>
+          <t>1707004058/WC/22012034599593 — नवीन तालाब निर्माण गैरा का नाला कछौरा ऊगड ग्राम पंचायत कछौरा खास</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>44628</v>
+        <v>44106</v>
       </c>
       <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012034926530 — स्टाप डेस्टाप डेम  मरम्मत  डव् पुलियन  नदी  हार के   पास ग्राम पचायत कछोरा खास</t>
+          <t>1707004058/WC/22012034607635 — डग पौण्ड आउट रवैया हार ग्राम पंचायत कछौरा खास</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>44628</v>
+        <v>44106</v>
       </c>
       <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012034926583 — डग पॉइंट डलई हार के पास ग्राम पचायत कछोरा खास</t>
+          <t>1707004058/WC/22012034608699 — डग आउट पौण्ड रवैया हार ग्राम पंचायत कछौरा खास</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>0</v>
+        <v>332962.02</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>0</v>
+        <v>326709</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>44628</v>
-[...1 lines deleted...]
-      <c r="K568" s="3"/>
+        <v>44255</v>
+      </c>
+      <c r="K568" s="3" t="n">
+        <v>44900</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012034926587 — डग पॉइंट डलई हार के पास ग्राम पचायत कछोरा खास</t>
+          <t>1707004058/WC/22012034622612 — sarvjanik koop hanuman ji ke mandeer ke pass kachhora</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>44628</v>
+        <v>44217</v>
       </c>
       <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012034926589 — डग पॉइंट डलई हार के पास ग्राम पचायत कछोरा खास</t>
+          <t>1707004058/WC/22012034622613 — sarvjanik koop nirman hanumangadi ke pass kachhora</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>44628</v>
+        <v>44217</v>
       </c>
       <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012034926591 — डग पॉइंट गेरा हार के पास ग्राम पचायत कछोरा उगड़</t>
+          <t>1707004058/WC/22012034622614 — sarvjanik koop nirman hanuman ji ke mandeer ke pass kachhora</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>44628</v>
+        <v>44217</v>
       </c>
       <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012035027732 — पर्कोलेसन टैंक निर्माण कछोरा उगड़ भाग ०२ ग्राम पंचायत कछोरा ख़ास</t>
+          <t>1707004058/WC/22012034712532 — CTR stap dram khaprai har g.p. Kachhora</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>478770.88</v>
+        <v>0</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>465956</v>
+        <v>0</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>45193</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012035027734 — पर्कोलेसन टैंक निर्माण कछोरा उग ड़भाग 01 ग्राम पंचायत कछोरा ख़ास</t>
+          <t>1707004058/WC/22012034712533 — CTR stap dram khaprai har g.p. Kachhora</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>44788</v>
+        <v>44300</v>
       </c>
       <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012035027735 — पर्कोलेसन टैंक निर्माण कछोरा उगड़ भाग 03 ग्राम पंचायत कछोरा ख़ास</t>
+          <t>1707004058/WC/22012034712552 — CTR stap dram  nirman kundri har gp Kachhora</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>478770.88</v>
+        <v>0</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>465117</v>
+        <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>45201</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012035027736 — डॉग आउट पौंड दर्दौरा पहाड़ी के पास भाग 01 ग्राम पंचायत कछोरा खास</t>
+          <t>1707004058/WC/22012034712594 — CTR dug pond Dalai har ke pass gp Kachhora</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>385261.22</v>
+        <v>0</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>99630</v>
+        <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>45454</v>
+        <v>44348</v>
       </c>
       <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012035027737 — डॉग आउट पौंड दर्दौरा पहाड़ी के पास भाग 0२ ग्राम पंचायत कछोरा खास</t>
+          <t>1707004058/WC/22012034712597 — CTR dug pond Dalai har ke pass gp Kachhora</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>385261.22</v>
+        <v>0</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>1105</v>
+        <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>45199</v>
+        <v>44348</v>
       </c>
       <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012035027738 — डॉग आउट पौंड दर्दौरा पहाड़ी के पास भाग 03 ग्राम पंचायत कछोरा खास</t>
+          <t>1707004058/WC/22012034712883 — CTR-स्टाप डेम निर्माण खपराई हार के पास ग्राम पंचायत कछौरा खास</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>385261.22</v>
+        <v>1391746.11</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>1105</v>
+        <v>1381552</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>45199</v>
-[...1 lines deleted...]
-      <c r="K577" s="3"/>
+        <v>44362</v>
+      </c>
+      <c r="K577" s="3" t="n">
+        <v>45104</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012035231156 — परकोलेशन टैंक निर्माण जैतराम अहिरवार के खेत के पास ग्राम पंचायत कछौरा खास</t>
+          <t>1707004058/WC/22012034712886 — CTR-स्टाप डेम निर्माण कुडी हार के पास ग्राम पंचायत कछौरा खास</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>492974.5</v>
+        <v>1425894.04</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>464301</v>
+        <v>1409949</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>45783</v>
+        <v>44362</v>
       </c>
       <c r="K578" s="3" t="n">
-        <v>46200</v>
+        <v>45104</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012035231157 — परकोलेशन टैंक निर्माण झुत्ता ढीमर के खेत के पास ग्राम पंचायत कछौरा खास</t>
+          <t>1707004058/WC/22012034773326 — C T R रूप वाटर हवेसिंटग अगन बड़ी ग्राम पंचायतकछोरा खास</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>488497.84</v>
+        <v>22229.14</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>458895</v>
+        <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>45797</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012035231158 — परकोलेशन टैंक निर्माण बलदेवा अहिरवार के खेत के पास ग्राम पंचायत कछौरा खास</t>
+          <t>1707004058/WC/22012034773355 — C T R रूप वाटर हवेसिंटग कार्य  समुदायिक भवन ग्राम पांचयात कछोरा खास</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>480008.42</v>
+        <v>0</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>453324</v>
+        <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>45783</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012035231159 — परकोलेशन टैंक निर्माण पडुवा हार के पास ग्राम पंचायत कछौरा खास</t>
+          <t>1707004058/WC/22012034773360 — C T R रूप वाटर हवेसिंटग कार्य  समुदायिक भवन ग्राम पांचयात कछोरा खास</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>492232.16</v>
+        <v>22229.14</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>462996</v>
+        <v>0</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>45783</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012035271533 — JGSA रिचार्ज पिट निर्माण माता मन्दिर कूप के पास कछौरा ऊग़ढ़ ग्राम पंचायत कछौरा खास</t>
+          <t>1707004058/WC/22012034926292 — स्टाप डेम  मरम्मत  बगीचा नदी के पास ग्राम पचायत कछोरा खास</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I582" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>45761</v>
+        <v>44628</v>
       </c>
       <c r="K582" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012035271534 — JGSA रिचार्ज पिट निर्माण सार्वजनिक कूप कें पास कछौरा ग्राम पंचायत कछौरा खास</t>
+          <t>1707004058/WC/22012034926522 — स्टाप डेम  मरम्मत वादी बारे  हार के   पास ग्राम पचायत कछोरा खास</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>45761</v>
+        <v>44628</v>
       </c>
       <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012035271536 — JGSA रिचार्ज पिट निर्माण सार्वजनिक कूप कें पास दरदौरा ग्राम पंचायत कछौरा खास</t>
+          <t>1707004058/WC/22012034926530 — स्टाप डेस्टाप डेम  मरम्मत  डव् पुलियन  नदी  हार के   पास ग्राम पचायत कछोरा खास</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>45761</v>
+        <v>44628</v>
       </c>
       <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012035271538 — JGSA रिचार्ज पिट निर्माण भालेरा वावा मंदिर नल कें पास दरदौरा ग्राम पंचायत कछौरा खास</t>
+          <t>1707004058/WC/22012034926583 — डग पॉइंट डलई हार के पास ग्राम पचायत कछोरा खास</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>45761</v>
+        <v>44628</v>
       </c>
       <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012035284202 — JGSA रिचार्ज पिट निर्माण सार्वजनिक कूप कें पास कछौरा उगढ़ ग्राम पंचायत कछौरा खास</t>
+          <t>1707004058/WC/22012034926587 — डग पॉइंट डलई हार के पास ग्राम पचायत कछोरा खास</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>21918</v>
+        <v>0</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>45779</v>
-[...3 lines deleted...]
-      </c>
+        <v>44628</v>
+      </c>
+      <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012035284274 — JGSA रिचार्ज पिट निर्माण सार्वजनिक कूप वडी मड़फा दरदौरा ग्राम पंचायत कछौरा खास</t>
+          <t>1707004058/WC/22012034926589 — डग पॉइंट डलई हार के पास ग्राम पचायत कछोरा खास</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>21918</v>
+        <v>0</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>45779</v>
-[...3 lines deleted...]
-      </c>
+        <v>44628</v>
+      </c>
+      <c r="K587" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012035284305 — JGSA रिचार्ज पिट निर्माण सार्वजनिक कूप छोटी मड़फा दरदौरा ग्राम पंचायत कछौरा खास</t>
+          <t>1707004058/WC/22012034926591 — डग पॉइंट गेरा हार के पास ग्राम पचायत कछोरा उगड़</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>25572</v>
+        <v>0</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>45804</v>
-[...3 lines deleted...]
-      </c>
+        <v>44628</v>
+      </c>
+      <c r="K588" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012035284333 — JGSA रिचार्ज पिट निर्माण सार्वजनिक कूप भन्ना कुँआ के पास कछौरा ग्राम पंचायत कछौरा खास</t>
+          <t>1707004058/WC/22012035027732 — पर्कोलेसन टैंक निर्माण कछोरा उगड़ भाग ०२ ग्राम पंचायत कछोरा ख़ास</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>25899.46</v>
+        <v>478770.88</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>25773</v>
+        <v>465956</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>45779</v>
+        <v>45193</v>
       </c>
       <c r="K589" s="3" t="n">
-        <v>46124</v>
+        <v>45571</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012035284363 — JGSA रिचार्ज पिट निर्माण जुगल किशोर कूप के पास दरदौरा ग्राम पंचायत कछौरा खास</t>
+          <t>1707004058/WC/22012035027734 — पर्कोलेसन टैंक निर्माण कछोरा उग ड़भाग 01 ग्राम पंचायत कछोरा ख़ास</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>25572</v>
+        <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>45804</v>
-[...3 lines deleted...]
-      </c>
+        <v>44788</v>
+      </c>
+      <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012035284381 — JGSA रिचार्ज पिट निर्माण नवाव खान कूप कें पास कछौरा ग्राम पंचायत कछौरा खास</t>
+          <t>1707004058/WC/22012035027735 — पर्कोलेसन टैंक निर्माण कछोरा उगड़ भाग 03 ग्राम पंचायत कछोरा ख़ास</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>25899.46</v>
+        <v>478770.88</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>21918</v>
+        <v>465117</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>45779</v>
+        <v>45201</v>
       </c>
       <c r="K591" s="3" t="n">
-        <v>46163</v>
+        <v>45571</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012035311296 — JGSA Dugwell recharge pit nirman sarvjanik koop nirman khaprai muhalla kachhaura khas</t>
+          <t>1707004058/WC/22012035027736 — डॉग आउट पौंड दर्दौरा पहाड़ी के पास भाग 01 ग्राम पंचायत कछोरा खास</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>25899.46</v>
+        <v>385261.22</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>25572</v>
+        <v>99630</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>45811</v>
-[...3 lines deleted...]
-      </c>
+        <v>45454</v>
+      </c>
+      <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012035311301 — JGSA Dugwell recharge pit nirman sarvjanik koop asharam ke makan ke pas kachhaura khas</t>
+          <t>1707004058/WC/22012035027737 — डॉग आउट पौंड दर्दौरा पहाड़ी के पास भाग 0२ ग्राम पंचायत कछोरा खास</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
-        <v>25899.46</v>
+        <v>385261.22</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>25512</v>
+        <v>1105</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>45822</v>
-[...3 lines deleted...]
-      </c>
+        <v>45199</v>
+      </c>
+      <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012035311305 — JGSA Dugwell recharge pit nirman sarvjanik koop purana bajar ke pas kachhaura khas</t>
+          <t>1707004058/WC/22012035027738 — डॉग आउट पौंड दर्दौरा पहाड़ी के पास भाग 03 ग्राम पंचायत कछोरा खास</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>25899.46</v>
+        <v>385261.22</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>25572</v>
+        <v>1105</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>45811</v>
-[...3 lines deleted...]
-      </c>
+        <v>45199</v>
+      </c>
+      <c r="K594" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/22012035311307 — JGSA Dugwell recharge pit nirman sarvjanik koop harjan basti kachhaura khas</t>
+          <t>1707004058/WC/22012035231156 — परकोलेशन टैंक निर्माण जैतराम अहिरवार के खेत के पास ग्राम पंचायत कछौरा खास</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>0</v>
+        <v>492974.5</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>0</v>
+        <v>464301</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K595" s="3"/>
+        <v>45783</v>
+      </c>
+      <c r="K595" s="3" t="n">
+        <v>46200</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WC/9993670725 — सार्वजनिक कूप निर्माण पुरानी गडी के पास</t>
+          <t>1707004058/WC/22012035231157 — परकोलेशन टैंक निर्माण झुत्ता ढीमर के खेत के पास ग्राम पंचायत कछौरा खास</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
-        <v>0</v>
+        <v>488497.84</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>0</v>
+        <v>458895</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K596" s="3"/>
+        <v>45797</v>
+      </c>
+      <c r="K596" s="3" t="n">
+        <v>46200</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WH/22012034333565 — तालाब जीर्णोद्धार कार्य आदिवासी मुहल्‍ला ग्राम पंचायत कछौरा</t>
+          <t>1707004058/WC/22012035231158 — परकोलेशन टैंक निर्माण बलदेवा अहिरवार के खेत के पास ग्राम पंचायत कछौरा खास</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
-        <v>756000</v>
+        <v>480008.42</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>758120</v>
+        <v>453324</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>43270</v>
+        <v>45783</v>
       </c>
       <c r="K597" s="3" t="n">
-        <v>44000</v>
+        <v>46200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1707004058/WH/22012034333566 — तालाब जीर्णोद्धार गंगा सागर तालाब ग्राम दरदौरा ग्राम पंचायत कछाैरा</t>
+          <t>1707004058/WC/22012035231159 — परकोलेशन टैंक निर्माण पडुवा हार के पास ग्राम पंचायत कछौरा खास</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
-        <v>990000</v>
+        <v>492232.16</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>985186</v>
+        <v>462996</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>43270</v>
+        <v>45783</v>
       </c>
       <c r="K598" s="3" t="n">
-        <v>43721</v>
+        <v>46200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>PALERA</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C599" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D599" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E599" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F599" s="1" t="inlineStr">
+        <is>
+          <t>1707004058/WC/22012035271533 — JGSA रिचार्ज पिट निर्माण माता मन्दिर कूप के पास कछौरा ऊग़ढ़ ग्राम पंचायत कछौरा खास</t>
+        </is>
+      </c>
+      <c r="G599" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H599" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I599" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J599" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K599" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
+      <c r="A600" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B600" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C600" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D600" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E600" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F600" s="1" t="inlineStr">
+        <is>
+          <t>1707004058/WC/22012035271534 — JGSA रिचार्ज पिट निर्माण सार्वजनिक कूप कें पास कछौरा ग्राम पंचायत कछौरा खास</t>
+        </is>
+      </c>
+      <c r="G600" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H600" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I600" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J600" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K600" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
+      <c r="A601" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B601" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C601" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D601" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E601" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F601" s="1" t="inlineStr">
+        <is>
+          <t>1707004058/WC/22012035271536 — JGSA रिचार्ज पिट निर्माण सार्वजनिक कूप कें पास दरदौरा ग्राम पंचायत कछौरा खास</t>
+        </is>
+      </c>
+      <c r="G601" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H601" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I601" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J601" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K601" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
+      <c r="A602" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B602" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C602" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D602" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E602" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F602" s="1" t="inlineStr">
+        <is>
+          <t>1707004058/WC/22012035271538 — JGSA रिचार्ज पिट निर्माण भालेरा वावा मंदिर नल कें पास दरदौरा ग्राम पंचायत कछौरा खास</t>
+        </is>
+      </c>
+      <c r="G602" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H602" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I602" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J602" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K602" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
+      <c r="A603" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B603" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C603" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D603" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E603" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F603" s="1" t="inlineStr">
+        <is>
+          <t>1707004058/WC/22012035284202 — JGSA रिचार्ज पिट निर्माण सार्वजनिक कूप कें पास कछौरा उगढ़ ग्राम पंचायत कछौरा खास</t>
+        </is>
+      </c>
+      <c r="G603" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H603" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I603" s="2" t="n">
+        <v>21918</v>
+      </c>
+      <c r="J603" s="3" t="n">
+        <v>45779</v>
+      </c>
+      <c r="K603" s="3" t="n">
+        <v>46163</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
+      <c r="A604" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B604" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C604" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D604" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E604" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F604" s="1" t="inlineStr">
+        <is>
+          <t>1707004058/WC/22012035284274 — JGSA रिचार्ज पिट निर्माण सार्वजनिक कूप वडी मड़फा दरदौरा ग्राम पंचायत कछौरा खास</t>
+        </is>
+      </c>
+      <c r="G604" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H604" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I604" s="2" t="n">
+        <v>21918</v>
+      </c>
+      <c r="J604" s="3" t="n">
+        <v>45779</v>
+      </c>
+      <c r="K604" s="3" t="n">
+        <v>46163</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
+      <c r="A605" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B605" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C605" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D605" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E605" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F605" s="1" t="inlineStr">
+        <is>
+          <t>1707004058/WC/22012035284305 — JGSA रिचार्ज पिट निर्माण सार्वजनिक कूप छोटी मड़फा दरदौरा ग्राम पंचायत कछौरा खास</t>
+        </is>
+      </c>
+      <c r="G605" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H605" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I605" s="2" t="n">
+        <v>25572</v>
+      </c>
+      <c r="J605" s="3" t="n">
+        <v>45804</v>
+      </c>
+      <c r="K605" s="3" t="n">
+        <v>46124</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
+      <c r="A606" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B606" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C606" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D606" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E606" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F606" s="1" t="inlineStr">
+        <is>
+          <t>1707004058/WC/22012035284333 — JGSA रिचार्ज पिट निर्माण सार्वजनिक कूप भन्ना कुँआ के पास कछौरा ग्राम पंचायत कछौरा खास</t>
+        </is>
+      </c>
+      <c r="G606" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H606" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I606" s="2" t="n">
+        <v>25773</v>
+      </c>
+      <c r="J606" s="3" t="n">
+        <v>45779</v>
+      </c>
+      <c r="K606" s="3" t="n">
+        <v>46124</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
+      <c r="A607" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B607" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C607" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D607" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E607" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F607" s="1" t="inlineStr">
+        <is>
+          <t>1707004058/WC/22012035284363 — JGSA रिचार्ज पिट निर्माण जुगल किशोर कूप के पास दरदौरा ग्राम पंचायत कछौरा खास</t>
+        </is>
+      </c>
+      <c r="G607" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H607" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I607" s="2" t="n">
+        <v>25572</v>
+      </c>
+      <c r="J607" s="3" t="n">
+        <v>45804</v>
+      </c>
+      <c r="K607" s="3" t="n">
+        <v>46163</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
+      <c r="A608" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B608" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C608" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D608" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E608" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F608" s="1" t="inlineStr">
+        <is>
+          <t>1707004058/WC/22012035284381 — JGSA रिचार्ज पिट निर्माण नवाव खान कूप कें पास कछौरा ग्राम पंचायत कछौरा खास</t>
+        </is>
+      </c>
+      <c r="G608" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H608" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I608" s="2" t="n">
+        <v>21918</v>
+      </c>
+      <c r="J608" s="3" t="n">
+        <v>45779</v>
+      </c>
+      <c r="K608" s="3" t="n">
+        <v>46163</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
+      <c r="A609" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B609" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C609" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D609" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E609" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F609" s="1" t="inlineStr">
+        <is>
+          <t>1707004058/WC/22012035311296 — JGSA Dugwell recharge pit nirman sarvjanik koop nirman khaprai muhalla kachhaura khas</t>
+        </is>
+      </c>
+      <c r="G609" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H609" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I609" s="2" t="n">
+        <v>25572</v>
+      </c>
+      <c r="J609" s="3" t="n">
+        <v>45811</v>
+      </c>
+      <c r="K609" s="3" t="n">
+        <v>46124</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
+      <c r="A610" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B610" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C610" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D610" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E610" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F610" s="1" t="inlineStr">
+        <is>
+          <t>1707004058/WC/22012035311301 — JGSA Dugwell recharge pit nirman sarvjanik koop asharam ke makan ke pas kachhaura khas</t>
+        </is>
+      </c>
+      <c r="G610" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H610" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I610" s="2" t="n">
+        <v>25512</v>
+      </c>
+      <c r="J610" s="3" t="n">
+        <v>45822</v>
+      </c>
+      <c r="K610" s="3" t="n">
+        <v>46124</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
+      <c r="A611" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B611" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C611" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D611" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E611" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F611" s="1" t="inlineStr">
+        <is>
+          <t>1707004058/WC/22012035311305 — JGSA Dugwell recharge pit nirman sarvjanik koop purana bajar ke pas kachhaura khas</t>
+        </is>
+      </c>
+      <c r="G611" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H611" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I611" s="2" t="n">
+        <v>25572</v>
+      </c>
+      <c r="J611" s="3" t="n">
+        <v>45811</v>
+      </c>
+      <c r="K611" s="3" t="n">
+        <v>46124</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
+      <c r="A612" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B612" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C612" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D612" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E612" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F612" s="1" t="inlineStr">
+        <is>
+          <t>1707004058/WC/22012035311307 — JGSA Dugwell recharge pit nirman sarvjanik koop harjan basti kachhaura khas</t>
+        </is>
+      </c>
+      <c r="G612" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H612" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I612" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J612" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K612" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
+      <c r="A613" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B613" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C613" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D613" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E613" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F613" s="1" t="inlineStr">
+        <is>
+          <t>1707004058/WC/9993670725 — सार्वजनिक कूप निर्माण पुरानी गडी के पास</t>
+        </is>
+      </c>
+      <c r="G613" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H613" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I613" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J613" s="3" t="n">
+        <v>42395</v>
+      </c>
+      <c r="K613" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
+      <c r="A614" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B614" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C614" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D614" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E614" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F614" s="1" t="inlineStr">
+        <is>
+          <t>1707004058/WH/22012034333565 — तालाब जीर्णोद्धार कार्य आदिवासी मुहल्‍ला ग्राम पंचायत कछौरा</t>
+        </is>
+      </c>
+      <c r="G614" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H614" s="2" t="n">
+        <v>756000</v>
+      </c>
+      <c r="I614" s="2" t="n">
+        <v>758120</v>
+      </c>
+      <c r="J614" s="3" t="n">
+        <v>43270</v>
+      </c>
+      <c r="K614" s="3" t="n">
+        <v>44000</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
+      <c r="A615" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B615" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C615" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D615" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E615" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F615" s="1" t="inlineStr">
+        <is>
+          <t>1707004058/WH/22012034333566 — तालाब जीर्णोद्धार गंगा सागर तालाब ग्राम दरदौरा ग्राम पंचायत कछाैरा</t>
+        </is>
+      </c>
+      <c r="G615" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H615" s="2" t="n">
+        <v>990000</v>
+      </c>
+      <c r="I615" s="2" t="n">
+        <v>985186</v>
+      </c>
+      <c r="J615" s="3" t="n">
+        <v>43270</v>
+      </c>
+      <c r="K615" s="3" t="n">
+        <v>43721</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
+      <c r="A616" s="1" t="inlineStr">
+        <is>
+          <t>PALERA</t>
+        </is>
+      </c>
+      <c r="B616" s="1" t="inlineStr">
+        <is>
           <t>2017-2018</t>
         </is>
       </c>
-      <c r="C599" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D599" s="1" t="inlineStr">
+      <c r="C616" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D616" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="E599" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F599" s="1" t="inlineStr">
+      <c r="E616" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F616" s="1" t="inlineStr">
         <is>
           <t>1707004063/IF/IAY/575737 — Construction of IAY House -IAY REG. NO. MP1314912</t>
         </is>
       </c>
-      <c r="G599" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H599" s="2" t="n">
+      <c r="G616" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H616" s="2" t="n">
         <v>15030</v>
       </c>
-      <c r="I599" s="2" t="n">
+      <c r="I616" s="2" t="n">
         <v>15426</v>
       </c>
-      <c r="J599" s="3" t="n">
+      <c r="J616" s="3" t="n">
         <v>43088</v>
       </c>
-      <c r="K599" s="3" t="n">
+      <c r="K616" s="3" t="n">
         <v>43366</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>