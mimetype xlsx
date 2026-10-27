--- v0 (2026-09-05)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K59"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 13:16:28</t>
+          <t>Exported on: 2026-10-27 02:57:38</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: TIKAMGARH</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>BALDEOGARH</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1707005023/DP/22012034445482 — सार्वजनिक पेयजल कूप निर्माण हरिजन बस्‍ती ग्राम पंचायत धरमपुरा</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>445000</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>43536</v>
@@ -367,756 +367,756 @@
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44420</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>BALDEOGARH</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1707005023/IF/22012034475239 — कपिलधारा कूप निर्माण राजाराम लोधी/कलुआ लोधी धर्मपुरा</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>230000</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>43534</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>BALDEOGARH</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individuals</t>
+          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Goat Shelter</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1707005023/IF/22012034593473 — बकरी शेड निर्माण कार्य हरिबाई/मातादीन सौंर</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>46636.05</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>44063</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>BALDEOGARH</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individuals</t>
+          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Goat Shelter</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1707005023/IF/22012034603721 — बकरी पालन शेड निर्माण उमा बरार/अशोक</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>46636.05</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>44101</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>BALDEOGARH</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1707005023/IF/22012034603724 — कुक्‍कुट शेड निर्माण हरबूबाई/कन्‍दू</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>51554.19</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>44101</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>BALDEOGARH</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1707005023/IF/22012034654807 — कपिलधारा कूप निर्माण चूरामन/खुमान लोधी</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>247659.26</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>44229</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>BALDEOGARH</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1707005023/IF/22012035137510 — नंदन फलोद्यान कार्य भगवानदास/हरचरन लोधी बछौडा धरमपुरा</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>133212.69</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>BALDEOGARH</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1707005023/IF/22012035138098 — नंदन फलोद्यान कार्य आशाराम/धतुआ अहिरवार ग्राम पंचायत धरमपुरा</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>133212.69</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45186</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>BALDEOGARH</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Coast Line plntation of Forestry Trees-Individuals / Along the coast Line Plantation of Forestry Trees for Individuals</t>
+          <t>Coast Line plntation of Forestry Trees-Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1707005023/IF/22012035142040 — नन्दन फल उद्यान बाल्चन्द्र / रामचरन लोधी ग्राम धरमपुरा ग्रा.पं. धरमपुरा</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>133212.69</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45294</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>BALDEOGARH</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1707005023/IF/22012035143510 — नंदनफल उद्यान प्रेमचंद्र /रामद्याल लोधी ग्राम बछोडा ग्राम पं. धरमपुरा</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>145050.83</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45605</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>BALDEOGARH</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1707005023/IF/22012035252506 — नन्दन फल उद्यान मनप्यारे / भग्गू साहू  ग्राम  धरमपुरा ग्रा.पं.धरमपुरा</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>145050.83</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>BALDEOGARH</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1707005023/IF/22012035252513 — नन्दन फल उद्यान गोविन्द्र / मकुन्दी साहू ग्राम  धरमपुरा ग्रा.पं.धरमपुरा</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>145050.83</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>BALDEOGARH</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1707005023/IF/22012035339805 — kapil dhara koop nirmad karya mannulal lodhi/manak lal bachhoda</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>BALDEOGARH</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1707005023/IF/22012035341434 — kapil dhara koop nirmad karya devendr lodhi/asharam lodhi dharampura</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>BALDEOGARH</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1707005023/IF/22012035341567 — kapil dhara koop nirmad karya matadeen sahu/makundi sahu dharampura</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>BALDEOGARH</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1707005023/IF/22012035341870 — Kapil dhara koop nirmad karya ghanshyam/kaloo Lodhi Dharampura</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>BALDEOGARH</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1707005023/IF/22012035341927 — Kapil dhara koop nirmad karya paravat/surre Lodhi</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45757</v>
@@ -1166,145 +1166,145 @@
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>BALDEOGARH</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1707005023/IF/22012035344324 — Kapil dhara koop nirmad karya Ramju/Nandu Ahirwar Dharampura</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>BALDEOGARH</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1707005023/IF/22012035344497 — Kapil dhara koop nirmad karya kashiram/Dharamdas Lodhi</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>BALDEOGARH</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1707005023/IF/22012035354195 — kapil dhara koop nirmad karya khadi urf gajadhar lodhi gram bachhoda gram panchayat dharampura</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>327831.8</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>61050</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>46142</v>
@@ -1401,98 +1401,98 @@
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45833</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>BALDEOGARH</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1707005023/IF/22012035570211 — कपिलधारा कूप निर्माण कार्य रमजू/नंदू अहिरवार ग्राम पंचायत धर्मपुरा</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>327831.8</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45835</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>BALDEOGARH</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1707005023/IF/22012035616614 — Dugwell Recharge structure surajnarayan kurmi/achchhelal kurmi gram panchyat dharampura</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45884</v>
@@ -1517,98 +1517,98 @@
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1707005023/IF/22012035631520 — एक बगिया मॉ के नाम शीलावाई/रिख्‍खू लोधी बछौडा (MP643424) ग्राम पंचायत धरमपुरा</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>266578.64</v>
       </c>
       <c r="I38" s="2" t="n">
-        <v>0</v>
+        <v>19500.13</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45962</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>BALDEOGARH</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1707005023/IF/22012035631940 — एक बगिया मॉ के नाम सखीवाई/राकेश लोधी बछौडा (MP5878345) ग्राम पंचायत धरमपुरा</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>214269.77</v>
       </c>
       <c r="I39" s="2" t="n">
-        <v>0</v>
+        <v>9720</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45962</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>BALDEOGARH</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
@@ -1918,570 +1918,572 @@
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>BALDEOGARH</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1707005023/IF/IAY/4753617 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117440004</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>BALDEOGARH</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1707005023/IF/IAY/4798653 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149246027</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I48" s="2" t="n">
-        <v>0</v>
+        <v>25200</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>46262</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>BALDEOGARH</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1707005023/IF/IAY/4801483 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150669946</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45810</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>BALDEOGARH</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1707005023/IF/IAY/5117818 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150685216</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45722</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>BALDEOGARH</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1707005023/IF/IAY/5304468 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150675300</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>1500</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45865</v>
       </c>
       <c r="K51" s="3" t="n">
-        <v>46265</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>BALDEOGARH</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1707005023/IF/IAY/5766980 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150675536</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>8400</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45999</v>
       </c>
-      <c r="K52" s="3"/>
+      <c r="K52" s="3" t="n">
+        <v>46286</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>BALDEOGARH</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1707005023/IF/IAY/5767745 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150139991</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45722</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>BALDEOGARH</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1707005023/IF/IAY/5768113 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148519116</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I54" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>46262</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>BALDEOGARH</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1707005023/IF/IAY/5768205 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150017328</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45998</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>BALDEOGARH</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1707005023/IF/IAY/5768285 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150663934</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
-        <v>45796</v>
+        <v>46295</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>BALDEOGARH</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1707005023/IF/IAY/5768594 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150664497</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45801</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>BALDEOGARH</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1707005023/RC/22012034841791 — सुदूर सड़क निर्माण कार्य देवेन्द्र लोधी के खेत से मुख्य मार्ग तक ग्राम धर्मपुरा ग्राम पंचायत धर्मपुर</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45752</v>
@@ -2499,51 +2501,51 @@
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1707005023/WC/VB/22012035329902 — Roof watar harvesting nirmad karya swasth kendra Dharampura</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>46217</v>
       </c>
       <c r="K59" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>