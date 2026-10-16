--- v0 (2026-08-30)
+++ v1 (2026-10-16)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K75"/>
+  <dimension ref="A1:K365"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-30 10:49:42</t>
+          <t>Exported on: 2026-10-16 23:47:25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: TIKAMGARH</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -258,3054 +258,16684 @@
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>Sanc. wage / material</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>Wage / material booked (since inception)</t>
         </is>
       </c>
       <c r="J11" s="3" t="inlineStr">
         <is>
           <t>Work Started Date</t>
         </is>
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>PALERA / NUNA</t>
+          <t>JATARA / ACHARRA KHAS</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>1707004007/IF/22012035662522 — KHET TALAB NIRMAN RAMMILAN YADAV GP NUNA</t>
+          <t>1707003008/WC/22012035151724 — स्टॉफ डेम निर्माण दिनेश पांडेय के खेत के पास</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
-        <v>46126</v>
+        <v>45201</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>PALERA / NUNA</t>
+          <t>JATARA / MALPITHA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>1707004007/IF/VB/22012035663389 — पशु शेड निर्माण पुष्पा यादव ग्राम तगेडी ग्राम पंचायत नुना</t>
+          <t>1707003012/IF/22012035286108 — Khet Talab Nirman Kary Mohan/Chunne Yadav Ki Bhumi par Biharipura</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
-        <v>46126</v>
+        <v>45575</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>PALERA / NUNA</t>
+          <t>JATARA / GOR</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Boulder Check Dam for Individuals / Construction of Boulder Check Dam for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>1707004007/IF/VB/22012035663392 — एक बगिया मां के नाम सीमा यादव/पवन ग्राम पंचायत नुना</t>
+          <t>1707003015/IF/VB/YD/22012035665181 — Looz boldar nirman kodiya nariya maniram ke ket pass se gor</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
-        <v>46126</v>
+        <v>46250</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>PALERA / NUNA</t>
+          <t>JATARA / VERMA TAL</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>1707004007/WC/22012035253995 — Perculation Sarovar Nirman Sukhlal ahirwar ki jameen ke pas Nuna</t>
+          <t>1707003022/IF/22012035301433 — Naveen kup nirman Raghuvar ghosh ki bhumi par</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
-        <v>45683</v>
+        <v>45682</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>PALERA / NUNA</t>
+          <t>JATARA / VERMA DANG</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>1707004007/WC/22012035283345 — Dugwell Recharge Pit Banneekuwa ke Pass Nuna</t>
+          <t>1707003023/IF/22012035339979 — Dug well recharge Shersingh ka kup</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
-        <v>45761</v>
+        <v>45751</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>PALERA / BENDRI</t>
+          <t>JATARA / VERMA DANG</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>1707004035/IF/22012035624927 — Khet Talab nirman kary Neeraj/Mahadev rajpoot Atrar GP Bendri</t>
+          <t>1707003023/RC/22012034827924 — सीसी रोड़ निर्माण सुरेन्द्र सिंह के मकान से ढिमरौला मुहल्ला तक</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
-        <v>45885</v>
+        <v>45383</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>PALERA / BENDRI</t>
+          <t>JATARA / VERMA DANG</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>1707004035/IF/VB/22012035663639 — Harbai/Amit Rajpoot Cattle shed nirman kary Atrar GP Bendri</t>
+          <t>1707003023/WC/22012035233567 — Naveen talab nirman hasi par ke pas</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
-        <v>46178</v>
+        <v>45567</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / KHERA</t>
+          <t>JATARA / BACHORA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>1707005022/WC/VB/22012035330133 — Bolder chaik pakhiya nala par Gainti GP khera</t>
+          <t>1707003033/IF/22012035478607 — कपिलधारा कूप निर्माण कार्य लोचन तनय केशर सिंह घोष की भूमि पर बछौडा</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
-        <v>46204</v>
+        <v>45748</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / KHERA</t>
+          <t>JATARA / SHAHPUR</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>1707005022/WC/VB/22012035330137 — Bolder chaik  Bageecha ke pas bale nala par Gainti GP khera</t>
+          <t>1707003034/IF/22012035656938 — एक बगिया माॅ के नाम गजराबाई लोधी की भूमि पर शाहपुर</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
-        <v>46204</v>
+        <v>45870</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / KHERA</t>
+          <t>JATARA / SHAHPUR</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>1707005022/WC/VB/22012035330138 — Roofwater harvesting Aaganbadi bhavan par khera</t>
+          <t>1707003034/IF/22012035656940 — एक बगिया माॅ के नाम केशरबाई लोधी की भूमि पर शाहपुर</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
-        <v>46204</v>
+        <v>45870</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / DOH</t>
+          <t>JATARA / BAMHORI ABDA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
-          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Work-shed for livelihood activity of SHG / Construction of workshed for Livelihood activity for Groups</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
-          <t>Construction of building/workshed for SHG</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
-          <t>1707005034/AV/VB/22012034669430 — पशुशेड निर्माण कार्य ललता/ब्रजेश लोधी दोह चक्र-1</t>
+          <t>1707003041/IF/22012035409784 — DUGWELL RECHARGE PIT VEERENRA SINGH  KE KOOP KE PASS BAMHORI ABDA</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
-        <v>46202</v>
+        <v>45761</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / CHANDERI KHAS</t>
+          <t>JATARA / BAMHORI ABDA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
-          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Work-shed for livelihood activity of SHG / Construction of workshed for Livelihood activity for Groups</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
-          <t>Construction of building/workshed for SHG</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
-          <t>1707005035/AV/VB/22012034669432 — pashued nirman karya maya ahirwar gram panchayat chanderi khash</t>
+          <t>1707003041/IF/22012035430113 — DUGGWELL  RECHARGE  PIT Chandrabhan Pal &amp; bagirah ke  koop  ke  pass bamhori  abda</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
-        <v>46156</v>
+        <v>45749</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / CHANDERI KHAS</t>
+          <t>JATARA / BAMHORI ABDA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Work-shed for livelihood activity of SHG / Construction of workshed for Livelihood activity for Groups</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
-          <t>Construction of building/workshed for SHG</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
-          <t>1707005035/AV/VB/22012034669433 — pashued nirman karya hariram/dasse ahirwar gram panchayat chanderi khash</t>
+          <t>1707003041/IF/22012035444268 — KHET TALAB NIRMAN KARYA RAJENDRA S/O RAGHURAJ SINGH  KI BHOOMI PAR BAMHORI ABDA</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
-        <v>46156</v>
+        <v>45761</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / CHANDERI KHAS</t>
+          <t>JATARA / BAMHORI ABDA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
-          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Work-shed for livelihood activity of SHG / Construction of workshed for Livelihood activity for Groups</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
-          <t>Construction of building/workshed for SHG</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
-          <t>1707005035/AV/VB/22012034669436 — pashued nirman karya sunita/mukesh ahirwar gram panchayat chanderi khash</t>
+          <t>1707003041/IF/22012035489256 — Kapol dhara koop nirman Sri Ram Rajpoot ki bhoomi par rajnagar</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
-        <v>46156</v>
+        <v>45761</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / CHANDERI KHAS</t>
+          <t>JATARA / BAGORA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
-          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Work-shed for livelihood activity of SHG / Construction of workshed for Livelihood activity for Groups</t>
+          <t>Repair and maintenance of WBM Roads for Community / Repair &amp; Maintenance of WBM Road for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
-          <t>Construction of building/workshed for SHG</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
-          <t>1707005035/AV/VB/22012034669437 — pashued nirman karya rashmi/brajendra ahirwar gram panchayat chanderi khash</t>
+          <t>1707003047/RC/22012034672997 — सुदूर सडक निर्माण  हरचरन के घर से भागचन्‍द्र के घर तक</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
-        <v>46156</v>
+        <v>45383</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / CHANDERI KHAS</t>
+          <t>JATARA / BAGORA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
-          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Work-shed for livelihood activity of SHG / Construction of workshed for Livelihood activity for Groups</t>
+          <t>Repair and maintenance of WBM Roads for Community / Repair &amp; Maintenance of WBM Road for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
-          <t>Construction of building/workshed for SHG</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
-          <t>1707005035/AV/VB/22012034669438 — pashued nirman karya kallu/chakresh  ahirwar gram panchayat chanderi khash</t>
+          <t>1707003047/RC/22012034672998 — सुदूर सडक निर्माण गोकल कुशवाहा के मकान से अमेला हार तक</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
-        <v>46156</v>
+        <v>45383</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / CHANDERI KHAS</t>
+          <t>JATARA / BAJEETPURA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
-          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Work-shed for livelihood activity of SHG / Construction of workshed for Livelihood activity for Groups</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
-          <t>Construction of building/workshed for SHG</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
-          <t>1707005035/AV/VB/22012034669439 — pashued nirman karya rita/harsevak yadav gram panchayat chanderi khash</t>
+          <t>1707003048/IC/22012034891717 — सामुदायिक कूप निर्माण कार्य गौशाला के पास बाजीतपुरा</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
-        <v>46156</v>
+        <v>45748</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / CHANDERI KHAS</t>
+          <t>JATARA / SHAH</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
-          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Work-shed for livelihood activity of SHG / Construction of workshed for Livelihood activity for Groups</t>
+          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
-          <t>Construction of building/workshed for SHG</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
-          <t>1707005035/AV/VB/22012034669440 — pashued nirman karya mallu/bijju ahirwar gram panchayat chanderi khash</t>
+          <t>1707003052/AV/22012034667454 — nali nirman kary brajkishor ke makan se sukram ke makan tak</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
-        <v>46156</v>
+        <v>45884</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / CHANDERI KHAS</t>
+          <t>JATARA / SHAH</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
-          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Work-shed for livelihood activity of SHG / Construction of workshed for Livelihood activity for Groups</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
-          <t>Construction of building/workshed for SHG</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
-          <t>1707005035/AV/VB/22012034669441 — pashued nirman karya shanti/mathura lodhi gram panchayat chanderi khash</t>
+          <t>1707003052/IF/22012035509277 — kapildhara koop nirman kary guddi / aman pal ki bhumi par</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
-        <v>46156</v>
+        <v>45748</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / PACHERKHAS</t>
+          <t>JATARA / RATANGUWAN</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
-          <t>1707005074/WC/VB/22012035330071 — गेवियन पाथरया कुवा के पास जीपी पचेरखास</t>
+          <t>1707003059/IF/22012035233546 — stapdem marammat kary kidarya nale par ponolhar</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
-        <v>46126</v>
+        <v>45451</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / DUBDEI</t>
+          <t>JATARA / RATANGUWAN</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
-          <t>1707005075/LD/VB/22012034961700 — पशु सेड निर्माण कार्य अंगूरी W/o लक्ष्मी यादव</t>
+          <t>1707003059/IF/22012035577226 — khet talab nirman Mahum sing dangi  ki bhumi par ratanguwa</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
-        <v>46126</v>
+        <v>45761</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / DUBDEI</t>
+          <t>JATARA / RATANGUWAN</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
-          <t>1707005075/LD/VB/22012034961703 — पशु सेड निर्माण कार्य भारती W/o धननू पाल</t>
+          <t>1707003059/WC/22012035248383 — Talab nirman kary Ratanguwan</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
-        <v>46126</v>
+        <v>45683</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / DUBDEI</t>
+          <t>JATARA / RATANGUWAN</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
-          <t>1707005075/LD/VB/22012034961704 — पशु सेड निर्माण कार्य सखी W/o चउदा पाल</t>
+          <t>1707003059/WC/22012035248384 — Talab nirman kary dhaniram sour ke khet ke pas Ratanguwan</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
-        <v>46126</v>
+        <v>45683</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / DUBDEI</t>
+          <t>JATARA / RATANGUWAN</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
-          <t>1707005075/LD/VB/22012034961706 — पशु सेड निर्माण कार्य फूलकुँवर W/o नरेंद्र यादव</t>
+          <t>1707003059/WH/22012034944047 — स्‍टापडेम मरम्‍मत कार्य गढा घाट खास रतनगुवां</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
-        <v>46126</v>
+        <v>45748</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / DUBDEI</t>
+          <t>JATARA / BAHADURPUR KHAS</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
-          <t>1707005075/LD/VB/22012034961707 — पशु सेड निर्माण कार्य मानकुँवर W/o हरिराम यादव</t>
+          <t>1707003063/IC/22012034890989 — sarvjanik kup nirman kary ganw ke pass bhadurpur</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
-        <v>46126</v>
+        <v>45751</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / DUBDEI</t>
+          <t>JATARA / BAHADURPUR KHAS</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
-          <t>1707005075/LD/VB/22012034961708 — पशु सेड निर्माण कार्य प्रेम S/o खंजुआ कुम्हार</t>
+          <t>1707003063/IF/22012035421644 — Dugwell recharge pit nirman gokal kewat ke koop ke pass gyajeetpura</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
-        <v>46126</v>
+        <v>45751</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / DUBDEI</t>
+          <t>JATARA / BAHADURPUR KHAS</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
-          <t>1707005075/LD/VB/22012034961710 — पशु सेड निर्माण कार्य रम्बू W/o सुक्कू प्रजापति</t>
+          <t>1707003063/IF/22012035421911 — khet talav nirman jagdeesh yadav  ki bhumi par chheda</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
-        <v>46126</v>
+        <v>45751</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / DUBDEI</t>
+          <t>JATARA / SHIVRAJPUR</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
-          <t>1707005075/LD/VB/22012034961711 — पशु सेड निर्माण कार्य बबीता W/o रवि यादव</t>
+          <t>1707003073/DP/22012034628373 — वृक्षारोपण कार्य प्रा. शाला प्रांगण बटवाहा</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
-        <v>46126</v>
+        <v>45567</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / DUBDEI</t>
+          <t>JATARA / SHIVRAJPUR</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
-          <t>1707005075/LD/VB/22012034961713 — पशु सेड निर्माण कार्य ममता W/o वीरेंद्र यादव</t>
+          <t>1707003073/DP/22012034628374 — वृक्षारोपण कार्य मुक्तिधाम प्रांगण बटवाहा</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
-        <v>46126</v>
+        <v>45567</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / DUBDEI</t>
+          <t>JATARA / BALDEOPURA</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
-          <t>1707005075/LD/VB/22012034961714 — पशु सेड निर्माण कार्य केशकली W/o जयराम यादव</t>
+          <t>1707003085/IF/22012035400285 — डगवेल रिचार्ज भगवानदास /हरिया कुशवाहा के कूप के पास बल्‍देवपुरा</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
-        <v>46126</v>
+        <v>45748</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / DUBDEI</t>
+          <t>JATARA / BALDEOPURA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
-          <t>1707005075/LD/VB/22012034961720 — पशु सेड निर्माण कार्य पानबाई W/o नारायण रैकवार</t>
+          <t>1707003085/IF/22012035409100 — डगवेल रिचार्ज जयराम/नथू पाल के कूप के पास बल्‍देवपुरा</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
-        <v>46126</v>
+        <v>45748</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / DUBDEI</t>
+          <t>JATARA / BALDEOPURA</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
-          <t>1707005075/LD/VB/22012034961721 — पशु सेड निर्माण कार्य सुखवती W/o मनोज रैकवार</t>
+          <t>1707003085/IF/22012035409132 — डगवेल रिचार्ज गोविन्‍दी/कडोरा पाल के कूप के पास बल्‍देवपुरा</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
-        <v>46126</v>
+        <v>45748</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / DUBDEI</t>
+          <t>JATARA / BALDEOPURA</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
-          <t>1707005075/LD/VB/22012034961722 — पशु सेड निर्माण कार्य उर्मिला W/o राजू मिश्रा</t>
+          <t>1707003085/IF/22012035410280 — Dugwell recharge nathu pal ke koop ke pass baldevpura</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
-        <v>46126</v>
+        <v>45748</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / DUBDEI</t>
+          <t>JATARA / BALDEOPURA</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
-          <t>1707005075/LD/VB/22012034961723 — पशु सेड निर्माण कार्य विद्या W/o हरप्रसाद साहू</t>
+          <t>1707003085/IF/22012035410305 — Dugwell recharge govindi pal ke koop ke pass baldevpura</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
-        <v>46126</v>
+        <v>45748</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / DUBDEI</t>
+          <t>JATARA / BALDEOPURA</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
-          <t>1707005075/LD/VB/22012034961724 — पशु सेड निर्माण कार्य गिरजा बाई जोगी W/o कालीचरण जोगी</t>
+          <t>1707003085/IF/22012035658552 — एक बगिया माॅ के नाम शीला कुशवाहा की भूमि पर बल्देवपुरा</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
-        <v>46126</v>
+        <v>45748</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / DUBDEI</t>
+          <t>JATARA / BALDEOPURA</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
-          <t>1707005075/LD/VB/22012034961725 — पशु सेड निर्माण कार्य लक्ष्मी W/o धनी रैकवार</t>
+          <t>1707003085/WC/22012035255607 — तालाब जीर्णोद्वार शेरी का पोरा बल्देवपुरा</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
-        <v>46126</v>
+        <v>45383</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / DHAJRAI</t>
+          <t>JATARA / SIMRIYA</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
-          <t>1707006009/WC/22012035261375 — कूप रिचार्ज पित पछाेरा लखोरा रोड ग्राम पंचायत</t>
+          <t>1707003091/IC/22012034891992 — सार्वजनिक पेयजल कूप निर्माण अटान के पास सिमरिया</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
-        <v>45758</v>
+        <v>45761</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / NACHANWARA</t>
+          <t>JATARA / BHAURAGARH</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
-          <t>1707006020/RC/VB/22012034854278 — CC ROAD NIRMAN PRATHMIK SHALA PRANGAN</t>
+          <t>1707003092/WC/22012035262728 — डगवेल बड़े बाय के कूप के पास</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
-        <v>46126</v>
+        <v>45748</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / NACHANWARA</t>
+          <t>JATARA / BHAURAGARH</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
-          <t>1707006020/RC/VB/22012034854317 — CC ROAD NIRMAN PRATHMIK SHALA PRAGAN BERKHERI</t>
+          <t>1707003092/WC/VB/22012035335838 — Constr of Boulder Anicut Check Dam for 1</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
-        <v>46126</v>
+        <v>46289</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / NACHANWARA</t>
+          <t>PALERA / NUNA</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
-          <t>1707006020/RC/VB/22012034854344 — CC ROAD NIRMAN PRATHMIK SHALA PRANGAN BERKHERI</t>
+          <t>1707004007/IF/22012035662522 — KHET TALAB NIRMAN RAMMILAN YADAV GP NUNA</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
-        <v>82000</v>
+        <v>0</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / KARMARAI</t>
+          <t>PALERA / NUNA</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
-          <t>1707006021/IF/22012035656451 — EK BAGIYA MA KE NAAM ABHILASHA YADAV KARMARAI</t>
+          <t>1707004007/IF/VB/22012035663389 — पशु शेड निर्माण पुष्पा यादव ग्राम तगेडी ग्राम पंचायत नुना</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
-        <v>45932</v>
+        <v>46126</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / ASHTON</t>
+          <t>PALERA / NUNA</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
-          <t>1707006024/WC/22012035201440 — Guda ke haar ke pas Aston</t>
+          <t>1707004007/IF/VB/22012035663392 — एक बगिया मां के नाम सीमा यादव/पवन ग्राम पंचायत नुना</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
-        <v>45450</v>
+        <v>46126</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / ASHTON</t>
+          <t>PALERA / NUNA</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
-          <t>1707006024/WC/22012035201469 — Guda ke haar ke pas Aston</t>
+          <t>1707004007/WC/22012035253995 — Perculation Sarovar Nirman Sukhlal ahirwar ki jameen ke pas Nuna</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
-        <v>45450</v>
+        <v>45683</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / ASHTON</t>
+          <t>PALERA / NUNA</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
-          <t>1707006024/WC/22012035201475 — Guda ke haar ke pas Aston</t>
+          <t>1707004007/WC/22012035283345 — Dugwell Recharge Pit Banneekuwa ke Pass Nuna</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
-        <v>45450</v>
+        <v>45761</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / ASHTON</t>
+          <t>PALERA / BENDRI</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
-          <t>1707006024/WC/22012035205442 — Sidd ki toriya ke pas Aston</t>
+          <t>1707004035/IF/22012035624927 — Khet Talab nirman kary Neeraj/Mahadev rajpoot Atrar GP Bendri</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
-        <v>45450</v>
+        <v>45885</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / ASHTON</t>
+          <t>PALERA / BENDRI</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
-          <t>1707006024/WC/22012035205451 — Sidd ki toriya ke pas Aston</t>
+          <t>1707004035/IF/VB/22012035663639 — Harbai/Amit Rajpoot Cattle shed nirman kary Atrar GP Bendri</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
-        <v>45450</v>
+        <v>46178</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / ASHTON</t>
+          <t>PALERA / BENDRI</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
-          <t>1707006024/WC/22012035205454 — Sidd ki toriya ke pas Aston</t>
+          <t>1707004035/WC/22012035329394 — मिनी पर्कोलेशन टैंक निर्माण सिंगया के हार के पास ग्राम पंचायत बैंडरी</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
-        <v>45450</v>
+        <v>46178</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / ASHTON</t>
+          <t>PALERA / BENDRI</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
-          <t>1707006024/WC/22012035208087 — Guda ke haar ke pas Aston</t>
+          <t>1707004035/WC/VB/22012035330750 — Boulder chek dam nirman kary Manghat nala par Atrar GP Bendri</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
-        <v>45450</v>
+        <v>46178</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / ASHTON</t>
+          <t>PALERA / BENDRI</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
-          <t>1707006024/WC/22012035217054 — पठगुआं ke Har ke pas Aston (Guda har)</t>
+          <t>1707004035/WC/VB/22012035330756 — Boulder chek dam nirman kary Gada nala par Ravan har Atrar GP Bendri</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
-        <v>45475</v>
+        <v>46178</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / ASHTON</t>
+          <t>PALERA / BENDRI</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
-          <t>1707006024/WC/22012035217060 — Sann ke har ke pas Aston</t>
+          <t>1707004035/WC/VB/22012035330758 — Boulder chek dam nirman kary Gada nala par Hari ke khet ke pas Atrar GP Bendri</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
-        <v>45475</v>
+        <v>46178</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / ASHTON</t>
+          <t>PALERA / BENDRI</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
-          <t>1707006024/WC/22012035263426 — Ardan chek dem nirman rawatan ke har 01</t>
+          <t>1707004035/WC/VB/22012035330760 — Boulder chek dam nirman kary Gada nala par Sarman ke har ke pas Atrar GP Bendri</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
-        <v>45761</v>
+        <v>46178</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / DARI</t>
+          <t>PALERA / BENDRI</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
-          <t>1707006050/IF/22012035658490 — एक बगिया मां के नाम गोरी बाई लोधी पत्नी अर्जुन लोधी ग्राम नगारा ग्राम पंचायत दरी</t>
+          <t>1707004035/WC/VB/22012035330762 — Boulder chek dam nirman kary Gada nala par Govardhan ke har ke pas Atrar GP Bendri</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
-        <v>46017</v>
+        <v>46178</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / UMARI</t>
+          <t>PALERA / BENDRI</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
-          <t>1707006055/IF/22012035337718 — KHETTALAB NIRMAN KARY GOVIND/KAPTAN SINGH UMARI</t>
+          <t>1707004035/WC/VB/22012035330764 — Boulder chek dam nirman kary Gada nala par Ramkumar ke har ke pas Atrar GP Bendri</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
-        <v>45760</v>
+        <v>46178</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / UMARI</t>
+          <t>BALDEOGARH / LUHARRA</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
-          <t>1707006055/IF/22012035656990 — EK BAGIYA MA KE NAAM PARVATI WIFE LAXMAN CHADHAR</t>
+          <t>1707005002/WC/VB/22012035329987 — Kantoor trench Nirman Karya Bakhan Pahadi GP Luharra</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
-        <v>45932</v>
+        <v>46199</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / KUNWARPURA</t>
+          <t>BALDEOGARH / LUHARRA</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
-          <t>1707006076/IF/22012035407610 — Dug well Richaarge Pit  chatta kushwaha ke koop Par</t>
+          <t>1707005002/WC/VB/22012035329990 — Bolder Chack Nirman karya 05 Gp Luharra</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
-        <v>45761</v>
+        <v>46199</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / KUNWARPURA</t>
+          <t>BALDEOGARH / DUMBAR</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
-          <t>1707006076/IF/22012035606604 — CATTLE Set Nirmaan Karya seema richaariya</t>
+          <t>1707005003/WC/VB/22012035332235 — Bolder Chack Nirman karya Sugra Ki naiya Gullor Ke Pas 05 Gp Dumbar</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
-        <v>45885</v>
+        <v>46199</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / KUNWARPURA</t>
+          <t>BALDEOGARH / AHAAR</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
-          <t>1707006076/IF/22012035606616 — CATTLE Set Nirmaan Karya Rolley Bidua</t>
+          <t>1707005004/WC/VB/22012035329932 — स्ट्रगर कंटूरट्रेंच गढ़ी पहाड़ी ग्राम पंचायत आहार</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
-        <v>45885</v>
+        <v>46233</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / KUNWARPURA</t>
+          <t>BALDEOGARH / KACHIYAKHERA</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
-          <t>1707006076/IF/22012035606621 — CATTLE Set Nirmaan Karya Pramila Tripathi</t>
+          <t>1707005005/WC/VB/22012035329649 — कन्टू ट्रेन्च ढुवा की पहाड़ी ग्रा.पंचा.कछियाखेरा</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
-        <v>45885</v>
+        <v>46232</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / KUNWARPURA</t>
+          <t>BALDEOGARH / KACHIYAKHERA</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
-          <t>1707006076/WC/VB/22012035330988 — Samudhayik recharge pit borewell ke pass</t>
+          <t>1707005005/WC/VB/22012035329654 — कन्टू ट्रेन्च मुन्डी माता की पहाड़ी ग्रा.पंचा.कछियाखेरा</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
-        <v>46239</v>
+        <v>46232</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / KUNWARPURA</t>
+          <t>BALDEOGARH / LADWARI KHAS</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
-          <t>1707006076/WC/VB/22012035330992 — Samudhayik recharge pit borewell ke pass 2</t>
+          <t>1707005006/WC/VB/22012035330769 — Cantur tencha mirmar karya bada pahad bhag 3 ladwari khas</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
-        <v>46233</v>
+        <v>46235</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / KUNWARPURA</t>
+          <t>BALDEOGARH / DURGANAGAR</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
-          <t>1707006076/WC/VB/22012035330996 — Samudhayik recharge pit open well ke pass</t>
+          <t>1707005010/WC/VB/22012035333407 — RooF water Harvesting Anganbadi ke Pas Jhinguwan GP Durganagar</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
-        <v>46233</v>
+        <v>46199</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / KUNWARPURA</t>
+          <t>BALDEOGARH / DURGANAGAR</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
-          <t>1707006076/WC/VB/22012035330999 — Loose bolder chek nirmaan karya nariyal naala 1</t>
+          <t>1707005010/WC/VB/22012035333408 — RooF water Harvesting Anganbadi ke Pas Durganagar GP Durganagar</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
-        <v>46233</v>
+        <v>46199</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / KUNWARPURA</t>
+          <t>BALDEOGARH / DURGANAGAR</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
-          <t>1707006076/WC/VB/22012035331003 — Loose bolder chek nirmaan karya nariyal naala 2</t>
+          <t>1707005010/WC/VB/22012035333410 — RooF water Harvesting School ke Pas Beech ka khera Durganagar GP Durganagar</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
-        <v>46233</v>
+        <v>46199</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
+          <t>BALDEOGARH / DURGANAGAR</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C75" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F75" s="1" t="inlineStr">
+        <is>
+          <t>1707005010/WC/VB/22012035333425 — रिचार्ज पिट निर्माण कार्य हरिजन बस्ती झिंगुवा ग्राम पंचायत दुर्गानगर</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H75" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I75" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J75" s="3" t="n">
+        <v>46199</v>
+      </c>
+      <c r="K75" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / DURGANAGAR</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C76" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F76" s="1" t="inlineStr">
+        <is>
+          <t>1707005010/WC/VB/22012035333426 — रिचार्ज पिट निर्माण कार्य रबडी हार हैंडपम्प के पास ग्राम पंचायत दुर्गानगर</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H76" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I76" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J76" s="3" t="n">
+        <v>46199</v>
+      </c>
+      <c r="K76" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / DURGANAGAR</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C77" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F77" s="1" t="inlineStr">
+        <is>
+          <t>1707005010/WC/VB/22012035333434 — रिचार्ज पिट निर्माण कार्य सेजे बाबा हैंडपम्प के पास ग्राम पंचायत दुर्गानगर</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H77" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I77" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J77" s="3" t="n">
+        <v>46199</v>
+      </c>
+      <c r="K77" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / DURGANAGAR</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C78" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F78" s="1" t="inlineStr">
+        <is>
+          <t>1707005010/WC/VB/22012035333530 — गेबियन निर्माण कार्य विंध्यावसिनी नाला 05 ग्राम पंचायत दुर्गानगर</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H78" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I78" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J78" s="3" t="n">
+        <v>46199</v>
+      </c>
+      <c r="K78" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / DEVINAGAR</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C79" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Boulder Check/Gully Plug</t>
+        </is>
+      </c>
+      <c r="F79" s="1" t="inlineStr">
+        <is>
+          <t>1707005011/WC/VB/22012035329724 — गली प्लग निर्माण कार्य कुशवाहा के नाले पर वैसा उगड़</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H79" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I79" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J79" s="3" t="n">
+        <v>46231</v>
+      </c>
+      <c r="K79" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / DEVINAGAR</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C80" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F80" s="1" t="inlineStr">
+        <is>
+          <t>1707005011/WC/VB/22012035329726 — ग्रेवियन निर्माण कार्य देवीनगर नाले पर</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H80" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I80" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J80" s="3" t="n">
+        <v>46231</v>
+      </c>
+      <c r="K80" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / JINAGARH</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C81" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F81" s="1" t="inlineStr">
+        <is>
+          <t>1707005012/WC/VB/22012035330032 — कंटूर ट्रेंच निर्माण कार्य स्कूल की पहाड़ी जिनागढ़ जंगल भाग-1</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H81" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I81" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J81" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K81" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / SUJANPURA KHAS</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C82" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F82" s="1" t="inlineStr">
+        <is>
+          <t>1707005013/WC/VB/22012035331518 — कंटूर टेंच स्याई पहाड़ी सुजानपुरा</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H82" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I82" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J82" s="3" t="n">
+        <v>46217</v>
+      </c>
+      <c r="K82" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / SUJANPURA KHAS</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C83" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F83" s="1" t="inlineStr">
+        <is>
+          <t>1707005013/WC/VB/22012035331521 — गेबियान निर्माण कार्य पोला नाला सुजानपुरा</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H83" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I83" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J83" s="3" t="n">
+        <v>46217</v>
+      </c>
+      <c r="K83" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / SUJANPURA KHAS</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C84" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F84" s="1" t="inlineStr">
+        <is>
+          <t>1707005013/WC/VB/22012035331522 — गेबियान निर्माण कार्य तालाब का पछोरा नाला सुजानपुरा</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H84" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I84" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J84" s="3" t="n">
+        <v>46217</v>
+      </c>
+      <c r="K84" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / SUJANPURA KHAS</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C85" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F85" s="1" t="inlineStr">
+        <is>
+          <t>1707005013/WC/VB/22012035331524 — रेन वाटर हार्वेस्टिंग पंचायत भवन सुजानपुरा</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H85" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I85" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J85" s="3" t="n">
+        <v>46217</v>
+      </c>
+      <c r="K85" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / JATERA</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C86" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F86" s="1" t="inlineStr">
+        <is>
+          <t>1707005015/WC/VB/22012035329968 — Looge bolder nirman dhua pahadi balvant pura ugad gp jatera</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H86" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I86" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J86" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K86" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / GUNA</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C87" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F87" s="1" t="inlineStr">
+        <is>
+          <t>1707005016/WC/VB/22012035330018 — tench nirman bhutau pahadi gp guna</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H87" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I87" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J87" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K87" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / GUNA</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C88" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F88" s="1" t="inlineStr">
+        <is>
+          <t>1707005016/WC/VB/22012035330023 — cuontur tench gond baba bhag 1</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H88" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I88" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J88" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K88" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / GUNA</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C89" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F89" s="1" t="inlineStr">
+        <is>
+          <t>1707005016/WC/VB/22012035330025 — cuontur tench gond baba bhag 2</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H89" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I89" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J89" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K89" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / GUNA</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C90" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F90" s="1" t="inlineStr">
+        <is>
+          <t>1707005016/WC/VB/22012035330028 — grabion nirman parasani nala</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H90" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I90" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J90" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K90" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / GUNA</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C91" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D91" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F91" s="1" t="inlineStr">
+        <is>
+          <t>1707005016/WC/VB/22012035330030 — grabion nirman chunati nala</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H91" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I91" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J91" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K91" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / CHOUVARA</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C92" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D92" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F92" s="1" t="inlineStr">
+        <is>
+          <t>1707005017/WC/VB/22012035330131 — Kantoor tranch chitai pahadi choubara</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H92" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I92" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J92" s="3" t="n">
+        <v>46204</v>
+      </c>
+      <c r="K92" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / CHOUVARA</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C93" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D93" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F93" s="1" t="inlineStr">
+        <is>
+          <t>1707005017/WC/VB/22012035330201 — Bolder chaik Jhinna nala par choubara 01</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H93" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I93" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J93" s="3" t="n">
+        <v>46204</v>
+      </c>
+      <c r="K93" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / CHOUVARA</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C94" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F94" s="1" t="inlineStr">
+        <is>
+          <t>1707005017/WC/VB/22012035330202 — Bolder chaik Jhinna nala par choubara 02</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H94" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I94" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J94" s="3" t="n">
+        <v>46204</v>
+      </c>
+      <c r="K94" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / CHOUVARA</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C95" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D95" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F95" s="1" t="inlineStr">
+        <is>
+          <t>1707005017/WC/VB/22012035330204 — Gabion nirmad Chorai ber nala choubara 01</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H95" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I95" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J95" s="3" t="n">
+        <v>46204</v>
+      </c>
+      <c r="K95" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / CHOUVARA</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C96" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F96" s="1" t="inlineStr">
+        <is>
+          <t>1707005017/WC/VB/22012035330208 — Gabion nirmad Chorai ber nala choubara 02</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H96" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I96" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J96" s="3" t="n">
+        <v>46204</v>
+      </c>
+      <c r="K96" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / SIJOURA</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C97" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F97" s="1" t="inlineStr">
+        <is>
+          <t>1707005019/WC/VB/22012035330002 — कंटूर ट्रेंच निर्माण कार्य रक्सा पहाड़ी सिजोरा</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H97" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I97" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J97" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K97" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / SIJOURA</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C98" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D98" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F98" s="1" t="inlineStr">
+        <is>
+          <t>1707005019/WC/VB/22012035330008 — रूफ वाटर हार्वेस्टिंग प्राथमिक शाला  सिजोरा</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H98" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I98" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J98" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K98" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / PATHARGUWAN</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C99" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D99" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F99" s="1" t="inlineStr">
+        <is>
+          <t>1707005021/WC/VB/22012035331745 — रूफ वाटर हार्वेस्टिंग कार्य पंचायत भवन पथरगुवां</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H99" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I99" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J99" s="3" t="n">
+        <v>46178</v>
+      </c>
+      <c r="K99" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / PATHARGUWAN</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C100" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D100" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F100" s="1" t="inlineStr">
+        <is>
+          <t>1707005021/WC/VB/22012035331748 — रूफ वाटर हार्वेस्टिंग कार्य आंगनवाड़ी भवन ब पथरगुवां ग्राम पंचायत पथरगुवां</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H100" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I100" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J100" s="3" t="n">
+        <v>46178</v>
+      </c>
+      <c r="K100" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KHERA</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C101" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D101" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F101" s="1" t="inlineStr">
+        <is>
+          <t>1707005022/WC/VB/22012035330133 — Bolder chaik pakhiya nala par Gainti GP khera</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H101" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I101" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J101" s="3" t="n">
+        <v>46204</v>
+      </c>
+      <c r="K101" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KHERA</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C102" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D102" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F102" s="1" t="inlineStr">
+        <is>
+          <t>1707005022/WC/VB/22012035330135 — Bolder chaik Jhaman jhor nala par Gainti GP khera</t>
+        </is>
+      </c>
+      <c r="G102" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H102" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I102" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J102" s="3" t="n">
+        <v>46204</v>
+      </c>
+      <c r="K102" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KHERA</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C103" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D103" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F103" s="1" t="inlineStr">
+        <is>
+          <t>1707005022/WC/VB/22012035330137 — Bolder chaik  Bageecha ke pas bale nala par Gainti GP khera</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H103" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I103" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J103" s="3" t="n">
+        <v>46204</v>
+      </c>
+      <c r="K103" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KHERA</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C104" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D104" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F104" s="1" t="inlineStr">
+        <is>
+          <t>1707005022/WC/VB/22012035330138 — Roofwater harvesting Aaganbadi bhavan par khera</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H104" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I104" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J104" s="3" t="n">
+        <v>46204</v>
+      </c>
+      <c r="K104" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KHERA</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C105" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D105" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F105" s="1" t="inlineStr">
+        <is>
+          <t>1707005022/WC/VB/22012035330140 — Duge well recharch pit sarkari koop ke pas khera</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H105" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I105" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J105" s="3" t="n">
+        <v>46204</v>
+      </c>
+      <c r="K105" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KHERA</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C106" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D106" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F106" s="1" t="inlineStr">
+        <is>
+          <t>1707005022/WC/VB/22012035330178 — Roofwater harvesting Purane panchayat bhavan par khera</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H106" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I106" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J106" s="3" t="n">
+        <v>46204</v>
+      </c>
+      <c r="K106" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KHERA</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C107" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D107" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F107" s="1" t="inlineStr">
+        <is>
+          <t>1707005022/WC/VB/22012035330179 — Bolder chaik Aam bare nala pa GP khera</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H107" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I107" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J107" s="3" t="n">
+        <v>46204</v>
+      </c>
+      <c r="K107" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KHERA</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C108" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D108" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F108" s="1" t="inlineStr">
+        <is>
+          <t>1707005022/WC/VB/22012035330180 — Bolder chaik Aam bare nala par GP khera 02</t>
+        </is>
+      </c>
+      <c r="G108" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H108" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I108" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J108" s="3" t="n">
+        <v>46204</v>
+      </c>
+      <c r="K108" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KHERA</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C109" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D109" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F109" s="1" t="inlineStr">
+        <is>
+          <t>1707005022/WC/VB/22012035330182 — Gabion nirmad Badiya ke nala par chhoti gainti khera</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H109" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I109" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J109" s="3" t="n">
+        <v>46204</v>
+      </c>
+      <c r="K109" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / DHARAMPURA</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C110" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D110" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F110" s="1" t="inlineStr">
+        <is>
+          <t>1707005023/WC/VB/22012035329902 — Roof watar harvesting nirmad karya swasth kendra Dharampura</t>
+        </is>
+      </c>
+      <c r="G110" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H110" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I110" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J110" s="3" t="n">
+        <v>46217</v>
+      </c>
+      <c r="K110" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / HIRAPUR KHAS</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C111" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D111" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F111" s="1" t="inlineStr">
+        <is>
+          <t>1707005026/WC/VB/22012035330578 — रूफ वाटर हार्वेस्टिंग निर्माण कार्य आंगनबाड़ी केंद्र भवन स हीरापुर खास</t>
+        </is>
+      </c>
+      <c r="G111" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H111" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I111" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J111" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K111" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / HIRAPUR KHAS</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C112" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D112" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F112" s="1" t="inlineStr">
+        <is>
+          <t>1707005026/WC/VB/22012035330582 — बोल्डर चेक डैम मगरा नाला पर हीरापुर खास</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H112" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I112" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J112" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K112" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KHAJRAR</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C113" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D113" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F113" s="1" t="inlineStr">
+        <is>
+          <t>1707005027/WC/VB/22012035329864 — rain water harvesting nirman karya prathmik sala kachyat janakpur</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H113" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I113" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J113" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K113" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KHAJRAR</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C114" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D114" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F114" s="1" t="inlineStr">
+        <is>
+          <t>1707005027/WC/VB/22012035329886 — rain harvesting nirman kary madhyamik sala khajrar</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H114" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I114" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J114" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K114" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KHAJRAR</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C115" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D115" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E115" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F115" s="1" t="inlineStr">
+        <is>
+          <t>1707005027/WC/VB/22012035329889 — rain harvestin nirman karya panchyat bhavan gp khajra</t>
+        </is>
+      </c>
+      <c r="G115" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H115" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I115" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J115" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K115" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / DERI</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C116" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D116" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F116" s="1" t="inlineStr">
+        <is>
+          <t>1707005028/WC/VB/22012035329988 — कंटूर टेंच  निर्माण कार्य नरसिह पहाडी भाग 2 देरी ग्राम पंचायत देरी</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H116" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I116" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J116" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K116" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / DERI</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C117" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D117" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E117" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F117" s="1" t="inlineStr">
+        <is>
+          <t>1707005028/WC/VB/22012035329993 — कंटूर टेंच  निर्माण कार्य कालका  पहाडी भाग 2 देरी ग्राम पंचायत देरी</t>
+        </is>
+      </c>
+      <c r="G117" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H117" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I117" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J117" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K117" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / DERI</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C118" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D118" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E118" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F118" s="1" t="inlineStr">
+        <is>
+          <t>1707005028/WC/VB/22012035330037 — गेवियन निर्माण कार्य पंचायत भवन की  पुलिया का नाला देरी ग्राम पंचायत देरी</t>
+        </is>
+      </c>
+      <c r="G118" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H118" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I118" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J118" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K118" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / DERI</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C119" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D119" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E119" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F119" s="1" t="inlineStr">
+        <is>
+          <t>1707005028/WC/VB/22012035330041 — गेवियन निर्माण कार्य घाटियन पुरवा सडोरी पुलिया का नाला के पास देरी ग्राम पंचायत देरी</t>
+        </is>
+      </c>
+      <c r="G119" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H119" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I119" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J119" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K119" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / DERI</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C120" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D120" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E120" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F120" s="1" t="inlineStr">
+        <is>
+          <t>1707005028/WC/VB/22012035330045 — रूफ वाटर हार्वेस्टिग पंचायत भवन देरी ग्राम पंचायत देरी</t>
+        </is>
+      </c>
+      <c r="G120" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H120" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I120" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J120" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K120" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / DERI</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C121" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D121" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E121" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F121" s="1" t="inlineStr">
+        <is>
+          <t>1707005028/WC/VB/22012035330050 — रूफ वाटर हार्वेस्टिग आगनवाडीभवन [फा] देरी ग्राम पंचायत देरी</t>
+        </is>
+      </c>
+      <c r="G121" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H121" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I121" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J121" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K121" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / TILA</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C122" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D122" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E122" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F122" s="1" t="inlineStr">
+        <is>
+          <t>1707005029/WC/VB/22012035330857 — रूफ वाटर हार्वेस्टिंग कार्य पंचायत भवन टीला</t>
+        </is>
+      </c>
+      <c r="G122" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H122" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I122" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J122" s="3" t="n">
+        <v>46178</v>
+      </c>
+      <c r="K122" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / TILA</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C123" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D123" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E123" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F123" s="1" t="inlineStr">
+        <is>
+          <t>1707005029/WC/VB/22012035330859 — रूफ वाटर हार्वेस्टिंग कार्य आंगनवाड़ी भवन खुडो नं.देरी ग्राम पंचायत टीला</t>
+        </is>
+      </c>
+      <c r="G123" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H123" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I123" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J123" s="3" t="n">
+        <v>46178</v>
+      </c>
+      <c r="K123" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / TILA</t>
+        </is>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C124" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D124" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E124" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F124" s="1" t="inlineStr">
+        <is>
+          <t>1707005029/WC/VB/22012035330860 — रूफ वाटर हार्वेस्टिंग कार्य प्रा. शाला खुडो नं.देरी ग्राम पंचायत टीला</t>
+        </is>
+      </c>
+      <c r="G124" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H124" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I124" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J124" s="3" t="n">
+        <v>46178</v>
+      </c>
+      <c r="K124" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / PIPRA BILARI</t>
+        </is>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C125" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D125" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E125" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F125" s="1" t="inlineStr">
+        <is>
+          <t>1707005031/WC/VB/22012035330864 — ग्रेवियन निर्माण कार्य हल्ला का नाला ग्राम पिपरा ग्राम पंचायत पिपरा बिलारी</t>
+        </is>
+      </c>
+      <c r="G125" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H125" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I125" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J125" s="3" t="n">
+        <v>46178</v>
+      </c>
+      <c r="K125" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / PIPRA BILARI</t>
+        </is>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C126" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D126" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E126" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F126" s="1" t="inlineStr">
+        <is>
+          <t>1707005031/WC/VB/22012035330865 — ग्रेवियन निर्माण कार्य हल्ला का नाला भाग 1 ग्राम पिपरा ग्राम पंचायत पिपरा बिलारी</t>
+        </is>
+      </c>
+      <c r="G126" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H126" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I126" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J126" s="3" t="n">
+        <v>46178</v>
+      </c>
+      <c r="K126" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / PIPRA BILARI</t>
+        </is>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C127" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D127" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E127" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F127" s="1" t="inlineStr">
+        <is>
+          <t>1707005031/WC/VB/22012035330866 — ग्रेवियन निर्माण कार्य हल्ला का नाला भाग 2 ग्राम पिपरा ग्राम पंचायत पिपरा बिलारी</t>
+        </is>
+      </c>
+      <c r="G127" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H127" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I127" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J127" s="3" t="n">
+        <v>46178</v>
+      </c>
+      <c r="K127" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
+      <c r="A128" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / PIPRA BILARI</t>
+        </is>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C128" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D128" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E128" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F128" s="1" t="inlineStr">
+        <is>
+          <t>1707005031/WC/VB/22012035330867 — ग्रेवियन निर्माण कार्य बादल बारे का नाला ग्राम पिपरा ग्राम पंचायत पिपरा बिलारी</t>
+        </is>
+      </c>
+      <c r="G128" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H128" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I128" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J128" s="3" t="n">
+        <v>46178</v>
+      </c>
+      <c r="K128" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / PIPRA BILARI</t>
+        </is>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C129" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D129" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E129" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F129" s="1" t="inlineStr">
+        <is>
+          <t>1707005031/WC/VB/22012035330868 — ग्रेवियन निर्माण कार्य बादल बारे का नाला भाग 1 ग्राम पिपरा ग्राम पंचायत पिपरा बिलारी</t>
+        </is>
+      </c>
+      <c r="G129" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H129" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I129" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J129" s="3" t="n">
+        <v>46178</v>
+      </c>
+      <c r="K129" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / PIPRA BILARI</t>
+        </is>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C130" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D130" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E130" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F130" s="1" t="inlineStr">
+        <is>
+          <t>1707005031/WC/VB/22012035330869 — रूफ वाटर हार्वेस्टिंग कार्य पंचायत भवन पिपरा बिलारी</t>
+        </is>
+      </c>
+      <c r="G130" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H130" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I130" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J130" s="3" t="n">
+        <v>46178</v>
+      </c>
+      <c r="K130" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / PIPRA BILARI</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C131" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D131" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E131" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F131" s="1" t="inlineStr">
+        <is>
+          <t>1707005031/WC/VB/22012035330870 — रूफ वाटर हार्वेस्टिंग कार्य प्रा. शाला ग्राम पिपरा ग्राम पंचायत पिपरा बिलारी</t>
+        </is>
+      </c>
+      <c r="G131" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H131" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I131" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J131" s="3" t="n">
+        <v>46178</v>
+      </c>
+      <c r="K131" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / PIPRA BILARI</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C132" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D132" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E132" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F132" s="1" t="inlineStr">
+        <is>
+          <t>1707005031/WC/VB/22012035330871 — रूफ वाटर हार्वेस्टिंग कार्य अतिरिक्त कक्ष प्रा. शाला ग्राम पिपरा ग्राम पंचायत पिपरा बिलारी</t>
+        </is>
+      </c>
+      <c r="G132" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H132" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I132" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J132" s="3" t="n">
+        <v>46178</v>
+      </c>
+      <c r="K132" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / PIPRA BILARI</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C133" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D133" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E133" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F133" s="1" t="inlineStr">
+        <is>
+          <t>1707005031/WC/VB/22012035330872 — रूफ वाटर हार्वेस्टिंग कार्य अतिरिक्त कक्ष प्रा. शाला भाग 1 ग्राम पिपरा ग्राम पंचायत पिपरा बिलारी</t>
+        </is>
+      </c>
+      <c r="G133" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H133" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I133" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J133" s="3" t="n">
+        <v>46178</v>
+      </c>
+      <c r="K133" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / PIPRA BILARI</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C134" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D134" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E134" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F134" s="1" t="inlineStr">
+        <is>
+          <t>1707005031/WC/VB/22012035330873 — रूफ वाटर हार्वेस्टिंग कार्य प्रा. शाला चंदेरन पुरवा ग्राम पिपरा ग्राम पंचायत पिपरा बिलारी</t>
+        </is>
+      </c>
+      <c r="G134" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H134" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I134" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J134" s="3" t="n">
+        <v>46178</v>
+      </c>
+      <c r="K134" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / PIPRA BILARI</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C135" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D135" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E135" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F135" s="1" t="inlineStr">
+        <is>
+          <t>1707005031/WC/VB/22012035330874 — रूफ वाटर हार्वेस्टिंग कार्य अतिरिक्त कक्ष प्रा. शाला चंदेरन पुरवा ग्राम पंचायत पिपरा बिलारी</t>
+        </is>
+      </c>
+      <c r="G135" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H135" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I135" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J135" s="3" t="n">
+        <v>46178</v>
+      </c>
+      <c r="K135" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / CHHIDARI</t>
+        </is>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C136" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D136" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E136" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F136" s="1" t="inlineStr">
+        <is>
+          <t>1707005032/WC/VB/22012035330003 — कंटूर टेंच  निर्माण कार्य पट पुरा पहाडी छिदारी ग्राम पंचायत छिदारी</t>
+        </is>
+      </c>
+      <c r="G136" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H136" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I136" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J136" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K136" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / CHHIDARI</t>
+        </is>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C137" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D137" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E137" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F137" s="1" t="inlineStr">
+        <is>
+          <t>1707005032/WC/VB/22012035330006 — कंटूर टेंच  निर्माण कार्य तल्ला पहाडी छिदारी ग्राम पंचायत छिदारी</t>
+        </is>
+      </c>
+      <c r="G137" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H137" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I137" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J137" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K137" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
+      <c r="A138" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / CHHIDARI</t>
+        </is>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C138" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D138" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E138" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F138" s="1" t="inlineStr">
+        <is>
+          <t>1707005032/WC/VB/22012035330016 — गेवियन निर्माण कार्य टल्ला नाला छिदारी ग्राम पंचायत छिदारी</t>
+        </is>
+      </c>
+      <c r="G138" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H138" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I138" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J138" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K138" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
+      <c r="A139" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KOTRA</t>
+        </is>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C139" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D139" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E139" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F139" s="1" t="inlineStr">
+        <is>
+          <t>1707005033/WC/VB/22012035329902 — बोल्डर चैक संख्या 5 गिदबासन नाला चिनगुवा ग्राम पंचायत कोटरा</t>
+        </is>
+      </c>
+      <c r="G139" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H139" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I139" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J139" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K139" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
+      <c r="A140" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KOTRA</t>
+        </is>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C140" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D140" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E140" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F140" s="1" t="inlineStr">
+        <is>
+          <t>1707005033/WC/VB/22012035330018 — गेबियन संरचना संख्या 5 फुटू नाला पर ग्राम पंचायत कोटरा</t>
+        </is>
+      </c>
+      <c r="G140" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H140" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I140" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J140" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K140" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KOTRA</t>
+        </is>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C141" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D141" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E141" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F141" s="1" t="inlineStr">
+        <is>
+          <t>1707005033/WC/VB/22012035330025 — गेबियन संरचना संख्या 5 गिदबासन नाला चिनगुवा ग्राम पंचायत कोटरा</t>
+        </is>
+      </c>
+      <c r="G141" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H141" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I141" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J141" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K141" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
+      <c r="A142" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KOTRA</t>
+        </is>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C142" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D142" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E142" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F142" s="1" t="inlineStr">
+        <is>
+          <t>1707005033/WC/VB/22012035330027 — बोल्डर चैक संख्या 5 फुटू नाला पर ग्राम पंचायत कोटरा</t>
+        </is>
+      </c>
+      <c r="G142" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H142" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I142" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J142" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K142" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
+      <c r="A143" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KOTRA</t>
+        </is>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C143" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D143" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E143" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F143" s="1" t="inlineStr">
+        <is>
+          <t>1707005033/WC/VB/22012035330029 — बोल्डर चैक संख्या 5 चमेली नाला पर ग्राम पंचायत कोटरा</t>
+        </is>
+      </c>
+      <c r="G143" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H143" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I143" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J143" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K143" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
+      <c r="A144" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KOTRA</t>
+        </is>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C144" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D144" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E144" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F144" s="1" t="inlineStr">
+        <is>
+          <t>1707005033/WC/VB/22012035330031 — गेबियन संरचना संख्या 5 चमेली नाला पर ग्राम पंचायत कोटरा</t>
+        </is>
+      </c>
+      <c r="G144" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H144" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I144" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J144" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K144" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
+      <c r="A145" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KOTRA</t>
+        </is>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C145" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D145" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E145" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F145" s="1" t="inlineStr">
+        <is>
+          <t>1707005033/WC/VB/22012035330040 — रुफ वाटर हार्वेस्टिंग आंगनबाड़ी केंद्र कोटरा अ ग्राम पंचायत कोटरा</t>
+        </is>
+      </c>
+      <c r="G145" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H145" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I145" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J145" s="3" t="n">
+        <v>46234</v>
+      </c>
+      <c r="K145" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
+      <c r="A146" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KOTRA</t>
+        </is>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C146" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D146" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E146" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F146" s="1" t="inlineStr">
+        <is>
+          <t>1707005033/WC/VB/22012035330042 — रुफ वाटर हार्वेस्टिंग आंगनबाड़ी केंद्र कोटरा से ग्राम पंचायत कोटरा</t>
+        </is>
+      </c>
+      <c r="G146" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H146" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I146" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J146" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K146" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
+      <c r="A147" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KOTRA</t>
+        </is>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C147" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D147" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E147" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F147" s="1" t="inlineStr">
+        <is>
+          <t>1707005033/WC/VB/22012035330145 — रुफ वाटर हार्वेस्टिंग प्राथमिक शाला मचाया खिरक ग्राम पंचायत कोटरा</t>
+        </is>
+      </c>
+      <c r="G147" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H147" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I147" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J147" s="3" t="n">
+        <v>46234</v>
+      </c>
+      <c r="K147" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
+      <c r="A148" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KOTRA</t>
+        </is>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C148" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D148" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E148" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F148" s="1" t="inlineStr">
+        <is>
+          <t>1707005033/WC/VB/22012035330147 — रुफ वाटर हार्वेस्टिंग माध्यमिक शाला मचाया खिरक ग्राम पंचायत कोटरा</t>
+        </is>
+      </c>
+      <c r="G148" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H148" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I148" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J148" s="3" t="n">
+        <v>46234</v>
+      </c>
+      <c r="K148" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
+      <c r="A149" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / DOH</t>
+        </is>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C149" s="1" t="inlineStr">
+        <is>
+          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D149" s="1" t="inlineStr">
+        <is>
+          <t>Work-shed for livelihood activity of SHG / Construction of Workshed for SHG for Community</t>
+        </is>
+      </c>
+      <c r="E149" s="1" t="inlineStr">
+        <is>
+          <t>Construction of building/workshed for SHG</t>
+        </is>
+      </c>
+      <c r="F149" s="1" t="inlineStr">
+        <is>
+          <t>1707005034/AV/VB/22012034669430 — पशुशेड निर्माण कार्य ललता/ब्रजेश लोधी दोह चक्र-1</t>
+        </is>
+      </c>
+      <c r="G149" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H149" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I149" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J149" s="3" t="n">
+        <v>46202</v>
+      </c>
+      <c r="K149" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
+      <c r="A150" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / CHANDERI KHAS</t>
+        </is>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C150" s="1" t="inlineStr">
+        <is>
+          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D150" s="1" t="inlineStr">
+        <is>
+          <t>Work-shed for livelihood activity of SHG / Construction of Workshed for SHG for Community</t>
+        </is>
+      </c>
+      <c r="E150" s="1" t="inlineStr">
+        <is>
+          <t>Construction of building/workshed for SHG</t>
+        </is>
+      </c>
+      <c r="F150" s="1" t="inlineStr">
+        <is>
+          <t>1707005035/AV/VB/22012034669432 — pashued nirman karya maya ahirwar gram panchayat chanderi khash</t>
+        </is>
+      </c>
+      <c r="G150" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H150" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I150" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J150" s="3" t="n">
+        <v>46156</v>
+      </c>
+      <c r="K150" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
+      <c r="A151" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / CHANDERI KHAS</t>
+        </is>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C151" s="1" t="inlineStr">
+        <is>
+          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D151" s="1" t="inlineStr">
+        <is>
+          <t>Work-shed for livelihood activity of SHG / Construction of Workshed for SHG for Community</t>
+        </is>
+      </c>
+      <c r="E151" s="1" t="inlineStr">
+        <is>
+          <t>Construction of building/workshed for SHG</t>
+        </is>
+      </c>
+      <c r="F151" s="1" t="inlineStr">
+        <is>
+          <t>1707005035/AV/VB/22012034669433 — pashued nirman karya hariram/dasse ahirwar gram panchayat chanderi khash</t>
+        </is>
+      </c>
+      <c r="G151" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H151" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I151" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J151" s="3" t="n">
+        <v>46156</v>
+      </c>
+      <c r="K151" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
+      <c r="A152" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / CHANDERI KHAS</t>
+        </is>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C152" s="1" t="inlineStr">
+        <is>
+          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D152" s="1" t="inlineStr">
+        <is>
+          <t>Work-shed for livelihood activity of SHG / Construction of Workshed for SHG for Community</t>
+        </is>
+      </c>
+      <c r="E152" s="1" t="inlineStr">
+        <is>
+          <t>Construction of building/workshed for SHG</t>
+        </is>
+      </c>
+      <c r="F152" s="1" t="inlineStr">
+        <is>
+          <t>1707005035/AV/VB/22012034669436 — pashued nirman karya sunita/mukesh ahirwar gram panchayat chanderi khash</t>
+        </is>
+      </c>
+      <c r="G152" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H152" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I152" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J152" s="3" t="n">
+        <v>46156</v>
+      </c>
+      <c r="K152" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
+      <c r="A153" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / CHANDERI KHAS</t>
+        </is>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C153" s="1" t="inlineStr">
+        <is>
+          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D153" s="1" t="inlineStr">
+        <is>
+          <t>Work-shed for livelihood activity of SHG / Construction of Workshed for SHG for Community</t>
+        </is>
+      </c>
+      <c r="E153" s="1" t="inlineStr">
+        <is>
+          <t>Construction of building/workshed for SHG</t>
+        </is>
+      </c>
+      <c r="F153" s="1" t="inlineStr">
+        <is>
+          <t>1707005035/AV/VB/22012034669437 — pashued nirman karya rashmi/brajendra ahirwar gram panchayat chanderi khash</t>
+        </is>
+      </c>
+      <c r="G153" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H153" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I153" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J153" s="3" t="n">
+        <v>46156</v>
+      </c>
+      <c r="K153" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
+      <c r="A154" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / CHANDERI KHAS</t>
+        </is>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C154" s="1" t="inlineStr">
+        <is>
+          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D154" s="1" t="inlineStr">
+        <is>
+          <t>Work-shed for livelihood activity of SHG / Construction of Workshed for SHG for Community</t>
+        </is>
+      </c>
+      <c r="E154" s="1" t="inlineStr">
+        <is>
+          <t>Construction of building/workshed for SHG</t>
+        </is>
+      </c>
+      <c r="F154" s="1" t="inlineStr">
+        <is>
+          <t>1707005035/AV/VB/22012034669438 — pashued nirman karya kallu/chakresh  ahirwar gram panchayat chanderi khash</t>
+        </is>
+      </c>
+      <c r="G154" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H154" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I154" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J154" s="3" t="n">
+        <v>46156</v>
+      </c>
+      <c r="K154" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
+      <c r="A155" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / CHANDERI KHAS</t>
+        </is>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C155" s="1" t="inlineStr">
+        <is>
+          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D155" s="1" t="inlineStr">
+        <is>
+          <t>Work-shed for livelihood activity of SHG / Construction of Workshed for SHG for Community</t>
+        </is>
+      </c>
+      <c r="E155" s="1" t="inlineStr">
+        <is>
+          <t>Construction of building/workshed for SHG</t>
+        </is>
+      </c>
+      <c r="F155" s="1" t="inlineStr">
+        <is>
+          <t>1707005035/AV/VB/22012034669439 — pashued nirman karya rita/harsevak yadav gram panchayat chanderi khash</t>
+        </is>
+      </c>
+      <c r="G155" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H155" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I155" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J155" s="3" t="n">
+        <v>46156</v>
+      </c>
+      <c r="K155" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
+      <c r="A156" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / CHANDERI KHAS</t>
+        </is>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C156" s="1" t="inlineStr">
+        <is>
+          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D156" s="1" t="inlineStr">
+        <is>
+          <t>Work-shed for livelihood activity of SHG / Construction of Workshed for SHG for Community</t>
+        </is>
+      </c>
+      <c r="E156" s="1" t="inlineStr">
+        <is>
+          <t>Construction of building/workshed for SHG</t>
+        </is>
+      </c>
+      <c r="F156" s="1" t="inlineStr">
+        <is>
+          <t>1707005035/AV/VB/22012034669440 — pashued nirman karya mallu/bijju ahirwar gram panchayat chanderi khash</t>
+        </is>
+      </c>
+      <c r="G156" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H156" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I156" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J156" s="3" t="n">
+        <v>46156</v>
+      </c>
+      <c r="K156" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
+      <c r="A157" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / CHANDERI KHAS</t>
+        </is>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C157" s="1" t="inlineStr">
+        <is>
+          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D157" s="1" t="inlineStr">
+        <is>
+          <t>Work-shed for livelihood activity of SHG / Construction of Workshed for SHG for Community</t>
+        </is>
+      </c>
+      <c r="E157" s="1" t="inlineStr">
+        <is>
+          <t>Construction of building/workshed for SHG</t>
+        </is>
+      </c>
+      <c r="F157" s="1" t="inlineStr">
+        <is>
+          <t>1707005035/AV/VB/22012034669441 — pashued nirman karya shanti/mathura lodhi gram panchayat chanderi khash</t>
+        </is>
+      </c>
+      <c r="G157" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H157" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I157" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J157" s="3" t="n">
+        <v>46156</v>
+      </c>
+      <c r="K157" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / CHANDERI KHAS</t>
+        </is>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C158" s="1" t="inlineStr">
+        <is>
+          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D158" s="1" t="inlineStr">
+        <is>
+          <t>Work-shed for livelihood activity of SHG / Construction of Workshed for SHG for Community</t>
+        </is>
+      </c>
+      <c r="E158" s="1" t="inlineStr">
+        <is>
+          <t>Construction of building/workshed for SHG</t>
+        </is>
+      </c>
+      <c r="F158" s="1" t="inlineStr">
+        <is>
+          <t>1707005035/AV/VB/22012034669449 — pashued nirman karya santi/pooran ahirwar gram panchayat chanderi khash</t>
+        </is>
+      </c>
+      <c r="G158" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H158" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I158" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J158" s="3" t="n">
+        <v>46156</v>
+      </c>
+      <c r="K158" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / CHANDERI KHAS</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C159" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D159" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E159" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F159" s="1" t="inlineStr">
+        <is>
+          <t>1707005035/WC/VB/22012035329943 — कंटूर टेंच निर्माण जमना पहाडी पर ग्राम पंचायत चंदेरीखास</t>
+        </is>
+      </c>
+      <c r="G159" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H159" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I159" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J159" s="3" t="n">
+        <v>46156</v>
+      </c>
+      <c r="K159" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / CHANDERI KHAS</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C160" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D160" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E160" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F160" s="1" t="inlineStr">
+        <is>
+          <t>1707005035/WC/VB/22012035329953 — ग्रेवियन निर्माण कार्य भुनिया बाबा झिरिया के पास ग्राम पंचायत चंदेरीखास</t>
+        </is>
+      </c>
+      <c r="G160" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H160" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I160" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J160" s="3" t="n">
+        <v>46156</v>
+      </c>
+      <c r="K160" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / CHANDERI KHAS</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C161" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D161" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E161" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F161" s="1" t="inlineStr">
+        <is>
+          <t>1707005035/WC/VB/22012035329960 — Roof Watar Harvesting निर्माण कार्य ऑगनबाडी अ  मंदिर के पास ग्राम पंचायत चंदेरीखास</t>
+        </is>
+      </c>
+      <c r="G161" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H161" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I161" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J161" s="3" t="n">
+        <v>46156</v>
+      </c>
+      <c r="K161" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / CHANDERI KHAS</t>
+        </is>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C162" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D162" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E162" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F162" s="1" t="inlineStr">
+        <is>
+          <t>1707005035/WC/VB/22012035330111 — Roof water harvesting  nirmad karya anganwadi kendra B gram panchayat chanderi khash</t>
+        </is>
+      </c>
+      <c r="G162" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H162" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I162" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J162" s="3" t="n">
+        <v>46156</v>
+      </c>
+      <c r="K162" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
+      <c r="A163" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KHARILA</t>
+        </is>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C163" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D163" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E163" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F163" s="1" t="inlineStr">
+        <is>
+          <t>1707005036/WC/VB/22012035329862 — RAIN WATER HARVESTING SAMUDAYIK BHAVAN KHARILA</t>
+        </is>
+      </c>
+      <c r="G163" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H163" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I163" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J163" s="3" t="n">
+        <v>46199</v>
+      </c>
+      <c r="K163" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
+      <c r="A164" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KHARILA</t>
+        </is>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C164" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D164" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E164" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F164" s="1" t="inlineStr">
+        <is>
+          <t>1707005036/WC/VB/22012035329958 — ROOFWATER HARVESTING NIRMAN SAMUDAYAK BHAVAN SAIPURA</t>
+        </is>
+      </c>
+      <c r="G164" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H164" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I164" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J164" s="3" t="n">
+        <v>46197</v>
+      </c>
+      <c r="K164" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
+      <c r="A165" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KHARILA</t>
+        </is>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C165" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D165" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E165" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F165" s="1" t="inlineStr">
+        <is>
+          <t>1707005036/WC/VB/22012035329961 — BOULDER CHECK NIRMAN SANKHYA 5 GP KHARILA</t>
+        </is>
+      </c>
+      <c r="G165" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H165" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I165" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J165" s="3" t="n">
+        <v>46199</v>
+      </c>
+      <c r="K165" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
+      <c r="A166" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KHARILA</t>
+        </is>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C166" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D166" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E166" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F166" s="1" t="inlineStr">
+        <is>
+          <t>1707005036/WC/VB/22012035329963 — CANTUR TRENCH NIRMAN MUNDU TOURIYA GP KHARILA</t>
+        </is>
+      </c>
+      <c r="G166" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H166" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I166" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J166" s="3" t="n">
+        <v>46199</v>
+      </c>
+      <c r="K166" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
+      <c r="A167" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / IMALIYA</t>
+        </is>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C167" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D167" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E167" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F167" s="1" t="inlineStr">
+        <is>
+          <t>1707005037/WC/VB/22012035329987 — कंटूर ट्रेंच निर्माण कार्य रसीला की टौरिया पर गुजरायतन उगड़ ग्राम पंचायत इमलिया</t>
+        </is>
+      </c>
+      <c r="G167" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H167" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I167" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J167" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K167" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
+      <c r="A168" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / IMALIYA</t>
+        </is>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C168" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D168" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E168" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F168" s="1" t="inlineStr">
+        <is>
+          <t>1707005037/WC/VB/22012035330004 — Gavion Nirman Karya putariyan Jhiriya Nala par Gujraytan Ugad GP Imaliya</t>
+        </is>
+      </c>
+      <c r="G168" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H168" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I168" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J168" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K168" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
+      <c r="A169" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KANNPUR</t>
+        </is>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C169" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D169" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E169" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F169" s="1" t="inlineStr">
+        <is>
+          <t>1707005038/WC/VB/22012035329983 — tadya nala par tdya baba ke pas boldar chek kannpur</t>
+        </is>
+      </c>
+      <c r="G169" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H169" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I169" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J169" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K169" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
+      <c r="A170" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KANNPUR</t>
+        </is>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C170" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D170" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E170" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F170" s="1" t="inlineStr">
+        <is>
+          <t>1707005038/WC/VB/22012035329986 — ratan yadav ke khet ke pas boldar chek kannpur</t>
+        </is>
+      </c>
+      <c r="G170" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H170" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I170" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J170" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K170" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
+      <c r="A171" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KANNPUR</t>
+        </is>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C171" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D171" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E171" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F171" s="1" t="inlineStr">
+        <is>
+          <t>1707005038/WC/VB/22012035330509 — amidar ki badhiya ke pas boldar chek dem kannpur</t>
+        </is>
+      </c>
+      <c r="G171" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H171" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I171" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J171" s="3" t="n">
+        <v>46234</v>
+      </c>
+      <c r="K171" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
+      <c r="A172" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KANNPUR</t>
+        </is>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C172" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D172" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E172" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F172" s="1" t="inlineStr">
+        <is>
+          <t>1707005038/WC/VB/22012035330511 — aamver ki badhiya ke pas boldar chek dem kannpur</t>
+        </is>
+      </c>
+      <c r="G172" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H172" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I172" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J172" s="3" t="n">
+        <v>46234</v>
+      </c>
+      <c r="K172" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
+      <c r="A173" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / IMLANA</t>
+        </is>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C173" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D173" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E173" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F173" s="1" t="inlineStr">
+        <is>
+          <t>1707005039/WC/VB/22012035330079 — कन्टूर ट्रैंच निर्माण कार्य कुशी की टौरिया कुड्याला ग्रा पंचा॰ इमलाना</t>
+        </is>
+      </c>
+      <c r="G173" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H173" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I173" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J173" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K173" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
+      <c r="A174" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / IMLANA</t>
+        </is>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C174" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D174" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E174" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F174" s="1" t="inlineStr">
+        <is>
+          <t>1707005039/WC/VB/22012035330081 — कन्टूर ट्रैंच निर्माण कार्य सपनोर  की टौरिया कुड्याला ग्रा पंचा॰ इमलाना</t>
+        </is>
+      </c>
+      <c r="G174" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H174" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I174" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J174" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K174" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
+      <c r="A175" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / SURAJPUR KHAS</t>
+        </is>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C175" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D175" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E175" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F175" s="1" t="inlineStr">
+        <is>
+          <t>1707005041/WC/VB/22012035329904 — कंटूर ट्रेंच कार्य कोट पहाड़ी सूरजपुर</t>
+        </is>
+      </c>
+      <c r="G175" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H175" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I175" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J175" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K175" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
+      <c r="A176" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / SURAJPUR KHAS</t>
+        </is>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C176" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D176" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
+        </is>
+      </c>
+      <c r="E176" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F176" s="1" t="inlineStr">
+        <is>
+          <t>1707005041/WC/VB/22012035330336 — रिचार्ज पिट बोरवेल बगाज माता हेड पंप के समीप सूरजपुर</t>
+        </is>
+      </c>
+      <c r="G176" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H176" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I176" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J176" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K176" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
+      <c r="A177" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / SURAJPUR KHAS</t>
+        </is>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C177" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D177" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E177" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F177" s="1" t="inlineStr">
+        <is>
+          <t>1707005041/WC/VB/22012035330346 — बोल्डर चेक संख्या 5 पिपरी पोर नाला के पास सूरजपुर</t>
+        </is>
+      </c>
+      <c r="G177" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H177" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I177" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J177" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K177" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
+      <c r="A178" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KUDILA</t>
+        </is>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C178" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D178" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E178" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F178" s="1" t="inlineStr">
+        <is>
+          <t>1707005042/WC/VB/22012035329810 — kantoor trench nirman hasoo ki pahadi gram panchayat kudila</t>
+        </is>
+      </c>
+      <c r="G178" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H178" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I178" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J178" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K178" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
+      <c r="A179" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KUDILA</t>
+        </is>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C179" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D179" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E179" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F179" s="1" t="inlineStr">
+        <is>
+          <t>1707005042/WC/VB/22012035329832 — rooftop rain water harvesting aaganwadi kendra E kudila</t>
+        </is>
+      </c>
+      <c r="G179" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H179" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I179" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J179" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K179" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
+      <c r="A180" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KUDILA</t>
+        </is>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C180" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D180" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E180" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F180" s="1" t="inlineStr">
+        <is>
+          <t>1707005042/WC/VB/22012035329837 — rooftop rain water harvesting aaganwadi kendra ba kudila</t>
+        </is>
+      </c>
+      <c r="G180" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H180" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I180" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J180" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K180" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
+      <c r="A181" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KUDILA</t>
+        </is>
+      </c>
+      <c r="B181" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C181" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D181" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E181" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F181" s="1" t="inlineStr">
+        <is>
+          <t>1707005042/WC/VB/22012035330288 — rooftop rain water harvesting aaganwadi kendra ba kudila</t>
+        </is>
+      </c>
+      <c r="G181" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H181" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I181" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J181" s="3" t="n">
+        <v>46234</v>
+      </c>
+      <c r="K181" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
+      <c r="A182" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / RAMPURA</t>
+        </is>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C182" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D182" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E182" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F182" s="1" t="inlineStr">
+        <is>
+          <t>1707005043/WC/VB/22012035329947 — rooftop rain water harvesting samudayak bhavan khudo najdik kudila</t>
+        </is>
+      </c>
+      <c r="G182" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H182" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I182" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J182" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K182" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
+      <c r="A183" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / RAMPURA</t>
+        </is>
+      </c>
+      <c r="B183" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C183" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D183" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E183" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F183" s="1" t="inlineStr">
+        <is>
+          <t>1707005043/WC/VB/22012035329950 — rooftop rain water harvesting samudayak bhavan kachya mata khudo najdik kudila</t>
+        </is>
+      </c>
+      <c r="G183" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H183" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I183" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J183" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K183" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
+      <c r="A184" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / MANPASAR</t>
+        </is>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C184" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D184" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E184" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F184" s="1" t="inlineStr">
+        <is>
+          <t>1707005046/WC/VB/22012035330282 — KANTUR TENCH NIRMAN KARYA MUKTIDHAM KI TORIYA PAR GEAM MANPASAR GP MANPASAR</t>
+        </is>
+      </c>
+      <c r="G184" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H184" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I184" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J184" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K184" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
+      <c r="A185" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / MANPASAR</t>
+        </is>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C185" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D185" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E185" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F185" s="1" t="inlineStr">
+        <is>
+          <t>1707005046/WC/VB/22012035330302 — GIREBIYAN SARRACHANA NIRMAN KARYA TED KE BABA BALE NALA PAR GP MANPASAR</t>
+        </is>
+      </c>
+      <c r="G185" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H185" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I185" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J185" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K185" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
+      <c r="A186" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / DEWARDA</t>
+        </is>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C186" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D186" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E186" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F186" s="1" t="inlineStr">
+        <is>
+          <t>1707005048/WC/VB/22012035330138 — ROOF WATER HARVESTING PRATHAMIK SHALA HARIJAN BASTI GP DEVARDA</t>
+        </is>
+      </c>
+      <c r="G186" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H186" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I186" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J186" s="3" t="n">
+        <v>46199</v>
+      </c>
+      <c r="K186" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
+      <c r="A187" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / DEWARDA</t>
+        </is>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C187" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D187" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E187" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F187" s="1" t="inlineStr">
+        <is>
+          <t>1707005048/WC/VB/22012035330140 — ROOF WATER HARVESTING PRATHMIK SHALA PARISAR GP DEVARDA</t>
+        </is>
+      </c>
+      <c r="G187" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H187" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I187" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J187" s="3" t="n">
+        <v>46199</v>
+      </c>
+      <c r="K187" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
+      <c r="A188" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KAILPURA</t>
+        </is>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C188" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D188" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E188" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F188" s="1" t="inlineStr">
+        <is>
+          <t>1707005049/WC/VB/22012035329894 — रूप वाटर हार्वेस्टिंग निर्माण कार्य प्राथमिक शाला सिनोटी खैरा कैलपुरा।</t>
+        </is>
+      </c>
+      <c r="G188" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H188" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I188" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J188" s="3" t="n">
+        <v>46213</v>
+      </c>
+      <c r="K188" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
+      <c r="A189" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KAILPURA</t>
+        </is>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C189" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D189" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E189" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F189" s="1" t="inlineStr">
+        <is>
+          <t>1707005049/WC/VB/22012035329969 — परकुलेशन टैंक निर्माण कार्य बड़ी टौरिया के पास  ग्राम पंचायत कैलपुरा</t>
+        </is>
+      </c>
+      <c r="G189" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H189" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I189" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J189" s="3" t="n">
+        <v>46213</v>
+      </c>
+      <c r="K189" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
+      <c r="A190" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KAILPURA</t>
+        </is>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C190" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D190" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
+        </is>
+      </c>
+      <c r="E190" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F190" s="1" t="inlineStr">
+        <is>
+          <t>1707005049/WC/VB/22012035329978 — शोकपिट निर्माण कार्य तमोरनखेरा आंगनबाड़ी के नल के पास कैलपुरा</t>
+        </is>
+      </c>
+      <c r="G190" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H190" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I190" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J190" s="3" t="n">
+        <v>46218</v>
+      </c>
+      <c r="K190" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
+      <c r="A191" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KAILPURA</t>
+        </is>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C191" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D191" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E191" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F191" s="1" t="inlineStr">
+        <is>
+          <t>1707005049/WC/VB/22012035329987 — बोलण्डर चैक निर्माड. कार्य मनसुका की पहाडीकैलपुरा</t>
+        </is>
+      </c>
+      <c r="G191" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H191" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I191" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J191" s="3" t="n">
+        <v>46213</v>
+      </c>
+      <c r="K191" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
+      <c r="A192" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KAILPURA</t>
+        </is>
+      </c>
+      <c r="B192" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C192" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D192" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E192" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F192" s="1" t="inlineStr">
+        <is>
+          <t>1707005049/WC/VB/22012035329994 — बोलण्डर चैक निर्माड. कार्य सिनाेटीहार कैलपुरा</t>
+        </is>
+      </c>
+      <c r="G192" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H192" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I192" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J192" s="3" t="n">
+        <v>46213</v>
+      </c>
+      <c r="K192" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
+      <c r="A193" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KAILPURA</t>
+        </is>
+      </c>
+      <c r="B193" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C193" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D193" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
+        </is>
+      </c>
+      <c r="E193" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F193" s="1" t="inlineStr">
+        <is>
+          <t>1707005049/WC/VB/22012035329997 — सोकपिट निर्माड कार्य बडेबाबा के नल के पास कैलपुरा</t>
+        </is>
+      </c>
+      <c r="G193" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H193" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I193" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J193" s="3" t="n">
+        <v>46213</v>
+      </c>
+      <c r="K193" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
+      <c r="A194" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KAILPURA</t>
+        </is>
+      </c>
+      <c r="B194" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C194" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D194" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E194" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F194" s="1" t="inlineStr">
+        <is>
+          <t>1707005049/WC/VB/22012035333923 — कंटूर टैंच निर्माड. कार्य बडी टौरिया कैलपुरा</t>
+        </is>
+      </c>
+      <c r="G194" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H194" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I194" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J194" s="3" t="n">
+        <v>46213</v>
+      </c>
+      <c r="K194" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
+      <c r="A195" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KAILPURA</t>
+        </is>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C195" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D195" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E195" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F195" s="1" t="inlineStr">
+        <is>
+          <t>1707005049/WC/VB/22012035333924 — कंटूर टैंच निर्माड.कार्य सिनाेटीहार पहाडी कैलपुरा</t>
+        </is>
+      </c>
+      <c r="G195" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H195" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I195" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J195" s="3" t="n">
+        <v>46213</v>
+      </c>
+      <c r="K195" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
+      <c r="A196" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KAILPURA</t>
+        </is>
+      </c>
+      <c r="B196" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C196" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D196" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E196" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F196" s="1" t="inlineStr">
+        <is>
+          <t>1707005049/WC/VB/22012035333925 — बोलण्डर चैक निर्माड. कार्य बशोरिया के नालेपर कैलपुरा</t>
+        </is>
+      </c>
+      <c r="G196" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H196" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I196" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J196" s="3" t="n">
+        <v>46228</v>
+      </c>
+      <c r="K196" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
+      <c r="A197" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / BADAGHAT</t>
+        </is>
+      </c>
+      <c r="B197" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C197" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D197" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E197" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F197" s="1" t="inlineStr">
+        <is>
+          <t>1707005050/WC/VB/22012035330042 — Aaganwadi badaghat</t>
+        </is>
+      </c>
+      <c r="G197" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H197" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I197" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J197" s="3" t="n">
+        <v>46196</v>
+      </c>
+      <c r="K197" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
+      <c r="A198" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / BADAGHAT</t>
+        </is>
+      </c>
+      <c r="B198" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C198" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D198" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E198" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F198" s="1" t="inlineStr">
+        <is>
+          <t>1707005050/WC/VB/22012035330046 — Aaganwadi Hanumatpura</t>
+        </is>
+      </c>
+      <c r="G198" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H198" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I198" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J198" s="3" t="n">
+        <v>46196</v>
+      </c>
+      <c r="K198" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
+      <c r="A199" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / BANERA</t>
+        </is>
+      </c>
+      <c r="B199" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C199" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D199" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E199" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F199" s="1" t="inlineStr">
+        <is>
+          <t>1707005051/WC/VB/22012035329958 — Boldar Nirman Naniya ka nala bhag1bhag2bhag3bhag4bhag5</t>
+        </is>
+      </c>
+      <c r="G199" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H199" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I199" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J199" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K199" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
+      <c r="A200" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / BANERA</t>
+        </is>
+      </c>
+      <c r="B200" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C200" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D200" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E200" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F200" s="1" t="inlineStr">
+        <is>
+          <t>1707005051/WC/VB/22012035331360 — ग्रेवियन निर्माण कार्य कुण्‍ड खेरा का नाला संख्‍या 5 ग्राम पंचायत बनेरा</t>
+        </is>
+      </c>
+      <c r="G200" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H200" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I200" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J200" s="3" t="n">
+        <v>46204</v>
+      </c>
+      <c r="K200" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
+      <c r="A201" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / BANERA</t>
+        </is>
+      </c>
+      <c r="B201" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C201" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D201" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E201" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F201" s="1" t="inlineStr">
+        <is>
+          <t>1707005051/WC/VB/22012035332080 — रूफ वाटर हार्वेस्टिंग प्राथमिक शाला कुण्‍डखेरा ग्राम पंचायत बनेरा</t>
+        </is>
+      </c>
+      <c r="G201" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H201" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I201" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J201" s="3" t="n">
+        <v>46204</v>
+      </c>
+      <c r="K201" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
+      <c r="A202" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / BANERA</t>
+        </is>
+      </c>
+      <c r="B202" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C202" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D202" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E202" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F202" s="1" t="inlineStr">
+        <is>
+          <t>1707005051/WC/VB/22012035332082 — रूफ वाटर हार्वेस्टिंग प्राथमिक शाला अतिरिक्‍त कक्ष कुण्‍डखेरा ग्राम पंचायत बनेरा</t>
+        </is>
+      </c>
+      <c r="G202" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H202" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I202" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J202" s="3" t="n">
+        <v>46204</v>
+      </c>
+      <c r="K202" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
+      <c r="A203" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / BUDOURA</t>
+        </is>
+      </c>
+      <c r="B203" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C203" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D203" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E203" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F203" s="1" t="inlineStr">
+        <is>
+          <t>1707005052/WC/VB/22012035329937 — Rooftop Rain water harwesting samudayik bhavan nirankari mandir ke pass budoura</t>
+        </is>
+      </c>
+      <c r="G203" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H203" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I203" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J203" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K203" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
+      <c r="A204" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / MOUNE KA KHERA</t>
+        </is>
+      </c>
+      <c r="B204" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C204" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D204" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E204" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F204" s="1" t="inlineStr">
+        <is>
+          <t>1707005053/WC/VB/22012035329930 — Cantur Trench Nirman Richhaiya Har GP Moune Ka Khera</t>
+        </is>
+      </c>
+      <c r="G204" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H204" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I204" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J204" s="3" t="n">
+        <v>46196</v>
+      </c>
+      <c r="K204" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
+      <c r="A205" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / MOUNE KA KHERA</t>
+        </is>
+      </c>
+      <c r="B205" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C205" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D205" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E205" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F205" s="1" t="inlineStr">
+        <is>
+          <t>1707005053/WC/VB/22012035329936 — Boulder Check Dam Nirman Sankha 5 GP Moune ka Khera</t>
+        </is>
+      </c>
+      <c r="G205" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H205" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I205" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J205" s="3" t="n">
+        <v>46196</v>
+      </c>
+      <c r="K205" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
+      <c r="A206" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / MOUNE KA KHERA</t>
+        </is>
+      </c>
+      <c r="B206" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C206" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D206" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E206" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F206" s="1" t="inlineStr">
+        <is>
+          <t>1707005053/WC/VB/22012035329941 — ROOFWATER HARVESTING PANCHAYAT BHAVAN GP MOUNE KA KHERA</t>
+        </is>
+      </c>
+      <c r="G206" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H206" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I206" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J206" s="3" t="n">
+        <v>46196</v>
+      </c>
+      <c r="K206" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
+      <c r="A207" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / MOUNE KA KHERA</t>
+        </is>
+      </c>
+      <c r="B207" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C207" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D207" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E207" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F207" s="1" t="inlineStr">
+        <is>
+          <t>1707005053/WC/VB/22012035329943 — ROOFWATER HARVESTING ANGANBADI KENDRA DARAGUNWA JAGIR GP MOUNE KA KHERA</t>
+        </is>
+      </c>
+      <c r="G207" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H207" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I207" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J207" s="3" t="n">
+        <v>46196</v>
+      </c>
+      <c r="K207" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
+      <c r="A208" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / MOUNE KA KHERA</t>
+        </is>
+      </c>
+      <c r="B208" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C208" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D208" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
+        </is>
+      </c>
+      <c r="E208" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F208" s="1" t="inlineStr">
+        <is>
+          <t>1707005053/WC/VB/22012035329947 — BORWEL RECHARGE NIRMAN BAZAR KE HANDPUMP KE PAS DARAGUWAN JAGIR GP MOUNE KA KHERA</t>
+        </is>
+      </c>
+      <c r="G208" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H208" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I208" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J208" s="3" t="n">
+        <v>46196</v>
+      </c>
+      <c r="K208" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
+      <c r="A209" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / MOUNE KA KHERA</t>
+        </is>
+      </c>
+      <c r="B209" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C209" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D209" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E209" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F209" s="1" t="inlineStr">
+        <is>
+          <t>1707005053/WC/VB/22012035329952 — Cantur Trench Nirman Moune ki Pahadi GP Moune ka Khera</t>
+        </is>
+      </c>
+      <c r="G209" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H209" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I209" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J209" s="3" t="n">
+        <v>46196</v>
+      </c>
+      <c r="K209" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
+      <c r="A210" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / MALGUWAN</t>
+        </is>
+      </c>
+      <c r="B210" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C210" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D210" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E210" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F210" s="1" t="inlineStr">
+        <is>
+          <t>1707005054/WC/VB/22012035330450 — कंतुर ट्रेंचर निर्माण कार्य शांति धाम पहाड़ी मलगुवां</t>
+        </is>
+      </c>
+      <c r="G210" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H210" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I210" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J210" s="3" t="n">
+        <v>46234</v>
+      </c>
+      <c r="K210" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
+      <c r="A211" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / MALGUWAN</t>
+        </is>
+      </c>
+      <c r="B211" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C211" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D211" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E211" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F211" s="1" t="inlineStr">
+        <is>
+          <t>1707005054/WC/VB/22012035330457 — गैबियन निर्माण कार्य नतिया नाला गर्रोली</t>
+        </is>
+      </c>
+      <c r="G211" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H211" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I211" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J211" s="3" t="n">
+        <v>46234</v>
+      </c>
+      <c r="K211" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
+      <c r="A212" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / MALGUWAN</t>
+        </is>
+      </c>
+      <c r="B212" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C212" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D212" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E212" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F212" s="1" t="inlineStr">
+        <is>
+          <t>1707005054/WC/VB/22012035330460 — shokpit nirman karya chinai koop ke pass garroli</t>
+        </is>
+      </c>
+      <c r="G212" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H212" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I212" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J212" s="3" t="n">
+        <v>46234</v>
+      </c>
+      <c r="K212" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
+      <c r="A213" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / MALGUWAN</t>
+        </is>
+      </c>
+      <c r="B213" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C213" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D213" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E213" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F213" s="1" t="inlineStr">
+        <is>
+          <t>1707005054/WC/VB/22012035330462 — shokpit nirman karya school ke pass dhimaewan</t>
+        </is>
+      </c>
+      <c r="G213" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H213" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I213" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J213" s="3" t="n">
+        <v>46234</v>
+      </c>
+      <c r="K213" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
+      <c r="A214" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / MALGUWAN</t>
+        </is>
+      </c>
+      <c r="B214" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C214" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D214" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E214" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F214" s="1" t="inlineStr">
+        <is>
+          <t>1707005054/WC/VB/22012035330463 — roof water harvesting samudayak bhavan bagaj mata ke pass</t>
+        </is>
+      </c>
+      <c r="G214" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H214" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I214" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J214" s="3" t="n">
+        <v>46234</v>
+      </c>
+      <c r="K214" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
+      <c r="A215" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / MALGUWAN</t>
+        </is>
+      </c>
+      <c r="B215" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C215" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D215" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E215" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F215" s="1" t="inlineStr">
+        <is>
+          <t>1707005054/WC/VB/22012035330466 — roof water harvesting samudayak bhavan rajak muhalla ke pass</t>
+        </is>
+      </c>
+      <c r="G215" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H215" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I215" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J215" s="3" t="n">
+        <v>46234</v>
+      </c>
+      <c r="K215" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
+      <c r="A216" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / MALGUWAN</t>
+        </is>
+      </c>
+      <c r="B216" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C216" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D216" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E216" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F216" s="1" t="inlineStr">
+        <is>
+          <t>1707005054/WC/VB/22012035330468 — roof water harvesting pramari school dhimarwan</t>
+        </is>
+      </c>
+      <c r="G216" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H216" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I216" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J216" s="3" t="n">
+        <v>46234</v>
+      </c>
+      <c r="K216" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
+      <c r="A217" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / MALGUWAN</t>
+        </is>
+      </c>
+      <c r="B217" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C217" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D217" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E217" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F217" s="1" t="inlineStr">
+        <is>
+          <t>1707005054/WC/VB/22012035330473 — बोल्डर चेक निर्माण कार्य नतिया नाला गर्रोली</t>
+        </is>
+      </c>
+      <c r="G217" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H217" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I217" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J217" s="3" t="n">
+        <v>46234</v>
+      </c>
+      <c r="K217" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
+      <c r="A218" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / HATA</t>
+        </is>
+      </c>
+      <c r="B218" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C218" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D218" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E218" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F218" s="1" t="inlineStr">
+        <is>
+          <t>1707005055/WC/VB/22012035330069 — कंटूर  टेंच निर्माण शनि देव की पहाड़ी ग्राम पंचायत हटा</t>
+        </is>
+      </c>
+      <c r="G218" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H218" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I218" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J218" s="3" t="n">
+        <v>46228</v>
+      </c>
+      <c r="K218" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
+      <c r="A219" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / AIROURA</t>
+        </is>
+      </c>
+      <c r="B219" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C219" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D219" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E219" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F219" s="1" t="inlineStr">
+        <is>
+          <t>1707005056/WC/VB/22012035329940 — KAntoor Trench Nirman Karya Hanuman Pahadi Arora</t>
+        </is>
+      </c>
+      <c r="G219" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H219" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I219" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J219" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K219" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
+      <c r="A220" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / AIROURA</t>
+        </is>
+      </c>
+      <c r="B220" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C220" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D220" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E220" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F220" s="1" t="inlineStr">
+        <is>
+          <t>1707005056/WC/VB/22012035329944 — Bolder Check Nirman Karya Hadwara Naala Arora</t>
+        </is>
+      </c>
+      <c r="G220" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H220" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I220" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J220" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K220" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
+      <c r="A221" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KHODERA</t>
+        </is>
+      </c>
+      <c r="B221" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C221" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D221" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E221" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F221" s="1" t="inlineStr">
+        <is>
+          <t>1707005057/WC/VB/22012035329975 — गेवियन निर्माण कार्य नन्नो का नरवा अर्जुन यादव के खेत के पास कुलगुवा</t>
+        </is>
+      </c>
+      <c r="G221" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H221" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I221" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J221" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K221" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
+      <c r="A222" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / KHODERA</t>
+        </is>
+      </c>
+      <c r="B222" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C222" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D222" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E222" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F222" s="1" t="inlineStr">
+        <is>
+          <t>1707005057/WC/VB/22012035329982 — रेनवाटर हार्वेस्टिंग निर्माण कार्य आंगनबाड़ी केंद्र खोड़ेरा</t>
+        </is>
+      </c>
+      <c r="G222" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H222" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I222" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J222" s="3" t="n">
+        <v>46232</v>
+      </c>
+      <c r="K222" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
+      <c r="A223" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / GUKHRAI KHAS</t>
+        </is>
+      </c>
+      <c r="B223" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C223" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D223" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E223" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F223" s="1" t="inlineStr">
+        <is>
+          <t>1707005058/WC/VB/22012035331355 — कंटूर टेंच निर्माण कार्य कर्रा की पहाडी ग्राम पंचायत गुखरई</t>
+        </is>
+      </c>
+      <c r="G223" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H223" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I223" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J223" s="3" t="n">
+        <v>46204</v>
+      </c>
+      <c r="K223" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
+      <c r="A224" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / GUKHRAI KHAS</t>
+        </is>
+      </c>
+      <c r="B224" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C224" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D224" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E224" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F224" s="1" t="inlineStr">
+        <is>
+          <t>1707005058/WC/VB/22012035331357 — कंटूर टेंच निर्माण कार्य टिकोरा की पहाडी ग्राम पंचायत गुखरई</t>
+        </is>
+      </c>
+      <c r="G224" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H224" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I224" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J224" s="3" t="n">
+        <v>46204</v>
+      </c>
+      <c r="K224" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
+      <c r="A225" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / LAMERA</t>
+        </is>
+      </c>
+      <c r="B225" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C225" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D225" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E225" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F225" s="1" t="inlineStr">
+        <is>
+          <t>1707005059/WC/VB/22012035329932 — लूज बोल्डर निर्माण कार्य सुकरत कुनैता</t>
+        </is>
+      </c>
+      <c r="G225" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H225" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I225" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J225" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K225" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
+      <c r="A226" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / LAMERA</t>
+        </is>
+      </c>
+      <c r="B226" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C226" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D226" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E226" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F226" s="1" t="inlineStr">
+        <is>
+          <t>1707005059/WC/VB/22012035330230 — बोल्डर चेक निर्माण कार्य छापर नाला सुनील के खेत के पास कुनैता</t>
+        </is>
+      </c>
+      <c r="G226" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H226" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I226" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J226" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K226" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
+      <c r="A227" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / LAMERA</t>
+        </is>
+      </c>
+      <c r="B227" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C227" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D227" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E227" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F227" s="1" t="inlineStr">
+        <is>
+          <t>1707005059/WC/VB/22012035330239 — बोल्डर चेक निर्माण कार्य जिन्ना नाला संतोष के खेत के पास कुनैता</t>
+        </is>
+      </c>
+      <c r="G227" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H227" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I227" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J227" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K227" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
+      <c r="A228" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / LAMERA</t>
+        </is>
+      </c>
+      <c r="B228" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C228" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D228" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E228" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F228" s="1" t="inlineStr">
+        <is>
+          <t>1707005059/WC/VB/22012035330243 — बोल्डर चेक निर्माण कार्य छापर नाला सिद्धपाल के खेत के पास कुनैता</t>
+        </is>
+      </c>
+      <c r="G228" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H228" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I228" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J228" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K228" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
+      <c r="A229" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / DARGUWAN KHALSA</t>
+        </is>
+      </c>
+      <c r="B229" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C229" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D229" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E229" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F229" s="1" t="inlineStr">
+        <is>
+          <t>1707005060/WC/VB/22012035329993 — RooF water Harvesting Anganbadi Kachhiya khera gp Darguwan khalsa</t>
+        </is>
+      </c>
+      <c r="G229" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H229" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I229" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J229" s="3" t="n">
+        <v>46199</v>
+      </c>
+      <c r="K229" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
+      <c r="A230" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / DARGUWAN KHALSA</t>
+        </is>
+      </c>
+      <c r="B230" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C230" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D230" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E230" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F230" s="1" t="inlineStr">
+        <is>
+          <t>1707005060/WC/VB/22012035330143 — ROOF WATER HARVESTING MIDDLE SCHOOL KACHHIYA KHERA GP DARAGUWAN KHALSA</t>
+        </is>
+      </c>
+      <c r="G230" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H230" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I230" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J230" s="3" t="n">
+        <v>46199</v>
+      </c>
+      <c r="K230" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
+      <c r="A231" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / SARKANPUR KHAS</t>
+        </is>
+      </c>
+      <c r="B231" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C231" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D231" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E231" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F231" s="1" t="inlineStr">
+        <is>
+          <t>1707005062/WC/VB/22012035331847 — कंटूर ट्रेंच निर्माण सिद्ध बाबा की पहाडी भाग 3 ग्राम पंचायत सरकनपुर खास</t>
+        </is>
+      </c>
+      <c r="G231" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H231" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I231" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J231" s="3" t="n">
+        <v>46124</v>
+      </c>
+      <c r="K231" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
+      <c r="A232" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / SARKANPUR KHAS</t>
+        </is>
+      </c>
+      <c r="B232" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C232" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D232" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E232" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F232" s="1" t="inlineStr">
+        <is>
+          <t>1707005062/WC/VB/22012035331849 — कंटूर ट्रेंच निर्माण गोरा बाबा के पास भाग 3 ग्राम पंचायत सरकनपुर खास</t>
+        </is>
+      </c>
+      <c r="G232" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H232" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I232" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J232" s="3" t="n">
+        <v>46124</v>
+      </c>
+      <c r="K232" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
+      <c r="A233" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / SARKANPUR KHAS</t>
+        </is>
+      </c>
+      <c r="B233" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C233" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D233" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E233" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F233" s="1" t="inlineStr">
+        <is>
+          <t>1707005062/WC/VB/22012035331851 — रूफ वाटर हार्वेस्टिंग मॉडल कलस्‍टर भवन  ग्राम पंचायत सरकनपुर खास</t>
+        </is>
+      </c>
+      <c r="G233" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H233" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I233" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J233" s="3" t="n">
+        <v>46124</v>
+      </c>
+      <c r="K233" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
+      <c r="A234" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / SARKANPUR KHAS</t>
+        </is>
+      </c>
+      <c r="B234" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C234" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D234" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E234" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F234" s="1" t="inlineStr">
+        <is>
+          <t>1707005062/WC/VB/22012035331854 — रूफ वाटर हार्वेस्टिंग प्राथमिक स्‍वास्‍थ्‍य केंद्र भाग 1  ग्राम पंचायत सरकनपुर खास</t>
+        </is>
+      </c>
+      <c r="G234" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H234" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I234" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J234" s="3" t="n">
+        <v>46124</v>
+      </c>
+      <c r="K234" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
+      <c r="A235" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / SARKANPUR KHAS</t>
+        </is>
+      </c>
+      <c r="B235" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C235" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D235" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E235" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F235" s="1" t="inlineStr">
+        <is>
+          <t>1707005062/WC/VB/22012035331859 — रूफ वाटर हार्वेस्टिंग माध्‍यमिक खण्‍ड भाग 1  ग्राम पंचायत सरकनपुर खास</t>
+        </is>
+      </c>
+      <c r="G235" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H235" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I235" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J235" s="3" t="n">
+        <v>46124</v>
+      </c>
+      <c r="K235" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
+      <c r="A236" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / SARKANPUR KHAS</t>
+        </is>
+      </c>
+      <c r="B236" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C236" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D236" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E236" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F236" s="1" t="inlineStr">
+        <is>
+          <t>1707005062/WC/VB/22012035331860 — रूफ वाटर हार्वेस्टिंग माध्‍यमिक खण्‍ड भाग 2  ग्राम पंचायत सरकनपुर खास</t>
+        </is>
+      </c>
+      <c r="G236" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H236" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I236" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J236" s="3" t="n">
+        <v>46124</v>
+      </c>
+      <c r="K236" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
+      <c r="A237" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / BANYANI</t>
+        </is>
+      </c>
+      <c r="B237" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C237" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D237" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E237" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F237" s="1" t="inlineStr">
+        <is>
+          <t>1707005063/WC/VB/22012035329957 — रूफ वाटर हार्वेस्टिंग माध्यमिक शाला बनियानी</t>
+        </is>
+      </c>
+      <c r="G237" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H237" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I237" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J237" s="3" t="n">
+        <v>46235</v>
+      </c>
+      <c r="K237" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
+      <c r="A238" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / BANYANI</t>
+        </is>
+      </c>
+      <c r="B238" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C238" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D238" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E238" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F238" s="1" t="inlineStr">
+        <is>
+          <t>1707005063/WC/VB/22012035329966 — रूफ वाटर हार्वेस्टिंग हाई स्कूल ग्राम पंचायत बनियानी</t>
+        </is>
+      </c>
+      <c r="G238" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H238" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I238" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J238" s="3" t="n">
+        <v>46235</v>
+      </c>
+      <c r="K238" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
+      <c r="A239" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / BANYANI</t>
+        </is>
+      </c>
+      <c r="B239" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C239" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D239" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E239" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F239" s="1" t="inlineStr">
+        <is>
+          <t>1707005063/WC/VB/22012035329971 — कंटूर ट्रेंच मुन्ना कुशवाहा की टोरिया ग्राम पंचायत बनियानी</t>
+        </is>
+      </c>
+      <c r="G239" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H239" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I239" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J239" s="3" t="n">
+        <v>46235</v>
+      </c>
+      <c r="K239" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
+      <c r="A240" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / BANYANI</t>
+        </is>
+      </c>
+      <c r="B240" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C240" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D240" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
+        </is>
+      </c>
+      <c r="E240" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F240" s="1" t="inlineStr">
+        <is>
+          <t>1707005063/WC/VB/22012035330030 — रिचार्ज पिट निर्माण बाजार मोहल्ला हैंडपंप के पास ग्राम पंचायत बनियानी</t>
+        </is>
+      </c>
+      <c r="G240" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H240" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I240" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J240" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K240" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
+      <c r="A241" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / BHILOUNI</t>
+        </is>
+      </c>
+      <c r="B241" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C241" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D241" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
+        </is>
+      </c>
+      <c r="E241" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F241" s="1" t="inlineStr">
+        <is>
+          <t>1707005064/IF/VB/22012035664530 — डगवेल रिचार्ज अकलेश घोसी के कूप पर ग्राम पंचायत भिलोनी</t>
+        </is>
+      </c>
+      <c r="G241" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H241" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I241" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J241" s="3" t="n">
+        <v>46242</v>
+      </c>
+      <c r="K241" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
+      <c r="A242" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / BHILOUNI</t>
+        </is>
+      </c>
+      <c r="B242" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C242" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D242" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E242" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F242" s="1" t="inlineStr">
+        <is>
+          <t>1707005064/WC/VB/22012035330093 — रूफ वाटर हार्वेस्टिंग प्राथमिक शाला ग्राम पंचायत भिलौनी</t>
+        </is>
+      </c>
+      <c r="G242" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H242" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I242" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J242" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K242" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
+      <c r="A243" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / BHILOUNI</t>
+        </is>
+      </c>
+      <c r="B243" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C243" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D243" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E243" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F243" s="1" t="inlineStr">
+        <is>
+          <t>1707005064/WC/VB/22012035330464 — रूफ वाटर हार्वेस्टिंग माध्यमिक शाला ग्राम पंचायत भिलोनी</t>
+        </is>
+      </c>
+      <c r="G243" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H243" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I243" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J243" s="3" t="n">
+        <v>46234</v>
+      </c>
+      <c r="K243" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
+      <c r="A244" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / BHILOUNI</t>
+        </is>
+      </c>
+      <c r="B244" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C244" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D244" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E244" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F244" s="1" t="inlineStr">
+        <is>
+          <t>1707005064/WC/VB/22012035330474 — रूफ वाटर हार्वेस्टिंग सामुदायिक भवन ग्राम पंचायत भिलोनी</t>
+        </is>
+      </c>
+      <c r="G244" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H244" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I244" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J244" s="3" t="n">
+        <v>46234</v>
+      </c>
+      <c r="K244" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
+      <c r="A245" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / BHILOUNI</t>
+        </is>
+      </c>
+      <c r="B245" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C245" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D245" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E245" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F245" s="1" t="inlineStr">
+        <is>
+          <t>1707005064/WC/VB/22012035330486 — कंटूर ट्रेंच निर्माण कार्य मन्दिर वाली पहाड़ी के पास ग्राम पंचायत भिलोनी</t>
+        </is>
+      </c>
+      <c r="G245" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H245" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I245" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J245" s="3" t="n">
+        <v>46234</v>
+      </c>
+      <c r="K245" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
+      <c r="A246" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / GORA</t>
+        </is>
+      </c>
+      <c r="B246" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C246" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D246" s="1" t="inlineStr">
+        <is>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
+        </is>
+      </c>
+      <c r="E246" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F246" s="1" t="inlineStr">
+        <is>
+          <t>1707005065/LD/VB/22012034961687 — खेल मैदान निर्माण कार्य स्व. सरदार सिंह स्मृति में गोरा</t>
+        </is>
+      </c>
+      <c r="G246" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H246" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I246" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J246" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K246" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
+      <c r="A247" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / GORA</t>
+        </is>
+      </c>
+      <c r="B247" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C247" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D247" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E247" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F247" s="1" t="inlineStr">
+        <is>
+          <t>1707005065/WC/VB/22012035329828 — कन्टूटैंच निर्माण  कार्य पठार हार गोरा</t>
+        </is>
+      </c>
+      <c r="G247" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H247" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I247" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J247" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K247" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
+      <c r="A248" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / GORA</t>
+        </is>
+      </c>
+      <c r="B248" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C248" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D248" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E248" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F248" s="1" t="inlineStr">
+        <is>
+          <t>1707005065/WC/VB/22012035329836 — कन्टूटैंच निर्माण  कार्य गरयाई हार गोरा</t>
+        </is>
+      </c>
+      <c r="G248" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H248" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I248" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J248" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K248" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
+      <c r="A249" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / GORA</t>
+        </is>
+      </c>
+      <c r="B249" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C249" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D249" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E249" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F249" s="1" t="inlineStr">
+        <is>
+          <t>1707005065/WC/VB/22012035329841 — कन्टूटैंच निर्माण  कार्य गरयाई हार गोरा</t>
+        </is>
+      </c>
+      <c r="G249" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H249" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I249" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J249" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K249" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
+      <c r="A250" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / GORA</t>
+        </is>
+      </c>
+      <c r="B250" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C250" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D250" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E250" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F250" s="1" t="inlineStr">
+        <is>
+          <t>1707005065/WC/VB/22012035329953 — kantootench nirman kary pathar har gora</t>
+        </is>
+      </c>
+      <c r="G250" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H250" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I250" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J250" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K250" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
+      <c r="A251" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / GORA</t>
+        </is>
+      </c>
+      <c r="B251" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C251" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D251" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E251" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F251" s="1" t="inlineStr">
+        <is>
+          <t>1707005065/WC/VB/22012035329959 — गैवियन निर्माण कार्य  गुपिया खेर नाला पर गोरा</t>
+        </is>
+      </c>
+      <c r="G251" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H251" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I251" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J251" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K251" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
+      <c r="A252" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / GORA</t>
+        </is>
+      </c>
+      <c r="B252" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C252" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D252" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E252" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F252" s="1" t="inlineStr">
+        <is>
+          <t>1707005065/WC/VB/22012035329963 — गैवियन निर्माण कार्य  गुपिया खेर नाला पर  2 गोरा</t>
+        </is>
+      </c>
+      <c r="G252" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H252" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I252" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J252" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K252" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
+      <c r="A253" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / GORA</t>
+        </is>
+      </c>
+      <c r="B253" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C253" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D253" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E253" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F253" s="1" t="inlineStr">
+        <is>
+          <t>1707005065/WC/VB/22012035329966 — बोल्डरचैक निर्माण कार्य देगरा हार 1 गोरा</t>
+        </is>
+      </c>
+      <c r="G253" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H253" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I253" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J253" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K253" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
+      <c r="A254" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / GORA</t>
+        </is>
+      </c>
+      <c r="B254" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C254" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D254" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E254" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F254" s="1" t="inlineStr">
+        <is>
+          <t>1707005065/WC/VB/22012035329969 — बोल्डरचैक निर्माण कार्य देगरा हार 2 गोरा</t>
+        </is>
+      </c>
+      <c r="G254" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H254" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I254" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J254" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K254" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
+      <c r="A255" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / GORA</t>
+        </is>
+      </c>
+      <c r="B255" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C255" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D255" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E255" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F255" s="1" t="inlineStr">
+        <is>
+          <t>1707005065/WC/VB/22012035329972 — रूफ वाटर हार्वेस्टिंग निर्माण कार्य माध्यमिक शाला गोरा</t>
+        </is>
+      </c>
+      <c r="G255" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H255" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I255" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J255" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K255" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
+      <c r="A256" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / GORA</t>
+        </is>
+      </c>
+      <c r="B256" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C256" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D256" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E256" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F256" s="1" t="inlineStr">
+        <is>
+          <t>1707005065/WC/VB/22012035329975 — रूफ वाटर हार्वेस्टिंग निर्माण कार्य प्राथमिक शाला गोरा</t>
+        </is>
+      </c>
+      <c r="G256" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H256" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I256" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J256" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K256" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
+      <c r="A257" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / BHELSI</t>
+        </is>
+      </c>
+      <c r="B257" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C257" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D257" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E257" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F257" s="1" t="inlineStr">
+        <is>
+          <t>1707005067/WC/VB/22012035330846 — contur trench  nirman kary bilai ki pahadi bhelsi</t>
+        </is>
+      </c>
+      <c r="G257" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H257" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I257" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J257" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K257" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
+      <c r="A258" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / LAKHERI</t>
+        </is>
+      </c>
+      <c r="B258" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C258" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D258" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E258" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F258" s="1" t="inlineStr">
+        <is>
+          <t>1707005068/WC/VB/22012035329921 — रूप वाटर हार्वेस्टिंग आंगनबाड़ी भवन मटयारा ग्राम पंचायत लखेरी</t>
+        </is>
+      </c>
+      <c r="G258" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H258" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I258" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J258" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K258" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
+      <c r="A259" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / LAKHERI</t>
+        </is>
+      </c>
+      <c r="B259" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C259" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D259" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E259" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F259" s="1" t="inlineStr">
+        <is>
+          <t>1707005068/WC/VB/22012035330005 — रूफ वाटर हार्वेस्टिंग माध्यमिक शाला लखेरी</t>
+        </is>
+      </c>
+      <c r="G259" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H259" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I259" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J259" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K259" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
+      <c r="A260" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / LAKHERI</t>
+        </is>
+      </c>
+      <c r="B260" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C260" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D260" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E260" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F260" s="1" t="inlineStr">
+        <is>
+          <t>1707005068/WC/VB/22012035330125 — रूफ वाटर हार्वेस्टिंग प्राथमिक शाला अतिरिक्त कक्ष लखेरी</t>
+        </is>
+      </c>
+      <c r="G260" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H260" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I260" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J260" s="3" t="n">
+        <v>46234</v>
+      </c>
+      <c r="K260" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
+      <c r="A261" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / LAKHERI</t>
+        </is>
+      </c>
+      <c r="B261" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C261" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D261" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E261" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F261" s="1" t="inlineStr">
+        <is>
+          <t>1707005068/WC/VB/22012035330129 — रूफ वाटर हार्वेस्टिंग सामुदायिक भवन भैरानोवर</t>
+        </is>
+      </c>
+      <c r="G261" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H261" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I261" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J261" s="3" t="n">
+        <v>46234</v>
+      </c>
+      <c r="K261" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
+      <c r="A262" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / LAKHERI</t>
+        </is>
+      </c>
+      <c r="B262" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C262" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D262" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E262" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F262" s="1" t="inlineStr">
+        <is>
+          <t>1707005068/WC/VB/22012035330138 — कंटूर ट्रेंच बगाज माता पहाड़ी भाग-01 ग्राम पंचायत लखेरी</t>
+        </is>
+      </c>
+      <c r="G262" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H262" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I262" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J262" s="3" t="n">
+        <v>46234</v>
+      </c>
+      <c r="K262" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
+      <c r="A263" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / SHYAMPURA</t>
+        </is>
+      </c>
+      <c r="B263" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C263" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D263" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E263" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F263" s="1" t="inlineStr">
+        <is>
+          <t>1707005069/WC/VB/22012035330062 — कंटूर ट्रेंच निर्माण कार्य करुवा बाबा कि पहाड़ी ग्राम सरकनपुर उगड़ ग्राम पंचायत श्यामपुरा</t>
+        </is>
+      </c>
+      <c r="G263" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H263" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I263" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J263" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K263" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
+      <c r="A264" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / MAJGUWAN</t>
+        </is>
+      </c>
+      <c r="B264" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C264" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D264" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E264" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F264" s="1" t="inlineStr">
+        <is>
+          <t>1707005070/WC/VB/22012035330025 — निर्माण कार्य कंटू ट्रेंच हरदौल बाबा की पहाड़ी ग्राम पंचायत मझगुवां</t>
+        </is>
+      </c>
+      <c r="G264" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H264" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I264" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J264" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K264" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
+      <c r="A265" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / MAJGUWAN</t>
+        </is>
+      </c>
+      <c r="B265" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C265" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D265" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E265" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F265" s="1" t="inlineStr">
+        <is>
+          <t>1707005070/WC/VB/22012035330032 — निर्माण कार्य  कंटू ट्रेंच ग्वाल बाबा की पहाड़ी भितरवार ग्राम पंचायत मझगुवां</t>
+        </is>
+      </c>
+      <c r="G265" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H265" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I265" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J265" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K265" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
+      <c r="A266" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / MAJGUWAN</t>
+        </is>
+      </c>
+      <c r="B266" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C266" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D266" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E266" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F266" s="1" t="inlineStr">
+        <is>
+          <t>1707005070/WC/VB/22012035330036 — रुफ वाटर हार्वेस्टिंग प्राथमिक शाला ग्राम पंचायत मझगुवां</t>
+        </is>
+      </c>
+      <c r="G266" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H266" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I266" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J266" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K266" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
+      <c r="A267" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / MAJGUWAN</t>
+        </is>
+      </c>
+      <c r="B267" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C267" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D267" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E267" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F267" s="1" t="inlineStr">
+        <is>
+          <t>1707005070/WC/VB/22012035330040 — रूफ वाटर हार्वेस्टिंग आंगनबाड़ी केंद्र ग्राम पंचायत मझगुवां</t>
+        </is>
+      </c>
+      <c r="G267" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H267" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I267" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J267" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K267" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
+      <c r="A268" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / MAJGUWAN</t>
+        </is>
+      </c>
+      <c r="B268" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C268" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D268" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E268" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F268" s="1" t="inlineStr">
+        <is>
+          <t>1707005070/WC/VB/22012035330042 — रूप वाटर हार्वेस्टिंग आंगनबाड़ी केंद्र भितरवार ग्राम पंचायत मझगुवां</t>
+        </is>
+      </c>
+      <c r="G268" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H268" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I268" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J268" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K268" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
+      <c r="A269" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / MAJGUWAN</t>
+        </is>
+      </c>
+      <c r="B269" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C269" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D269" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E269" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F269" s="1" t="inlineStr">
+        <is>
+          <t>1707005070/WC/VB/22012035330043 — रुफ वाटर हार्वेस्टिंग प्राथमिक शाला ग्राम पंचायत मझगुवां</t>
+        </is>
+      </c>
+      <c r="G269" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H269" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I269" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J269" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K269" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
+      <c r="A270" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / MAJGUWAN</t>
+        </is>
+      </c>
+      <c r="B270" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C270" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D270" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E270" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F270" s="1" t="inlineStr">
+        <is>
+          <t>1707005070/WC/VB/22012035330044 — निर्माण कार्य बोल्डर चैक फार्म नाला ग्राम पंचायत मझगुवां 01</t>
+        </is>
+      </c>
+      <c r="G270" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H270" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I270" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J270" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K270" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
+      <c r="A271" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / MAJGUWAN</t>
+        </is>
+      </c>
+      <c r="B271" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C271" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D271" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E271" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F271" s="1" t="inlineStr">
+        <is>
+          <t>1707005070/WC/VB/22012035330047 — निर्माण कार्य बोल्डर चैक फार्म नाला ग्राम पंचायत मझगुवां 02</t>
+        </is>
+      </c>
+      <c r="G271" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H271" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I271" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J271" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K271" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
+      <c r="A272" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / MAJGUWAN</t>
+        </is>
+      </c>
+      <c r="B272" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C272" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D272" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E272" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F272" s="1" t="inlineStr">
+        <is>
+          <t>1707005070/WC/VB/22012035330048 — निर्माण कार्य ग्रेवियन वैसपुरिया नाला ग्राम पंचायत मझगुवां 01</t>
+        </is>
+      </c>
+      <c r="G272" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H272" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I272" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J272" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K272" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
+      <c r="A273" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / MAJGUWAN</t>
+        </is>
+      </c>
+      <c r="B273" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C273" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D273" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E273" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F273" s="1" t="inlineStr">
+        <is>
+          <t>1707005070/WC/VB/22012035330051 — निर्माण कार्य ग्रेवियन वैसपुरिया नाला ग्राम पंचायत मझगुवां 02</t>
+        </is>
+      </c>
+      <c r="G273" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H273" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I273" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J273" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K273" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
+      <c r="A274" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / SARKAR KHALSA</t>
+        </is>
+      </c>
+      <c r="B274" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C274" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D274" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E274" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F274" s="1" t="inlineStr">
+        <is>
+          <t>1707005071/WC/VB/22012035329918 — Roof watar Harvesting ऑगनबाडी केन्‍द्र सरकर जागीर ग्राम पंचायत सरकर खालसा</t>
+        </is>
+      </c>
+      <c r="G274" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H274" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I274" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J274" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K274" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
+      <c r="A275" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / SARKAR KHALSA</t>
+        </is>
+      </c>
+      <c r="B275" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C275" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D275" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E275" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F275" s="1" t="inlineStr">
+        <is>
+          <t>1707005071/WC/VB/22012035329925 — Roof watar Harvesting ऑगनबाडी केन्‍द्र सरकर खालसा ग्राम पंचायत सरकर खालसा</t>
+        </is>
+      </c>
+      <c r="G275" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H275" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I275" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J275" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K275" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
+      <c r="A276" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / BANPURA BUJURG</t>
+        </is>
+      </c>
+      <c r="B276" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C276" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D276" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E276" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F276" s="1" t="inlineStr">
+        <is>
+          <t>1707005072/WC/VB/22012035331662 — कंटूर ट्रेंच निर्माण कार्य क्योली की टोरिया कड़वाहा</t>
+        </is>
+      </c>
+      <c r="G276" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H276" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I276" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J276" s="3" t="n">
+        <v>46208</v>
+      </c>
+      <c r="K276" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
+      <c r="A277" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / BANPURA BUJURG</t>
+        </is>
+      </c>
+      <c r="B277" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C277" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D277" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E277" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F277" s="1" t="inlineStr">
+        <is>
+          <t>1707005072/WC/VB/22012035331913 — कंटूर ट्रेंच निर्माण कार्य राम टोरिया कड़वाहा</t>
+        </is>
+      </c>
+      <c r="G277" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H277" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I277" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J277" s="3" t="n">
+        <v>46208</v>
+      </c>
+      <c r="K277" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
+      <c r="A278" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / BANPURA BUJURG</t>
+        </is>
+      </c>
+      <c r="B278" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C278" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D278" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E278" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F278" s="1" t="inlineStr">
+        <is>
+          <t>1707005072/WC/VB/22012035331948 — कंटूर ट्रेंच निर्माण कार्य पथरी की टोरिया कड़वाहा</t>
+        </is>
+      </c>
+      <c r="G278" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H278" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I278" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J278" s="3" t="n">
+        <v>46208</v>
+      </c>
+      <c r="K278" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
+      <c r="A279" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / BANPURA BUJURG</t>
+        </is>
+      </c>
+      <c r="B279" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C279" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D279" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E279" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F279" s="1" t="inlineStr">
+        <is>
+          <t>1707005072/WC/VB/22012035331953 — कंटूर ट्रेंच निर्माण कार्य पथरी की बड़ी टोरिया कड़वाहा</t>
+        </is>
+      </c>
+      <c r="G279" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H279" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I279" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J279" s="3" t="n">
+        <v>46208</v>
+      </c>
+      <c r="K279" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
+      <c r="A280" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / BHANPURA</t>
+        </is>
+      </c>
+      <c r="B280" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C280" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D280" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E280" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F280" s="1" t="inlineStr">
+        <is>
+          <t>1707005073/WC/VB/22012035329886 — Rain Water Harvesting कार्य प्राईमरी स्‍कूल भरवा का पौरा ग्राम पंचायत भानपुरा</t>
+        </is>
+      </c>
+      <c r="G280" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H280" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I280" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J280" s="3" t="n">
+        <v>46208</v>
+      </c>
+      <c r="K280" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
+      <c r="A281" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / BHANPURA</t>
+        </is>
+      </c>
+      <c r="B281" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C281" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D281" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E281" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F281" s="1" t="inlineStr">
+        <is>
+          <t>1707005073/WC/VB/22012035329894 — Rain Water Harvesting कार्य  ऑगनबाडी भवन दउअन का पुरवा ग्राम पंचायत भानपुरा</t>
+        </is>
+      </c>
+      <c r="G281" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H281" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I281" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J281" s="3" t="n">
+        <v>46208</v>
+      </c>
+      <c r="K281" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
+      <c r="A282" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / PACHERKHAS</t>
+        </is>
+      </c>
+      <c r="B282" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C282" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D282" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E282" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F282" s="1" t="inlineStr">
+        <is>
+          <t>1707005074/WC/VB/22012035330005 — कंटूर ट्रेंच निर्माण कार्य चिटियां नाला के पास जीपी पचेरखास</t>
+        </is>
+      </c>
+      <c r="G282" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H282" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I282" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J282" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K282" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
+      <c r="A283" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / PACHERKHAS</t>
+        </is>
+      </c>
+      <c r="B283" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C283" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D283" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E283" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F283" s="1" t="inlineStr">
+        <is>
+          <t>1707005074/WC/VB/22012035330010 — कंटूर ट्रेंच निर्माण कार्य झिरनन टोरिया के बगल में जीपी पचेरखास</t>
+        </is>
+      </c>
+      <c r="G283" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H283" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I283" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J283" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K283" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
+      <c r="A284" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / PACHERKHAS</t>
+        </is>
+      </c>
+      <c r="B284" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C284" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D284" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E284" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F284" s="1" t="inlineStr">
+        <is>
+          <t>1707005074/WC/VB/22012035330071 — गेवियन पाथरया कुवा के पास जीपी पचेरखास</t>
+        </is>
+      </c>
+      <c r="G284" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H284" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I284" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J284" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K284" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
+      <c r="A285" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / PACHERKHAS</t>
+        </is>
+      </c>
+      <c r="B285" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C285" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D285" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E285" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F285" s="1" t="inlineStr">
+        <is>
+          <t>1707005074/WC/VB/22012035330075 — गेवियन निर्माण कार्य पाथरया कुवा के पास जीपी पचेरखास</t>
+        </is>
+      </c>
+      <c r="G285" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H285" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I285" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J285" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K285" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
+      <c r="A286" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / PACHERKHAS</t>
+        </is>
+      </c>
+      <c r="B286" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C286" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D286" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E286" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F286" s="1" t="inlineStr">
+        <is>
+          <t>1707005074/WC/VB/22012035330076 — गेवियन निर्माण कार्य धर्मदास कुशवाहा के खेत के पास जीपी पचेरखास</t>
+        </is>
+      </c>
+      <c r="G286" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H286" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I286" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J286" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K286" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
+      <c r="A287" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / PACHERKHAS</t>
+        </is>
+      </c>
+      <c r="B287" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C287" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D287" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E287" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F287" s="1" t="inlineStr">
+        <is>
+          <t>1707005074/WC/VB/22012035330077 — गेवियन निर्माण कार्य चेकटु नरेंद्र सिंह के खेत के पास ग्राम ददगाय जीपी पचेरखास</t>
+        </is>
+      </c>
+      <c r="G287" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H287" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I287" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J287" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K287" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
+      <c r="A288" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / PACHERKHAS</t>
+        </is>
+      </c>
+      <c r="B288" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C288" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D288" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E288" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F288" s="1" t="inlineStr">
+        <is>
+          <t>1707005074/WC/VB/22012035330079 — गेवियन निर्माण कार्य बियालपुर नाला हल्का ढीमर के खेत के पास ग्राम ददगाय जीपी पचेरखास</t>
+        </is>
+      </c>
+      <c r="G288" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H288" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I288" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J288" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K288" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
+      <c r="A289" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / PACHERKHAS</t>
+        </is>
+      </c>
+      <c r="B289" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C289" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D289" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E289" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F289" s="1" t="inlineStr">
+        <is>
+          <t>1707005074/WC/VB/22012035330081 — बोल्डर चेक डीवर हार के पास -1 जीपी पचेरखास</t>
+        </is>
+      </c>
+      <c r="G289" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H289" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I289" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J289" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K289" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
+      <c r="A290" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / PACHERKHAS</t>
+        </is>
+      </c>
+      <c r="B290" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C290" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D290" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E290" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F290" s="1" t="inlineStr">
+        <is>
+          <t>1707005074/WC/VB/22012035330215 — गेवियन निर्माण कार्य साटिया हार के पास ग्राम दादगाय जीपी पचेरखास</t>
+        </is>
+      </c>
+      <c r="G290" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H290" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I290" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J290" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K290" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
+      <c r="A291" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / PACHERKHAS</t>
+        </is>
+      </c>
+      <c r="B291" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C291" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D291" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E291" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F291" s="1" t="inlineStr">
+        <is>
+          <t>1707005074/WC/VB/22012035330220 — कंटूर ट्रेंच निर्माण कार्य साटिया हार के पास ग्राम ददगाय जीपी पचेरखास</t>
+        </is>
+      </c>
+      <c r="G291" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H291" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I291" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J291" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K291" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
+      <c r="A292" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / PACHERKHAS</t>
+        </is>
+      </c>
+      <c r="B292" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C292" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D292" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E292" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F292" s="1" t="inlineStr">
+        <is>
+          <t>1707005074/WC/VB/22012035330224 — कंटूर ट्रेंच निर्माण कार्य टोरया खाले के पास ग्राम ददगाय जीपी पचेरखास</t>
+        </is>
+      </c>
+      <c r="G292" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H292" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I292" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J292" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K292" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
+      <c r="A293" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / DUBDEI</t>
+        </is>
+      </c>
+      <c r="B293" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C293" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D293" s="1" t="inlineStr">
+        <is>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
+        </is>
+      </c>
+      <c r="E293" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F293" s="1" t="inlineStr">
+        <is>
+          <t>1707005075/LD/VB/22012034961700 — पशु सेड निर्माण कार्य अंगूरी W/o लक्ष्मी यादव</t>
+        </is>
+      </c>
+      <c r="G293" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H293" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I293" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J293" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K293" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
+      <c r="A294" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / DUBDEI</t>
+        </is>
+      </c>
+      <c r="B294" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C294" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D294" s="1" t="inlineStr">
+        <is>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
+        </is>
+      </c>
+      <c r="E294" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F294" s="1" t="inlineStr">
+        <is>
+          <t>1707005075/LD/VB/22012034961703 — पशु सेड निर्माण कार्य भारती W/o धननू पाल</t>
+        </is>
+      </c>
+      <c r="G294" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H294" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I294" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J294" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K294" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
+      <c r="A295" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / DUBDEI</t>
+        </is>
+      </c>
+      <c r="B295" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C295" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D295" s="1" t="inlineStr">
+        <is>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
+        </is>
+      </c>
+      <c r="E295" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F295" s="1" t="inlineStr">
+        <is>
+          <t>1707005075/LD/VB/22012034961704 — पशु सेड निर्माण कार्य सखी W/o चउदा पाल</t>
+        </is>
+      </c>
+      <c r="G295" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H295" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I295" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J295" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K295" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
+      <c r="A296" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / DUBDEI</t>
+        </is>
+      </c>
+      <c r="B296" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C296" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D296" s="1" t="inlineStr">
+        <is>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
+        </is>
+      </c>
+      <c r="E296" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F296" s="1" t="inlineStr">
+        <is>
+          <t>1707005075/LD/VB/22012034961706 — पशु सेड निर्माण कार्य फूलकुँवर W/o नरेंद्र यादव</t>
+        </is>
+      </c>
+      <c r="G296" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H296" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I296" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J296" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K296" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
+      <c r="A297" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / DUBDEI</t>
+        </is>
+      </c>
+      <c r="B297" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C297" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D297" s="1" t="inlineStr">
+        <is>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
+        </is>
+      </c>
+      <c r="E297" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F297" s="1" t="inlineStr">
+        <is>
+          <t>1707005075/LD/VB/22012034961707 — पशु सेड निर्माण कार्य मानकुँवर W/o हरिराम यादव</t>
+        </is>
+      </c>
+      <c r="G297" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H297" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I297" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J297" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K297" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
+      <c r="A298" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / DUBDEI</t>
+        </is>
+      </c>
+      <c r="B298" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C298" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D298" s="1" t="inlineStr">
+        <is>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
+        </is>
+      </c>
+      <c r="E298" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F298" s="1" t="inlineStr">
+        <is>
+          <t>1707005075/LD/VB/22012034961708 — पशु सेड निर्माण कार्य प्रेम S/o खंजुआ कुम्हार</t>
+        </is>
+      </c>
+      <c r="G298" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H298" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I298" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J298" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K298" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
+      <c r="A299" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / DUBDEI</t>
+        </is>
+      </c>
+      <c r="B299" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C299" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D299" s="1" t="inlineStr">
+        <is>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
+        </is>
+      </c>
+      <c r="E299" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F299" s="1" t="inlineStr">
+        <is>
+          <t>1707005075/LD/VB/22012034961710 — पशु सेड निर्माण कार्य रम्बू W/o सुक्कू प्रजापति</t>
+        </is>
+      </c>
+      <c r="G299" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H299" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I299" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J299" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K299" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
+      <c r="A300" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / DUBDEI</t>
+        </is>
+      </c>
+      <c r="B300" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C300" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D300" s="1" t="inlineStr">
+        <is>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
+        </is>
+      </c>
+      <c r="E300" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F300" s="1" t="inlineStr">
+        <is>
+          <t>1707005075/LD/VB/22012034961711 — पशु सेड निर्माण कार्य बबीता W/o रवि यादव</t>
+        </is>
+      </c>
+      <c r="G300" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H300" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I300" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J300" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K300" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
+      <c r="A301" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / DUBDEI</t>
+        </is>
+      </c>
+      <c r="B301" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C301" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D301" s="1" t="inlineStr">
+        <is>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
+        </is>
+      </c>
+      <c r="E301" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F301" s="1" t="inlineStr">
+        <is>
+          <t>1707005075/LD/VB/22012034961713 — पशु सेड निर्माण कार्य ममता W/o वीरेंद्र यादव</t>
+        </is>
+      </c>
+      <c r="G301" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H301" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I301" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J301" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K301" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
+      <c r="A302" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / DUBDEI</t>
+        </is>
+      </c>
+      <c r="B302" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C302" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D302" s="1" t="inlineStr">
+        <is>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
+        </is>
+      </c>
+      <c r="E302" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F302" s="1" t="inlineStr">
+        <is>
+          <t>1707005075/LD/VB/22012034961714 — पशु सेड निर्माण कार्य केशकली W/o जयराम यादव</t>
+        </is>
+      </c>
+      <c r="G302" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H302" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I302" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J302" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K302" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
+      <c r="A303" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / DUBDEI</t>
+        </is>
+      </c>
+      <c r="B303" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C303" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D303" s="1" t="inlineStr">
+        <is>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
+        </is>
+      </c>
+      <c r="E303" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F303" s="1" t="inlineStr">
+        <is>
+          <t>1707005075/LD/VB/22012034961720 — पशु सेड निर्माण कार्य पानबाई W/o नारायण रैकवार</t>
+        </is>
+      </c>
+      <c r="G303" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H303" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I303" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J303" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K303" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
+      <c r="A304" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / DUBDEI</t>
+        </is>
+      </c>
+      <c r="B304" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C304" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D304" s="1" t="inlineStr">
+        <is>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
+        </is>
+      </c>
+      <c r="E304" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F304" s="1" t="inlineStr">
+        <is>
+          <t>1707005075/LD/VB/22012034961721 — पशु सेड निर्माण कार्य सुखवती W/o मनोज रैकवार</t>
+        </is>
+      </c>
+      <c r="G304" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H304" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I304" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J304" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K304" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
+      <c r="A305" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / DUBDEI</t>
+        </is>
+      </c>
+      <c r="B305" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C305" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D305" s="1" t="inlineStr">
+        <is>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
+        </is>
+      </c>
+      <c r="E305" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F305" s="1" t="inlineStr">
+        <is>
+          <t>1707005075/LD/VB/22012034961722 — पशु सेड निर्माण कार्य उर्मिला W/o राजू मिश्रा</t>
+        </is>
+      </c>
+      <c r="G305" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H305" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I305" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J305" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K305" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
+      <c r="A306" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / DUBDEI</t>
+        </is>
+      </c>
+      <c r="B306" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C306" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D306" s="1" t="inlineStr">
+        <is>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
+        </is>
+      </c>
+      <c r="E306" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F306" s="1" t="inlineStr">
+        <is>
+          <t>1707005075/LD/VB/22012034961723 — पशु सेड निर्माण कार्य विद्या W/o हरप्रसाद साहू</t>
+        </is>
+      </c>
+      <c r="G306" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H306" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I306" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J306" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K306" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
+      <c r="A307" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / DUBDEI</t>
+        </is>
+      </c>
+      <c r="B307" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C307" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D307" s="1" t="inlineStr">
+        <is>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
+        </is>
+      </c>
+      <c r="E307" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F307" s="1" t="inlineStr">
+        <is>
+          <t>1707005075/LD/VB/22012034961724 — पशु सेड निर्माण कार्य गिरजा बाई जोगी W/o कालीचरण जोगी</t>
+        </is>
+      </c>
+      <c r="G307" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H307" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I307" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J307" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K307" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
+      <c r="A308" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / DUBDEI</t>
+        </is>
+      </c>
+      <c r="B308" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C308" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D308" s="1" t="inlineStr">
+        <is>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
+        </is>
+      </c>
+      <c r="E308" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F308" s="1" t="inlineStr">
+        <is>
+          <t>1707005075/LD/VB/22012034961725 — पशु सेड निर्माण कार्य लक्ष्मी W/o धनी रैकवार</t>
+        </is>
+      </c>
+      <c r="G308" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H308" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I308" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J308" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K308" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
+      <c r="A309" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / DUBDEI</t>
+        </is>
+      </c>
+      <c r="B309" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C309" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D309" s="1" t="inlineStr">
+        <is>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
+        </is>
+      </c>
+      <c r="E309" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F309" s="1" t="inlineStr">
+        <is>
+          <t>1707005075/LD/VB/22012034961728 — पशु सेड निर्माण कार्य कपूरी W/o परषोत्तम यादव</t>
+        </is>
+      </c>
+      <c r="G309" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H309" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I309" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J309" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K309" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
+      <c r="A310" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / TALMAU</t>
+        </is>
+      </c>
+      <c r="B310" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C310" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D310" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
+        </is>
+      </c>
+      <c r="E310" s="1" t="inlineStr">
+        <is>
+          <t>Boulder Check/Gully Plug</t>
+        </is>
+      </c>
+      <c r="F310" s="1" t="inlineStr">
+        <is>
+          <t>1707005077/WC/VB/22012035329997 — Bade Nala par boldar Chaik GP Talmau 2</t>
+        </is>
+      </c>
+      <c r="G310" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H310" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I310" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J310" s="3" t="n">
+        <v>46187</v>
+      </c>
+      <c r="K310" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
+      <c r="A311" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / TALMAU</t>
+        </is>
+      </c>
+      <c r="B311" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C311" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D311" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E311" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F311" s="1" t="inlineStr">
+        <is>
+          <t>1707005077/WC/VB/22012035330003 — Bade Nala par boldar Chaik GP Talmau</t>
+        </is>
+      </c>
+      <c r="G311" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H311" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I311" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J311" s="3" t="n">
+        <v>46187</v>
+      </c>
+      <c r="K311" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
+      <c r="A312" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / TALMAU</t>
+        </is>
+      </c>
+      <c r="B312" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C312" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D312" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E312" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F312" s="1" t="inlineStr">
+        <is>
+          <t>1707005077/WC/VB/22012035330327 — RUP WATER HARVESTING PANCHAYAT BHAWAN TALMAU</t>
+        </is>
+      </c>
+      <c r="G312" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H312" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I312" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J312" s="3" t="n">
+        <v>46178</v>
+      </c>
+      <c r="K312" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
+      <c r="A313" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / TALMAU</t>
+        </is>
+      </c>
+      <c r="B313" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C313" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D313" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E313" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F313" s="1" t="inlineStr">
+        <is>
+          <t>1707005077/WC/VB/22012035330334 — RUP WATER HARVESTING MADHYMIK SHALA TALMAU</t>
+        </is>
+      </c>
+      <c r="G313" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H313" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I313" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J313" s="3" t="n">
+        <v>46178</v>
+      </c>
+      <c r="K313" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
+      <c r="A314" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / DODAKHEDA</t>
+        </is>
+      </c>
+      <c r="B314" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C314" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D314" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E314" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F314" s="1" t="inlineStr">
+        <is>
+          <t>1707005078/WC/VB/22012035330035 — Contoor tenches nirman kary chandai pahadi badi nahar ke pas khushipura gp dudakhera</t>
+        </is>
+      </c>
+      <c r="G314" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H314" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I314" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J314" s="3" t="n">
+        <v>46178</v>
+      </c>
+      <c r="K314" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
+      <c r="A315" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / HEERAPUR</t>
+        </is>
+      </c>
+      <c r="B315" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C315" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D315" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E315" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F315" s="1" t="inlineStr">
+        <is>
+          <t>1707005079/WC/VB/22012035330127 — रूफ वाटर हार्वेस्टिंग निर्माण कार्य प्राथमिक शाला हीरापुर नजदीक सरकनपुर</t>
+        </is>
+      </c>
+      <c r="G315" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H315" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I315" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J315" s="3" t="n">
+        <v>46234</v>
+      </c>
+      <c r="K315" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
+      <c r="A316" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / HEERAPUR</t>
+        </is>
+      </c>
+      <c r="B316" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C316" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D316" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E316" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F316" s="1" t="inlineStr">
+        <is>
+          <t>1707005079/WC/VB/22012035330131 — रूफ वाटर हार्वेस्टिंग निर्माण कार्य प्राथमिक शाला  आदिवासी मोहल्ला नजदीक सरकनपुर</t>
+        </is>
+      </c>
+      <c r="G316" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H316" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I316" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J316" s="3" t="n">
+        <v>46234</v>
+      </c>
+      <c r="K316" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
+      <c r="A317" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / HEERAPUR</t>
+        </is>
+      </c>
+      <c r="B317" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C317" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D317" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E317" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F317" s="1" t="inlineStr">
+        <is>
+          <t>1707005079/WC/VB/22012035330132 — कंटूर ट्रेंच निमार्ण कार्य खैर टोरिया की पहाड़ी हीरापुर नजदीक सरकनपुर</t>
+        </is>
+      </c>
+      <c r="G317" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H317" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I317" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J317" s="3" t="n">
+        <v>46234</v>
+      </c>
+      <c r="K317" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
+      <c r="A318" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / BARME</t>
+        </is>
+      </c>
+      <c r="B318" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C318" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D318" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E318" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F318" s="1" t="inlineStr">
+        <is>
+          <t>1707005080/IF/VB/22012035663451 — PASHU SHED NIRMAN BALCHANDRA /BHAGWANDAS LODHI BARME</t>
+        </is>
+      </c>
+      <c r="G318" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H318" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I318" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J318" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K318" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
+      <c r="A319" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / BARME</t>
+        </is>
+      </c>
+      <c r="B319" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C319" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D319" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E319" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F319" s="1" t="inlineStr">
+        <is>
+          <t>1707005080/IF/VB/22012035663452 — PASHU SHED NIRMAN MUNNA / NANDLAL LODHI BARME</t>
+        </is>
+      </c>
+      <c r="G319" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H319" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I319" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J319" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K319" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
+      <c r="A320" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / BARME</t>
+        </is>
+      </c>
+      <c r="B320" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C320" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D320" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E320" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F320" s="1" t="inlineStr">
+        <is>
+          <t>1707005080/IF/VB/22012035663453 — PASHU SHED NIRMAN RAJU / NANDLAL LODHI BARME</t>
+        </is>
+      </c>
+      <c r="G320" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H320" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I320" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J320" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K320" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
+      <c r="A321" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / BARME</t>
+        </is>
+      </c>
+      <c r="B321" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C321" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D321" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E321" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F321" s="1" t="inlineStr">
+        <is>
+          <t>1707005080/IF/VB/22012035663454 — PASHU SHED NIRMAN KILKOTI RAJAK</t>
+        </is>
+      </c>
+      <c r="G321" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H321" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I321" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J321" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K321" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
+      <c r="A322" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / BARME</t>
+        </is>
+      </c>
+      <c r="B322" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C322" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D322" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E322" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F322" s="1" t="inlineStr">
+        <is>
+          <t>1707005080/IF/VB/22012035663456 — PASHU SHED NIRMAN DAYARAM/ RAMLAL LODHO</t>
+        </is>
+      </c>
+      <c r="G322" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H322" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I322" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J322" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K322" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
+      <c r="A323" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / BARME</t>
+        </is>
+      </c>
+      <c r="B323" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C323" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D323" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
+        </is>
+      </c>
+      <c r="E323" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F323" s="1" t="inlineStr">
+        <is>
+          <t>1707005080/IF/VB/22012035663463 — KAPILDHARA KOOP NIRMAN HALKAI /RAMCHARAN LODHI BARME</t>
+        </is>
+      </c>
+      <c r="G323" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H323" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I323" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J323" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K323" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
+      <c r="A324" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / BARME</t>
+        </is>
+      </c>
+      <c r="B324" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C324" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D324" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E324" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F324" s="1" t="inlineStr">
+        <is>
+          <t>1707005080/IF/VB/22012035663467 — KAPILDHARA KOOP NIRMAN THAKURDAS  /RAMCHARAN LODHI BARME</t>
+        </is>
+      </c>
+      <c r="G324" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H324" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I324" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J324" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K324" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
+      <c r="A325" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / BARME</t>
+        </is>
+      </c>
+      <c r="B325" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C325" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D325" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E325" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F325" s="1" t="inlineStr">
+        <is>
+          <t>1707005080/IF/VB/22012035663468 — KHET TALAB NIRMAN RAMSWAROOP/RAMSEWAK LODHI</t>
+        </is>
+      </c>
+      <c r="G325" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H325" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I325" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J325" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K325" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
+      <c r="A326" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / BARME</t>
+        </is>
+      </c>
+      <c r="B326" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C326" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D326" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E326" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F326" s="1" t="inlineStr">
+        <is>
+          <t>1707005080/IF/VB/22012035663470 — KAPILDHARA KOOP NIRMAN MOHAN/BUDUWA CHADAR BARME</t>
+        </is>
+      </c>
+      <c r="G326" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H326" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I326" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J326" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K326" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
+      <c r="A327" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / BARME</t>
+        </is>
+      </c>
+      <c r="B327" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C327" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D327" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E327" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F327" s="1" t="inlineStr">
+        <is>
+          <t>1707005080/WC/VB/22012035330076 — कंटूर ट्रेंच निर्माण कार्य बड़ी पहाड़ी बरमे</t>
+        </is>
+      </c>
+      <c r="G327" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H327" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I327" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J327" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K327" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
+      <c r="A328" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / BARME</t>
+        </is>
+      </c>
+      <c r="B328" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C328" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D328" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E328" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F328" s="1" t="inlineStr">
+        <is>
+          <t>1707005080/WC/VB/22012035330078 — कंटूर ट्रेंच निर्माण कार्य हल्की पहाड़ी बरमे</t>
+        </is>
+      </c>
+      <c r="G328" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H328" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I328" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J328" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K328" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
+      <c r="A329" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / BARME</t>
+        </is>
+      </c>
+      <c r="B329" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C329" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D329" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E329" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F329" s="1" t="inlineStr">
+        <is>
+          <t>1707005080/WC/VB/22012035330293 — GABION NIRMAN KARYA 5NAG  BADA TAL NALA PR</t>
+        </is>
+      </c>
+      <c r="G329" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H329" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I329" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J329" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K329" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
+      <c r="A330" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / BARME</t>
+        </is>
+      </c>
+      <c r="B330" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C330" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D330" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E330" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F330" s="1" t="inlineStr">
+        <is>
+          <t>1707005080/WC/VB/22012035330297 — GABION NIRMAN KARYA BHAH 1 5NAG  BADA TAL NALA PR</t>
+        </is>
+      </c>
+      <c r="G330" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H330" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I330" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J330" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K330" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
+      <c r="A331" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / BARME</t>
+        </is>
+      </c>
+      <c r="B331" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C331" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D331" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E331" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F331" s="1" t="inlineStr">
+        <is>
+          <t>1707005080/WC/VB/22012035330300 — MERAU KE PASS TALAIYA NIRMAN BARME</t>
+        </is>
+      </c>
+      <c r="G331" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H331" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I331" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J331" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K331" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
+      <c r="A332" s="1" t="inlineStr">
+        <is>
+          <t>BALDEOGARH / BARME</t>
+        </is>
+      </c>
+      <c r="B332" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C332" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D332" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E332" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F332" s="1" t="inlineStr">
+        <is>
+          <t>1707005080/WC/VB/22012035330303 — CUNTURTRANCH NIRMAN KARYA BADI PAHADI PR BHAG 1 BARME</t>
+        </is>
+      </c>
+      <c r="G332" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H332" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I332" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J332" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K332" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
+      <c r="A333" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / DHAJRAI</t>
+        </is>
+      </c>
+      <c r="B333" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C333" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D333" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E333" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F333" s="1" t="inlineStr">
+        <is>
+          <t>1707006009/WC/22012035261375 — कूप रिचार्ज पित पछाेरा लखोरा रोड ग्राम पंचायत</t>
+        </is>
+      </c>
+      <c r="G333" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H333" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I333" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J333" s="3" t="n">
+        <v>45758</v>
+      </c>
+      <c r="K333" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
+      <c r="A334" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / NACHANWARA</t>
+        </is>
+      </c>
+      <c r="B334" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C334" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D334" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E334" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F334" s="1" t="inlineStr">
+        <is>
+          <t>1707006020/RC/VB/22012034854278 — CC ROAD NIRMAN PRATHMIK SHALA PRANGAN</t>
+        </is>
+      </c>
+      <c r="G334" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H334" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I334" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J334" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K334" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
+      <c r="A335" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / NACHANWARA</t>
+        </is>
+      </c>
+      <c r="B335" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C335" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D335" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E335" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F335" s="1" t="inlineStr">
+        <is>
+          <t>1707006020/RC/VB/22012034854317 — CC ROAD NIRMAN PRATHMIK SHALA PRAGAN BERKHERI</t>
+        </is>
+      </c>
+      <c r="G335" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H335" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I335" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J335" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K335" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
+      <c r="A336" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / NACHANWARA</t>
+        </is>
+      </c>
+      <c r="B336" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C336" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D336" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E336" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F336" s="1" t="inlineStr">
+        <is>
+          <t>1707006020/RC/VB/22012034854344 — CC ROAD NIRMAN PRATHMIK SHALA PRANGAN BERKHERI</t>
+        </is>
+      </c>
+      <c r="G336" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H336" s="2" t="n">
+        <v>82000</v>
+      </c>
+      <c r="I336" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J336" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K336" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
+      <c r="A337" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / KARMARAI</t>
+        </is>
+      </c>
+      <c r="B337" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C337" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D337" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E337" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F337" s="1" t="inlineStr">
+        <is>
+          <t>1707006021/IF/22012035656451 — EK BAGIYA MA KE NAAM ABHILASHA YADAV KARMARAI</t>
+        </is>
+      </c>
+      <c r="G337" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H337" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I337" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J337" s="3" t="n">
+        <v>45932</v>
+      </c>
+      <c r="K337" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
+      <c r="A338" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / ASHTON</t>
+        </is>
+      </c>
+      <c r="B338" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C338" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D338" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E338" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F338" s="1" t="inlineStr">
+        <is>
+          <t>1707006024/WC/22012035201440 — Guda ke haar ke pas Aston</t>
+        </is>
+      </c>
+      <c r="G338" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H338" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I338" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J338" s="3" t="n">
+        <v>45450</v>
+      </c>
+      <c r="K338" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
+      <c r="A339" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / ASHTON</t>
+        </is>
+      </c>
+      <c r="B339" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C339" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D339" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E339" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F339" s="1" t="inlineStr">
+        <is>
+          <t>1707006024/WC/22012035201469 — Guda ke haar ke pas Aston</t>
+        </is>
+      </c>
+      <c r="G339" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H339" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I339" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J339" s="3" t="n">
+        <v>45450</v>
+      </c>
+      <c r="K339" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
+      <c r="A340" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / ASHTON</t>
+        </is>
+      </c>
+      <c r="B340" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C340" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D340" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E340" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F340" s="1" t="inlineStr">
+        <is>
+          <t>1707006024/WC/22012035201475 — Guda ke haar ke pas Aston</t>
+        </is>
+      </c>
+      <c r="G340" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H340" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I340" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J340" s="3" t="n">
+        <v>45450</v>
+      </c>
+      <c r="K340" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
+      <c r="A341" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / ASHTON</t>
+        </is>
+      </c>
+      <c r="B341" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C341" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D341" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E341" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F341" s="1" t="inlineStr">
+        <is>
+          <t>1707006024/WC/22012035205442 — Sidd ki toriya ke pas Aston</t>
+        </is>
+      </c>
+      <c r="G341" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H341" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I341" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J341" s="3" t="n">
+        <v>45450</v>
+      </c>
+      <c r="K341" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
+      <c r="A342" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / ASHTON</t>
+        </is>
+      </c>
+      <c r="B342" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C342" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D342" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E342" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F342" s="1" t="inlineStr">
+        <is>
+          <t>1707006024/WC/22012035205451 — Sidd ki toriya ke pas Aston</t>
+        </is>
+      </c>
+      <c r="G342" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H342" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I342" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J342" s="3" t="n">
+        <v>45450</v>
+      </c>
+      <c r="K342" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
+      <c r="A343" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / ASHTON</t>
+        </is>
+      </c>
+      <c r="B343" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C343" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D343" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E343" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F343" s="1" t="inlineStr">
+        <is>
+          <t>1707006024/WC/22012035205454 — Sidd ki toriya ke pas Aston</t>
+        </is>
+      </c>
+      <c r="G343" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H343" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I343" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J343" s="3" t="n">
+        <v>45450</v>
+      </c>
+      <c r="K343" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
+      <c r="A344" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / ASHTON</t>
+        </is>
+      </c>
+      <c r="B344" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C344" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D344" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E344" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F344" s="1" t="inlineStr">
+        <is>
+          <t>1707006024/WC/22012035208087 — Guda ke haar ke pas Aston</t>
+        </is>
+      </c>
+      <c r="G344" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H344" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I344" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J344" s="3" t="n">
+        <v>45450</v>
+      </c>
+      <c r="K344" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
+      <c r="A345" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / ASHTON</t>
+        </is>
+      </c>
+      <c r="B345" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C345" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D345" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E345" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F345" s="1" t="inlineStr">
+        <is>
+          <t>1707006024/WC/22012035217054 — पठगुआं ke Har ke pas Aston (Guda har)</t>
+        </is>
+      </c>
+      <c r="G345" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H345" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I345" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J345" s="3" t="n">
+        <v>45475</v>
+      </c>
+      <c r="K345" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
+      <c r="A346" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / ASHTON</t>
+        </is>
+      </c>
+      <c r="B346" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C346" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D346" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E346" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F346" s="1" t="inlineStr">
+        <is>
+          <t>1707006024/WC/22012035217060 — Sann ke har ke pas Aston</t>
+        </is>
+      </c>
+      <c r="G346" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H346" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I346" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J346" s="3" t="n">
+        <v>45475</v>
+      </c>
+      <c r="K346" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
+      <c r="A347" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / ASHTON</t>
+        </is>
+      </c>
+      <c r="B347" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C347" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D347" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E347" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F347" s="1" t="inlineStr">
+        <is>
+          <t>1707006024/WC/22012035263426 — Ardan chek dem nirman rawatan ke har 01</t>
+        </is>
+      </c>
+      <c r="G347" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H347" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I347" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J347" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K347" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
+      <c r="A348" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / PATARKHERA</t>
+        </is>
+      </c>
+      <c r="B348" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C348" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D348" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E348" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F348" s="1" t="inlineStr">
+        <is>
+          <t>1707006037/WC/22012035315556 — Naveen talab nirman kary sidh baba pahadi ke pass patarkehra</t>
+        </is>
+      </c>
+      <c r="G348" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H348" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I348" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J348" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K348" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
+      <c r="A349" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / PATARKHERA</t>
+        </is>
+      </c>
+      <c r="B349" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C349" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D349" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E349" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F349" s="1" t="inlineStr">
+        <is>
+          <t>1707006037/WC/VB/22012035330953 — Rain water harvesting atirikt kaksh patarkhera</t>
+        </is>
+      </c>
+      <c r="G349" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H349" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I349" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J349" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K349" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
+      <c r="A350" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / PATARKHERA</t>
+        </is>
+      </c>
+      <c r="B350" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C350" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D350" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E350" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F350" s="1" t="inlineStr">
+        <is>
+          <t>1707006037/WC/VB/22012035330957 — Rain water harvesting samadayak bhawan arogya bhawan ke pass patarkhera</t>
+        </is>
+      </c>
+      <c r="G350" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H350" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I350" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J350" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K350" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
+      <c r="A351" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / PATARKHERA</t>
+        </is>
+      </c>
+      <c r="B351" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C351" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D351" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E351" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F351" s="1" t="inlineStr">
+        <is>
+          <t>1707006037/WC/VB/22012035334286 — Rain water harvesting prathmik shala bhawan patarkhera</t>
+        </is>
+      </c>
+      <c r="G351" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H351" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I351" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J351" s="3" t="n">
+        <v>46248</v>
+      </c>
+      <c r="K351" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
+      <c r="A352" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / PATARKHERA</t>
+        </is>
+      </c>
+      <c r="B352" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C352" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D352" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E352" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F352" s="1" t="inlineStr">
+        <is>
+          <t>1707006037/WC/VB/22012035334288 — Rain water harvesting harjan basti samudayk bhawan patarkhera</t>
+        </is>
+      </c>
+      <c r="G352" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H352" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I352" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J352" s="3" t="n">
+        <v>46248</v>
+      </c>
+      <c r="K352" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
+      <c r="A353" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / DARI</t>
+        </is>
+      </c>
+      <c r="B353" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C353" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D353" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E353" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F353" s="1" t="inlineStr">
+        <is>
+          <t>1707006050/IF/22012035658490 — एक बगिया मां के नाम गोरी बाई लोधी पत्नी अर्जुन लोधी ग्राम नगारा ग्राम पंचायत दरी</t>
+        </is>
+      </c>
+      <c r="G353" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H353" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I353" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J353" s="3" t="n">
+        <v>46017</v>
+      </c>
+      <c r="K353" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
+      <c r="A354" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / UMARI</t>
+        </is>
+      </c>
+      <c r="B354" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C354" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D354" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E354" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F354" s="1" t="inlineStr">
+        <is>
+          <t>1707006055/IF/22012035337718 — KHETTALAB NIRMAN KARY GOVIND/KAPTAN SINGH UMARI</t>
+        </is>
+      </c>
+      <c r="G354" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H354" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I354" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J354" s="3" t="n">
+        <v>45760</v>
+      </c>
+      <c r="K354" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
+      <c r="A355" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / UMARI</t>
+        </is>
+      </c>
+      <c r="B355" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C355" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D355" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E355" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F355" s="1" t="inlineStr">
+        <is>
+          <t>1707006055/IF/22012035656990 — EK BAGIYA MA KE NAAM PARVATI WIFE LAXMAN CHADHAR</t>
+        </is>
+      </c>
+      <c r="G355" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H355" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I355" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J355" s="3" t="n">
+        <v>45932</v>
+      </c>
+      <c r="K355" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
+      <c r="A356" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / KUNWARPURA</t>
+        </is>
+      </c>
+      <c r="B356" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C356" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D356" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E356" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F356" s="1" t="inlineStr">
+        <is>
+          <t>1707006076/IF/22012035407610 — Dug well Richaarge Pit  chatta kushwaha ke koop Par</t>
+        </is>
+      </c>
+      <c r="G356" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H356" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I356" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J356" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K356" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
+      <c r="A357" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / KUNWARPURA</t>
+        </is>
+      </c>
+      <c r="B357" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C357" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D357" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E357" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F357" s="1" t="inlineStr">
+        <is>
+          <t>1707006076/IF/22012035606604 — CATTLE Set Nirmaan Karya seema richaariya</t>
+        </is>
+      </c>
+      <c r="G357" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H357" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I357" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J357" s="3" t="n">
+        <v>45885</v>
+      </c>
+      <c r="K357" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
+      <c r="A358" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / KUNWARPURA</t>
+        </is>
+      </c>
+      <c r="B358" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C358" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D358" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E358" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F358" s="1" t="inlineStr">
+        <is>
+          <t>1707006076/IF/22012035606616 — CATTLE Set Nirmaan Karya Rolley Bidua</t>
+        </is>
+      </c>
+      <c r="G358" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H358" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I358" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J358" s="3" t="n">
+        <v>45885</v>
+      </c>
+      <c r="K358" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
+      <c r="A359" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / KUNWARPURA</t>
+        </is>
+      </c>
+      <c r="B359" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C359" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D359" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E359" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F359" s="1" t="inlineStr">
+        <is>
+          <t>1707006076/IF/22012035606621 — CATTLE Set Nirmaan Karya Pramila Tripathi</t>
+        </is>
+      </c>
+      <c r="G359" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H359" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I359" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J359" s="3" t="n">
+        <v>45885</v>
+      </c>
+      <c r="K359" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
+      <c r="A360" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / KUNWARPURA</t>
+        </is>
+      </c>
+      <c r="B360" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C360" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D360" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E360" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F360" s="1" t="inlineStr">
+        <is>
+          <t>1707006076/WC/VB/22012035330988 — Samudhayik recharge pit borewell ke pass</t>
+        </is>
+      </c>
+      <c r="G360" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H360" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I360" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J360" s="3" t="n">
+        <v>46239</v>
+      </c>
+      <c r="K360" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
+      <c r="A361" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / KUNWARPURA</t>
+        </is>
+      </c>
+      <c r="B361" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C361" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D361" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
+        </is>
+      </c>
+      <c r="E361" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F361" s="1" t="inlineStr">
+        <is>
+          <t>1707006076/WC/VB/22012035330992 — Samudhayik recharge pit borewell ke pass 2</t>
+        </is>
+      </c>
+      <c r="G361" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H361" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I361" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J361" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K361" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
+      <c r="A362" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / KUNWARPURA</t>
+        </is>
+      </c>
+      <c r="B362" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C362" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D362" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E362" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F362" s="1" t="inlineStr">
+        <is>
+          <t>1707006076/WC/VB/22012035330996 — Samudhayik recharge pit open well ke pass</t>
+        </is>
+      </c>
+      <c r="G362" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H362" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I362" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J362" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K362" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
+      <c r="A363" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / KUNWARPURA</t>
+        </is>
+      </c>
+      <c r="B363" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C363" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D363" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E363" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F363" s="1" t="inlineStr">
+        <is>
+          <t>1707006076/WC/VB/22012035330999 — Loose bolder chek nirmaan karya nariyal naala 1</t>
+        </is>
+      </c>
+      <c r="G363" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H363" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I363" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J363" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K363" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
+      <c r="A364" s="1" t="inlineStr">
+        <is>
+          <t>TIKAMGARH / KUNWARPURA</t>
+        </is>
+      </c>
+      <c r="B364" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C364" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D364" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E364" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F364" s="1" t="inlineStr">
+        <is>
+          <t>1707006076/WC/VB/22012035331003 — Loose bolder chek nirmaan karya nariyal naala 2</t>
+        </is>
+      </c>
+      <c r="G364" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H364" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I364" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J364" s="3" t="n">
+        <v>46233</v>
+      </c>
+      <c r="K364" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
+      <c r="A365" s="1" t="inlineStr">
+        <is>
           <t>TIKAMGARH / SUDA DHARMPURA</t>
         </is>
       </c>
-      <c r="B75" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D75" s="1" t="inlineStr">
+      <c r="B365" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C365" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
-      <c r="E75" s="1" t="inlineStr">
+      <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
-      <c r="F75" s="1" t="inlineStr">
+      <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1707006080/WC/VB/22012035329828 — बोल्डर चेक लंबू के पास suda</t>
         </is>
       </c>
-      <c r="G75" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="J75" s="3" t="n">
+      <c r="G365" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H365" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I365" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J365" s="3" t="n">
         <v>46147</v>
       </c>
-      <c r="K75" s="3"/>
+      <c r="K365" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>