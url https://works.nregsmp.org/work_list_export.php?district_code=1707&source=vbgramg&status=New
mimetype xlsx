--- v0 (2026-08-28)
+++ v1 (2026-10-18)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K763"/>
+  <dimension ref="A1:K734"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-28 18:10:20</t>
+          <t>Exported on: 2026-10-18 09:33:12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: TIKAMGARH</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,380 +273,380 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>JATARA / HATERI</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1707003001/IF/22012035405704 — dagvel recharge pit ramkumar bilgaiya  ke kapil dhara koop ke paas hateri</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>JATARA / HATERI</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1707003001/WC/22012035245953 — नवीन तालाब निर्माण कार्य धोवन गोरी के पास हतेरी</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>JATARA / HATERI</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1707003001/WC/22012035245959 — नवीन तालाब निर्माण कार्यबनयानी कुंवा के पास हतेरी</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>JATARA / NANDANWARA KHAS</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1707003002/IF/VB/22012035664702 — Battle shed nirman karya Ramkumari/bhansingh bhadoriya ki bhoomi par Nandanwara</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>46249</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>JATARA / KHAKRON KHAS</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1707003004/AV/22012034660292 — Shanti dham nirman guriya khirak Khakron Khas</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>JATARA / BANDHA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1707003006/IF/22012035429726 — कपिलधारा कूप निर्माण रमेश /करनजू अहिरवार की भूमि पर बंधा</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>JATARA / BANDHA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1707003006/IF/22012035429750 — कपिलधारा कूप निर्माण गंगाराम /करनजू अहिरवार की भूमि पर बंधा</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>JATARA / BANDHA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1707003006/IF/22012035577759 — khet talab nathuram/harpirsad dangi ke khet par</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45761</v>
@@ -696,2354 +696,2354 @@
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>46235</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>JATARA / BARETHI KHAS</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1707003007/WH/22012034945104 — gtjhgfjm</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>JATARA / ACHARRA KHAS</t>
+          <t>JATARA / KUNWARPURA MOHANGARH</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
-          <t>1707003008/WC/22012035151724 — स्टॉफ डेम निर्माण दिनेश पांडेय के खेत के पास</t>
+          <t>1707003009/RC/22012034827042 — Construction of cc road laxman k ghar se samudayik bhawan tak</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
-        <v>45201</v>
+        <v>45451</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>JATARA / KUNWARPURA MOHANGARH</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
-          <t>1707003009/RC/22012034827042 — Construction of cc road laxman k ghar se samudayik bhawan tak</t>
+          <t>1707003009/RC/22012034841860 — Sudur sadak nirman sukhnandan k ghar sesamsan ghat tak</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
-        <v>45451</v>
+        <v>45748</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>JATARA / KUNWARPURA MOHANGARH</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
-          <t>1707003009/RC/22012034841860 — Sudur sadak nirman sukhnandan k ghar sesamsan ghat tak</t>
+          <t>1707003009/WH/22012034942958 — Ceck dam marammat rahees yadav ke nale  ke pas kunwarpura mohangarh</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
-        <v>45748</v>
+        <v>45683</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>JATARA / KUNWARPURA MOHANGARH</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
-          <t>1707003009/WH/22012034942958 — Ceck dam marammat rahees yadav ke nale  ke pas kunwarpura mohangarh</t>
+          <t>1707003009/WH/22012034942959 — Ceck dam marammat rahees yadav ke nale  ke pas kunwarpura mohangarh</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>JATARA / KUNWARPURA MOHANGARH</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
-          <t>1707003009/WH/22012034942959 — Ceck dam marammat rahees yadav ke nale  ke pas kunwarpura mohangarh</t>
+          <t>1707003009/WH/22012034942960 — Ceck dam marammat rahees yadav ke nale  ke pas kunwarpura mohangarh</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>JATARA / KUNWARPURA MOHANGARH</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
-          <t>1707003009/WH/22012034942960 — Ceck dam marammat rahees yadav ke nale  ke pas kunwarpura mohangarh</t>
+          <t>1707003009/WH/22012034942961 — Ceck dam marammat rahees yadav ke nale  ke pas kunwarpura mohangarh</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>JATARA / KUNWARPURA MOHANGARH</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
-          <t>1707003009/WH/22012034942961 — Ceck dam marammat rahees yadav ke nale  ke pas kunwarpura mohangarh</t>
+          <t>1707003009/WH/22012034942962 — Ceck dam marammat rahees yadav ke nale  ke pas kunwarpura mohangarh</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>JATARA / KUNWARPURA MOHANGARH</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
-          <t>1707003009/WH/22012034942962 — Ceck dam marammat rahees yadav ke nale  ke pas kunwarpura mohangarh</t>
+          <t>1707003009/WH/22012034942963 — Ceck dam marammat rahees yadav ke nale  ke pas kunwarpura mohangarh</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>JATARA / KUNWARPURA MOHANGARH</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
-          <t>1707003009/WH/22012034942963 — Ceck dam marammat rahees yadav ke nale  ke pas kunwarpura mohangarh</t>
+          <t>1707003009/WH/22012034942964 — Ceck dam marammat rahees yadav ke nale  ke pas kunwarpura mohangarh</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>JATARA / KUNWARPURA MOHANGARH</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
-          <t>1707003009/WH/22012034942964 — Ceck dam marammat rahees yadav ke nale  ke pas kunwarpura mohangarh</t>
+          <t>1707003009/WH/22012034942965 — Ceck dam marammat rahees yadav ke nale  ke pas kunwarpura mohangarh</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>JATARA / KUNWARPURA MOHANGARH</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
-          <t>1707003009/WH/22012034942965 — Ceck dam marammat rahees yadav ke nale  ke pas kunwarpura mohangarh</t>
+          <t>1707003009/WH/22012034942966 — Ceck dam marammat rahees yadav ke nale  ke pas kunwarpura mohangarh</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>JATARA / KUNWARPURA MOHANGARH</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
-          <t>1707003009/WH/22012034942966 — Ceck dam marammat rahees yadav ke nale  ke pas kunwarpura mohangarh</t>
+          <t>1707003009/WH/22012034942967 — Ceck dam marammat rahees yadav ke nale  ke pas kunwarpura mohangarh</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>JATARA / KUNWARPURA MOHANGARH</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
-          <t>1707003009/WH/22012034942967 — Ceck dam marammat rahees yadav ke nale  ke pas kunwarpura mohangarh</t>
+          <t>1707003009/WH/22012034942968 — Ceck dam marammat rahees yadav ke nale  ke pas kunwarpura mohangarh</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>JATARA / KUNWARPURA MOHANGARH</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
-          <t>1707003009/WH/22012034942968 — Ceck dam marammat rahees yadav ke nale  ke pas kunwarpura mohangarh</t>
+          <t>1707003009/WH/22012034942969 — Ceck dam marammat rahees yadav ke nale  ke pas kunwarpura mohangarh</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>JATARA / KUNWARPURA MOHANGARH</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
-          <t>1707003009/WH/22012034942969 — Ceck dam marammat rahees yadav ke nale  ke pas kunwarpura mohangarh</t>
+          <t>1707003009/WH/22012034942970 — Ceck dam marammat rahees yadav ke nale  ke pas kunwarpura mohangarh</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>JATARA / KUNWARPURA MOHANGARH</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
-          <t>1707003009/WH/22012034942970 — Ceck dam marammat rahees yadav ke nale  ke pas kunwarpura mohangarh</t>
+          <t>1707003009/WH/22012034942971 — Ceck dam marammat rahees yadav ke nale  ke pas kunwarpura mohangarh</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>JATARA / KUNWARPURA MOHANGARH</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
-          <t>1707003009/WH/22012034942971 — Ceck dam marammat rahees yadav ke nale  ke pas kunwarpura mohangarh</t>
+          <t>1707003009/WH/22012034942972 — Ceck dam marammat rahees yadav ke nale  ke pas kunwarpura mohangarh</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>JATARA / KUNWARPURA MOHANGARH</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
-          <t>1707003009/WH/22012034942972 — Ceck dam marammat rahees yadav ke nale  ke pas kunwarpura mohangarh</t>
+          <t>1707003009/WH/22012034942973 — Ceck dam marammat rahees yadav ke nale  ke pas kunwarpura mohangarh</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>JATARA / KUNWARPURA MOHANGARH</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
-          <t>1707003009/WH/22012034942973 — Ceck dam marammat rahees yadav ke nale  ke pas kunwarpura mohangarh</t>
+          <t>1707003009/WH/22012034942974 — Ceck dam marammat rahees yadav ke nale  ke pas kunwarpura mohangarh</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>JATARA / KUNWARPURA MOHANGARH</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
-          <t>1707003009/WH/22012034942974 — Ceck dam marammat rahees yadav ke nale  ke pas kunwarpura mohangarh</t>
+          <t>1707003009/WH/22012034942975 — Ceck dam marammat rahees yadav ke nale  ke pas kunwarpura mohangarh</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>JATARA / KUNWARPURA MOHANGARH</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
-          <t>1707003009/WH/22012034942975 — Ceck dam marammat rahees yadav ke nale  ke pas kunwarpura mohangarh</t>
+          <t>1707003009/WH/22012034942976 — Ceck dam marammat rahees yadav ke nale  ke pas kunwarpura mohangarh</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>JATARA / KUNWARPURA MOHANGARH</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
-          <t>1707003009/WH/22012034942976 — Ceck dam marammat rahees yadav ke nale  ke pas kunwarpura mohangarh</t>
+          <t>1707003009/WH/22012034943016 — Chekdem marrammat karya raheesh k nale k pass</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
-        <v>45683</v>
+        <v>45682</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>JATARA / KUNWARPURA MOHANGARH</t>
+          <t>JATARA / IQBALPURA</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
-          <t>1707003009/WH/22012034943016 — Chekdem marrammat karya raheesh k nale k pass</t>
+          <t>1707003010/IF/22012035340231 — kapil dhara koop nirman gotiram/salle yadav ki bhumi par peeprihar</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
-        <v>45682</v>
+        <v>45761</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>JATARA / IQBALPURA</t>
+          <t>JATARA / MALPITHA</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of distributary Canal for Community / Construction of Major Distributary Canal for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
-          <t>1707003010/IF/22012035340231 — kapil dhara koop nirman gotiram/salle yadav ki bhumi par peeprihar</t>
+          <t>1707003012/IC/22012034887246 — सार्वजनिक खखरि निर्माण कर बड़ी खदान से शासकीय कूप तक Malpitha</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
-        <v>45761</v>
+        <v>45519</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>JATARA / MALPITHA</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Construction of distributary Canal for Community / Construction of distributary Canal for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Canal</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
-          <t>1707003012/IC/22012034887246 — सार्वजनिक खखरि निर्माण कर बड़ी खदान से शासकीय कूप तक Malpitha</t>
+          <t>1707003012/IC/22012034888283 — Sarvjanik Koop Nirman Kary Hanuman Mandir Par Biharipura</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
-        <v>45519</v>
+        <v>45680</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>JATARA / MALPITHA</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
-          <t>1707003012/IC/22012034888283 — Sarvjanik Koop Nirman Kary Hanuman Mandir Par Biharipura</t>
+          <t>1707003012/IC/22012034888325 — Sarvjanak Khakhri Nirman Kary Hanuman Mandir Par Biharipura</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>JATARA / MALPITHA</t>
+          <t>JATARA / DARGAYAKALA</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
-          <t>1707003012/IC/22012034888325 — Sarvjanak Khakhri Nirman Kary Hanuman Mandir Par Biharipura</t>
+          <t>1707003013/IF/22012035385539 — Dugwell Recharge sukhdas /hazari Aadiwasi ke koop ke pass gp dargay kla</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
-        <v>45680</v>
+        <v>45748</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>JATARA / DARGAYAKALA</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
-          <t>1707003013/IF/22012035385539 — Dugwell Recharge sukhdas /hazari Aadiwasi ke koop ke pass gp dargay kla</t>
+          <t>1707003013/IF/22012035568120 — डग वेल रिचार्ज पिट निर्माण कार्य गुरुदयाल/नारायण दास चतुर्वेदी कोड़ियां</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
-        <v>45748</v>
+        <v>45763</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>JATARA / DARGAYAKALA</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
-          <t>1707003013/IF/22012035568120 — डग वेल रिचार्ज पिट निर्माण कार्य गुरुदयाल/नारायण दास चतुर्वेदी कोड़ियां</t>
+          <t>1707003013/WC/22012035262581 — Dugwell recharge pit Harijan basti dargay kla</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
-        <v>45763</v>
+        <v>45748</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>JATARA / DARGAYAKALA</t>
+          <t>JATARA / BANGAY</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
-          <t>1707003013/WC/22012035262581 — Dugwell recharge pit Harijan basti dargay kla</t>
+          <t>1707003014/IF/22012035407347 — खेत तालाब निर्माण किशोरी आदिवासी  की भूमि पर टोरिया सुक्‍लान</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>JATARA / BANGAY</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
-          <t>1707003014/IF/22012035407347 — खेत तालाब निर्माण किशोरी आदिवासी  की भूमि पर टोरिया सुक्‍लान</t>
+          <t>1707003014/IF/22012035545110 — डगवेल रिचार्ज रमाकांत के कूप के पास वनगायं</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BANGAY</t>
+          <t>JATARA / GOR</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
-          <t>1707003014/IF/22012035545110 — डगवेल रिचार्ज रमाकांत के कूप के पास वनगायं</t>
+          <t>1707003015/FR/22012034323877 — Dug point doda talab ke pass keshramadhar</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
-        <v>45748</v>
+        <v>45681</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>JATARA / GOR</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
-          <t>1707003015/FR/22012034323877 — Dug point doda talab ke pass keshramadhar</t>
+          <t>1707003015/IF/22012035530563 — Dugwell recharge lakhan/dhanu sour gop</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
-        <v>45681</v>
+        <v>45748</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>JATARA / GOR</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
-          <t>1707003015/IF/22012035530563 — Dugwell recharge lakhan/dhanu sour gop</t>
+          <t>1707003015/IF/22012035559805 — Dugwell recharge jagdesh / ramnath yadav ke koop ke pass gp gor</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
-        <v>45748</v>
+        <v>45778</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>JATARA / GOR</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
-          <t>1707003015/IF/22012035559805 — Dugwell recharge jagdesh / ramnath yadav ke koop ke pass gp gor</t>
+          <t>1707003015/IF/22012035559809 — Dugwell recharge kuttu / chakki dhimar ke koop ke pass gp got</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>JATARA / GOR</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
-          <t>1707003015/IF/22012035559809 — Dugwell recharge kuttu / chakki dhimar ke koop ke pass gp got</t>
+          <t>1707003015/IF/22012035559816 — Dugwell recharge rajesh sour ke koop ke pass gp got</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>JATARA / GOR</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
-          <t>1707003015/IF/22012035559816 — Dugwell recharge rajesh sour ke koop ke pass gp got</t>
+          <t>1707003015/IF/22012035571746 — Dugwell recharge Rukman/Hariya sour</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>JATARA / GOR</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
-          <t>1707003015/IF/22012035571746 — Dugwell recharge Rukman/Hariya sour</t>
+          <t>1707003015/IF/22012035578316 — Dugwell recharg pradeep sahu ke koop ke pass gor</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>JATARA / GOR</t>
+          <t>JATARA / PADWAR</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
-          <t>1707003015/IF/22012035578316 — Dugwell recharg pradeep sahu ke koop ke pass gor</t>
+          <t>1707003016/AV/22012034669134 — मुक्तिधाम निर्माण कार्य बिहार में 1</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
-        <v>45778</v>
+        <v>45748</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>JATARA / PADWAR</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
-          <t>1707003016/AV/22012034669134 — मुक्तिधाम निर्माण कार्य बिहार में 1</t>
+          <t>1707003016/AV/22012034669135 — मुक्तिधाम निर्माण कार्य बिहार में 1</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>JATARA / PADWAR</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
-          <t>1707003016/AV/22012034669135 — मुक्तिधाम निर्माण कार्य बिहार में 1</t>
+          <t>1707003016/IF/22012035425023 — Khet talab nirman kary Sheelabai  ki bhumi par</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>JATARA / PADWAR</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
-          <t>1707003016/IF/22012035425023 — Khet talab nirman kary Sheelabai  ki bhumi par</t>
+          <t>1707003016/IF/22012035567475 — Khet Talab Nirman Karya Uttam ki bhoomi par Padwar</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>JATARA / PADWAR</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
-          <t>1707003016/IF/22012035567475 — Khet Talab Nirman Karya Uttam ki bhoomi par Padwar</t>
+          <t>1707003016/RC/VB/YD/22012034854737 — Construction of Gravel Road Roads for 1</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
-        <v>45748</v>
+        <v>46290</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>JATARA / KHAIRA</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1707003018/AV/22012034663271 — खेल मेदान आगनवाडी के पास खैरा</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>JATARA / KHAIRA</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1707003018/IF/22012035362257 — Dugwell recharge pit sumiya dheemr ke koop ke pass khaira</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>JATARA / KHAIRA</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1707003018/IF/22012035560402 — Dug Well Recharge Raju Kewat ke kup ke pass Khaira</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>JATARA / KHAIRA</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1707003018/WC/22012035315045 — लूज बोल्डर निर्माण कार्य रमन्ना नाले पर 01से 10तक</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>JATARA / MADKHERA</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1707003020/IF/22012035384137 — Dug well  recharge pit nirman kary swami/ pukhkhe yadav ke koop ke pass</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>JATARA / MADKHERA</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1707003020/IF/22012035385372 — DUG WELL RECHARGE PIT NIRMAN KARY SHIVCHARAN VANSHKAR  KE KOOP KE PASS</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45761</v>
@@ -3140,32508 +3140,31137 @@
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>JATARA / MADKHERA</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1707003020/WC/22012035160991 — TALAB MARRAMAT KARY GOUCHAR HAR MADKHERA ME</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>JATARA / MADKHERA</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1707003020/WC/22012035161016 — TALAB MARRAMAT KARY VIJAYPUR HAR MADKHERA ME</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>JATARA / BILGAY</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1707003021/IF/22012035383127 — डग वेल रिचार्ज पिट निर्माण कार्य बरजोरा के कूप के पास</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>JATARA / VERMA TAL</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
-          <t>1707003022/IF/22012035301433 — Naveen kup nirman Raghuvar ghosh ki bhumi par</t>
+          <t>1707003022/WC/VB/22012035329830 — Contur trench nirman Harda ki pahadi par</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
-        <v>45682</v>
+        <v>46213</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>JATARA / VERMA TAL</t>
+          <t>JATARA / CHANDPURA</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
-          <t>1707003022/WC/VB/22012035329830 — Contur trench nirman Harda ki pahadi par</t>
+          <t>1707003025/IF/22012035445212 — नवीन कपिलधारा कूप निर्माण भूरीवाई/ कन्‍नू आदिवासी की भूमि पर चंद्रपुरा</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
-        <v>46213</v>
+        <v>45761</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>JATARA / VERMA DANG</t>
+          <t>JATARA / CHANDPURA</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
-          <t>1707003023/IF/22012035339979 — Dug well recharge Shersingh ka kup</t>
+          <t>1707003025/IF/22012035445907 — नवीन कपिलधारा भागीरथ/ग्‍यासिया पाल की भूमि पर चंद्रपुरा</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
-        <v>45751</v>
+        <v>45761</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>JATARA / VERMA DANG</t>
+          <t>JATARA / CHANDPURA</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
-          <t>1707003023/RC/22012034827924 — सीसी रोड़ निर्माण सुरेन्द्र सिंह के मकान से ढिमरौला मुहल्ला तक</t>
+          <t>1707003025/IF/22012035487545 — नवीन कपिलधारा कूप शालिगराम/ मोती पाल की भूमि पर चंद्रपुरा</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
-        <v>45383</v>
+        <v>45761</v>
       </c>
       <c r="K79" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>JATARA / CHANDPURA</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
-          <t>1707003025/IF/22012035445212 — नवीन कपिलधारा कूप निर्माण भूरीवाई/ कन्‍नू आदिवासी की भूमि पर चंद्रपुरा</t>
+          <t>1707003025/RC/22012034671055 — मिटटी मुरम रोड मुख्‍य सडक से आदिवासी खिरक कंचनपुरा तक सडक सह पुलिया चंद्रपुुरा</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
-        <v>45761</v>
+        <v>45154</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>JATARA / CHANDPURA</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
-          <t>1707003025/IF/22012035445907 — नवीन कपिलधारा भागीरथ/ग्‍यासिया पाल की भूमि पर चंद्रपुरा</t>
+          <t>1707003025/RC/22012034671056 — मिटटी मुरम रोड मुख्‍य सडक से देवी जी मंदिर तक सडक सह पुलिया चंद्रपुरा</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
-        <v>45761</v>
+        <v>45154</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>JATARA / CHANDPURA</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
-          <t>1707003025/IF/22012035487545 — नवीन कपिलधारा कूप शालिगराम/ मोती पाल की भूमि पर चंद्रपुरा</t>
+          <t>1707003025/RC/22012034673219 — नवीन सुदूर सडक सह पुलिया निर्माण मुख्‍य सडक से आदिवासी वस्‍ती हार तक  चंद्रपुरा</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
-        <v>45761</v>
+        <v>45383</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>JATARA / CHANDPURA</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
-          <t>1707003025/RC/22012034671055 — मिटटी मुरम रोड मुख्‍य सडक से आदिवासी खिरक कंचनपुरा तक सडक सह पुलिया चंद्रपुुरा</t>
+          <t>1707003025/RC/22012034673220 — नवीन सुदूर सडक सह पुलिया निर्माण वस्‍ती से माता जी मंदिर तक  चंद्रपुरा</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
-        <v>45154</v>
+        <v>45383</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>JATARA / CHANDPURA</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
-          <t>1707003025/RC/22012034671056 — मिटटी मुरम रोड मुख्‍य सडक से देवी जी मंदिर तक सडक सह पुलिया चंद्रपुरा</t>
+          <t>1707003025/WC/22012035148881 — नवीन तालाब निर्माण बसारी हार चंद्रपुरा</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>JATARA / CHANDPURA</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
-          <t>1707003025/RC/22012034673219 — नवीन सुदूर सडक सह पुलिया निर्माण मुख्‍य सडक से आदिवासी वस्‍ती हार तक  चंद्रपुरा</t>
+          <t>1707003025/WC/22012035148883 — नवीन तालाब निर्माण बंजारा हार चंद्रपुरा</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
-        <v>45383</v>
+        <v>45154</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>JATARA / CHANDPURA</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of  Spur</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
-          <t>1707003025/RC/22012034673220 — नवीन सुदूर सडक सह पुलिया निर्माण वस्‍ती से माता जी मंदिर तक  चंद्रपुरा</t>
+          <t>1707003025/WC/22012035148884 — नवीन तालाब निर्माण अनरथ हार चंद्रपुरा</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
-        <v>45383</v>
+        <v>45154</v>
       </c>
       <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>JATARA / CHANDPURA</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
-          <t>1707003025/WC/22012035148881 — नवीन तालाब निर्माण बसारी हार चंद्रपुरा</t>
+          <t>1707003025/WC/22012035148885 — नवीन तालाब निर्माण सिद्वबाबा हार चंद्रपुरा</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K87" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>JATARA / CHANDPURA</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
-          <t>1707003025/WC/22012035148883 — नवीन तालाब निर्माण बंजारा हार चंद्रपुरा</t>
+          <t>1707003025/WC/22012035148886 — नवीन तालाब निर्माण सिद्वबाबा हार चंद्रपुरा</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K88" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>JATARA / CHANDPURA</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
-          <t>Construction of  Spur</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
-          <t>1707003025/WC/22012035148884 — नवीन तालाब निर्माण अनरथ हार चंद्रपुरा</t>
+          <t>1707003025/WC/22012035148887 — चैकडेम निर्माण बंजरया नाला चंद्रपुरा</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K89" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>JATARA / CHANDPURA</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
-          <t>1707003025/WC/22012035148885 — नवीन तालाब निर्माण सिद्वबाबा हार चंद्रपुरा</t>
+          <t>1707003025/WC/22012035148888 — चैकडेम निर्माण सिद्वन नाला चंद्रपुरा</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K90" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>JATARA / CHANDPURA</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
-          <t>1707003025/WC/22012035148886 — नवीन तालाब निर्माण सिद्वबाबा हार चंद्रपुरा</t>
+          <t>1707003025/WC/22012035252296 — Perculation tank nirman danga har chandpura</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
-        <v>45154</v>
+        <v>45683</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>JATARA / CHANDPURA</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
-          <t>1707003025/WC/22012035148887 — चैकडेम निर्माण बंजरया नाला चंद्रपुरा</t>
+          <t>1707003025/WC/VB/22012035334228 — Chakdam/ stopdam nirman karya dev ahar nala chandrapura</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
-        <v>45154</v>
+        <v>46126</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>JATARA / CHANDPURA</t>
+          <t>JATARA / BEDPUR</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
-          <t>1707003025/WC/22012035148888 — चैकडेम निर्माण सिद्वन नाला चंद्रपुरा</t>
+          <t>1707003026/IF/22012035350426 — Dugwell Recharge Veeran Pal Ke koop Ke Pass</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
-        <v>45154</v>
+        <v>45761</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>JATARA / CHANDPURA</t>
+          <t>JATARA / BEDPUR</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
-          <t>1707003025/WC/22012035252296 — Perculation tank nirman danga har chandpura</t>
+          <t>1707003026/IF/22012035350707 — Dugwell Recharge Shri VIshwakarma Ki Bhumi par Per</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
-        <v>45683</v>
+        <v>45761</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>JATARA / CHANDPURA</t>
+          <t>JATARA / DHAMNA</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
-          <t>1707003025/WC/VB/22012035334228 — Chakdam/ stopdam nirman karya dev ahar nala chandrapura</t>
+          <t>1707003028/IF/22012035401313 — Khet talab nirman Rajjan bai ahirwar ki bhumi par</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
-        <v>46126</v>
+        <v>45761</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BEDPUR</t>
+          <t>JATARA / DHAMNA</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
-          <t>1707003026/IF/22012035350426 — Dugwell Recharge Veeran Pal Ke koop Ke Pass</t>
+          <t>1707003028/IF/22012035401364 — Khet talab nirman Mohanlal kushwaha ki bhumi par</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BEDPUR</t>
+          <t>JATARA / DHAMNA</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
-          <t>1707003026/IF/22012035350707 — Dugwell Recharge Shri VIshwakarma Ki Bhumi par Per</t>
+          <t>1707003028/IF/22012035571794 — खेत तालाब निर्माण हरिश्‍चंद्र/ खरगा कुशवाहा की भूमि पर धामना</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>JATARA / DHAMNA</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
-          <t>1707003028/IF/22012035401313 — Khet talab nirman Rajjan bai ahirwar ki bhumi par</t>
+          <t>1707003028/WH/22012034944084 — sghhghjm  khkghh</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>JATARA / DHAMNA</t>
+          <t>JATARA / DIGOURA</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
-          <t>1707003028/IF/22012035401364 — Khet talab nirman Mohanlal kushwaha ki bhumi par</t>
+          <t>1707003030/IF/22012035369741 — Khet talab nirman Suklal urf Sundar/Kalla ki bhumi par</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
-        <v>45761</v>
+        <v>45751</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>JATARA / DHAMNA</t>
+          <t>JATARA / DIGOURA</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
-          <t>1707003028/IF/22012035571794 — खेत तालाब निर्माण हरिश्‍चंद्र/ खरगा कुशवाहा की भूमि पर धामना</t>
+          <t>1707003030/IF/22012035508838 — Kapildhara koop nirman Rampyari/Devidas mishra</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K100" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>JATARA / DHAMNA</t>
+          <t>JATARA / MUHARA</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
-          <t>1707003028/WH/22012034944084 — sghhghjm  khkghh</t>
+          <t>1707003032/WC/22012035259957 — naveen talab nirman tendubai har ke pass</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>JATARA / DIGOURA</t>
+          <t>JATARA / MATOL</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
-          <t>1707003030/IF/22012035369741 — Khet talab nirman Suklal urf Sundar/Kalla ki bhumi par</t>
+          <t>1707003035/IF/22012035405072 — डगवेल रिचार्ज  बंशीलाल /बारे अहिरवार के कूप के पास मातोल</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="n">
-        <v>45751</v>
+        <v>45748</v>
       </c>
       <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>JATARA / DIGOURA</t>
+          <t>JATARA / MATOL</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
-          <t>1707003030/IF/22012035508838 — Kapildhara koop nirman Rampyari/Devidas mishra</t>
+          <t>1707003035/WC/22012035316872 — डगवेल रिचार्ज बहादुर सिंह/बरजोर सिंह के कूप के पास मातौल</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>JATARA / MUHARA</t>
+          <t>JATARA / BARANA KHAS</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Masonry/CC Anicut for Individuals / Construction of Masonry Check Dam for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
-          <t>1707003032/WC/22012035259957 — naveen talab nirman tendubai har ke pass</t>
+          <t>1707003036/IF/22012035231748 — jal ganga abhiyan stapdam marramat kary surendra ke khet ke as</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
-        <v>45748</v>
+        <v>45451</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BACHORA</t>
+          <t>JATARA / CHHIPARI</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
-          <t>1707003033/IF/22012035478607 — कपिलधारा कूप निर्माण कार्य लोचन तनय केशर सिंह घोष की भूमि पर बछौडा</t>
+          <t>1707003037/AV/22012034657494 — Khel maidan nirman karye chhipri samajik kumbh sthal chhipri</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="n">
-        <v>45748</v>
+        <v>45396</v>
       </c>
       <c r="K105" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>JATARA / SHAHPUR</t>
+          <t>JATARA / CHHIPARI</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
-          <t>1707003034/IF/22012035656938 — एक बगिया माॅ के नाम गजराबाई लोधी की भूमि पर शाहपुर</t>
+          <t>1707003037/AV/22012034657495 — Khel maidan nirman karye chhipri samajik kumbh sthal chhipri</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="n">
-        <v>45870</v>
+        <v>45396</v>
       </c>
       <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>JATARA / SHAHPUR</t>
+          <t>JATARA / CHHIPARI</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
-          <t>1707003034/IF/22012035656940 — एक बगिया माॅ के नाम केशरबाई लोधी की भूमि पर शाहपुर</t>
+          <t>1707003037/IF/22012035248967 — Nandan phalodhyan dhaniram kushwaha ki bhumi pr chhipri</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="n">
-        <v>45870</v>
+        <v>45426</v>
       </c>
       <c r="K107" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>JATARA / MATOL</t>
+          <t>JATARA / CHHIPARI</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
-          <t>1707003035/IF/22012035405072 — डगवेल रिचार्ज  बंशीलाल /बारे अहिरवार के कूप के पास मातोल</t>
+          <t>1707003037/IF/22012035386619 — Dugbell recharge pit nirman mukesh ahirwar ke koop ke apss antpura</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K108" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>JATARA / MATOL</t>
+          <t>JATARA / CHHIPARI</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
-          <t>1707003035/WC/22012035316872 — डगवेल रिचार्ज बहादुर सिंह/बरजोर सिंह के कूप के पास मातौल</t>
+          <t>1707003037/WC/22012035233165 — percolation tank nirman kishori kushwaha ke har ke pass chhipri</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="n">
-        <v>45748</v>
+        <v>45519</v>
       </c>
       <c r="K109" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BARANA KHAS</t>
+          <t>JATARA / CHHIPARI</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Individuals / Construction of Masonry/CC Check Dam for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
-          <t>1707003036/IF/22012035231748 — jal ganga abhiyan stapdam marramat kary surendra ke khet ke as</t>
+          <t>1707003037/WC/22012035233166 — percolation tank nirman kishori kushwaha ke har ke pass chhipri</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
-        <v>45451</v>
+        <v>45519</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>JATARA / CHHIPARI</t>
+          <t>JATARA / PAITPURA</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
-          <t>1707003037/AV/22012034657494 — Khel maidan nirman karye chhipri samajik kumbh sthal chhipri</t>
+          <t>1707003039/IF/22012035380182 — Dag well Recharge parvati/ Ramjuva ke koop ke pas paitpura</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
-        <v>45396</v>
+        <v>45761</v>
       </c>
       <c r="K111" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>JATARA / CHHIPARI</t>
+          <t>JATARA / CHANDERA</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
-          <t>1707003037/AV/22012034657495 — Khel maidan nirman karye chhipri samajik kumbh sthal chhipri</t>
+          <t>1707003040/IF/22012035341984 — Dug Well Recharge Pit Ka Nirman kary Rakesh Banshkar/Ajuudi Ke Koop Ke Pass Chandera</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
-        <v>45396</v>
+        <v>45761</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>JATARA / CHHIPARI</t>
+          <t>JATARA / CHANDERA</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
-          <t>1707003037/IF/22012035248967 — Nandan phalodhyan dhaniram kushwaha ki bhumi pr chhipri</t>
+          <t>1707003040/IF/22012035342222 — डग वेल रिचार्ज पिट का निर्माण कार्य रामप्यारी/धनीराम कुशवाहा के कूप के पास चंदेरा</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
-        <v>45426</v>
+        <v>45761</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>JATARA / CHHIPARI</t>
+          <t>JATARA / CHANDERA</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
-          <t>1707003037/IF/22012035386619 — Dugbell recharge pit nirman mukesh ahirwar ke koop ke apss antpura</t>
+          <t>1707003040/IF/22012035342446 — Dug Well Recharge Pit Ka Nirman kary Kamlesh/Munna Kushwaha Ke Koop Ke Pass Chandera</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K114" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>JATARA / CHHIPARI</t>
+          <t>JATARA / CHANDERA</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
-          <t>1707003037/WC/22012035233165 — percolation tank nirman kishori kushwaha ke har ke pass chhipri</t>
+          <t>1707003040/IF/22012035342449 — Dug Well Recharge Pit Ka Nirman kary Kamlesh/Munna Kushwaha Ke Koop Ke Pass Chandera</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
-        <v>45519</v>
+        <v>45761</v>
       </c>
       <c r="K115" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>JATARA / CHHIPARI</t>
+          <t>JATARA / CHANDERA</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
-          <t>1707003037/WC/22012035233166 — percolation tank nirman kishori kushwaha ke har ke pass chhipri</t>
+          <t>1707003040/IF/22012035346310 — Cuntor Tirench Nirman Kary Sheetla Mata Mandir Pahadi Par Chandera</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="n">
-        <v>45519</v>
+        <v>45761</v>
       </c>
       <c r="K116" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>JATARA / PAITPURA</t>
+          <t>JATARA / TANGA</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
-          <t>1707003039/IF/22012035380182 — Dag well Recharge parvati/ Ramjuva ke koop ke pas paitpura</t>
+          <t>1707003042/AV/YD/22012034668333 — mukti dham nirman kary monga har khasra number 774/1 grampanchyat tanga</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="n">
-        <v>45761</v>
+        <v>45885</v>
       </c>
       <c r="K117" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>JATARA / CHANDERA</t>
+          <t>JATARA / GARROULI</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
-          <t>1707003040/IF/22012035341984 — Dug Well Recharge Pit Ka Nirman kary Rakesh Banshkar/Ajuudi Ke Koop Ke Pass Chandera</t>
+          <t>1707003044/WH/22012034945061 — chekdem marammat kary gajahar garroli</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K118" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>JATARA / CHANDERA</t>
+          <t>JATARA / DEVRAHA</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Prduction of building material (Comm) / Production of Building Material for Community</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
-          <t>1707003040/IF/22012035342222 — डग वेल रिचार्ज पिट का निर्माण कार्य रामप्यारी/धनीराम कुशवाहा के कूप के पास चंदेरा</t>
+          <t>1707003045/AV/22012034667551 — Mukti dham nirman kary kanchan pura adwasi basti ke pas</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K119" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>JATARA / CHANDERA</t>
+          <t>JATARA / DEVRAHA</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
-          <t>1707003040/IF/22012035342446 — Dug Well Recharge Pit Ka Nirman kary Kamlesh/Munna Kushwaha Ke Koop Ke Pass Chandera</t>
+          <t>1707003045/AV/22012034667552 — Mukti dham nirman kary devi ghat ke pas devraha</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K120" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>JATARA / CHANDERA</t>
+          <t>JATARA / DEVRAHA</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
-          <t>1707003040/IF/22012035342449 — Dug Well Recharge Pit Ka Nirman kary Kamlesh/Munna Kushwaha Ke Koop Ke Pass Chandera</t>
+          <t>1707003045/IF/22012035418407 — Dagwel richarg pit Premi kushwaha ki koop par devraha</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K121" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>JATARA / CHANDERA</t>
+          <t>JATARA / DEVRAHA</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
-          <t>1707003040/IF/22012035346310 — Cuntor Tirench Nirman Kary Sheetla Mata Mandir Pahadi Par Chandera</t>
+          <t>1707003045/IF/22012035418533 — Dag wel richarg pit Bhola kushwaha ke koop par devraha</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BAMHORI ABDA</t>
+          <t>JATARA / DEVRAHA</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
-          <t>1707003041/IF/22012035409784 — DUGWELL RECHARGE PIT VEERENRA SINGH  KE KOOP KE PASS BAMHORI ABDA</t>
+          <t>1707003045/RC/22012034679275 — सुदूर सड़क निर्माण कार्य खेराई मंदिर से चुनउ तोरिया  से ब्यादर नाला की ओर</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="n">
-        <v>45761</v>
+        <v>45201</v>
       </c>
       <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BAMHORI ABDA</t>
+          <t>JATARA / BAJEETPURA</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
-          <t>1707003041/IF/22012035430113 — DUGGWELL  RECHARGE  PIT Chandrabhan Pal &amp; bagirah ke  koop  ke  pass bamhori  abda</t>
+          <t>1707003048/WC/VB/22012035332755 — Boldar Chak nirman karya Heer vaatiya babba ke pas  bajeetpura</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="n">
-        <v>45749</v>
+        <v>46126</v>
       </c>
       <c r="K124" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BAMHORI ABDA</t>
+          <t>JATARA / KITKHERA</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
-          <t>1707003041/IF/22012035444268 — KHET TALAB NIRMAN KARYA RAJENDRA S/O RAGHURAJ SINGH  KI BHOOMI PAR BAMHORI ABDA</t>
+          <t>1707003050/IF/22012035656124 — Kapil dhara koop Nirman Kary ankit s/o lalaram yadav</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
-        <v>45761</v>
+        <v>46029</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BAMHORI ABDA</t>
+          <t>JATARA / KITKHERA</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
-          <t>1707003041/IF/22012035489256 — Kapol dhara koop nirman Sri Ram Rajpoot ki bhoomi par rajnagar</t>
+          <t>1707003050/IF/22012035656131 — Kapil dhara koop Nirman Kary ankit s/o lalaram yadav</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="n">
-        <v>45761</v>
+        <v>46029</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>JATARA / TANGA</t>
+          <t>JATARA / KITKHERA</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
-          <t>1707003042/AV/YD/22012034668333 — mukti dham nirman kary monga har khasra number 774/1 grampanchyat tanga</t>
+          <t>1707003050/IF/22012035656160 — कपिलधारा कूप निर्माण अंकित /लालाराम यादव की भूमि पर किटाखेरा</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
-        <v>45885</v>
+        <v>45884</v>
       </c>
       <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>JATARA / GARROULI</t>
+          <t>JATARA / KITKHERA</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
-          <t>1707003044/WH/22012034945061 — chekdem marammat kary gajahar garroli</t>
+          <t>1707003050/IF/22012035656163 — कपिलधारा कूप निर्माण अंकित /लालाराम यादव की भूमि पर किटाखेरा</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
-        <v>45748</v>
+        <v>45884</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>JATARA / DEVRAHA</t>
+          <t>JATARA / MANCHI</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Prduction of building material (Comm) / Production of building material for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
-          <t>Construction of Other Community Building/Assets</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
-          <t>1707003045/AV/22012034667551 — Mukti dham nirman kary kanchan pura adwasi basti ke pas</t>
+          <t>1707003051/IF/22012035345949 — khet talab nirman karya ratiram/baijnath yadav ke khet par</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>JATARA / DEVRAHA</t>
+          <t>JATARA / MANCHI</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
-          <t>1707003045/AV/22012034667552 — Mukti dham nirman kary devi ghat ke pas devraha</t>
+          <t>1707003051/WC/22012035156592 — stapdem nirman karya gudda ahirwar ke khet ke pass piprat</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
-        <v>45761</v>
+        <v>45201</v>
       </c>
       <c r="K130" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>JATARA / DEVRAHA</t>
+          <t>JATARA / BRISHBHANPURA</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
-          <t>1707003045/IF/22012035418407 — Dagwel richarg pit Premi kushwaha ki koop par devraha</t>
+          <t>1707003056/IC/22012034890862 — Dugwell reacharge pit samudayik koop jerra</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>JATARA / DEVRAHA</t>
+          <t>JATARA / BRISHBHANPURA</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
-          <t>1707003045/IF/22012035418533 — Dag wel richarg pit Bhola kushwaha ke koop par devraha</t>
+          <t>1707003056/IC/22012034890863 — Dugwell reacharge pit samudayik koop Panchayat Bhawan ke pass Brishbhanpura</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>JATARA / DEVRAHA</t>
+          <t>JATARA / BRISHBHANPURA</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
-          <t>1707003045/RC/22012034679275 — सुदूर सड़क निर्माण कार्य खेराई मंदिर से चुनउ तोरिया  से ब्यादर नाला की ओर</t>
+          <t>1707003056/WH/22012034944342 — Dugwell Reacharge Pit Samudayik koop Devi ji Ke Pass</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="n">
-        <v>45201</v>
+        <v>45761</v>
       </c>
       <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BAGORA</t>
+          <t>JATARA / BRISHBHANPURA</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Repair and maintenance of WBM Roads for Community / Repair and maintenance of WBM Roads for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
-          <t>1707003047/RC/22012034672997 — सुदूर सडक निर्माण  हरचरन के घर से भागचन्‍द्र के घर तक</t>
+          <t>1707003056/WH/22012034944343 — Dugwell Reacharge Pit Samudayik koop Ke Pass Jerra</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
-        <v>45383</v>
+        <v>45761</v>
       </c>
       <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BAGORA</t>
+          <t>JATARA / BRISHBHANPURA</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Repair and maintenance of WBM Roads for Community / Repair and maintenance of WBM Roads for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
-          <t>1707003047/RC/22012034672998 — सुदूर सडक निर्माण गोकल कुशवाहा के मकान से अमेला हार तक</t>
+          <t>1707003056/WH/22012034944345 — Dugwell Reacharge Pit Pradeep / Rajendra Kapildharakoop Ke Pass</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="n">
-        <v>45383</v>
+        <v>45761</v>
       </c>
       <c r="K135" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BAJEETPURA</t>
+          <t>JATARA / BAMHORI KHAS</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
-          <t>1707003048/IC/22012034891717 — सामुदायिक कूप निर्माण कार्य गौशाला के पास बाजीतपुरा</t>
+          <t>1707003057/IF/22012035341559 — Dugwell recharge pit rakeswar babri ke pas</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K136" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BAJEETPURA</t>
+          <t>JATARA / BAMHORI KHAS</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
-          <t>1707003048/WC/VB/22012035332755 — Boldar Chak nirman karya Heer vaatiya babba ke pas  bajeetpura</t>
+          <t>1707003057/IF/22012035341568 — Dugwell recharge pit harijan basti koop ke pas</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="n">
-        <v>46126</v>
+        <v>45748</v>
       </c>
       <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>JATARA / KITKHERA</t>
+          <t>JATARA / BAMHORI KHAS</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
-          <t>1707003050/IF/22012035656124 — Kapil dhara koop Nirman Kary ankit s/o lalaram yadav</t>
+          <t>1707003057/IF/22012035427342 — Dugwell recharge pit chhakki /heeralal ahirwar ke koop par</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
-        <v>46029</v>
+        <v>45748</v>
       </c>
       <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>JATARA / KITKHERA</t>
+          <t>JATARA / BAMHORI KHAS</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
-          <t>1707003050/IF/22012035656131 — Kapil dhara koop Nirman Kary ankit s/o lalaram yadav</t>
+          <t>1707003057/LD/22012034942475 — chabutra sh shed nirman sarvjnik dukan ke pass</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="n">
-        <v>46029</v>
+        <v>45451</v>
       </c>
       <c r="K139" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>JATARA / KITKHERA</t>
+          <t>JATARA / BAMHORI KHAS</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
-          <t>1707003050/IF/22012035656160 — कपिलधारा कूप निर्माण अंकित /लालाराम यादव की भूमि पर किटाखेरा</t>
+          <t>1707003057/RC/22012034839199 — Sudoor sadak nirman kary mukhymarg se janki ahirwar ke khet tak</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="n">
-        <v>45884</v>
+        <v>45683</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>JATARA / KITKHERA</t>
+          <t>JATARA / BAMHORI KHAS</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
-          <t>1707003050/IF/22012035656163 — कपिलधारा कूप निर्माण अंकित /लालाराम यादव की भूमि पर किटाखेरा</t>
+          <t>1707003057/WC/22012035254898 — chekdem marammat kary bamhorikhas nala par1st</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="n">
-        <v>45884</v>
+        <v>45672</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>JATARA / MANCHI</t>
+          <t>JATARA / BAMHORI KHAS</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
-          <t>1707003051/IF/22012035345949 — khet talab nirman karya ratiram/baijnath yadav ke khet par</t>
+          <t>1707003057/WC/22012035254899 — chekdem marammat kary bamhorikhas nala par secound</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="n">
-        <v>45761</v>
+        <v>45672</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>JATARA / MANCHI</t>
+          <t>JATARA / BAMHORI KHAS</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
-          <t>1707003051/WC/22012035156592 — stapdem nirman karya gudda ahirwar ke khet ke pass piprat</t>
+          <t>1707003057/WC/22012035254901 — talab marammat kary bamhorikhas pratham</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
-        <v>45201</v>
+        <v>45672</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>JATARA / SHAH</t>
+          <t>JATARA / BAMHORI KHAS</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
-          <t>1707003052/AV/22012034667454 — nali nirman kary brajkishor ke makan se sukram ke makan tak</t>
+          <t>1707003057/WC/22012035314796 — Stapdam marammat kary rakeswar baba ke pas</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="n">
-        <v>45884</v>
+        <v>45748</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>JATARA / SHAH</t>
+          <t>JATARA / POONOL KHAS</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
-          <t>1707003052/IF/22012035509277 — kapildhara koop nirman kary guddi / aman pal ki bhumi par</t>
+          <t>1707003058/IF/22012035576321 — Khet talab nirman Ragwar/Tulsi Ghosh ki bhumi par</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BRISHBHANPURA</t>
+          <t>JATARA / POONOL KHAS</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
-          <t>1707003056/IC/22012034890862 — Dugwell reacharge pit samudayik koop jerra</t>
+          <t>1707003058/WC/22012035264111 — Dugwell recharge Uday bhan singh dangi ka kup</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="n">
-        <v>45761</v>
+        <v>45751</v>
       </c>
       <c r="K146" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BRISHBHANPURA</t>
+          <t>JATARA / BIRAU</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of distributary Canal for Community / Construction of Major Distributary Canal for Community</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
-          <t>1707003056/IC/22012034890863 — Dugwell reacharge pit samudayik koop Panchayat Bhawan ke pass Brishbhanpura</t>
+          <t>1707003061/IC/22012034884924 — brachharopan kaary ishla yadav ke khet par</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J147" s="3" t="n">
-        <v>45761</v>
+        <v>45451</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BRISHBHANPURA</t>
+          <t>JATARA / BIRAU</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
-          <t>1707003056/WH/22012034944342 — Dugwell Reacharge Pit Samudayik koop Devi ji Ke Pass</t>
+          <t>1707003061/IC/22012034885418 — Brakchharopan kary highschool parisar me</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="n">
-        <v>45761</v>
+        <v>45519</v>
       </c>
       <c r="K148" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BRISHBHANPURA</t>
+          <t>JATARA / BIRAU</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
-          <t>1707003056/WH/22012034944343 — Dugwell Reacharge Pit Samudayik koop Ke Pass Jerra</t>
+          <t>1707003061/IF/22012035402233 — dugewell recharge pit harcharan yadav ke koop par</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BRISHBHANPURA</t>
+          <t>JATARA / BIRAU</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
-          <t>1707003056/WH/22012034944345 — Dugwell Reacharge Pit Pradeep / Rajendra Kapildharakoop Ke Pass</t>
+          <t>1707003061/WC/22012035315106 — parcolation tank nirman kary sanjeev yadav ke khet ke  pas</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K150" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BAMHORI KHAS</t>
+          <t>JATARA / BASNERA</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
-          <t>1707003057/IF/22012035341559 — Dugwell recharge pit rakeswar babri ke pas</t>
+          <t>1707003064/IF/22012035381300 — कपिल धारा कूप निर्माण पंचा केवट</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BAMHORI KHAS</t>
+          <t>JATARA / BASNERA</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
-          <t>1707003057/IF/22012035341568 — Dugwell recharge pit harijan basti koop ke pas</t>
+          <t>1707003064/IF/22012035425030 — डग वेल रिचार्ज पिट  बल्दु केवट बसनेरा</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J152" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BAMHORI KHAS</t>
+          <t>JATARA / BASNERA</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
-          <t>1707003057/IF/22012035427342 — Dugwell recharge pit chhakki /heeralal ahirwar ke koop par</t>
+          <t>1707003064/IF/22012035506402 — खेत तालाब निर्माण द्रारका केवट के खेत पर बसनेरा</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BAMHORI KHAS</t>
+          <t>JATARA / MOHANGARH</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
-          <t>1707003057/LD/22012034942475 — chabutra sh shed nirman sarvjnik dukan ke pass</t>
+          <t>1707003066/IF/22012035406077 — डगवेल रिचार्ज लटकन /मौजी के कूप के पास मोहनगढ</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J154" s="3" t="n">
-        <v>45451</v>
+        <v>45748</v>
       </c>
       <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BAMHORI KHAS</t>
+          <t>JATARA / MOHANGARH</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
-          <t>1707003057/RC/22012034839199 — Sudoor sadak nirman kary mukhymarg se janki ahirwar ke khet tak</t>
+          <t>1707003066/IF/22012035432753 — कपिलधारा कूप निर्माण मंगल /सूका अहिरवार की भूमि पर मोहनगढ</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="n">
-        <v>45683</v>
+        <v>45748</v>
       </c>
       <c r="K155" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BAMHORI KHAS</t>
+          <t>JATARA / MOHANGARH</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
-          <t>1707003057/WC/22012035254898 — chekdem marammat kary bamhorikhas nala par1st</t>
+          <t>1707003066/IF/22012035432831 — खेत तालाब निर्माण स्‍वामी यादव की भूमि पर मोहनगढ</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="n">
-        <v>45672</v>
+        <v>45748</v>
       </c>
       <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BAMHORI KHAS</t>
+          <t>JATARA / RANIPUR</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
-          <t>1707003057/WC/22012035254899 — chekdem marammat kary bamhorikhas nala par secound</t>
+          <t>1707003067/WC/VB/22012035333154 — LOOJBOLDAR SIDH BABA KI BADI PAHADI KE PASS RANIPURA</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J157" s="3" t="n">
-        <v>45672</v>
+        <v>46235</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BAMHORI KHAS</t>
+          <t>JATARA / NADIYA</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
-          <t>1707003057/WC/22012035254901 — talab marammat kary bamhorikhas pratham</t>
+          <t>1707003068/IF/22012035331540 — kapil dhara kup nirman lakhan/chuva ahirwar ki bhume par nadiya</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="n">
-        <v>45672</v>
+        <v>45757</v>
       </c>
       <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BAMHORI KHAS</t>
+          <t>JATARA / NADIYA</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
-          <t>1707003057/WC/22012035314796 — Stapdam marammat kary rakeswar baba ke pas</t>
+          <t>1707003068/IF/22012035331555 — kapildhara kup nirman kamalprasad/chunni kumahar ki bhumi par nadiya</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J159" s="3" t="n">
-        <v>45748</v>
+        <v>45757</v>
       </c>
       <c r="K159" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>JATARA / POONOL KHAS</t>
+          <t>JATARA / NADIYA</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
-          <t>1707003058/IF/22012035576321 — Khet talab nirman Ragwar/Tulsi Ghosh ki bhumi par</t>
+          <t>1707003068/IF/22012035331572 — kapildhara kup nirman kishori/chotaahirwar ki bhumi par nadiya</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J160" s="3" t="n">
-        <v>45761</v>
+        <v>45757</v>
       </c>
       <c r="K160" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>JATARA / POONOL KHAS</t>
+          <t>JATARA / NADIYA</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
-          <t>1707003058/WC/22012035264111 — Dugwell recharge Uday bhan singh dangi ka kup</t>
+          <t>1707003068/IF/22012035342055 — कपिलधारा कूप निर्माण लखन / धनुवा अहिरवार की भूमि पर नादिया</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J161" s="3" t="n">
-        <v>45751</v>
+        <v>45748</v>
       </c>
       <c r="K161" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>JATARA / RATANGUWAN</t>
+          <t>JATARA / NADIYA</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
-          <t>1707003059/IF/22012035233546 — stapdem marammat kary kidarya nale par ponolhar</t>
+          <t>1707003068/IF/22012035388288 — डगवेल रिचार्ज बाबूलाल/फुन्‍दी कुम्‍हार के कूप के पर नादिया</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J162" s="3" t="n">
-        <v>45451</v>
+        <v>45748</v>
       </c>
       <c r="K162" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>JATARA / RATANGUWAN</t>
+          <t>JATARA / NADIYA</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
-          <t>1707003059/IF/22012035577226 — khet talab nirman Mahum sing dangi  ki bhumi par ratanguwa</t>
+          <t>1707003068/IF/22012035388718 — डगवेल रिचार्ज माधव /ऊदल लोधी के कूप के पर नादिया</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K163" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>JATARA / RATANGUWAN</t>
+          <t>JATARA / NADIYA</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
-          <t>1707003059/WC/22012035248383 — Talab nirman kary Ratanguwan</t>
+          <t>1707003068/IF/22012035423700 — डगवेल रिचार्ज गुमना कुम्हार के कूप के पास नादिया</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J164" s="3" t="n">
-        <v>45683</v>
+        <v>45748</v>
       </c>
       <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>JATARA / RATANGUWAN</t>
+          <t>JATARA / NADIYA</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
-          <t>1707003059/WC/22012035248384 — Talab nirman kary dhaniram sour ke khet ke pas Ratanguwan</t>
+          <t>1707003068/IF/22012035423714 — डगवेल रिचार्ज भगवानदास लोधी के कूप के पास नादिया</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J165" s="3" t="n">
-        <v>45683</v>
+        <v>45748</v>
       </c>
       <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>JATARA / RATANGUWAN</t>
+          <t>JATARA / NADIYA</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
-          <t>1707003059/WH/22012034944047 — स्‍टापडेम मरम्‍मत कार्य गढा घाट खास रतनगुवां</t>
+          <t>1707003068/IF/22012035658377 — कपिलधारा कूप देशराज /भगवानदास लोधी की भूमि पर</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="n">
-        <v>45748</v>
+        <v>45884</v>
       </c>
       <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BIRAU</t>
+          <t>JATARA / NADIYA</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Construction of distributary Canal for Community / Construction of distributary Canal for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
-          <t>Construction of Canal</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
-          <t>1707003061/IC/22012034884924 — brachharopan kaary ishla yadav ke khet par</t>
+          <t>1707003068/IF/22012035658379 — कपिलधारा कूप जम्‍बू बाई /कनई प्रजापति की भूमि पर</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="n">
-        <v>45451</v>
+        <v>45884</v>
       </c>
       <c r="K167" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BIRAU</t>
+          <t>JATARA / NADIYA</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
-          <t>1707003061/IC/22012034885418 — Brakchharopan kary highschool parisar me</t>
+          <t>1707003068/IF/VB/22012035664669 — cattle shed nirman karye Nandram yadav ki bhumi par nadiya</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J168" s="3" t="n">
-        <v>45519</v>
+        <v>46126</v>
       </c>
       <c r="K168" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BIRAU</t>
+          <t>JATARA / NADIYA</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
-          <t>1707003061/IF/22012035402233 — dugewell recharge pit harcharan yadav ke koop par</t>
+          <t>1707003068/IF/VB/22012035665041 — cattle shed nirman karye Nandkishor  yadav ki bhumi par nadiya</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="n">
-        <v>45748</v>
+        <v>46279</v>
       </c>
       <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BIRAU</t>
+          <t>JATARA / MAJGUWA</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
-          <t>1707003061/WC/22012035315106 — parcolation tank nirman kary sanjeev yadav ke khet ke  pas</t>
+          <t>1707003069/IF/22012035355693 — dugwell Richargefit Awdhesh/jagat singh dangi ke koop ke pass</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K170" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BAHADURPUR KHAS</t>
+          <t>JATARA / MAJGUWA</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
-          <t>1707003063/IC/22012034890989 — sarvjanik kup nirman kary ganw ke pass bhadurpur</t>
+          <t>1707003069/IF/22012035369951 — dugwell Richargefit Digvijay singh/pancham dangi ke koop ke pass</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J171" s="3" t="n">
-        <v>45751</v>
+        <v>45761</v>
       </c>
       <c r="K171" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BAHADURPUR KHAS</t>
+          <t>JATARA / MAJGUWA</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
-          <t>1707003063/IF/22012035421644 — Dugwell recharge pit nirman gokal kewat ke koop ke pass gyajeetpura</t>
+          <t>1707003069/IF/22012035375510 — dugwell Richargefit ramcharan/hardash badai ke koop ke pass</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J172" s="3" t="n">
-        <v>45751</v>
+        <v>45761</v>
       </c>
       <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BAHADURPUR KHAS</t>
+          <t>JATARA / MAJGUWA</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
-          <t>1707003063/IF/22012035421911 — khet talav nirman jagdeesh yadav  ki bhumi par chheda</t>
+          <t>1707003069/WH/22012034943739 — Talab marammat kary bhadya pora talab</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="n">
-        <v>45751</v>
+        <v>45748</v>
       </c>
       <c r="K173" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BASNERA</t>
+          <t>JATARA / DEWKHA</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
-          <t>1707003064/IF/22012035381300 — कपिल धारा कूप निर्माण पंचा केवट</t>
+          <t>1707003070/RC/22012034818503 — Sudur sadak Nirman kiledar ke yaha se primary school bigha</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="n">
-        <v>45761</v>
+        <v>45396</v>
       </c>
       <c r="K174" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BASNERA</t>
+          <t>JATARA / DEWKHA</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
-          <t>1707003064/IF/22012035425030 — डग वेल रिचार्ज पिट  बल्दु केवट बसनेरा</t>
+          <t>1707003070/RC/22012034818504 — Sudur sadak Nirman chinai se panchyat bhawan dewkha</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J175" s="3" t="n">
-        <v>45761</v>
+        <v>45396</v>
       </c>
       <c r="K175" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BASNERA</t>
+          <t>JATARA / DEWKHA</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
-          <t>1707003064/IF/22012035506402 — खेत तालाब निर्माण द्रारका केवट के खेत पर बसनेरा</t>
+          <t>1707003070/RC/22012034818505 — sudur sadak nirman Majra se Mukti dham sairai</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="n">
-        <v>45761</v>
+        <v>45396</v>
       </c>
       <c r="K176" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>JATARA / MOHANGARH</t>
+          <t>JATARA / DEWKHA</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
-          <t>1707003066/IF/22012035406077 — डगवेल रिचार्ज लटकन /मौजी के कूप के पास मोहनगढ</t>
+          <t>1707003070/RC/22012034824810 — सीसी रोड़ निर्माण मेन रोड़ से सेन के घर तक</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I177" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J177" s="3" t="n">
-        <v>45748</v>
+        <v>45383</v>
       </c>
       <c r="K177" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>JATARA / MOHANGARH</t>
+          <t>JATARA / DEWKHA</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
-          <t>1707003066/IF/22012035432753 — कपिलधारा कूप निर्माण मंगल /सूका अहिरवार की भूमि पर मोहनगढ</t>
+          <t>1707003070/WH/22012034943330 — Naveen Talab Nirman Madiyan Har GP Dewkha</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="n">
-        <v>45748</v>
+        <v>45682</v>
       </c>
       <c r="K178" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>JATARA / MOHANGARH</t>
+          <t>JATARA / RAMNAGAR</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
-          <t>1707003066/IF/22012035432831 — खेत तालाब निर्माण स्‍वामी यादव की भूमि पर मोहनगढ</t>
+          <t>1707003072/IF/22012035423908 — डग वेल रिचार्ज कार्य लछुआ वंशकार के कूप के पास</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J179" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>JATARA / RANIPUR</t>
+          <t>JATARA / RAMNAGAR</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
-          <t>1707003067/WC/VB/22012035333154 — LOOJBOLDAR SIDH BABA KI BADI PAHADI KE PASS RANIPURA</t>
+          <t>1707003072/WC/22012035260793 — Parculation tank nirman kary togra har bhagvantpura</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="n">
-        <v>46235</v>
+        <v>45757</v>
       </c>
       <c r="K180" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>JATARA / NADIYA</t>
+          <t>JATARA / DHARMPURA</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
-          <t>1707003068/IF/22012035331540 — kapil dhara kup nirman lakhan/chuva ahirwar ki bhume par nadiya</t>
+          <t>1707003074/IC/22012034890140 — कपिल धारा कूप निर्माण कार्य दुर्जन अहिरवार के खेत पर उत्तरी कारी</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J181" s="3" t="n">
-        <v>45757</v>
+        <v>45752</v>
       </c>
       <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>JATARA / NADIYA</t>
+          <t>JATARA / DHARMPURA</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
-          <t>1707003068/IF/22012035331555 — kapildhara kup nirman kamalprasad/chunni kumahar ki bhumi par nadiya</t>
+          <t>1707003074/IF/22012035234487 — कपिल धारा कूप निर्माण कार्य मोती घोष के खेत पर धर्मपुरा</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
-        <v>45757</v>
+        <v>45383</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>JATARA / NADIYA</t>
+          <t>JATARA / DHARMPURA</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
-          <t>1707003068/IF/22012035331572 — kapildhara kup nirman kishori/chotaahirwar ki bhumi par nadiya</t>
+          <t>1707003074/IF/22012035341247 — रिचार्ज पिट कापिल  धारा कुआ के पास पाल मुहुल्ला धर्मपुरा</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>JATARA / NADIYA</t>
+          <t>JATARA / DHARMPURA</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
-          <t>1707003068/IF/22012035342055 — कपिलधारा कूप निर्माण लखन / धनुवा अहिरवार की भूमि पर नादिया</t>
+          <t>1707003074/IF/22012035477370 — रिचार्ज पिट निर्माण कार्यरतन अहिरवार के कुआं के पास</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J184" s="3" t="n">
-        <v>45748</v>
+        <v>45780</v>
       </c>
       <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>JATARA / NADIYA</t>
+          <t>JATARA / DHARMPURA</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
-          <t>1707003068/IF/22012035388288 — डगवेल रिचार्ज बाबूलाल/फुन्‍दी कुम्‍हार के कूप के पर नादिया</t>
+          <t>1707003074/IF/22012035521819 — कपिल धारा कूप निर्माण कार्य मोती घोष के खेत पर धर्मपुरा</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J185" s="3" t="n">
-        <v>45748</v>
+        <v>45790</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>JATARA / NADIYA</t>
+          <t>JATARA / RAMPURA</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
-          <t>1707003068/IF/22012035388718 — डगवेल रिचार्ज माधव /ऊदल लोधी के कूप के पर नादिया</t>
+          <t>1707003075/WC/22012035276522 — डगवेल रिचार्ज निर्माण कार्य सार्वजनिक कूप पुलिया के पास रमपुरा GP रमपुरा</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J186" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>JATARA / NADIYA</t>
+          <t>JATARA / PANYARA KHERA</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Village/Rural Haat for community / Construction of Rural Haat Building for Community</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Village Haats</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
-          <t>1707003068/IF/22012035423700 — डगवेल रिचार्ज गुमना कुम्हार के कूप के पास नादिया</t>
+          <t>1707003076/AV/22012034668590 — Muktidham nirman karya chaturkari</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J187" s="3" t="n">
-        <v>45748</v>
+        <v>45884</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>JATARA / NADIYA</t>
+          <t>JATARA / PANYARA KHERA</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Village/Rural Haat for community / Construction of Rural Haat Building for Community</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Village Haats</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
-          <t>1707003068/IF/22012035423714 — डगवेल रिचार्ज भगवानदास लोधी के कूप के पास नादिया</t>
+          <t>1707003076/AV/22012034668591 — Muktidham nirman karya panyarakhera</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J188" s="3" t="n">
-        <v>45748</v>
+        <v>45884</v>
       </c>
       <c r="K188" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>JATARA / NADIYA</t>
+          <t>JATARA / PANYARA KHERA</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
-          <t>1707003068/IF/22012035658377 — कपिलधारा कूप देशराज /भगवानदास लोधी की भूमि पर</t>
+          <t>1707003076/WC/22012035259327 — नवीन तालाब निर्माण खैरी हार की नरिया पनयाराखेरा</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J189" s="3" t="n">
-        <v>45884</v>
+        <v>45749</v>
       </c>
       <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>JATARA / NADIYA</t>
+          <t>JATARA / LAR KHURD</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
-          <t>1707003068/IF/22012035658379 — कपिलधारा कूप जम्‍बू बाई /कनई प्रजापति की भूमि पर</t>
+          <t>1707003077/IF/22012035434299 — डगवेल रिचार्ज रामभरोसे कुम्‍हार के कूप के पास लारखुर्द</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J190" s="3" t="n">
-        <v>45884</v>
+        <v>45748</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>JATARA / NADIYA</t>
+          <t>JATARA / RAMGARH</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
-          <t>1707003068/IF/VB/22012035664669 — cattle shed nirman karye Nandram yadav ki bhumi par nadiya</t>
+          <t>1707003078/WH/22012034939208 — सार्बजनिक कूप निर्माण कार्य माता मंदिर रजक मुहल्ला में रामगढ़</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
-        <v>46126</v>
+        <v>44836</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>JATARA / MAJGUWA</t>
+          <t>JATARA / ESHON</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
-          <t>1707003069/IF/22012035355693 — dugwell Richargefit Awdhesh/jagat singh dangi ke koop ke pass</t>
+          <t>1707003082/IF/22012035332793 — कपिलधारा कूप निर्माण जीतेन्‍द्र सिह की भूमि पर</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>JATARA / MAJGUWA</t>
+          <t>JATARA / MARGUWAN</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
-          <t>1707003069/IF/22012035369951 — dugwell Richargefit Digvijay singh/pancham dangi ke koop ke pass</t>
+          <t>1707003083/IF/22012035404215 — Dugwell Recharge Pit sarvjanik koop hardol baba ke pass</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J193" s="3" t="n">
-        <v>45761</v>
+        <v>45771</v>
       </c>
       <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>JATARA / MAJGUWA</t>
+          <t>JATARA / MARGUWAN</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
-          <t>1707003069/IF/22012035375510 — dugwell Richargefit ramcharan/hardash badai ke koop ke pass</t>
+          <t>1707003083/IF/22012035404668 — Dugwell recharge pit chhinga rajak ke koop par</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K194" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>JATARA / MAJGUWA</t>
+          <t>JATARA / MARGUWAN</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
-          <t>1707003069/WH/22012034943739 — Talab marammat kary bhadya pora talab</t>
+          <t>1707003083/WC/22012035282628 — Dugwell recharge pit dhaniram rajak ke koop par</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>JATARA / DEWKHA</t>
+          <t>JATARA / MARGUWAN</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
-          <t>1707003070/RC/22012034818503 — Sudur sadak Nirman kiledar ke yaha se primary school bigha</t>
+          <t>1707003083/WC/22012035282630 — Dugwell recharge pit chhinga rajak ke koop par</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J196" s="3" t="n">
-        <v>45396</v>
+        <v>45748</v>
       </c>
       <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>JATARA / DEWKHA</t>
+          <t>JATARA / MACHOURA</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
-          <t>1707003070/RC/22012034818504 — Sudur sadak Nirman chinai se panchyat bhawan dewkha</t>
+          <t>1707003084/FP/VB/22012034642413 — कंटूर ट्रेंच निर्माण पानी की टंकी के पास मचौरा</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
-        <v>45396</v>
+        <v>46249</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>JATARA / DEWKHA</t>
+          <t>JATARA / MACHOURA</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
-          <t>1707003070/RC/22012034818505 — sudur sadak nirman Majra se Mukti dham sairai</t>
+          <t>1707003084/IF/22012035479519 — Khet talav nirman kary Babulal lodhi/Gorelal lodhi ki bhumi par machoura</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
-        <v>45396</v>
+        <v>45761</v>
       </c>
       <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>JATARA / DEWKHA</t>
+          <t>JATARA / MACHOURA</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
-          <t>1707003070/RC/22012034824810 — सीसी रोड़ निर्माण मेन रोड़ से सेन के घर तक</t>
+          <t>1707003084/IF/22012035536240 — KHet talav Indar singh ghosh ki bhumi par machoura</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J199" s="3" t="n">
-        <v>45383</v>
+        <v>45761</v>
       </c>
       <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>JATARA / DEWKHA</t>
+          <t>JATARA / RANIGANJ</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Village/Rural Haat for community / Construction of Rural Haat Building for Community</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Village Haats</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
-          <t>1707003070/WH/22012034943330 — Naveen Talab Nirman Madiyan Har GP Dewkha</t>
+          <t>1707003086/AV/22012034657440 — गॉधी चबूतरा निर्माण बरियाके पेड के पास</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="n">
-        <v>45682</v>
+        <v>45452</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>JATARA / RAMNAGAR</t>
+          <t>JATARA / LAKHRON</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
-          <t>1707003072/IF/22012035423908 — डग वेल रिचार्ज कार्य लछुआ वंशकार के कूप के पास</t>
+          <t>1707003087/IF/22012035401092 — Dug well Richarge Pit Ramesh Ahirwar ke koop par</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>JATARA / RAMNAGAR</t>
+          <t>JATARA / LAKHRON</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
-          <t>1707003072/WC/22012035260793 — Parculation tank nirman kary togra har bhagvantpura</t>
+          <t>1707003087/IF/22012035407465 — Dug well Richarge Pit Mathura Kewat ke koop par</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J202" s="3" t="n">
-        <v>45757</v>
+        <v>45761</v>
       </c>
       <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>JATARA / SHIVRAJPUR</t>
+          <t>JATARA / LAKHEPUR</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
-          <t>1707003073/DP/22012034628373 — वृक्षारोपण कार्य प्रा. शाला प्रांगण बटवाहा</t>
+          <t>1707003088/IF/22012035357044 — कपिलधारा कूप निर्माण कैलाश यादव की भूमि पर</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
-        <v>45567</v>
+        <v>45748</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>JATARA / SHIVRAJPUR</t>
+          <t>JATARA / LAKHEPUR</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
-          <t>1707003073/DP/22012034628374 — वृक्षारोपण कार्य मुक्तिधाम प्रांगण बटवाहा</t>
+          <t>1707003088/IF/22012035383730 — डगवेल रिचार्ज जनकू बाई  के कूप के पर लखेपुर</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J204" s="3" t="n">
-        <v>45567</v>
+        <v>45748</v>
       </c>
       <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>JATARA / DHARMPURA</t>
+          <t>JATARA / LAKHEPUR</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
-          <t>1707003074/IC/22012034890140 — कपिल धारा कूप निर्माण कार्य दुर्जन अहिरवार के खेत पर उत्तरी कारी</t>
+          <t>1707003088/IF/22012035385780 — Dugwell recharge kishori/kutau banshkar</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="n">
-        <v>45752</v>
+        <v>45748</v>
       </c>
       <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>JATARA / DHARMPURA</t>
+          <t>JATARA / LAKHEPUR</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
-          <t>1707003074/IF/22012035234487 — कपिल धारा कूप निर्माण कार्य मोती घोष के खेत पर धर्मपुरा</t>
+          <t>1707003088/IF/22012035391266 — डगवेल रिचार्ज डरू /भंते कुशवाहा के कूप के पास लखेपुर</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J206" s="3" t="n">
-        <v>45383</v>
+        <v>45748</v>
       </c>
       <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>JATARA / DHARMPURA</t>
+          <t>JATARA / LAKHEPUR</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
-          <t>1707003074/IF/22012035341247 — रिचार्ज पिट कापिल  धारा कुआ के पास पाल मुहुल्ला धर्मपुरा</t>
+          <t>1707003088/IF/22012035391737 — डगवेल रिचार्ज पुनिया /मकुन्‍दी कुशवाहा के कूप के पास लखेपुर</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J207" s="3" t="n">
-        <v>45757</v>
+        <v>45748</v>
       </c>
       <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>JATARA / DHARMPURA</t>
+          <t>JATARA / LAKHEPUR</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
-          <t>1707003074/IF/22012035477370 — रिचार्ज पिट निर्माण कार्यरतन अहिरवार के कुआं के पास</t>
+          <t>1707003088/IF/22012035576498 — कपिल धारा कूप निर्माण कैलाश/गोरेलाल यादव की भूमि पर</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="n">
-        <v>45780</v>
+        <v>45761</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>JATARA / DHARMPURA</t>
+          <t>JATARA / LAKHEPUR</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
-          <t>1707003074/IF/22012035521819 — कपिल धारा कूप निर्माण कार्य मोती घोष के खेत पर धर्मपुरा</t>
+          <t>1707003088/IF/22012035576614 — Kapildhara Koop nirman Kailash/Gorelal Yadav</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="n">
-        <v>45790</v>
+        <v>45761</v>
       </c>
       <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>JATARA / RAMPURA</t>
+          <t>JATARA / LAKHEPUR</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
-          <t>1707003075/WC/22012035276522 — डगवेल रिचार्ज निर्माण कार्य सार्वजनिक कूप पुलिया के पास रमपुरा GP रमपुरा</t>
+          <t>1707003088/WC/22012035314181 — डग प्वाइंट निर्माण कार्य भुतान्या हार डारा लखेपुर</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>JATARA / PANYARA KHERA</t>
+          <t>JATARA / LAKHEPUR</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Construction of Village/Rural Haat for community / Construction of Village/Rural Haat for community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
-          <t>Construction of Village Haats</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
-          <t>1707003076/AV/22012034668590 — Muktidham nirman karya chaturkari</t>
+          <t>1707003088/WH/22012034944297 — डगवेल रिचार्ज लक्ष्‍मन कुशवाहा के कूप के पर लखेपुर</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J211" s="3" t="n">
-        <v>45884</v>
+        <v>45748</v>
       </c>
       <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>JATARA / PANYARA KHERA</t>
+          <t>JATARA / LAKHEPUR</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Construction of Village/Rural Haat for community / Construction of Village/Rural Haat for community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
-          <t>Construction of Village Haats</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
-          <t>1707003076/AV/22012034668591 — Muktidham nirman karya panyarakhera</t>
+          <t>1707003088/WH/22012034944298 — डगवेल रिचार्ज लक्ष्‍मन कुशवाहा के कूप के पर लखेपुर</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J212" s="3" t="n">
-        <v>45884</v>
+        <v>45748</v>
       </c>
       <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>JATARA / PANYARA KHERA</t>
+          <t>JATARA / PANCHAMPURA</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
-          <t>1707003076/WC/22012035259327 — नवीन तालाब निर्माण खैरी हार की नरिया पनयाराखेरा</t>
+          <t>1707003089/IF/22012035345398 — dagbel recharge munna s/o dhanua ahirwar ke koop ke pas</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J213" s="3" t="n">
-        <v>45749</v>
+        <v>45761</v>
       </c>
       <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>JATARA / LAR KHURD</t>
+          <t>JATARA / DARGAYA KHURD</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
-          <t>1707003077/IF/22012035434299 — डगवेल रिचार्ज रामभरोसे कुम्‍हार के कूप के पास लारखुर्द</t>
+          <t>1707003090/AV/22012034660669 — Naveen puliya Nirman karya Raju Yadav ke kuwa ke pass dargaykhurd</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J214" s="3" t="n">
-        <v>45748</v>
+        <v>45397</v>
       </c>
       <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>JATARA / RAMGARH</t>
+          <t>JATARA / DARGAYA KHURD</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
-          <t>1707003078/WH/22012034939208 — सार्बजनिक कूप निर्माण कार्य माता मंदिर रजक मुहल्ला में रामगढ़</t>
+          <t>1707003090/AV/22012034660672 — Naveen puliya Nirman karya Raju Yadav ke kuwa ke pass dargaykhurd</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J215" s="3" t="n">
-        <v>44836</v>
+        <v>45397</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>JATARA / ESHON</t>
+          <t>JATARA / DARGAYA KHURD</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
-          <t>1707003082/IF/22012035332793 — कपिलधारा कूप निर्माण जीतेन्‍द्र सिह की भूमि पर</t>
+          <t>1707003090/IC/VB/22012034893393 — सार्वजनिक कूप निर्माण कार्य नई वस्ती के पीछे खस बाबा देहरे के पास दरगाय खुर्द</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J216" s="3" t="n">
-        <v>45748</v>
+        <v>46215</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>JATARA / MARGUWAN</t>
+          <t>JATARA / DARGAYA KHURD</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
-          <t>1707003083/IF/22012035404215 — Dugwell Recharge Pit sarvjanik koop hardol baba ke pass</t>
+          <t>1707003090/IF/22012035304699 — khet talab nirman kary Teela har   gram panchayat  dargaykhurd</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
-        <v>45771</v>
+        <v>45683</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>JATARA / MARGUWAN</t>
+          <t>JATARA / DARGAYA KHURD</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
-          <t>1707003083/IF/22012035404668 — Dugwell recharge pit chhinga rajak ke koop par</t>
+          <t>1707003090/IF/22012035304704 — khet talab nirman kary Teela har   gram panchayat  dargaykhurd</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J218" s="3" t="n">
-        <v>45748</v>
+        <v>45683</v>
       </c>
       <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>JATARA / MARGUWAN</t>
+          <t>JATARA / BHAURAGARH</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
-          <t>1707003083/WC/22012035282628 — Dugwell recharge pit dhaniram rajak ke koop par</t>
+          <t>1707003092/AV/22012034669136 — Shanti Dham Nirman kary Uber ke pass Toriya bhorkhari</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J219" s="3" t="n">
-        <v>45748</v>
+        <v>46047</v>
       </c>
       <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>JATARA / MARGUWAN</t>
+          <t>JATARA / BHAURAGARH</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
-          <t>1707003083/WC/22012035282630 — Dugwell recharge pit chhinga rajak ke koop par</t>
+          <t>1707003092/AV/22012034669137 — शांति धाम निर्माण कार्य उबेर के पास टोरिया भोरखरी</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J220" s="3" t="n">
-        <v>45748</v>
+        <v>46047</v>
       </c>
       <c r="K220" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>JATARA / MACHOURA</t>
+          <t>JATARA / BHAURAGARH</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
-          <t>1707003084/IF/22012035479519 — Khet talav nirman kary Babulal lodhi/Gorelal lodhi ki bhumi par machoura</t>
+          <t>1707003092/AV/22012034669138 — शांति धाम निर्माण कार्य द्यूबगटा घाट के पास भोरगढ़</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I221" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J221" s="3" t="n">
-        <v>45761</v>
+        <v>46047</v>
       </c>
       <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>JATARA / MACHOURA</t>
+          <t>JATARA / BHAURAGARH</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
-          <t>1707003084/IF/22012035536240 — KHet talav Indar singh ghosh ki bhumi par machoura</t>
+          <t>1707003092/AV/22012034669139 — शांति धाम निर्माण कार्य बेर के पास भोरगढ़</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J222" s="3" t="n">
-        <v>45761</v>
+        <v>46047</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BALDEOPURA</t>
+          <t>JATARA / BHAURAGARH</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
-          <t>1707003085/IF/22012035400285 — डगवेल रिचार्ज भगवानदास /हरिया कुशवाहा के कूप के पास बल्‍देवपुरा</t>
+          <t>1707003092/IF/22012035366136 — डगवेल रिचार्ज तेली बाले कूप के पास भौंरगढ</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BALDEOPURA</t>
+          <t>JATARA / BHAURAGARH</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
-          <t>1707003085/IF/22012035409100 — डगवेल रिचार्ज जयराम/नथू पाल के कूप के पास बल्‍देवपुरा</t>
+          <t>1707003092/IF/22012035568771 — Dugwel recharge Dhunda Ahirwar ke koop ke pass</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BALDEOPURA</t>
+          <t>JATARA / BHAURAGARH</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>1707003085/IF/22012035409132 — डगवेल रिचार्ज गोविन्‍दी/कडोरा पाल के कूप के पास बल्‍देवपुरा</t>
+          <t>1707003092/IF/22012035568796 — Dugwel recharge Dhunda Ahirwar ke koop ke pass</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BALDEOPURA</t>
+          <t>JATARA / JAGAT NAGAR</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>1707003085/IF/22012035410280 — Dugwell recharge nathu pal ke koop ke pass baldevpura</t>
+          <t>1707003093/IF/22012035549670 — Talab nirman semar haar jagatnagar</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BALDEOPURA</t>
+          <t>JATARA / JAGAT NAGAR</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>1707003085/IF/22012035410305 — Dugwell recharge govindi pal ke koop ke pass baldevpura</t>
+          <t>1707003093/IF/22012035549737 — Khet talab nirman kary pratap yadav ke khet par gp jagatnagar</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BALDEOPURA</t>
+          <t>JATARA / JAGAT NAGAR</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>1707003085/IF/22012035658552 — एक बगिया माॅ के नाम शीला कुशवाहा की भूमि पर बल्देवपुरा</t>
+          <t>1707003093/WH/22012034944674 — Talab marammat kary bageecha haar puchi gp jagatnagar</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BALDEOPURA</t>
+          <t>PALERA / MAHEBA CHAK -3</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>1707003085/WC/22012035255607 — तालाब जीर्णोद्वार शेरी का पोरा बल्देवपुरा</t>
+          <t>1707004003/IC/22012034890301 — Sarvajanik koop niraman Karas dev ke pas mahewa chak2</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I229" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J229" s="3" t="n">
-        <v>45383</v>
+        <v>45754</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>JATARA / RANIGANJ</t>
+          <t>PALERA / MAHEBA CHAK -3</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Construction of Village/Rural Haat for community / Construction of Village/Rural Haat for community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
-          <t>Construction of Village Haats</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>1707003086/AV/22012034657440 — गॉधी चबूतरा निर्माण बरियाके पेड के पास</t>
+          <t>1707004003/WC/22012035208142 — Daugout nirman nake ke khirak ke paas Nale ke Upar pahadi par</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
-        <v>45452</v>
+        <v>45315</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>JATARA / LAKHRON</t>
+          <t>PALERA / MAHEBA CHAK -3</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>1707003087/IF/22012035401092 — Dug well Richarge Pit Ramesh Ahirwar ke koop par</t>
+          <t>1707004003/WC/22012035327253 — डग आउट निर्माण सन्‍तोष के कुआ के पास गुन्‍दाई पहाडिया महेवा चक्र ३</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J231" s="3" t="n">
-        <v>45761</v>
+        <v>46046</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>JATARA / LAKHRON</t>
+          <t>PALERA / KACHHIYAGUDA</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
-          <t>1707003087/IF/22012035407465 — Dug well Richarge Pit Mathura Kewat ke koop par</t>
+          <t>1707004004/AV/22012034663557 — बाउन्‍डीबाल निर्माण मिडील स्‍कूल ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>JATARA / LAKHEPUR</t>
+          <t>PALERA / KACHHIYAGUDA</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1707003088/IF/22012035357044 — कपिलधारा कूप निर्माण कैलाश यादव की भूमि पर</t>
+          <t>1707004004/AV/22012034663742 — शांतिधाम निर्माण खदरी खिरक ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J233" s="3" t="n">
-        <v>45748</v>
+        <v>45567</v>
       </c>
       <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>JATARA / LAKHEPUR</t>
+          <t>PALERA / KACHHIYAGUDA</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1707003088/IF/22012035383730 — डगवेल रिचार्ज जनकू बाई  के कूप के पर लखेपुर</t>
+          <t>1707004004/AV/22012034663743 — गौठान खकरी निर्माण गौशाला के पास ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
-        <v>45748</v>
+        <v>45567</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>JATARA / LAKHEPUR</t>
+          <t>PALERA / KACHHIYAGUDA</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1707003088/IF/22012035385780 — Dugwell recharge kishori/kutau banshkar</t>
+          <t>1707004004/AV/22012034664062 — खेल मैदान निर्माण प्राथमिक शाला हेतु ग्राम पंचायत कछियागुडा</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J235" s="3" t="n">
-        <v>45748</v>
+        <v>45567</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>JATARA / LAKHEPUR</t>
+          <t>PALERA / KACHHIYAGUDA</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1707003088/IF/22012035391266 — डगवेल रिचार्ज डरू /भंते कुशवाहा के कूप के पास लखेपुर</t>
+          <t>1707004004/IC/22012034887765 — सार्वजनिक कूप निर्माण गौशाला के पास ग्राम पंचायत कछियागुड़ा</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
-        <v>45748</v>
+        <v>45567</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>JATARA / LAKHEPUR</t>
+          <t>PALERA / KACHHIYAGUDA</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1707003088/IF/22012035391737 — डगवेल रिचार्ज पुनिया /मकुन्‍दी कुशवाहा के कूप के पास लखेपुर</t>
+          <t>1707004004/IF/22012035289827 — कपिलधारा कूप निर्माण सुल्ली ढीमर/झुन्ना ढीमर ग्राम पंचायत कछियागुड़ा</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J237" s="3" t="n">
-        <v>45748</v>
+        <v>45567</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>JATARA / LAKHEPUR</t>
+          <t>PALERA / SYAWNI KHAS</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1707003088/IF/22012035576498 — कपिल धारा कूप निर्माण कैलाश/गोरेलाल यादव की भूमि पर</t>
+          <t>1707004005/AV/22012034667257 — Shanti dham nirman karya pegakhera G P Syawani khas</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>JATARA / LAKHEPUR</t>
+          <t>PALERA / SYAWNI KHAS</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1707003088/IF/22012035576614 — Kapildhara Koop nirman Kailash/Gorelal Yadav</t>
+          <t>1707004005/AV/22012034667258 — Shanti dham nirman karya Syawani khas</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>JATARA / LAKHEPUR</t>
+          <t>PALERA / MAINWARA</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1707003088/WC/22012035314181 — डग प्वाइंट निर्माण कार्य भुतान्या हार डारा लखेपुर</t>
+          <t>1707004006/IF/22012035406692 — mayararam s/o chhimme luhar sichai koop pr recharge pit nirmaan</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>JATARA / LAKHEPUR</t>
+          <t>PALERA / MAINWARA</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1707003088/WH/22012034944297 — डगवेल रिचार्ज लक्ष्‍मन कुशवाहा के कूप के पर लखेपुर</t>
+          <t>1707004006/IF/22012035408928 — Brashbhan s/o gorelal napit sichai koop pr recharge pit nirmaan</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>JATARA / LAKHEPUR</t>
+          <t>PALERA / MAINWARA</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1707003088/WH/22012034944298 — डगवेल रिचार्ज लक्ष्‍मन कुशवाहा के कूप के पर लखेपुर</t>
+          <t>1707004006/IF/22012035408947 — Haridayal S/O Tulai Ahirwar sichai koop pr recharge pit nirmaan</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J242" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>JATARA / PANCHAMPURA</t>
+          <t>PALERA / MAINWARA</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1707003089/IF/22012035345398 — dagbel recharge munna s/o dhanua ahirwar ke koop ke pas</t>
+          <t>1707004006/WC/22012035257266 — Perculation tank nirman siddheshwar mandir ke pas maindwara</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
-        <v>45761</v>
+        <v>45683</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>JATARA / DARGAYA KHURD</t>
+          <t>PALERA / NUNA</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1707003090/AV/22012034660669 — Naveen puliya Nirman karya Raju Yadav ke kuwa ke pass dargaykhurd</t>
+          <t>1707004007/AV/VB/YD/22012034669845 — Constr of CmpOnd wall for gov schools Balak Shala Nuna GP Nuna</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
-        <v>45397</v>
+        <v>46297</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>JATARA / DARGAYA KHURD</t>
+          <t>PALERA / HARKANPURA</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1707003090/AV/22012034660672 — Naveen puliya Nirman karya Raju Yadav ke kuwa ke pass dargaykhurd</t>
+          <t>1707004008/IF/22012035491322 — JGSA नवीन डगवेल रिचार्ज पिट निर्माण स्वामी प्रसाद कुशवाहा / रामलाल कुशवाहा के खेत के पास हरकनपुरा</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="n">
-        <v>45397</v>
+        <v>45761</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>JATARA / DARGAYA KHURD</t>
+          <t>PALERA / UPRARA KHAS</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1707003090/IC/VB/22012034893393 — सार्वजनिक कूप निर्माण कार्य नई वस्ती के पीछे खस बाबा देहरे के पास दरगाय खुर्द</t>
+          <t>1707004009/AV/22012034663684 — नवीन खेल मैदान निर्माण कार्य उपराराखास</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
-        <v>46215</v>
+        <v>45658</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>JATARA / DARGAYA KHURD</t>
+          <t>PALERA / UPRARA KHAS</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1707003090/IF/22012035304699 — khet talab nirman kary Teela har   gram panchayat  dargaykhurd</t>
+          <t>1707004009/WC/22012035243472 — नवीन परकुलेशन टेंक धनीराम कुशवाहा के खेत के पास उपराराखास</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J247" s="3" t="n">
-        <v>45683</v>
+        <v>45658</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>JATARA / DARGAYA KHURD</t>
+          <t>PALERA / VEERPURA</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1707003090/IF/22012035304704 — khet talab nirman kary Teela har   gram panchayat  dargaykhurd</t>
+          <t>1707004011/WC/22012035282219 — JGSA डगबैल रिचार्ज कार्य आजाद खान के कूप के पास ग्राम पंचायत वीरपुरा</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J248" s="3" t="n">
-        <v>45683</v>
+        <v>45761</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>JATARA / SIMRIYA</t>
+          <t>PALERA / PAHADI BUJURG</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1707003091/IC/22012034891992 — सार्वजनिक पेयजल कूप निर्माण अटान के पास सिमरिया</t>
+          <t>1707004012/AV/22012034659537 — नाली निर्माण कार्य लछु के घर से भागवत के घर की ओर पहाड़ी बुजुर्ग कन्वरजेन्स</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
-        <v>0</v>
+        <v>75000</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J249" s="3" t="n">
-        <v>45761</v>
+        <v>45383</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BHAURAGARH</t>
+          <t>PALERA / PAHADI BUJURG</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1707003092/AV/22012034669136 — Shanti Dham Nirman kary Uber ke pass Toriya bhorkhari</t>
+          <t>1707004012/FR/22012034324558 — परकुलेशन टैंक निर्माण चकाबई हार पहाड़ी बुजुर्ग</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J250" s="3" t="n">
-        <v>46047</v>
+        <v>45681</v>
       </c>
       <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BHAURAGARH</t>
+          <t>PALERA / PAHADI BUJURG</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food Grain storage</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1707003092/AV/22012034669137 — शांति धाम निर्माण कार्य उबेर के पास टोरिया भोरखरी</t>
+          <t>1707004012/FR/22012034324559 — परकुलेशन टैंक निर्माण चौबनिया हार पहाड़ी बुजुर्ग</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J251" s="3" t="n">
-        <v>46047</v>
+        <v>45681</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BHAURAGARH</t>
+          <t>PALERA / MADORI</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food Grain storage</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1707003092/AV/22012034669138 — शांति धाम निर्माण कार्य द्यूबगटा घाट के पास भोरगढ़</t>
+          <t>1707004013/IF/22012035512906 — JGSA डगवेल रिचार्ज पिट  सुल्ली ढीमर कपिल धारा कूप खुरमपुर</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>46047</v>
+        <v>45761</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BHAURAGARH</t>
+          <t>PALERA / UDAYPURA</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food Grain storage</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1707003092/AV/22012034669139 — शांति धाम निर्माण कार्य बेर के पास भोरगढ़</t>
+          <t>1707004014/IF/22012035427820 — DUGWELL रिचार्ज हरजू राजाराम /रमजु कुशवाहा कपिल धारा कूप के पास ग्राम पंचायत उदयपुरा</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>46047</v>
+        <v>45757</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BHAURAGARH</t>
+          <t>PALERA / UDAYPURA</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1707003092/IF/22012035366136 — डगवेल रिचार्ज तेली बाले कूप के पास भौंरगढ</t>
+          <t>1707004014/IF/22012035427859 — DUGWELL रिचार्ज हरजू /रमजू कुशवाहा कपिल धारा कूप के पास ग्राम पंचायत उदयपुरा</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J254" s="3" t="n">
-        <v>45748</v>
+        <v>45757</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BHAURAGARH</t>
+          <t>PALERA / KALRA</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1707003092/IF/22012035568771 — Dugwel recharge Dhunda Ahirwar ke koop ke pass</t>
+          <t>1707004017/WH/22012034942496 — नवीन तालाब निर्माण इमरत पहाड़ी के पास ग्राम पंचायत कलरा</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BHAURAGARH</t>
+          <t>PALERA / KANJNA</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1707003092/IF/22012035568796 — Dugwel recharge Dhunda Ahirwar ke koop ke pass</t>
+          <t>1707004018/AV/VB/22012034669406 — मुक्तिधाम निर्माण ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>45761</v>
+        <v>46126</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>JATARA / BHAURAGARH</t>
+          <t>PALERA / KANJNA</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1707003092/WC/22012035262728 — डगवेल बड़े बाय के कूप के पास</t>
+          <t>1707004018/IC/22012034892939 — सार्वजनिक कूप निर्माण गढी की माता के पास ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>45748</v>
+        <v>45932</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>JATARA / JAGAT NAGAR</t>
+          <t>PALERA / KANJNA</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1707003093/IF/22012035549670 — Talab nirman semar haar jagatnagar</t>
+          <t>1707004018/WH/22012034944253 — स्टापडेम मरम्मत कार्य चमरा घाट ग्राम पंचायत कंजना</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>JATARA / JAGAT NAGAR</t>
+          <t>PALERA / BABAI</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1707003093/IF/22012035549737 — Khet talab nirman kary pratap yadav ke khet par gp jagatnagar</t>
+          <t>1707004020/IC/22012034889370 — निर्मलनीर निर्माण कार्य पचघरा बाबई</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J259" s="3" t="n">
-        <v>45748</v>
+        <v>45681</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>JATARA / JAGAT NAGAR</t>
+          <t>PALERA / BABAI</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1707003093/WH/22012034944674 — Talab marammat kary bageecha haar puchi gp jagatnagar</t>
+          <t>1707004020/IC/22012034889675 — सामुदायिक कूप निर्माण पचघरा मुहल्ला बाबई</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>PALERA / MAHEBA CHAK -3</t>
+          <t>PALERA / LAHAR BUJURG</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1707004003/IC/22012034890301 — Sarvajanik koop niraman Karas dev ke pas mahewa chak2</t>
+          <t>1707004025/IF/22012035396463 — Jayprakash Saur Kapildhara koop nirman gram panchayat lahar bujurg</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J261" s="3" t="n">
-        <v>45754</v>
+        <v>45761</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>PALERA / MAHEBA CHAK -3</t>
+          <t>PALERA / ETAYALI</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1707004003/WC/22012035208142 — Daugout nirman nake ke khirak ke paas Nale ke Upar pahadi par</t>
+          <t>1707004026/IC/22012034890373 — kapil dhara koop nirmad gorelal pita manju bhadouriya gram panchayat etayali</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>45315</v>
+        <v>45761</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>PALERA / MAHEBA CHAK -3</t>
+          <t>PALERA / ETAYALI</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1707004003/WC/22012035327253 — डग आउट निर्माण सन्‍तोष के कुआ के पास गुन्‍दाई पहाडिया महेवा चक्र ३</t>
+          <t>1707004026/IC/22012034890384 — samudayak koop nimad baraj mata mandike pass gram panchayat etayali</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>46046</v>
+        <v>45761</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>PALERA / KACHHIYAGUDA</t>
+          <t>PALERA / ETAYALI</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compound wall</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1707004004/AV/22012034663557 — बाउन्‍डीबाल निर्माण मिडील स्‍कूल ग्राम पंचायत कछियागुडा</t>
+          <t>1707004026/IF/22012035340490 — Khet talab kulle Ahirwar pita mathole Ahirwar gram panchayat etayali</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J264" s="3" t="n">
-        <v>45567</v>
+        <v>45755</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>PALERA / KACHHIYAGUDA</t>
+          <t>PALERA / ETAYALI</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1707004004/AV/22012034663742 — शांतिधाम निर्माण खदरी खिरक ग्राम पंचायत कछियागुडा</t>
+          <t>1707004026/WH/VB/YD/22012034945761 — तालाब मरम्मत कार्य दीवान बाबा के पास ग्राम पंचायत इटायली</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
-        <v>45567</v>
+        <v>46249</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>PALERA / KACHHIYAGUDA</t>
+          <t>PALERA / GADARI</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1707004004/AV/22012034663743 — गौठान खकरी निर्माण गौशाला के पास ग्राम पंचायत कछियागुडा</t>
+          <t>1707004028/IF/22012035386600 — JGSA 2025 Richarge stekcher kapil dhara koop मोहन, रामदीन, लल्‍लू/थोवन(1707004028/IF/9993706093)</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>45567</v>
+        <v>45769</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>PALERA / KACHHIYAGUDA</t>
+          <t>PALERA / GADARI</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1707004004/AV/22012034664062 — खेल मैदान निर्माण प्राथमिक शाला हेतु ग्राम पंचायत कछियागुडा</t>
+          <t>1707004028/IF/22012035571619 — JGSA Khet talab nirman yadvendra Singh Yadav Jawaharpura</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
-        <v>45567</v>
+        <v>45822</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>PALERA / KACHHIYAGUDA</t>
+          <t>PALERA / GADARI</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1707004004/IC/22012034887765 — सार्वजनिक कूप निर्माण गौशाला के पास ग्राम पंचायत कछियागुड़ा</t>
+          <t>1707004028/WH/22012034944834 — तालाब जीर्णोद्धार कार्य  बरडिया वाले तालाब पर ग्राम पंचायत gadari</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>PALERA / KACHHIYAGUDA</t>
+          <t>PALERA / KHAJRI</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1707004004/IF/22012035289827 — कपिलधारा कूप निर्माण सुल्ली ढीमर/झुन्ना ढीमर ग्राम पंचायत कछियागुड़ा</t>
+          <t>1707004029/IF/22012035387412 — JGSY रिचार्ज पिट निर्माण शिवलाल /रामदास वंशकार के कुआं के पास खजरी</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>PALERA / SYAWNI KHAS</t>
+          <t>PALERA / KAPASI</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1707004005/AV/22012034667257 — Shanti dham nirman karya pegakhera G P Syawani khas</t>
+          <t>1707004030/AV/22012034667284 — शान्ति धाम निर्माण पिछड़ा वर्ग मुहल्ला ग्राम पंचायत कपासी</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>PALERA / SYAWNI KHAS</t>
+          <t>PALERA / KAPASI</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1707004005/AV/22012034667258 — Shanti dham nirman karya Syawani khas</t>
+          <t>1707004030/AV/22012034667302 — शांतिधाम निर्माण पिछडा वर्ग मुहल्‍ला ग्राम पंचायत कपासी</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>45761</v>
+        <v>45884</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>PALERA / MAINWARA</t>
+          <t>PALERA / KAPASI</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1707004006/IF/22012035406692 — mayararam s/o chhimme luhar sichai koop pr recharge pit nirmaan</t>
+          <t>1707004030/IC/22012034892754 — सार्वजनिक कूप निर्माण पूजा पठरिया के पास ग्राम पंचायत कपासी</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>PALERA / MAINWARA</t>
+          <t>PALERA / KAPASI</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1707004006/IF/22012035408928 — Brashbhan s/o gorelal napit sichai koop pr recharge pit nirmaan</t>
+          <t>1707004030/IC/22012034892755 — सार्वजनिक कूप निर्माण समुदूवा के पास ग्राम पंचायत कपासी</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>PALERA / MAINWARA</t>
+          <t>PALERA / KAPASI</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1707004006/IF/22012035408947 — Haridayal S/O Tulai Ahirwar sichai koop pr recharge pit nirmaan</t>
+          <t>1707004030/IF/22012035349715 — शोक पिट निर्माण बाबूलाल/बोरा बंशकार ग्राम पचायत कपासी</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>PALERA / MAINWARA</t>
+          <t>PALERA / KAPASI</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1707004006/WC/22012035257266 — Perculation tank nirman siddheshwar mandir ke pas maindwara</t>
+          <t>1707004030/IF/22012035394041 — JGSA डगबैल रिचार्ज कार्य हरिचन्द्र /जमाना रजक कपिलधारा कूप के पास -ग्राम पचायत कपासी</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>45683</v>
+        <v>45761</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>PALERA / HARKANPURA</t>
+          <t>PALERA / KAPASI</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1707004008/IF/22012035491322 — JGSA नवीन डगवेल रिचार्ज पिट निर्माण स्वामी प्रसाद कुशवाहा / रामलाल कुशवाहा के खेत के पास हरकनपुरा</t>
+          <t>1707004030/IF/22012035400458 — JGSA डगबैल रिचार्ज कार्य चिरोजी /सटोले राजपूत  कपिलधारा कूप के पास -ग्राम पचायत कपासी</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>PALERA / UPRARA KHAS</t>
+          <t>PALERA / KAPASI</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1707004009/AV/22012034663684 — नवीन खेल मैदान निर्माण कार्य उपराराखास</t>
+          <t>1707004030/IF/22012035400460 — JGSA डगबैल रिचार्ज कार्य चिरोजी /सटोले राजपूत  कपिलधारा कूप के पास -ग्राम पचायत कपासी</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>45658</v>
+        <v>45761</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>PALERA / UPRARA KHAS</t>
+          <t>PALERA / KAPASI</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1707004009/WC/22012035243472 — नवीन परकुलेशन टेंक धनीराम कुशवाहा के खेत के पास उपराराखास</t>
+          <t>1707004030/IF/22012035400539 — JGSA डगबैल रिचार्ज कार्य घाशीराम/मनिका प्रजापति   कपिलधारा कूप के पास -ग्राम पचायत कपासी</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>45658</v>
+        <v>45761</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>PALERA / VEERPURA</t>
+          <t>PALERA / KAPASI</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1707004011/WC/22012035282219 — JGSA डगबैल रिचार्ज कार्य आजाद खान के कूप के पास ग्राम पंचायत वीरपुरा</t>
+          <t>1707004030/IF/22012035648652 — कपिल धरा कूप निर्माण संतोष/सुखलाल राजपूत ग्राम पंचायत कपासी</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>PALERA / PAHADI BUJURG</t>
+          <t>PALERA / BARANA</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1707004012/AV/22012034659537 — नाली निर्माण कार्य लछु के घर से भागवत के घर की ओर पहाड़ी बुजुर्ग कन्वरजेन्स</t>
+          <t>1707004031/WC/VB/22012035329803 — कंटूर टेंच निर्माण टपुवा की पहाडी पर ग्राम पंचायत बराना</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
-        <v>75000</v>
+        <v>0</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>45383</v>
+        <v>46234</v>
       </c>
       <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>PALERA / PAHADI BUJURG</t>
+          <t>PALERA / TOURIYA KHAS</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1707004012/FR/22012034324558 — परकुलेशन टैंक निर्माण चकाबई हार पहाड़ी बुजुर्ग</t>
+          <t>1707004032/AV/22012034666122 — नवीन खेल मैदान हाई स्कूल के पास ग्राम पंचायत टौरिया खास</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>45681</v>
+        <v>45761</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>PALERA / PAHADI BUJURG</t>
+          <t>PALERA / BAKHTPURA</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1707004012/FR/22012034324559 — परकुलेशन टैंक निर्माण चौबनिया हार पहाड़ी बुजुर्ग</t>
+          <t>1707004033/IF/22012035400939 — JGSY किशोरी/रामरतन निरंजन खेत तालाब निर्माण कार्य सतवारा ग्राम पंचायत बख़तपुरा</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>45681</v>
+        <v>45762</v>
       </c>
       <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>PALERA / MADORI</t>
+          <t>PALERA / SEPURA</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1707004013/IF/22012035512906 — JGSA डगवेल रिचार्ज पिट  सुल्ली ढीमर कपिल धारा कूप खुरमपुर</t>
+          <t>1707004034/IC/22012034890723 — JGS DAG WEEl REECHARGE KARYA PAL SAMAJ KE KOOP KE PASS SEPURA</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>PALERA / UDAYPURA</t>
+          <t>PALERA / SEPURA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1707004014/IF/22012035427820 — DUGWELL रिचार्ज हरजू राजाराम /रमजु कुशवाहा कपिल धारा कूप के पास ग्राम पंचायत उदयपुरा</t>
+          <t>1707004034/IF/22012035649001 — EK BAGIYA MA KE NAME ANGURI RAJAK/HALLE RAJAK GRAM PANCHAYAT SEPURA</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>45757</v>
+        <v>45976</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>PALERA / UDAYPURA</t>
+          <t>PALERA / BENDRI</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1707004014/IF/22012035427859 — DUGWELL रिचार्ज हरजू /रमजू कुशवाहा कपिल धारा कूप के पास ग्राम पंचायत उदयपुरा</t>
+          <t>1707004035/IF/22012035624916 — Khet Talab nirman kary Murlidhar/Tikaram rajpoot Atrar GP Bendri</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>45757</v>
+        <v>45885</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>PALERA / KALRA</t>
+          <t>PALERA / BENDRI</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1707004017/WH/22012034942496 — नवीन तालाब निर्माण इमरत पहाड़ी के पास ग्राम पंचायत कलरा</t>
+          <t>1707004035/IF/22012035634126 — Suni Yadav Khet Talab nirman kary Bendri GP Bendri</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>45567</v>
+        <v>45932</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>PALERA / KANJNA</t>
+          <t>PALERA / BENDRI</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1707004018/AV/VB/22012034669406 — मुक्तिधाम निर्माण ग्राम पंचायत कंजना</t>
+          <t>1707004035/IF/22012035659246 — KHUBCHANDRA/GHANSHYAM YADAV KHET  TALAB NIRMAN KARYA GIJAR KHIRAK GP BENDARI</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>46126</v>
+        <v>45932</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>PALERA / KANJNA</t>
+          <t>PALERA / BENDRI</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1707004018/IC/22012034892939 — सार्वजनिक कूप निर्माण गढी की माता के पास ग्राम पंचायत कंजना</t>
+          <t>1707004035/IF/VB/22012035663641 — Chandrama/Neeraj Rajpoot Cattle shed nirman kary Atrar GP Bendri</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>45932</v>
+        <v>46178</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>PALERA / KANJNA</t>
+          <t>PALERA / BENDRI</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Boulder Check Dam for Individuals / Construction of Boulder Check Dam for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1707004018/WH/22012034944253 — स्टापडेम मरम्मत कार्य चमरा घाट ग्राम पंचायत कंजना</t>
+          <t>1707004035/IF/VB/YD/22012035665117 — Constr of Boulder Check Dam for 2s 1 Gada nala par Atrar GP Bendri</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>45761</v>
+        <v>46249</v>
       </c>
       <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>PALERA / BABAI</t>
+          <t>PALERA / BENDRI</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1707004020/IC/22012034889370 — निर्मलनीर निर्माण कार्य पचघरा बाबई</t>
+          <t>1707004035/RC/22012034832339 — Khet sadak nirman kary Louron marg se Lalle Rajpoot ke khet ki or Atrar GP Bendri</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>45681</v>
+        <v>45545</v>
       </c>
       <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>PALERA / BABAI</t>
+          <t>PALERA / TAPRIYAN CHOUHAN</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1707004020/IC/22012034889675 — सामुदायिक कूप निर्माण पचघरा मुहल्ला बाबई</t>
+          <t>1707004036/RC/VB/YD/22012034854696 — Constr of Cement Concrete Roads for Comm</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>45748</v>
+        <v>46126</v>
       </c>
       <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>PALERA / LAHAR BUJURG</t>
+          <t>PALERA / MAGRAI</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1707004025/IF/22012035396463 — Jayprakash Saur Kapildhara koop nirman gram panchayat lahar bujurg</t>
+          <t>1707004039/WC/22012035254318 — Naveen talab nirman</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>45761</v>
+        <v>45681</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>PALERA / ETAYALI</t>
+          <t>PALERA / MAGRAI</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1707004026/IC/22012034890373 — kapil dhara koop nirmad gorelal pita manju bhadouriya gram panchayat etayali</t>
+          <t>1707004039/WC/VB/22012035330275 — Jhinna jhor  Pahadi Staggered cantoor trench Magrai</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>45761</v>
+        <v>46126</v>
       </c>
       <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>PALERA / ETAYALI</t>
+          <t>PALERA / PHOOLPUR</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1707004026/IC/22012034890384 — samudayak koop nimad baraj mata mandike pass gram panchayat etayali</t>
+          <t>1707004040/AV/22012034664026 — नवीन शांतिधाम निर्माण ग्राम पंचायत फूलपुर</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>PALERA / ETAYALI</t>
+          <t>PALERA / PHOOLPUR</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1707004026/IF/22012035340490 — Khet talab kulle Ahirwar pita mathole Ahirwar gram panchayat etayali</t>
+          <t>1707004040/AV/22012034667524 — शांतिधाम निर्माण ग्राम फूलपुर ग्राम पंचायत फूलपुर</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>45755</v>
+        <v>45884</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>PALERA / GADARI</t>
+          <t>PALERA / PHOOLPUR</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1707004028/IF/22012035386600 — JGSA 2025 Richarge stekcher kapil dhara koop मोहन, रामदीन, लल्‍लू/थोवन(1707004028/IF/9993706093)</t>
+          <t>1707004040/IF/22012035405188 — JGSA डगबैल रिचार्ज कार्य मनीराम यादव के कूप के पास फूलपुर</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>45769</v>
+        <v>45761</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>PALERA / GADARI</t>
+          <t>PALERA / PHOOLPUR</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1707004028/IF/22012035571619 — JGSA Khet talab nirman yadvendra Singh Yadav Jawaharpura</t>
+          <t>1707004040/IF/22012035561462 — JGSA खेत तालाब निर्माण कुंवर लाल यादव फूलपुर</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>45822</v>
+        <v>45761</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>PALERA / GADARI</t>
+          <t>PALERA / PALI</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1707004028/WH/22012034944834 — तालाब जीर्णोद्धार कार्य  बरडिया वाले तालाब पर ग्राम पंचायत gadari</t>
+          <t>1707004041/IF/22012035314423 — कपिलधारा कूप निर्माण जुगल/धर्मदास लोधी ग्राम पंचायत पाली</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>45761</v>
+        <v>45681</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>PALERA / KHAJRI</t>
+          <t>PALERA / GUDA NAJDEEK PALI</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1707004029/IF/22012035387412 — JGSY रिचार्ज पिट निर्माण शिवलाल /रामदास वंशकार के कुआं के पास खजरी</t>
+          <t>1707004042/IC/22012034890186 — सार्वजनिक कूप निर्माण ग्राम अलोपा ग्राम पंचायत गुडा नंपाली</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>PALERA / KAPASI</t>
+          <t>PALERA / RAMPURA URF NIWAWRI</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1707004030/AV/22012034667284 — शान्ति धाम निर्माण पिछड़ा वर्ग मुहल्ला ग्राम पंचायत कपासी</t>
+          <t>1707004043/AV/22012034668918 — शमशान घाट निर्माण जुल्फी ढीमर के खेत के पास ग्राम पंचयात रमपुरा उर्फ निवावरी</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>PALERA / KAPASI</t>
+          <t>PALERA / RAMPURA URF NIWAWRI</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1707004030/AV/22012034667302 — शांतिधाम निर्माण पिछडा वर्ग मुहल्‍ला ग्राम पंचायत कपासी</t>
+          <t>1707004043/IF/22012035405090 — खेत तालाब निर्माण सुरेन्द्र कुमार गुप्ता /नाथूराम गुप्ता ग्राम पंचयात रमपुरा उर्फ़ निवावरी</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>45884</v>
+        <v>45761</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>PALERA / KAPASI</t>
+          <t>PALERA / BANNE BUJURG</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1707004030/IC/22012034892754 — सार्वजनिक कूप निर्माण पूजा पठरिया के पास ग्राम पंचायत कपासी</t>
+          <t>1707004045/IF/22012035211849 — खेत तालाब निर्माण उमेश तनय धरमदास रजक ग्राम पंचायत बनने बुजुर्ग</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>45932</v>
+        <v>45315</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>PALERA / KAPASI</t>
+          <t>PALERA / BANNE BUJURG</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1707004030/IC/22012034892755 — सार्वजनिक कूप निर्माण समुदूवा के पास ग्राम पंचायत कपासी</t>
+          <t>1707004045/IF/22012035211850 — खेत तालाब निर्माण पूरन तनय तिज्जू यादव पंचायत बनने बुजुर्ग</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>45932</v>
+        <v>45315</v>
       </c>
       <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>PALERA / KAPASI</t>
+          <t>PALERA / BANNE BUJURG</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1707004030/IF/22012035349715 — शोक पिट निर्माण बाबूलाल/बोरा बंशकार ग्राम पचायत कपासी</t>
+          <t>1707004045/IF/22012035211851 — खेत तालाब निर्माण रामलाल तनय भूनिया कुशवाहा ग्राम बनने बुजुर्ग</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>45761</v>
+        <v>45315</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>PALERA / KAPASI</t>
+          <t>PALERA / BANNE BUJURG</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1707004030/IF/22012035394041 — JGSA डगबैल रिचार्ज कार्य हरिचन्द्र /जमाना रजक कपिलधारा कूप के पास -ग्राम पचायत कपासी</t>
+          <t>1707004045/IF/22012035211853 — खेत तालाब निर्माण मकुन्दी तनय सुखलाल कुशवाहा ग्राम बनने बुजुर्ग</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>45761</v>
+        <v>45315</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>PALERA / KAPASI</t>
+          <t>PALERA / BANNE BUJURG</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1707004030/IF/22012035400458 — JGSA डगबैल रिचार्ज कार्य चिरोजी /सटोले राजपूत  कपिलधारा कूप के पास -ग्राम पचायत कपासी</t>
+          <t>1707004045/IF/22012035211854 — खेत तालाब निर्माण फूलसिंह तनय सरमन यादव ग्राम बनने बुजुर्ग</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>45761</v>
+        <v>45315</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>PALERA / KAPASI</t>
+          <t>PALERA / BANNE BUJURG</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1707004030/IF/22012035400460 — JGSA डगबैल रिचार्ज कार्य चिरोजी /सटोले राजपूत  कपिलधारा कूप के पास -ग्राम पचायत कपासी</t>
+          <t>1707004045/IF/22012035211856 — Khet talab nirman makundi s/o kilau yadav</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>45761</v>
+        <v>45315</v>
       </c>
       <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>PALERA / KAPASI</t>
+          <t>PALERA / BANNE BUJURG</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1707004030/IF/22012035400539 — JGSA डगबैल रिचार्ज कार्य घाशीराम/मनिका प्रजापति   कपिलधारा कूप के पास -ग्राम पचायत कपासी</t>
+          <t>1707004045/IF/22012035211857 — लघु तालाब निर्माण बिहारी लाल तनय बाबूलाल गुप्ता ग्राम बनने बुजुर्ग</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>45761</v>
+        <v>45315</v>
       </c>
       <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>PALERA / KAPASI</t>
+          <t>PALERA / BANNE BUJURG</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1707004030/IF/22012035648652 — कपिल धरा कूप निर्माण संतोष/सुखलाल राजपूत ग्राम पंचायत कपासी</t>
+          <t>1707004045/IF/22012035211858 — कपिल धरा कूप निर्माण किशोरी कुशवाहा तनय मुन्नू ग्राम बनने बुजुर्ग</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>45932</v>
+        <v>45315</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>PALERA / BARANA</t>
+          <t>PALERA / BANNE BUJURG</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1707004031/WC/VB/22012035329803 — कंटूर टेंच निर्माण टपुवा की पहाडी पर ग्राम पंचायत बराना</t>
+          <t>1707004045/IF/22012035211859 — कपिल धरा कूप निर्माण बाबूलाल यादव तनय खूबै  ग्राम बनने खुर्द</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>46234</v>
+        <v>45315</v>
       </c>
       <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>PALERA / TOURIYA KHAS</t>
+          <t>PALERA / BANNE BUJURG</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1707004032/AV/22012034666122 — नवीन खेल मैदान हाई स्कूल के पास ग्राम पंचायत टौरिया खास</t>
+          <t>1707004045/IF/22012035312416 — खेत तालाब निर्माण हरिओम सोनाकिया तनय नारायण ग्राम पंचायत बन्ने बुजुर्ग</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>45761</v>
+        <v>45681</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>PALERA / BAKHTPURA</t>
+          <t>PALERA / BANNE BUJURG</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1707004033/IF/22012035400939 — JGSY किशोरी/रामरतन निरंजन खेत तालाब निर्माण कार्य सतवारा ग्राम पंचायत बख़तपुरा</t>
+          <t>1707004045/WC/22012035175822 — परकोलेशन टैंक निर्माण घनश्याम सिंह गौर के हार के पास ग्राम पंचायत  बनने बुजुर्ग</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>45762</v>
+        <v>45315</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>PALERA / SEPURA</t>
+          <t>PALERA / BANNE BUJURG</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1707004034/IC/22012034890723 — JGS DAG WEEl REECHARGE KARYA PAL SAMAJ KE KOOP KE PASS SEPURA</t>
+          <t>1707004045/WC/22012035175827 — परकोलेशन टैंक निर्माण राकेश कुशवाहा  के हार के पास ग्राम पंचायत  बनने बुजुर्ग</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>45761</v>
+        <v>45315</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>PALERA / SEPURA</t>
+          <t>PALERA / BANNE BUJURG</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1707004034/IF/22012035649001 — EK BAGIYA MA KE NAME ANGURI RAJAK/HALLE RAJAK GRAM PANCHAYAT SEPURA</t>
+          <t>1707004045/WC/22012035175829 — परकोलेशन टैंक निर्माण गोवर्धन  कुशवाहा  के हार के पास ग्राम पंचायत  बनने बुजुर्ग</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>45976</v>
+        <v>45315</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>PALERA / BENDRI</t>
+          <t>PALERA / BANNE BUJURG</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1707004035/IF/22012035624916 — Khet Talab nirman kary Murlidhar/Tikaram rajpoot Atrar GP Bendri</t>
+          <t>1707004045/WC/22012035175831 — परकोलेशन टैंक निर्माण मुन्ना यादव   के हार के पासग्राम बनने खुर्द  ग्राम पंचायत  बनने बुजुर्ग</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>45885</v>
+        <v>45315</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>PALERA / BENDRI</t>
+          <t>PALERA / BANNE BUJURG</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1707004035/IF/22012035634126 — Suni Yadav Khet Talab nirman kary Bendri GP Bendri</t>
+          <t>1707004045/WC/22012035175835 — डुग आउट पौंड निर्माण रहीश यादव के हार के पास ग्राम पंचायत बनने बुजुर्ग</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>45932</v>
+        <v>45315</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>PALERA / BENDRI</t>
+          <t>PALERA / BANNE BUJURG</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1707004035/IF/22012035659246 — KHUBCHANDRA/GHANSHYAM YADAV KHET  TALAB NIRMAN KARYA GIJAR KHIRAK GP BENDARI</t>
+          <t>1707004045/WC/22012035175840 — डुग आउट पौंड निर्माण मगन पाल के हार के पास ग्राम पंचायत बनने बुजुर्ग</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>45932</v>
+        <v>45315</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>PALERA / BENDRI</t>
+          <t>PALERA / BELA</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1707004035/IF/VB/22012035663641 — Chandrama/Neeraj Rajpoot Cattle shed nirman kary Atrar GP Bendri</t>
+          <t>1707004048/IF/22012035325156 — Khet talab nirman laxman ahirwar</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>46178</v>
+        <v>45754</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>PALERA / BENDRI</t>
+          <t>PALERA / BELA</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1707004035/RC/22012034832339 — Khet sadak nirman kary Louron marg se Lalle Rajpoot ke khet ki or Atrar GP Bendri</t>
+          <t>1707004048/IF/22012035325279 — Khetaram Nirman Dashrath ahirwar Bela</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>45545</v>
+        <v>45754</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>PALERA / BENDRI</t>
+          <t>PALERA / BELA</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1707004035/WC/22012035329394 — मिनी पर्कोलेशन टैंक निर्माण सिंगया के हार के पास ग्राम पंचायत बैंडरी</t>
+          <t>1707004048/IF/22012035356411 — Khet talab Nirman Phundan bai shrivas Bela</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>46178</v>
+        <v>45761</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>PALERA / MAGRAI</t>
+          <t>PALERA / BELA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1707004039/WC/22012035254318 — Naveen talab nirman</t>
+          <t>1707004048/IF/22012035419109 — JGSA लछमनदास अहिरवार ड्गवेल रिचार्ज पिट बेला</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>45681</v>
+        <v>45771</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>PALERA / MAGRAI</t>
+          <t>PALERA / BELA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1707004039/WC/VB/22012035330275 — Jhinna jhor  Pahadi Staggered cantoor trench Magrai</t>
+          <t>1707004048/WC/22012035261818 — Percolation pond duniya nale per</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>46126</v>
+        <v>45754</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>PALERA / PHOOLPUR</t>
+          <t>PALERA / KAROULA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1707004040/AV/22012034664026 — नवीन शांतिधाम निर्माण ग्राम पंचायत फूलपुर</t>
+          <t>1707004050/IF/22012035342662 — रिचार्ज पिट निर्मान श्यामसागर कुआ के पास करौला</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>PALERA / PHOOLPUR</t>
+          <t>PALERA / KAROULA</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1707004040/AV/22012034667524 — शांतिधाम निर्माण ग्राम फूलपुर ग्राम पंचायत फूलपुर</t>
+          <t>1707004050/IF/22012035348798 — JGSA खेत तालाब निर्माण त्रिभुवन नारायण सिंह करौला</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>45884</v>
+        <v>45754</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>PALERA / PHOOLPUR</t>
+          <t>PALERA / KAROULA</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1707004040/IF/22012035405188 — JGSA डगबैल रिचार्ज कार्य मनीराम यादव के कूप के पास फूलपुर</t>
+          <t>1707004050/IF/22012035527409 — JGSA TUIYA /RAMDEEN AHIRWAR DUGWELL RECHARJ PIT NIRMAN KAROULA</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>45761</v>
+        <v>45771</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>PALERA / PHOOLPUR</t>
+          <t>PALERA / KAROULA</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1707004040/IF/22012035561462 — JGSA खेत तालाब निर्माण कुंवर लाल यादव फूलपुर</t>
+          <t>1707004050/IF/22012035527570 — JGSA URMILA/MUNNA SONI DUGWELL RECHARJ PIT NIRMAN KAROULA</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>45761</v>
+        <v>45771</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>PALERA / PALI</t>
+          <t>PALERA / KAROULA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1707004041/IF/22012035314423 — कपिलधारा कूप निर्माण जुगल/धर्मदास लोधी ग्राम पंचायत पाली</t>
+          <t>1707004050/IF/22012035527572 — JGSA URMILA/MUNNA SONI DUGWELL RECHARJ PIT NIRMAN KAROULA</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>45681</v>
+        <v>45771</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>PALERA / GUDA NAJDEEK PALI</t>
+          <t>PALERA / PARA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1707004042/IC/22012034890186 — सार्वजनिक कूप निर्माण ग्राम अलोपा ग्राम पंचायत गुडा नंपाली</t>
+          <t>1707004051/WC/22012035281484 — रिचार्ज पिट निर्माण सार्वजनिक कूप शंकर जी के मंदिर के पास परा ग्राम पंचायत परा</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>PALERA / RAMPURA URF NIWAWRI</t>
+          <t>PALERA / LARON</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1707004043/AV/22012034668918 — शमशान घाट निर्माण जुल्फी ढीमर के खेत के पास ग्राम पंचयात रमपुरा उर्फ निवावरी</t>
+          <t>1707004052/WC/22012035255185 — परकुलेशन टेंक निर्माण पप्पु प्रजापति के खेत के पास पठरिया रोड पर ग्राम पंचायत लारोन</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>45932</v>
+        <v>45681</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>PALERA / RAMPURA URF NIWAWRI</t>
+          <t>PALERA / LARON</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1707004043/IF/22012035405090 — खेत तालाब निर्माण सुरेन्द्र कुमार गुप्ता /नाथूराम गुप्ता ग्राम पंचयात रमपुरा उर्फ़ निवावरी</t>
+          <t>1707004052/WC/22012035255187 — परकुलेशन टेंक निर्माण फरसराम सौर के खेत के पास ग्राम पंचायत लारोन</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>45761</v>
+        <v>45681</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>PALERA / BANNE BUJURG</t>
+          <t>PALERA / NAYAGAON</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1707004045/IF/22012035211849 — खेत तालाब निर्माण उमेश तनय धरमदास रजक ग्राम पंचायत बनने बुजुर्ग</t>
+          <t>1707004053/IF/22012035430398 — Khet talab nirman dharamdas ke khet me nayagaon</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>45315</v>
+        <v>45761</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>PALERA / BANNE BUJURG</t>
+          <t>PALERA / NAYAGAON</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1707004045/IF/22012035211850 — खेत तालाब निर्माण पूरन तनय तिज्जू यादव पंचायत बनने बुजुर्ग</t>
+          <t>1707004053/IF/22012035437014 — Khet talab nirman Ravindra rajpoot ke har me nayagaon</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>45315</v>
+        <v>45761</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>PALERA / BANNE BUJURG</t>
+          <t>PALERA / NAYAGAON</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1707004045/IF/22012035211851 — खेत तालाब निर्माण रामलाल तनय भूनिया कुशवाहा ग्राम बनने बुजुर्ग</t>
+          <t>1707004053/IF/22012035438167 — Khet talab nirman Ravindra rajpoot ke har me nayagaon</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>45315</v>
+        <v>45761</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>PALERA / BANNE BUJURG</t>
+          <t>PALERA / NAYAGAON</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1707004045/IF/22012035211853 — खेत तालाब निर्माण मकुन्दी तनय सुखलाल कुशवाहा ग्राम बनने बुजुर्ग</t>
+          <t>1707004053/IF/22012035548772 — Recharge pit nirman Yuvraj ke khet ke pass nayagaon</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>45315</v>
+        <v>45761</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>PALERA / BANNE BUJURG</t>
+          <t>PALERA / NAYAGAON</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1707004045/IF/22012035211854 — खेत तालाब निर्माण फूलसिंह तनय सरमन यादव ग्राम बनने बुजुर्ग</t>
+          <t>1707004053/IF/22012035557496 — रिचार्ज पिट निर्माण दुष्यंत सिंह के खेत के पास नयागांव</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>45315</v>
+        <v>45761</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>PALERA / BANNE BUJURG</t>
+          <t>PALERA / NAYAGAON</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1707004045/IF/22012035211856 — Khet talab nirman makundi s/o kilau yadav</t>
+          <t>1707004053/IF/22012035642542 — Reena pal ma ki bagiya gram panchayat nayagaon</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>45315</v>
+        <v>45932</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>PALERA / BANNE BUJURG</t>
+          <t>PALERA / NAYAGAON</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1707004045/IF/22012035211857 — लघु तालाब निर्माण बिहारी लाल तनय बाबूलाल गुप्ता ग्राम बनने बुजुर्ग</t>
+          <t>1707004053/WC/22012035279648 — Richarg pit NAYAGAON</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>45315</v>
+        <v>45761</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>PALERA / BANNE BUJURG</t>
+          <t>PALERA / NAYAGAON</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1707004045/IF/22012035211858 — कपिल धरा कूप निर्माण किशोरी कुशवाहा तनय मुन्नू ग्राम बनने बुजुर्ग</t>
+          <t>1707004053/WC/22012035280545 — Recharge pit Mandir ke pass nayagaon</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>45315</v>
+        <v>45771</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>PALERA / BANNE BUJURG</t>
+          <t>PALERA / DARIYAPURA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of distributary Canal for Community / Construction of Major Distributary Canal for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1707004045/IF/22012035211859 — कपिल धरा कूप निर्माण बाबूलाल यादव तनय खूबै  ग्राम बनने खुर्द</t>
+          <t>1707004054/IC/22012034884884 — NAVEN KHET TALAB  BHUVAN KUSHWAHA</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>45315</v>
+        <v>45458</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>PALERA / BANNE BUJURG</t>
+          <t>PALERA / DARIYAPURA</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1707004045/IF/22012035312416 — खेत तालाब निर्माण हरिओम सोनाकिया तनय नारायण ग्राम पंचायत बन्ने बुजुर्ग</t>
+          <t>1707004054/IC/22012034890886 — chaude kushwaha ke koop ke pas dagwell</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>45681</v>
+        <v>45748</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>PALERA / BANNE BUJURG</t>
+          <t>PALERA / DARIYAPURA</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1707004045/WC/22012035175822 — परकोलेशन टैंक निर्माण घनश्याम सिंह गौर के हार के पास ग्राम पंचायत  बनने बुजुर्ग</t>
+          <t>1707004054/IC/22012034890887 — hanuman mandir pegakhera dagwell</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>45315</v>
+        <v>45748</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>PALERA / BANNE BUJURG</t>
+          <t>PALERA / DARIYAPURA</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1707004045/WC/22012035175827 — परकोलेशन टैंक निर्माण राकेश कुशवाहा  के हार के पास ग्राम पंचायत  बनने बुजुर्ग</t>
+          <t>1707004054/IC/22012034890888 — arun ke koop ke pas dagweel</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>45315</v>
+        <v>45748</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>PALERA / BANNE BUJURG</t>
+          <t>PALERA / DARIYAPURA</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1707004045/WC/22012035175829 — परकोलेशन टैंक निर्माण गोवर्धन  कुशवाहा  के हार के पास ग्राम पंचायत  बनने बुजुर्ग</t>
+          <t>1707004054/IC/22012034890889 — ramadhar maharaj ke koop ke pas dagweel</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>45315</v>
+        <v>45748</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>PALERA / BANNE BUJURG</t>
+          <t>PALERA / DARIYAPURA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1707004045/WC/22012035175831 — परकोलेशन टैंक निर्माण मुन्ना यादव   के हार के पासग्राम बनने खुर्द  ग्राम पंचायत  बनने बुजुर्ग</t>
+          <t>1707004054/IF/22012035342920 — khet talab chaude kushwaha</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>45315</v>
+        <v>46048</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>PALERA / BANNE BUJURG</t>
+          <t>PALERA / DARIYAPURA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1707004045/WC/22012035175835 — डुग आउट पौंड निर्माण रहीश यादव के हार के पास ग्राम पंचायत बनने बुजुर्ग</t>
+          <t>1707004054/IF/22012035409727 — balkishan kushwaha ke koop ke pas dagweell</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>45315</v>
+        <v>45748</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>PALERA / BANNE BUJURG</t>
+          <t>PALERA / MAHEBA CHAK -4</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1707004045/WC/22012035175840 — डुग आउट पौंड निर्माण मगन पाल के हार के पास ग्राम पंचायत बनने बुजुर्ग</t>
+          <t>1707004057/IC/22012034888024 — SARBAJNIK KOOP NIRMAN ADIWASI BASTI MAHEVA CHAK 1</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>45315</v>
+        <v>45405</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>PALERA / BELA</t>
+          <t>PALERA / MAHEBA CHAK -4</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1707004048/IF/22012035325156 — Khet talab nirman laxman ahirwar</t>
+          <t>1707004057/IC/22012034888025 — SARBAJNIK KOOP NIRMAN ADIWASI BASTI MAHEVA CHAK 1</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>45754</v>
+        <v>45405</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>PALERA / BELA</t>
+          <t>PALERA / MAHEBA CHAK -4</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1707004048/IF/22012035325279 — Khetaram Nirman Dashrath ahirwar Bela</t>
+          <t>1707004057/IF/22012035293372 — NANEEN KOOP NIRMAN KHARGA /JUGGE RAIKWAR</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>45754</v>
+        <v>45405</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>PALERA / BELA</t>
+          <t>PALERA / MAHEBA CHAK -4</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1707004048/IF/22012035356411 — Khet talab Nirman Phundan bai shrivas Bela</t>
+          <t>1707004057/IF/22012035411227 — JGSA DUDWELL RECHARGE PIT TULSHI/GUMAN RAIKWAR KE KAPILDHARA KOOP KE PASS GP MAHEVA CHAK 4</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>PALERA / BELA</t>
+          <t>PALERA / MAHEBA CHAK -4</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1707004048/IF/22012035419109 — JGSA लछमनदास अहिरवार ड्गवेल रिचार्ज पिट बेला</t>
+          <t>1707004057/IF/22012035611534 — एक बगिया माँ के नाम जानकी यादव ग्राम महेबा चक्र ०४</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>45771</v>
+        <v>45884</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>PALERA / BELA</t>
+          <t>PALERA / MAHEBA CHAK -4</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1707004048/WC/22012035261818 — Percolation pond duniya nale per</t>
+          <t>1707004057/IF/22012035643967 — एक बगिया मां के नाम जानकी यादव ग्राम पंचायत महेवा चक्र 4</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>45754</v>
+        <v>45932</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>PALERA / KAROULA</t>
+          <t>PALERA / MAHEBA CHAK -4</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1707004050/IF/22012035342662 — रिचार्ज पिट निर्मान श्यामसागर कुआ के पास करौला</t>
+          <t>1707004057/IF/22012035659624 — खेत तालाब हितग्राही नाम ज्ञानसिंह यादव</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>45761</v>
+        <v>46024</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>PALERA / KAROULA</t>
+          <t>PALERA / MAHEBA CHAK -4</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1707004050/IF/22012035348798 — JGSA खेत तालाब निर्माण त्रिभुवन नारायण सिंह करौला</t>
+          <t>1707004057/IF/22012035659636 — खेत तालाब हितग्राही नाम ज्ञानसिंह यादव</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>45754</v>
+        <v>46024</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>PALERA / KAROULA</t>
+          <t>PALERA / MAHEBA CHAK -4</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1707004050/IF/22012035527409 — JGSA TUIYA /RAMDEEN AHIRWAR DUGWELL RECHARJ PIT NIRMAN KAROULA</t>
+          <t>1707004057/RC/22012034818814 — सीसी रोड निर्माण वीर सिंह के मकान से मुख्य सड़क की ओर ग्राम पंचायत महेवा चक्र-4</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>45771</v>
+        <v>45383</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>PALERA / KAROULA</t>
+          <t>PALERA / MAHEBA CHAK -4</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1707004050/IF/22012035527570 — JGSA URMILA/MUNNA SONI DUGWELL RECHARJ PIT NIRMAN KAROULA</t>
+          <t>1707004057/RS/22012035133619 — नाडिप टैंक निर्माण आंगनबाड़ी के पास महेवा चक्र -1 ग्राम पंचायत महेवा चक्र-4</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>45771</v>
+        <v>45408</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>PALERA / KAROULA</t>
+          <t>PALERA / MAHEBA CHAK -4</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1707004050/IF/22012035527572 — JGSA URMILA/MUNNA SONI DUGWELL RECHARJ PIT NIRMAN KAROULA</t>
+          <t>1707004057/RS/22012035133622 — नाडिप टैंक निर्माण संजू अहिरवार के मकान के पास के पास महेवा चक्र -1 ग्राम पंचायत महेवा चक्र-4</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>45771</v>
+        <v>45408</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>PALERA / PARA</t>
+          <t>PALERA / MAHEBA CHAK -4</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1707004051/WC/22012035281484 — रिचार्ज पिट निर्माण सार्वजनिक कूप शंकर जी के मंदिर के पास परा ग्राम पंचायत परा</t>
+          <t>1707004057/RS/22012035133624 — सोकपिट निर्माण बैजनाथ अहिरवार के मकान के पास महेवा चक्र-1 ग्राम पंचायत महेवा चक्र-4</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>45761</v>
+        <v>45408</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>PALERA / LARON</t>
+          <t>PALERA / MAHEBA CHAK -4</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1707004052/WC/22012035255185 — परकुलेशन टेंक निर्माण पप्पु प्रजापति के खेत के पास पठरिया रोड पर ग्राम पंचायत लारोन</t>
+          <t>1707004057/RS/22012035133626 — सोकपिट निर्माण राजाराम आदिवासी के मकान के पास महेवा चक्र-1 ग्राम पंचायत महेवा चक्र-4</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>45681</v>
+        <v>45408</v>
       </c>
       <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>PALERA / LARON</t>
+          <t>PALERA / MAHEBA CHAK -4</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1707004052/WC/22012035255187 — परकुलेशन टेंक निर्माण फरसराम सौर के खेत के पास ग्राम पंचायत लारोन</t>
+          <t>1707004057/RS/22012035133628 — सोकपिट निर्माण खेत सिंह आदिवासी के मकान के पास महेवा चक्र-1 ग्राम पंचायत महेवा चक्र-4</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>45681</v>
+        <v>45408</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>PALERA / NAYAGAON</t>
+          <t>PALERA / MAHEBA CHAK -4</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1707004053/IF/22012035430398 — Khet talab nirman dharamdas ke khet me nayagaon</t>
+          <t>1707004057/RS/22012035133629 — सोकपिट निर्माण ठलू आदिवासी के मकान के पास महेवा चक्र-1 ग्राम पंचायत महेवा चक्र-4</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>45761</v>
+        <v>45408</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>PALERA / NAYAGAON</t>
+          <t>PALERA / MAHEBA CHAK -4</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1707004053/IF/22012035437014 — Khet talab nirman Ravindra rajpoot ke har me nayagaon</t>
+          <t>1707004057/WC/22012035240855 — नवीन तालाब निर्माण सिद्धेश्वर हर ग्राम पंचायत महेवा चक्र -4</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>45761</v>
+        <v>45658</v>
       </c>
       <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>PALERA / NAYAGAON</t>
+          <t>PALERA / MAHEBA CHAK -4</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1707004053/IF/22012035438167 — Khet talab nirman Ravindra rajpoot ke har me nayagaon</t>
+          <t>1707004057/WC/22012035240856 — नवीन तालाब निर्माण डाडी हर ग्राम पंचायत महेवा चक्र -4</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>45761</v>
+        <v>45677</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>PALERA / NAYAGAON</t>
+          <t>PALERA / KADORA KHAS</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1707004053/IF/22012035548772 — Recharge pit nirman Yuvraj ke khet ke pass nayagaon</t>
+          <t>1707004058/IF/22012035546197 — JGSA Khet talab nirman ramdevi / surendra yadav kachhaura ugad gram panchayat kachhaura khas</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>PALERA / NAYAGAON</t>
+          <t>PALERA / GOWA</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1707004053/IF/22012035557496 — रिचार्ज पिट निर्माण दुष्यंत सिंह के खेत के पास नयागांव</t>
+          <t>1707004059/AV/22012034665395 — सुदूर सडक निर्माण कार्य मुख्य मार्ग से थर पुहुचमार्ग की ओर गोवा</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>PALERA / NAYAGAON</t>
+          <t>PALERA / GOWA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
-          <t>Poultry Shelter</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1707004053/IF/22012035642542 — Reena pal ma ki bagiya gram panchayat nayagaon</t>
+          <t>1707004059/RC/22012034679968 — सुदुर सडक निर्माण मुख्य मार्ग से बारू नाला मुन्ना राय के खेत कि ओर-गोवा</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>45932</v>
+        <v>45315</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>PALERA / NAYAGAON</t>
+          <t>PALERA / KHERA</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1707004053/WC/22012035279648 — Richarg pit NAYAGAON</t>
+          <t>1707004062/IF/22012035531458 — JGSA DUGWELL RECHARGE PIT KASHIRAM KUSHWAHA KE KOOP KE PAAS SAJJANPUR CHHEVLA</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>PALERA / NAYAGAON</t>
+          <t>PALERA / RAMNAGAR BUJURG</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1707004053/WC/22012035280545 — Recharge pit Mandir ke pass nayagaon</t>
+          <t>1707004064/AV/22012034664508 — बाउण्‍डीवाल निर्माण शासकीय हाई स्‍कूल भाग- 02 रामनगर बुजुर्ग</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>45771</v>
+        <v>45681</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>PALERA / DARIYAPURA</t>
+          <t>PALERA / JARUWA</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Construction of distributary Canal for Community / Construction of distributary Canal for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
-          <t>Construction of Canal</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1707004054/IC/22012034884884 — NAVEN KHET TALAB  BHUVAN KUSHWAHA</t>
+          <t>1707004067/IF/22012035405501 — डगवेल रिचार्ज पिट रमेश यादव / भागीरथ यादव के कूप के पास ग्राम पंचायत जरुवा</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>45458</v>
+        <v>45761</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>PALERA / DARIYAPURA</t>
+          <t>PALERA / MAHENDRA MAHEBA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1707004054/IC/22012034890886 — chaude kushwaha ke koop ke pas dagwell</t>
+          <t>1707004069/IF/22012035343406 — kapil dhara koopvindraban kushwaha</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>PALERA / DARIYAPURA</t>
+          <t>PALERA / MAHENDRA MAHEBA</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1707004054/IC/22012034890887 — hanuman mandir pegakhera dagwell</t>
+          <t>1707004069/IF/22012035400113 — Richarg pit nirman Virendr/Ramnath Kushwaha koop niraman</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>PALERA / DARIYAPURA</t>
+          <t>PALERA / MAHENDRA MAHEBA</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1707004054/IC/22012034890888 — arun ke koop ke pas dagweel</t>
+          <t>1707004069/WC/VB/22012035330286 — Contour Trench nirman lidhora marg siddhy pahadi</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>45748</v>
+        <v>46234</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>PALERA / DARIYAPURA</t>
+          <t>PALERA / BUDOUR</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1707004054/IC/22012034890889 — ramadhar maharaj ke koop ke pas dagweel</t>
+          <t>1707004070/IF/22012035406005 — JGSA खेत तालाब निर्माण तिल्लन / रामनाथ अहिरवार ग्राम पंचायत बूदौर</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>PALERA / DARIYAPURA</t>
+          <t>PALERA / BUDOUR</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1707004054/IF/22012035342920 — khet talab chaude kushwaha</t>
+          <t>1707004070/IF/22012035406069 — JGSA खेत तालाब निर्माण तिल्लन / रामनाथ अहिरवार ग्राम पंचायत बूदौर</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>46048</v>
+        <v>45761</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>PALERA / DARIYAPURA</t>
+          <t>PALERA / BUDOUR</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1707004054/IF/22012035409727 — balkishan kushwaha ke koop ke pas dagweell</t>
+          <t>1707004070/IF/22012035406202 — JGSA खेत तालाब निर्माण तिल्लन / रामनाथ अहिरवार ग्राम पंचायत बूदौर</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>PALERA / MAHEBA CHAK -4</t>
+          <t>PALERA / BUDOUR</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1707004057/IC/22012034888024 — SARBAJNIK KOOP NIRMAN ADIWASI BASTI MAHEVA CHAK 1</t>
+          <t>1707004070/IF/22012035432811 — JGSA खेत तालाब निर्माण रामस्वरूप / आशा अहिरवार ग्राम पंचायत बूदौर</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>45405</v>
+        <v>45761</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>PALERA / MAHEBA CHAK -4</t>
+          <t>BALDEOGARH / NARAYANPUR</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1707004057/IC/22012034888025 — SARBAJNIK KOOP NIRMAN ADIWASI BASTI MAHEVA CHAK 1</t>
+          <t>1707005001/IC/22012034890551 — Sarvjanik peyjal koop nirman tarikhera muhalla gp narayanpur</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>45405</v>
+        <v>45761</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>PALERA / MAHEBA CHAK -4</t>
+          <t>BALDEOGARH / NARAYANPUR</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1707004057/IF/22012035293372 — NANEEN KOOP NIRMAN KHARGA /JUGGE RAIKWAR</t>
+          <t>1707005001/IC/22012034890553 — Sarvjanik peyjal koop nirman kary Dimrola basti Gp narayanpur</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>45405</v>
+        <v>45761</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>PALERA / MAHEBA CHAK -4</t>
+          <t>BALDEOGARH / LUHARRA</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1707004057/IF/22012035411227 — JGSA DUDWELL RECHARGE PIT TULSHI/GUMAN RAIKWAR KE KAPILDHARA KOOP KE PASS GP MAHEVA CHAK 4</t>
+          <t>1707005002/IF/22012035410708 — khet talab nirman kary sukhdin / baldu sour luharra</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>PALERA / MAHEBA CHAK -4</t>
+          <t>BALDEOGARH / LUHARRA</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1707004057/IF/22012035611534 — एक बगिया माँ के नाम जानकी यादव ग्राम महेबा चक्र ०४</t>
+          <t>1707005002/RC/22012034678771 — sudur sadak nirman kary dimrola muhalla babu raikwar ke ghar se aganwadi sukora tak gp luharra</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>45884</v>
+        <v>45315</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>PALERA / MAHEBA CHAK -4</t>
+          <t>BALDEOGARH / DUMBAR</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1707004057/IF/22012035643967 — एक बगिया मां के नाम जानकी यादव ग्राम पंचायत महेवा चक्र 4</t>
+          <t>1707005003/IF/22012035404591 — खेत तालाब निर्माण कार्य  जगदीश/मोती यादव डुम्बार</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>45932</v>
+        <v>45761</v>
       </c>
       <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>PALERA / MAHEBA CHAK -4</t>
+          <t>BALDEOGARH / AHAAR</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of sub-minor Canal for Community / Construction of Minor Distributary Canal for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1707004057/IF/22012035659624 — खेत तालाब हितग्राही नाम ज्ञानसिंह यादव</t>
+          <t>1707005004/IC/22012034884640 — खकरी निर्माण कार्य</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>46024</v>
+        <v>45396</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>PALERA / MAHEBA CHAK -4</t>
+          <t>BALDEOGARH / LADWARI KHAS</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1707004057/IF/22012035659636 — खेत तालाब हितग्राही नाम ज्ञानसिंह यादव</t>
+          <t>1707005006/IC/22012034891309 — Samudayik Sichai koop Nirman kary gram panchayat ladwari</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>46024</v>
+        <v>45748</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>PALERA / MAHEBA CHAK -4</t>
+          <t>BALDEOGARH / LADWARI KHAS</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1707004057/RC/22012034818814 — सीसी रोड निर्माण वीर सिंह के मकान से मुख्य सड़क की ओर ग्राम पंचायत महेवा चक्र-4</t>
+          <t>1707005006/IF/22012035252473 — Nandanvan Falodyan Bhagola/Ramcharan Lodhi GP Ladwari</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>45383</v>
+        <v>45427</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>PALERA / MAHEBA CHAK -4</t>
+          <t>BALDEOGARH / LADWARI KHAS</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1707004057/RS/22012035133619 — नाडिप टैंक निर्माण आंगनबाड़ी के पास महेवा चक्र -1 ग्राम पंचायत महेवा चक्र-4</t>
+          <t>1707005006/IF/22012035253791 — nandanvan falodyan premnaryan/chintaman lodhi GP ladwari</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>45408</v>
+        <v>45427</v>
       </c>
       <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>PALERA / MAHEBA CHAK -4</t>
+          <t>BALDEOGARH / LADWARI KHAS</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1707004057/RS/22012035133622 — नाडिप टैंक निर्माण संजू अहिरवार के मकान के पास के पास महेवा चक्र -1 ग्राम पंचायत महेवा चक्र-4</t>
+          <t>1707005006/IF/22012035256443 — nandanvan falodyan Thakurdas /Jashrath Lodhi GP Ladwari</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>45408</v>
+        <v>45524</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>PALERA / MAHEBA CHAK -4</t>
+          <t>BALDEOGARH / LADWARI KHAS</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1707004057/RS/22012035133624 — सोकपिट निर्माण बैजनाथ अहिरवार के मकान के पास महेवा चक्र-1 ग्राम पंचायत महेवा चक्र-4</t>
+          <t>1707005006/IF/22012035256571 — Nandanvan Falodyan Nanni Bai/jashrath lodhi gram panchayat ladwari</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>45408</v>
+        <v>45524</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>PALERA / MAHEBA CHAK -4</t>
+          <t>BALDEOGARH / LADWARI KHAS</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1707004057/RS/22012035133626 — सोकपिट निर्माण राजाराम आदिवासी के मकान के पास महेवा चक्र-1 ग्राम पंचायत महेवा चक्र-4</t>
+          <t>1707005006/IF/22012035435004 — kapildhara koop nirman bhagwan joo/harbal singh gram panchayat ladwari</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>45408</v>
+        <v>45748</v>
       </c>
       <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>PALERA / MAHEBA CHAK -4</t>
+          <t>BALDEOGARH / GANESHPURA</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1707004057/RS/22012035133628 — सोकपिट निर्माण खेत सिंह आदिवासी के मकान के पास महेवा चक्र-1 ग्राम पंचायत महेवा चक्र-4</t>
+          <t>1707005007/IF/22012035405138 — डग वेल रिचार्ज पिट निर्माण कार्य बेटीबाई/ सीताराम यादव  gp ganespura</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>45408</v>
+        <v>45762</v>
       </c>
       <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>PALERA / MAHEBA CHAK -4</t>
+          <t>BALDEOGARH / GANESHPURA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1707004057/RS/22012035133629 — सोकपिट निर्माण ठलू आदिवासी के मकान के पास महेवा चक्र-1 ग्राम पंचायत महेवा चक्र-4</t>
+          <t>1707005007/IF/22012035564999 — डग वेल रिचार्ज पिट निर्माण कार्य  कुंवरलाल /राजाराम यादव  gp ganespura</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>45408</v>
+        <v>45762</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>PALERA / MAHEBA CHAK -4</t>
+          <t>BALDEOGARH / KARMASAN HATA</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1707004057/WC/22012035240855 — नवीन तालाब निर्माण सिद्धेश्वर हर ग्राम पंचायत महेवा चक्र -4</t>
+          <t>1707005009/IF/22012035406674 — डग बैल रिचार्ज कार्य बाबूलाल/जगनाथ  लोधी  करमासनहटा</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>45658</v>
+        <v>45761</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>PALERA / MAHEBA CHAK -4</t>
+          <t>BALDEOGARH / DURGANAGAR</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1707004057/WC/22012035240856 — नवीन तालाब निर्माण डाडी हर ग्राम पंचायत महेवा चक्र -4</t>
+          <t>1707005010/IC/22012034890469 — सार्वजनिक कूप निर्माण कार्य ग्राम पंचायत दुर्गानगर</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>45677</v>
+        <v>45761</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>PALERA / KADORA KHAS</t>
+          <t>BALDEOGARH / DURGANAGAR</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1707004058/IF/22012035546197 — JGSA Khet talab nirman ramdevi / surendra yadav kachhaura ugad gram panchayat kachhaura khas</t>
+          <t>1707005010/IF/22012035195749 — Kapildhara koop Nirman karya Paramlal Luhar Durganagar</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>45761</v>
+        <v>45154</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>PALERA / GOWA</t>
+          <t>BALDEOGARH / DURGANAGAR</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1707004059/AV/22012034665395 — सुदूर सडक निर्माण कार्य मुख्य मार्ग से थर पुहुचमार्ग की ओर गोवा</t>
+          <t>1707005010/IF/22012035195750 — Kapildhara koop Nirman karya Ramkishan Lodhi Gram Durganagar</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>45748</v>
+        <v>45154</v>
       </c>
       <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>PALERA / GOWA</t>
+          <t>BALDEOGARH / DURGANAGAR</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1707004059/RC/22012034679968 — सुदुर सडक निर्माण मुख्य मार्ग से बारू नाला मुन्ना राय के खेत कि ओर-गोवा</t>
+          <t>1707005010/IF/22012035195751 — Kapildhara koop Nirman karya Deviprasad Yadav Durganagar</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>45315</v>
+        <v>45154</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>PALERA / KHERA</t>
+          <t>BALDEOGARH / DURGANAGAR</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1707004062/IF/22012035531458 — JGSA DUGWELL RECHARGE PIT KASHIRAM KUSHWAHA KE KOOP KE PAAS SAJJANPUR CHHEVLA</t>
+          <t>1707005010/IF/22012035195752 — Kapildhara koop Nirman karya Khet Singh Lodhi Durganagar</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>45761</v>
+        <v>45154</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>PALERA / RAMNAGAR BUJURG</t>
+          <t>BALDEOGARH / DURGANAGAR</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compound wall</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1707004064/AV/22012034664508 — बाउण्‍डीवाल निर्माण शासकीय हाई स्‍कूल भाग- 02 रामनगर बुजुर्ग</t>
+          <t>1707005010/IF/22012035322483 — CTR खेत तालाब निर्माण कार्य श्यामसुंदर लोधी दुर्गानगर</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>45681</v>
+        <v>45748</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>PALERA / JARUWA</t>
+          <t>BALDEOGARH / DURGANAGAR</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1707004067/IF/22012035405501 — डगवेल रिचार्ज पिट रमेश यादव / भागीरथ यादव के कूप के पास ग्राम पंचायत जरुवा</t>
+          <t>1707005010/IF/22012035655383 — कपिल धारा कूप निर्माण रामकिशोर/हल्कू लोधी दुर्गानगर</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>45761</v>
+        <v>46020</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>PALERA / MAHENDRA MAHEBA</t>
+          <t>BALDEOGARH / DURGANAGAR</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1707004069/IF/22012035343406 — kapil dhara koopvindraban kushwaha</t>
+          <t>1707005010/WC/22012035158861 — टेंच निर्माण कार्य फूटा बाबा की पहाड़ी ग्राम झिनगुवा पंचायात दुर्गानगर</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>45761</v>
+        <v>45154</v>
       </c>
       <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>PALERA / MAHENDRA MAHEBA</t>
+          <t>BALDEOGARH / DURGANAGAR</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1707004069/IF/22012035400113 — Richarg pit nirman Virendr/Ramnath Kushwaha koop niraman</t>
+          <t>1707005010/WC/22012035158863 — टेंच निर्माण कार्य सुकरेल पहाड़ी ग्राम झिनगुवा पंचायत दुर्गानगर</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>45761</v>
+        <v>45154</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>PALERA / MAHENDRA MAHEBA</t>
+          <t>BALDEOGARH / DURGANAGAR</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1707004069/WC/VB/22012035330286 — Contour Trench nirman lidhora marg siddhy pahadi</t>
+          <t>1707005010/WC/22012035211404 — ग्रेवियन निर्माण कार्य दीपक के खेत के पास ग्राम पंचायत दुर्गानगर</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>46234</v>
+        <v>45407</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>PALERA / BUDOUR</t>
+          <t>BALDEOGARH / DEVINAGAR</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1707004070/IF/22012035406005 — JGSA खेत तालाब निर्माण तिल्लन / रामनाथ अहिरवार ग्राम पंचायत बूदौर</t>
+          <t>1707005011/IF/22012035560390 — डग वेल रिचार्ज पिट प्रवेश/बंशी यादव देवीनगर</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>PALERA / BUDOUR</t>
+          <t>BALDEOGARH / BADERA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1707004070/IF/22012035406069 — JGSA खेत तालाब निर्माण तिल्लन / रामनाथ अहिरवार ग्राम पंचायत बूदौर</t>
+          <t>1707005014/AV/22012034667382 — शांतिधाम निर्माण ललऊवाखेरा ग्राम पंचायत बडेरा</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>45761</v>
+        <v>45823</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>PALERA / BUDOUR</t>
+          <t>BALDEOGARH / BADERA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1707004070/IF/22012035406202 — JGSA खेत तालाब निर्माण तिल्लन / रामनाथ अहिरवार ग्राम पंचायत बूदौर</t>
+          <t>1707005014/IC/22012034890936 — सार्वजनिक कूप निर्माण हाई स्‍कूल के पास ग्राम पंचायत बडेरा</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>PALERA / BUDOUR</t>
+          <t>BALDEOGARH / GUNA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1707004070/IF/22012035432811 — JGSA खेत तालाब निर्माण रामस्वरूप / आशा अहिरवार ग्राम पंचायत बूदौर</t>
+          <t>1707005016/IF/22012035521493 — JSM Duge well Recharge Rajesh/ Seetaram yadav ke koop par guna</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / NARAYANPUR</t>
+          <t>BALDEOGARH / CHOUVARA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1707005001/IC/22012034890551 — Sarvjanik peyjal koop nirman tarikhera muhalla gp narayanpur</t>
+          <t>1707005017/AV/22012034667404 — Shantidham nirmad harijan muhalla chitai pahadi choubara</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / NARAYANPUR</t>
+          <t>BALDEOGARH / CHOUVARA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1707005001/IC/22012034890553 — Sarvjanik peyjal koop nirman kary Dimrola basti Gp narayanpur</t>
+          <t>1707005017/IF/22012035513400 — JSM Duge well Recharge pit Sutiya kushwaha ke koop ke pas choubara</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / LUHARRA</t>
+          <t>BALDEOGARH / CHOUVARA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1707005002/IF/22012035410708 — khet talab nirman kary sukhdin / baldu sour luharra</t>
+          <t>1707005017/WC/22012035232910 — Naveen talab nirmad ikdariya nala choubara</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>45761</v>
+        <v>45631</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / LUHARRA</t>
+          <t>BALDEOGARH / PATHARGUWAN</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1707005002/RC/22012034678771 — sudur sadak nirman kary dimrola muhalla babu raikwar ke ghar se aganwadi sukora tak gp luharra</t>
+          <t>1707005021/RC/22012034837413 — xyz</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>45315</v>
+        <v>45682</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / DUMBAR</t>
+          <t>BALDEOGARH / DHARAMPURA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1707005003/IF/22012035404591 — खेत तालाब निर्माण कार्य  जगदीश/मोती यादव डुम्बार</t>
+          <t>1707005023/IF/22012035344324 — Kapil dhara koop nirmad karya Ramju/Nandu Ahirwar Dharampura</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>45761</v>
+        <v>45757</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / AHAAR</t>
+          <t>BALDEOGARH / HIRAPUR KHAS</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Construction of sub-minor Canal for Community / Construction of sub-minor Canal for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Construction of Canal</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1707005004/IC/22012034884640 — खकरी निर्माण कार्य</t>
+          <t>1707005026/IF/22012035253161 — Nandanphaloudhan karya ravraja/mahendra singh Gram Hirapur GP Hirapur Khas</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / LADWARI KHAS</t>
+          <t>BALDEOGARH / KHAJRAR</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1707005006/IC/22012034891309 — Samudayik Sichai koop Nirman kary gram panchayat ladwari</t>
+          <t>1707005027/IC/22012034892762 — सार्वजनिक कूप निर्माण कार्य ग्राम पट्टीरामपाल सिंह</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>45748</v>
+        <v>45986</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / LADWARI KHAS</t>
+          <t>BALDEOGARH / KHAJRAR</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1707005006/IF/22012035252473 — Nandanvan Falodyan Bhagola/Ramcharan Lodhi GP Ladwari</t>
+          <t>1707005027/IF/22012035239246 — खेत तालाब निर्माण कार्य लक्ष्मण /बल्ला लोधी जनकपुर ग्राम पंचायत खजरार</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>45427</v>
+        <v>45383</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / LADWARI KHAS</t>
+          <t>BALDEOGARH / KHAJRAR</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1707005006/IF/22012035253791 — nandanvan falodyan premnaryan/chintaman lodhi GP ladwari</t>
+          <t>1707005027/IF/22012035547070 — खेत तालाव निर्माण अखलेश/हल्लू कुम्हार ग्राम जनकपुर</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>45427</v>
+        <v>45761</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / LADWARI KHAS</t>
+          <t>BALDEOGARH / DERI</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1707005006/IF/22012035256443 — nandanvan falodyan Thakurdas /Jashrath Lodhi GP Ladwari</t>
+          <t>1707005028/IF/22012035566321 — खेत तालाब निर्माण कार्य करन सिह /खलक सिंह ठाकुर तिगोड़ा ग्राम पंचायत देरी</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>45524</v>
+        <v>45761</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / LADWARI KHAS</t>
+          <t>BALDEOGARH / DERI</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1707005006/IF/22012035256571 — Nandanvan Falodyan Nanni Bai/jashrath lodhi gram panchayat ladwari</t>
+          <t>1707005028/IF/22012035566326 — खेत तालाब निर्माण करन सिह /खलक सिंह तिगोड़ा ग्राम पंचायत देरी</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>45524</v>
+        <v>45762</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / LADWARI KHAS</t>
+          <t>BALDEOGARH / DHANERA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1707005006/IF/22012035435004 — kapildhara koop nirman bhagwan joo/harbal singh gram panchayat ladwari</t>
+          <t>1707005030/IC/22012034891198 — पेजयल कूप निर्माण कार्य गौड़ बाबा के पास रोड वाला मुहल्ला ग्राम पंचायत धनेरा</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / GANESHPURA</t>
+          <t>BALDEOGARH / DHANERA</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1707005007/IF/22012035405138 — डग वेल रिचार्ज पिट निर्माण कार्य बेटीबाई/ सीताराम यादव  gp ganespura</t>
+          <t>1707005030/IF/22012035449996 — खेत तालाब निर्माण कार्य राकेश/मुटुरूआ रैकवार ग्राम पंचायत धनेरा</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>45762</v>
+        <v>45761</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / GANESHPURA</t>
+          <t>BALDEOGARH / PIPRA BILARI</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1707005007/IF/22012035564999 — डग वेल रिचार्ज पिट निर्माण कार्य  कुंवरलाल /राजाराम यादव  gp ganespura</t>
+          <t>1707005031/IF/22012035357142 — डग बैल रिचार्ज पिट निर्माण कार्य हरिराम/मंनटोलाअहिरवार पिपरा</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>45762</v>
+        <v>45764</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / KARMASAN HATA</t>
+          <t>BALDEOGARH / PIPRA BILARI</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1707005009/IF/22012035406674 — डग बैल रिचार्ज कार्य बाबूलाल/जगनाथ  लोधी  करमासनहटा</t>
+          <t>1707005031/IF/22012035358606 — डग बैल रिचार्ज पिट निर्माण कार्य भुरा यादव/रामप्यारे यादव पिपरा ग्राम पचयात पिपरा बिलारी</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>45761</v>
+        <v>45764</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / DURGANAGAR</t>
+          <t>BALDEOGARH / PIPRA BILARI</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1707005010/IC/22012034890469 — सार्वजनिक कूप निर्माण कार्य ग्राम पंचायत दुर्गानगर</t>
+          <t>1707005031/IF/22012035495630 — डगवेल रिचार्ज फिट निर्माण कार्य मुकेश यादव / गोवर्धन यादव ग्राम पिपरा ग्राम पंचायत पिपरा बिलारी</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>45761</v>
+        <v>45764</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / DURGANAGAR</t>
+          <t>BALDEOGARH / CHHIDARI</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1707005010/IF/22012035195749 — Kapildhara koop Nirman karya Paramlal Luhar Durganagar</t>
+          <t>1707005032/IF/22012035259257 — Nandan phal nirman kary chhotelal/dharnidhar dixit chhidari gp chhidari</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>45154</v>
+        <v>45519</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / DURGANAGAR</t>
+          <t>BALDEOGARH / KOTRA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1707005010/IF/22012035195750 — Kapildhara koop Nirman karya Ramkishan Lodhi Gram Durganagar</t>
+          <t>1707005033/AV/22012034667441 — शांतिधाम निमार्ण कार्य चिनगुवा ग्राम पंचायत कोटरा</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>45154</v>
+        <v>45902</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / DURGANAGAR</t>
+          <t>BALDEOGARH / KOTRA</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1707005010/IF/22012035195751 — Kapildhara koop Nirman karya Deviprasad Yadav Durganagar</t>
+          <t>1707005033/IC/22012034891062 — सार्वजनिक पेयजल कूप निर्माण कार्य रोतेले खिरक ग्राम पंचायत कोटरा</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>45154</v>
+        <v>45775</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / DURGANAGAR</t>
+          <t>BALDEOGARH / KOTRA</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1707005010/IF/22012035195752 — Kapildhara koop Nirman karya Khet Singh Lodhi Durganagar</t>
+          <t>1707005033/IC/VB/22012034893415 — Sarvjanik peyjal koop nirman kary rotele muhalla gp kotra</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>45154</v>
+        <v>46297</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / DURGANAGAR</t>
+          <t>BALDEOGARH / CHANDERI KHAS</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1707005010/IF/22012035322483 — CTR खेत तालाब निर्माण कार्य श्यामसुंदर लोधी दुर्गानगर</t>
+          <t>1707005035/IC/22012034891222 — सार्व‍जनिक कूप निर्माण कार्य हरिजन बस्‍ती ग्राम पंचायत चंदेरीखास</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / DURGANAGAR</t>
+          <t>BALDEOGARH / CHANDERI KHAS</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1707005010/IF/22012035655383 — कपिल धारा कूप निर्माण रामकिशोर/हल्कू लोधी दुर्गानगर</t>
+          <t>1707005035/IC/22012034891225 — सार्वजनिक कूप निर्माण रैकवार मुहल्‍ला छपटा टाेरो ग्राम पंचायत चंदेरीखास</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>46020</v>
+        <v>45761</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / DURGANAGAR</t>
+          <t>BALDEOGARH / CHANDERI KHAS</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1707005010/WC/22012035158861 — टेंच निर्माण कार्य फूटा बाबा की पहाड़ी ग्राम झिनगुवा पंचायात दुर्गानगर</t>
+          <t>1707005035/IF/22012035569062 — मुलिया/ठाकुरदास लोधी</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>45154</v>
+        <v>45761</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / DURGANAGAR</t>
+          <t>BALDEOGARH / CHANDERI KHAS</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1707005010/WC/22012035158863 — टेंच निर्माण कार्य सुकरेल पहाड़ी ग्राम झिनगुवा पंचायत दुर्गानगर</t>
+          <t>1707005035/IF/22012035569063 — मुलिया/ठाकुरदास लोधी</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>45154</v>
+        <v>45761</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / DURGANAGAR</t>
+          <t>BALDEOGARH / CHANDERI KHAS</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1707005010/WC/22012035211404 — ग्रेवियन निर्माण कार्य दीपक के खेत के पास ग्राम पंचायत दुर्गानगर</t>
+          <t>1707005035/IF/22012035569064 — मुलिया/ठाकुरदास लोधी</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>45407</v>
+        <v>45761</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / DEVINAGAR</t>
+          <t>BALDEOGARH / CHANDERI KHAS</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1707005011/IF/22012035560390 — डग वेल रिचार्ज पिट प्रवेश/बंशी यादव देवीनगर</t>
+          <t>1707005035/IF/22012035569066 — मुलिया/ठाकुरदास लोधी</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / BADERA</t>
+          <t>BALDEOGARH / CHANDERI KHAS</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1707005014/AV/22012034667382 — शांतिधाम निर्माण ललऊवाखेरा ग्राम पंचायत बडेरा</t>
+          <t>1707005035/IF/22012035569068 — मुलिया/ठाकुरदास लोधी खेत तालाब निर्माण ग्राम पंचायत चंदेरी खास l</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>45823</v>
+        <v>45761</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / BADERA</t>
+          <t>BALDEOGARH / CHANDERI KHAS</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Construction of Canal</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1707005014/IC/22012034890936 — सार्वजनिक कूप निर्माण हाई स्‍कूल के पास ग्राम पंचायत बडेरा</t>
+          <t>1707005035/IF/22012035569069 — मुलिया/ठाकुरदास लोधी खेत तालाब निर्माण ग्राम पंचायत चंदेरी खास l</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / GUNA</t>
+          <t>BALDEOGARH / CHANDERI KHAS</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1707005016/IF/22012035521493 — JSM Duge well Recharge Rajesh/ Seetaram yadav ke koop par guna</t>
+          <t>1707005035/IF/22012035569070 — मुलिया/ठाकुरदास लोधी खेत तालाब निर्माण ग्राम पंचायत चंदेरी खास l</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / CHOUVARA</t>
+          <t>BALDEOGARH / CHANDERI KHAS</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1707005017/AV/22012034667404 — Shantidham nirmad harijan muhalla chitai pahadi choubara</t>
+          <t>1707005035/IF/22012035569072 — मुलिया/ठाकुरदास लोधी खेत तालाब निर्माण ग्राम पंचायत चंदेरी खास l</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / CHOUVARA</t>
+          <t>BALDEOGARH / CHANDERI KHAS</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1707005017/IF/22012035513400 — JSM Duge well Recharge pit Sutiya kushwaha ke koop ke pas choubara</t>
+          <t>1707005035/IF/22012035569264 — कोंशा/बारेलाल लोधी खेत तालाब निर्माण कार्य ग्राम पंचायत चंदेरी खास l</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / CHOUVARA</t>
+          <t>BALDEOGARH / IMALIYA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1707005017/WC/22012035232910 — Naveen talab nirmad ikdariya nala choubara</t>
+          <t>1707005037/IC/22012034884581 — खेत तालाब निर्माण हरबल लोधी पुत्र रामदयाल लोधी टपरियन ग्राम गुजरायतन खास</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>45631</v>
+        <v>45602</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / PATHARGUWAN</t>
+          <t>BALDEOGARH / KANNPUR</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1707005021/RC/22012034837413 — xyz</t>
+          <t>1707005038/IF/22012035357616 — खेत तालाव निर्माण कार्य छोटू/चिन्‍टोला रजक ग्राम पंचायत कन्‍नपुर</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>45682</v>
+        <v>45748</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / DHARAMPURA</t>
+          <t>BALDEOGARH / PATORI JAGIR</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Goat Shelter for Community / Construction of Goat Shelter for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Goat Shelter</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1707005023/IF/22012035344324 — Kapil dhara koop nirmad karya Ramju/Nandu Ahirwar Dharampura</t>
+          <t>1707005040/AV/22012034660122 — santi dham nirman karya toriya  rampura</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>45757</v>
+        <v>45520</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / HIRAPUR KHAS</t>
+          <t>BALDEOGARH / PATORI JAGIR</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1707005026/IF/22012035253161 — Nandanphaloudhan karya ravraja/mahendra singh Gram Hirapur GP Hirapur Khas</t>
+          <t>1707005040/IF/22012035511175 — JSM DUGWELL RECHARGE PIT ASHA ADIWASI GP PATORI</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>45396</v>
+        <v>45761</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / HIRAPUR KHAS</t>
+          <t>BALDEOGARH / PATORI JAGIR</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1707005026/WC/VB/22012035330582 — बोल्डर चेक डैम मगरा नाला पर हीरापुर खास</t>
+          <t>1707005040/IF/22012035511189 — JSM DUGWELL RECHARGE PIT MATHARA/DHARMA LODHI GP PATORI</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>46126</v>
+        <v>45761</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / KHAJRAR</t>
+          <t>BALDEOGARH / PATORI JAGIR</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1707005027/IC/22012034892762 — सार्वजनिक कूप निर्माण कार्य ग्राम पट्टीरामपाल सिंह</t>
+          <t>1707005040/RC/22012034835621 — सीसी रोड निर्माण आंगनवाडी केन्‍द्र अ एवं महेन्‍द्र सिंह मकान की ओर ग्राम पंचायत पटौरी जागीर</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>45986</v>
+        <v>45646</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / KHAJRAR</t>
+          <t>BALDEOGARH / RAMPURA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1707005027/IF/22012035239246 — खेत तालाब निर्माण कार्य लक्ष्मण /बल्ला लोधी जनकपुर ग्राम पंचायत खजरार</t>
+          <t>1707005043/IF/22012035293583 — kapildhara koop nirman karya ramesh/mulayam yadav khudo najdik kudila</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>45383</v>
+        <v>45567</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / KHAJRAR</t>
+          <t>BALDEOGARH / RAMPURA</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1707005027/IF/22012035547070 — खेत तालाव निर्माण अखलेश/हल्लू कुम्हार ग्राम जनकपुर</t>
+          <t>1707005043/IF/22012035294018 — kapildhara koop nirman karya ramesh/mulayam yadav khudo najdik kudila</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / DERI</t>
+          <t>BALDEOGARH / RAMPURA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1707005028/IF/22012035566321 — खेत तालाब निर्माण कार्य करन सिह /खलक सिंह ठाकुर तिगोड़ा ग्राम पंचायत देरी</t>
+          <t>1707005043/IF/22012035294680 — kapildhara koop nirman karya ramesh/mulayam yadav khudo najdik kudila</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>45761</v>
+        <v>45683</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / DERI</t>
+          <t>BALDEOGARH / RAMPURA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1707005028/IF/22012035566326 — खेत तालाब निर्माण करन सिह /खलक सिंह तिगोड़ा ग्राम पंचायत देरी</t>
+          <t>1707005043/IF/22012035303379 — kapil dhara koop nirman karya ankit yadav/sokhdeen yadav khudo najdik kudila</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>45762</v>
+        <v>45709</v>
       </c>
       <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / DHANERA</t>
+          <t>BALDEOGARH / RAMPURA</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1707005030/IC/22012034891198 — पेजयल कूप निर्माण कार्य गौड़ बाबा के पास रोड वाला मुहल्ला ग्राम पंचायत धनेरा</t>
+          <t>1707005043/IF/22012035303392 — kapildhara koop nirman karya radhika yadav/Acchelal yadav khudo najdik kudila</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>45761</v>
+        <v>45709</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / DHANERA</t>
+          <t>BALDEOGARH / RAMPURA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1707005030/IF/22012035449996 — खेत तालाब निर्माण कार्य राकेश/मुटुरूआ रैकवार ग्राम पंचायत धनेरा</t>
+          <t>1707005043/IF/22012035344300 — खेत तालाब निर्माण कार्य पुन्ना/रम्मली यादब ग्राम पंचायत रमपुरा</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / PIPRA BILARI</t>
+          <t>BALDEOGARH / PHARKA PATHRAI</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1707005031/IF/22012035357142 — डग बैल रिचार्ज पिट निर्माण कार्य हरिराम/मंनटोलाअहिरवार पिपरा</t>
+          <t>1707005045/IF/22012035522140 — खेत तालाब निर्माण कार्य अजुद्दी अहिरवर/भरोसा अहिरवार ग़्राम पंचायत फरका पठराई</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>45764</v>
+        <v>45763</v>
       </c>
       <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / PIPRA BILARI</t>
+          <t>BALDEOGARH / MANPASAR</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1707005031/IF/22012035358606 — डग बैल रिचार्ज पिट निर्माण कार्य भुरा यादव/रामप्यारे यादव पिपरा ग्राम पचयात पिपरा बिलारी</t>
+          <t>1707005046/IF/22012035519373 — Khet talab nirman karya Chiddu/Budda sour Gram Nourpara GP Manpasar</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / PIPRA BILARI</t>
+          <t>BALDEOGARH / DEWARDA</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1707005031/IF/22012035495630 — डगवेल रिचार्ज फिट निर्माण कार्य मुकेश यादव / गोवर्धन यादव ग्राम पिपरा ग्राम पंचायत पिपरा बिलारी</t>
+          <t>1707005048/IC/22012034889016 — सार्वजनिक पेयजल कूप बगाज माता मंदिर के पास ग्राम पंचायत देवरदा</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>45764</v>
+        <v>45685</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / CHHIDARI</t>
+          <t>BALDEOGARH / BADAGHAT</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1707005032/IF/22012035259257 — Nandan phal nirman kary chhotelal/dharnidhar dixit chhidari gp chhidari</t>
+          <t>1707005050/IC/22012034890261 — Savjanik koop Hanuman mandir badaghat</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>45519</v>
+        <v>45761</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / KOTRA</t>
+          <t>BALDEOGARH / BANERA</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Unskilled wage for Bio gas plant for community / Construction of Biogas Plant for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1707005033/AV/22012034667441 — शांतिधाम निमार्ण कार्य चिनगुवा ग्राम पंचायत कोटरा</t>
+          <t>1707005051/AV/22012034658560 — व्रक्षारोपण कार्य सामूदायक भवन के पास ग्राम रजपुरा ग्राम पंचायत बनेरा</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>45902</v>
+        <v>45467</v>
       </c>
       <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / KOTRA</t>
+          <t>BALDEOGARH / BANERA</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1707005033/IC/22012034891062 — सार्वजनिक पेयजल कूप निर्माण कार्य रोतेले खिरक ग्राम पंचायत कोटरा</t>
+          <t>1707005051/RC/22012034840360 — खेत सड़क निर्माण कार्य - आंगनबाड़ी से चतुर ढीमर के खेत की ओर रजपुरा  ग्राम पंचायत बनेरा</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>45775</v>
+        <v>45734</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / CHANDERI KHAS</t>
+          <t>BALDEOGARH / BUDOURA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
-          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Work-shed for livelihood activity of SHG / Construction of workshed for Livelihood activity for Groups</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
-          <t>Construction of building/workshed for SHG</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1707005035/AV/VB/22012034669449 — pashued nirman karya santi/pooran ahirwar gram panchayat chanderi khash</t>
+          <t>1707005052/IF/22012035276028 — कपिलधारा कूप निर्माण भरत /रामस्वरूप पान्डे बुदौरा ग्रा. पंचा. बुदौरा</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>46156</v>
+        <v>45567</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / CHANDERI KHAS</t>
+          <t>BALDEOGARH / BUDOURA</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1707005035/IC/22012034891222 — सार्व‍जनिक कूप निर्माण कार्य हरिजन बस्‍ती ग्राम पंचायत चंदेरीखास</t>
+          <t>1707005052/IF/22012035291640 — कपिलधारा कूप निर्माण मनका /हल्लू लोधी  बुदौरा ग्रा. पंचा. बुदौरा</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / CHANDERI KHAS</t>
+          <t>BALDEOGARH / MALGUWAN</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1707005035/IC/22012034891225 — सार्वजनिक कूप निर्माण रैकवार मुहल्‍ला छपटा टाेरो ग्राम पंचायत चंदेरीखास</t>
+          <t>1707005054/IF/22012035557129 — खेत तालाव निर्माण मानक/भैयन लोधी ग्राम पंचायत मलगुवां</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / CHANDERI KHAS</t>
+          <t>BALDEOGARH / HATA</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Bio-gas plant for individual / Construction of Biogas Plant for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1707005035/IF/22012035569062 — मुलिया/ठाकुरदास लोधी</t>
+          <t>1707005055/IF/22012035257696 — नंदन फल उद्यान निर्माण कार्य कमलापत तनय चिनने सेन हटा</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>45761</v>
+        <v>45520</v>
       </c>
       <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / CHANDERI KHAS</t>
+          <t>BALDEOGARH / HATA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Bio-gas plant for individual / Construction of Biogas Plant for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1707005035/IF/22012035569063 — मुलिया/ठाकुरदास लोधी</t>
+          <t>1707005055/IF/22012035257697 — नंदन फल उद्यान निर्माण कार्य कमलापत तनय चिनने सेन हटा</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>45761</v>
+        <v>45520</v>
       </c>
       <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / CHANDERI KHAS</t>
+          <t>BALDEOGARH / HATA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1707005035/IF/22012035569064 — मुलिया/ठाकुरदास लोधी</t>
+          <t>1707005055/IF/22012035556093 — डगवेल रिचार्ज पिट निर्माण  मगनलाल  हटा</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>45761</v>
+        <v>45749</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / CHANDERI KHAS</t>
+          <t>BALDEOGARH / HATA</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1707005035/IF/22012035569066 — मुलिया/ठाकुरदास लोधी</t>
+          <t>1707005055/IF/22012035607595 — मॉ की बगिया वंदना/कमलापत सेन (MP59403171) ग्राम पंचायत हटा</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>45761</v>
+        <v>45823</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / CHANDERI KHAS</t>
+          <t>BALDEOGARH / AIROURA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1707005035/IF/22012035569068 — मुलिया/ठाकुरदास लोधी खेत तालाब निर्माण ग्राम पंचायत चंदेरी खास l</t>
+          <t>1707005056/IF/22012035557589 — JSM dugwell recharge pit nirman karya kailash s/o lalta Prasad Tiwari gram Arora gp Airora</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>45761</v>
+        <v>45806</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / CHANDERI KHAS</t>
+          <t>BALDEOGARH / GUKHRAI KHAS</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1707005035/IF/22012035569069 — मुलिया/ठाकुरदास लोधी खेत तालाब निर्माण ग्राम पंचायत चंदेरी खास l</t>
+          <t>1707005058/WC/22012035261636 — Navin talab nirman Tikora Har gram panchayat gukhrai</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / CHANDERI KHAS</t>
+          <t>BALDEOGARH / GUKHRAI KHAS</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1707005035/IF/22012035569070 — मुलिया/ठाकुरदास लोधी खेत तालाब निर्माण ग्राम पंचायत चंदेरी खास l</t>
+          <t>1707005058/WC/22012035298646 — परकोलेशन निर्माण कार्य टिकोरा हार गुखरई</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / CHANDERI KHAS</t>
+          <t>BALDEOGARH / LAMERA</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1707005035/IF/22012035569072 — मुलिया/ठाकुरदास लोधी खेत तालाब निर्माण ग्राम पंचायत चंदेरी खास l</t>
+          <t>1707005059/RC/22012034837411 — Khet sadak nirman Kary Harpura marg se katya haar ki or gp lamera</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I464" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>45761</v>
+        <v>45684</v>
       </c>
       <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / CHANDERI KHAS</t>
+          <t>BALDEOGARH / LAMERA</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1707005035/IF/22012035569264 — कोंशा/बारेलाल लोधी खेत तालाब निर्माण कार्य ग्राम पंचायत चंदेरी खास l</t>
+          <t>1707005059/RC/22012034837412 — Khet sadak nirman Kary Harpura marg se katya haar ki or gp lamera</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>45761</v>
+        <v>45684</v>
       </c>
       <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / KHARILA</t>
+          <t>BALDEOGARH / LAMERA</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1707005036/WC/VB/22012035329862 — RAIN WATER HARVESTING SAMUDAYIK BHAVAN KHARILA</t>
+          <t>1707005059/RC/22012034837414 — खेत सडक निर्माण कार्य हरपुरा मार्ग से कटया हार की ओर ग्राम पं. लमेरा</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>46199</v>
+        <v>45684</v>
       </c>
       <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / IMALIYA</t>
+          <t>BALDEOGARH / LAMERA</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1707005037/IC/22012034884581 — खेत तालाब निर्माण हरबल लोधी पुत्र रामदयाल लोधी टपरियन ग्राम गुजरायतन खास</t>
+          <t>1707005059/RC/22012034837415 — Khet sadak nirman Kary Harpura marg se katya haar ki or gp lamera</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>45602</v>
+        <v>45681</v>
       </c>
       <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / KANNPUR</t>
+          <t>BALDEOGARH / DARGUWAN KHALSA</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1707005038/IF/22012035357616 — खेत तालाव निर्माण कार्य छोटू/चिन्‍टोला रजक ग्राम पंचायत कन्‍नपुर</t>
+          <t>1707005060/IF/22012035562679 — खेत तालाब निर्माण कमला/ बल्दुवा कुशवाहा ग्रा प डारागुवां खालसा</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>45748</v>
+        <v>45779</v>
       </c>
       <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / PATORI JAGIR</t>
+          <t>BALDEOGARH / BHILOUNI</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Construction of Goat Shelter for Community / Construction of Goat Shelter for Community</t>
+          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair &amp; Maintenance of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Goat Shelter</t>
+          <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1707005040/AV/22012034660122 — santi dham nirman karya toriya  rampura</t>
+          <t>1707005064/FP/22012034639058 — STOP Dem Marmat kary Miln ghat Bhiloni</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>45520</v>
+        <v>45315</v>
       </c>
       <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / PATORI JAGIR</t>
+          <t>BALDEOGARH / BHILOUNI</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1707005040/IF/22012035511175 — JSM DUGWELL RECHARGE PIT ASHA ADIWASI GP PATORI</t>
+          <t>1707005064/IF/22012035563641 — JSM खेत तालाव निर्माण राजू/मोनी घोष नरवा हार मे ग्राम पंचायत भिलोनी</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>45761</v>
+        <v>45812</v>
       </c>
       <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / PATORI JAGIR</t>
+          <t>BALDEOGARH / BHILOUNI</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1707005040/IF/22012035511189 — JSM DUGWELL RECHARGE PIT MATHARA/DHARMA LODHI GP PATORI</t>
+          <t>1707005064/IF/22012035563671 — JSM खेत तालाव निर्माण दुर्वका/हरदास  ग्राम पंचायत भिलोनी</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>45761</v>
+        <v>45812</v>
       </c>
       <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / PATORI JAGIR</t>
+          <t>BALDEOGARH / BHILOUNI</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1707005040/RC/22012034835621 — सीसी रोड निर्माण आंगनवाडी केन्‍द्र अ एवं महेन्‍द्र सिंह मकान की ओर ग्राम पंचायत पटौरी जागीर</t>
+          <t>1707005064/IF/22012035563682 — JSM डगवेल रीचार्ज रूबीना/जसवेंद घोष  ग्राम पंचायत भिलोनी</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>45646</v>
+        <v>45812</v>
       </c>
       <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / RAMPURA</t>
+          <t>BALDEOGARH / GORA</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1707005043/IF/22012035293583 — kapildhara koop nirman karya ramesh/mulayam yadav khudo najdik kudila</t>
+          <t>1707005065/AV/22012034666271 — शांतिधाम निर्माण मंगराई रोड लुखरिया पटपरा ग्राम पंचायत गोरा</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / RAMPURA</t>
+          <t>BALDEOGARH / GORA</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1707005043/IF/22012035294018 — kapildhara koop nirman karya ramesh/mulayam yadav khudo najdik kudila</t>
+          <t>1707005065/IC/22012034884655 — कपिलधारा कूप निर्माण कार्य लक्ष्मन/मुल्ला ढीमर गोरा</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>45567</v>
+        <v>45383</v>
       </c>
       <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / RAMPURA</t>
+          <t>BALDEOGARH / GORA</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1707005043/IF/22012035294680 — kapildhara koop nirman karya ramesh/mulayam yadav khudo najdik kudila</t>
+          <t>1707005065/IF/22012035343774 — khettalab nirman kary jagdish singh thakur gora</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>45683</v>
+        <v>45762</v>
       </c>
       <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / RAMPURA</t>
+          <t>BALDEOGARH / GORA</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1707005043/IF/22012035303379 — kapil dhara koop nirman karya ankit yadav/sokhdeen yadav khudo najdik kudila</t>
+          <t>1707005065/IF/22012035529737 — खेत तालाब निर्माण कार्य चिंतामन / चन्ना अहिरवार गोरा</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>45709</v>
+        <v>45762</v>
       </c>
       <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / RAMPURA</t>
+          <t>BALDEOGARH / GORA</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1707005043/IF/22012035303392 — kapildhara koop nirman karya radhika yadav/Acchelal yadav khudo najdik kudila</t>
+          <t>1707005065/LD/22012034601982 — शांतिधाम निर्माण कार्य दिमरौला खिरक गोरा</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>45709</v>
+        <v>45315</v>
       </c>
       <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / RAMPURA</t>
+          <t>BALDEOGARH / GORA</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1707005043/IF/22012035344300 — खेत तालाब निर्माण कार्य पुन्ना/रम्मली यादब ग्राम पंचायत रमपुरा</t>
+          <t>1707005065/LD/22012034602460 — शांतिधाम निर्माण कार्य ढिमरौला खिरक ग्राम पंचायत गोरा</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>45761</v>
+        <v>45315</v>
       </c>
       <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / PHARKA PATHRAI</t>
+          <t>BALDEOGARH / GORA</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1707005045/IF/22012035522140 — खेत तालाब निर्माण कार्य अजुद्दी अहिरवर/भरोसा अहिरवार ग़्राम पंचायत फरका पठराई</t>
+          <t>1707005065/WC/22012035173639 — स्टापडेम मरम्मत कार्य टिकौना नाला गोरा</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>45763</v>
+        <v>45315</v>
       </c>
       <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / MANPASAR</t>
+          <t>BALDEOGARH / GORA</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1707005046/IF/22012035519373 — Khet talab nirman karya Chiddu/Budda sour Gram Nourpara GP Manpasar</t>
+          <t>1707005065/WC/22012035173640 — अम्रतसरोवर तालाब निर्माण कार्य गरयाई नाला गोरा</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>45764</v>
+        <v>45315</v>
       </c>
       <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / DEWARDA</t>
+          <t>BALDEOGARH / GORA</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1707005048/IC/22012034889016 — सार्वजनिक पेयजल कूप बगाज माता मंदिर के पास ग्राम पंचायत देवरदा</t>
+          <t>1707005065/WC/22012035173641 — अम्रतसरोवर तालाब निर्माण कार्य कटारे हार गोरा</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>45685</v>
+        <v>45315</v>
       </c>
       <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / BADAGHAT</t>
+          <t>BALDEOGARH / GORA</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1707005050/IC/22012034890261 — Savjanik koop Hanuman mandir badaghat</t>
+          <t>1707005065/WC/22012035173642 — जीर्णोद्धार कार्य गुपिया बेर गोरा</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>45761</v>
+        <v>45315</v>
       </c>
       <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / BANERA</t>
+          <t>BALDEOGARH / BHELSI</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Unskilled wage for Bio gas plant for community / Unskilled wage component towards the construction of Bio-gas plant for community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Bio-gas plant</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1707005051/AV/22012034658560 — व्रक्षारोपण कार्य सामूदायक भवन के पास ग्राम रजपुरा ग्राम पंचायत बनेरा</t>
+          <t>1707005067/IF/22012035217775 — kapildhara kup nirman karya Hargovindra / nathuwa kushwaha  gram panchayat Bhelsi</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>45467</v>
+        <v>45315</v>
       </c>
       <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / BANERA</t>
+          <t>BALDEOGARH / LAKHERI</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Feeder Canal for Community / Construction of Main Canal for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1707005051/RC/22012034840360 — खेत सड़क निर्माण कार्य - आंगनबाड़ी से चतुर ढीमर के खेत की ओर रजपुरा  ग्राम पंचायत बनेरा</t>
+          <t>1707005068/IC/22012034884483 — खेत तालाब निर्माण कार्य</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>45734</v>
+        <v>45383</v>
       </c>
       <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / BUDOURA</t>
+          <t>BALDEOGARH / SHYAMPURA</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1707005052/IF/22012035276028 — कपिलधारा कूप निर्माण भरत /रामस्वरूप पान्डे बुदौरा ग्रा. पंचा. बुदौरा</t>
+          <t>1707005069/AV/22012034668806 — शांति धाम निर्माण कार्य हरिजन आदिवासी वस्ती बलवन्त पुरा खास ग्राम पंचायत श्यामपुरा</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>45567</v>
+        <v>45976</v>
       </c>
       <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / BUDOURA</t>
+          <t>BALDEOGARH / SHYAMPURA</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1707005052/IF/22012035291640 — कपिलधारा कूप निर्माण मनका /हल्लू लोधी  बुदौरा ग्रा. पंचा. बुदौरा</t>
+          <t>1707005069/IF/22012035298857 — kapil dhara koop gajendra s/o bhagirath lodhi gram shyampura gp shyampura</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>45567</v>
+        <v>45681</v>
       </c>
       <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / MALGUWAN</t>
+          <t>BALDEOGARH / SHYAMPURA</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1707005054/IF/22012035557129 — खेत तालाव निर्माण मानक/भैयन लोधी ग्राम पंचायत मलगुवां</t>
+          <t>1707005069/IF/22012035609511 — एक बगिया मॉ के नाम रानी राजे/जसवेन्‍द्र सिंह ठाकुर (MP12670046) बलवंतपुराखास ग्राम पंचायत श्‍यामपुरा</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>45761</v>
+        <v>45823</v>
       </c>
       <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / HATA</t>
+          <t>BALDEOGARH / MAJGUWAN</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bio-gas plant for individual / Construction of Bio-gas plant for individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Bio-gas plant</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1707005055/IF/22012035257696 — नंदन फल उद्यान निर्माण कार्य कमलापत तनय चिनने सेन हटा</t>
+          <t>1707005070/WC/22012035238622 — परकोलेशन टैंक निर्माण कार्य बगेचा के पास मझगुवां</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>45520</v>
+        <v>45519</v>
       </c>
       <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / HATA</t>
+          <t>BALDEOGARH / MAJGUWAN</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bio-gas plant for individual / Construction of Bio-gas plant for individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Bio-gas plant</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1707005055/IF/22012035257697 — नंदन फल उद्यान निर्माण कार्य कमलापत तनय चिनने सेन हटा</t>
+          <t>1707005070/WC/22012035240034 — परकोलेशन टैंक निर्माण कार्य धूमगढ़ के पास मझगुवां</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>45520</v>
+        <v>45519</v>
       </c>
       <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / HATA</t>
+          <t>BALDEOGARH / MAJGUWAN</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1707005055/IF/22012035556093 — डगवेल रिचार्ज पिट निर्माण  मगनलाल  हटा</t>
+          <t>1707005070/WC/22012035261439 — परकुलेसन टेंक निर्माण कमतू रैकवार के हार के पास भितरवार</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>45749</v>
+        <v>45748</v>
       </c>
       <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / HATA</t>
+          <t>BALDEOGARH / MAJGUWAN</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1707005055/IF/22012035607595 — मॉ की बगिया वंदना/कमलापत सेन (MP59403171) ग्राम पंचायत हटा</t>
+          <t>1707005070/WC/22012035261446 — परकुलेसन टेंक निर्माण दशरथ रैकवार के हार के पास भितरवार</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>45823</v>
+        <v>45748</v>
       </c>
       <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / AIROURA</t>
+          <t>BALDEOGARH / MAJGUWAN</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1707005056/IF/22012035557589 — JSM dugwell recharge pit nirman karya kailash s/o lalta Prasad Tiwari gram Arora gp Airora</t>
+          <t>1707005070/WC/22012035261452 — परकुलेसन टेंक निर्माण सिकेट्री के हार के पास मझ्गुवा</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>45806</v>
+        <v>45748</v>
       </c>
       <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / GUKHRAI KHAS</t>
+          <t>BALDEOGARH / MAJGUWAN</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1707005058/WC/22012035261636 — Navin talab nirman Tikora Har gram panchayat gukhrai</t>
+          <t>1707005070/WC/22012035261456 — परकुलेसन टेंक निर्माण दिकोल्याऊ के हार के पास मझ्गुवा</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / GUKHRAI KHAS</t>
+          <t>BALDEOGARH / MAJGUWAN</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1707005058/WC/22012035298646 — परकोलेशन निर्माण कार्य टिकोरा हार गुखरई</t>
+          <t>1707005070/WC/22012035261459 — परकुलेसन टेंक निर्माण दिस्सू के हार के पास मझ्गुवा</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / LAMERA</t>
+          <t>BALDEOGARH / MAJGUWAN</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1707005059/RC/22012034837411 — Khet sadak nirman Kary Harpura marg se katya haar ki or gp lamera</t>
+          <t>1707005070/WC/22012035261462 — परकुलेसन टेंक निर्माण मंगलयादव के हार के पास मझ्गुवा</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>45684</v>
+        <v>45748</v>
       </c>
       <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / LAMERA</t>
+          <t>BALDEOGARH / MAJGUWAN</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1707005059/RC/22012034837412 — Khet sadak nirman Kary Harpura marg se katya haar ki or gp lamera</t>
+          <t>1707005070/WC/22012035261463 — परकुलेसन टेंक निर्माण भाईसाब यादव के हार के पास मझ्गुवा</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>45684</v>
+        <v>45748</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / LAMERA</t>
+          <t>BALDEOGARH / MAJGUWAN</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1707005059/RC/22012034837414 — खेत सडक निर्माण कार्य हरपुरा मार्ग से कटया हार की ओर ग्राम पं. लमेरा</t>
+          <t>1707005070/WC/22012035261464 — परकुलेसन टेंक निर्माण रघुनाथ यदाव के हार के पास मझ्गुवा</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>45684</v>
+        <v>45748</v>
       </c>
       <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / LAMERA</t>
+          <t>BALDEOGARH / MAJGUWAN</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1707005059/RC/22012034837415 — Khet sadak nirman Kary Harpura marg se katya haar ki or gp lamera</t>
+          <t>1707005070/WC/22012035261466 — परकुलेसन टेंक निर्माण मुलुवा के हार के पास मझ्गुवा</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>45681</v>
+        <v>45748</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / DARGUWAN KHALSA</t>
+          <t>BALDEOGARH / MAJGUWAN</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1707005060/IF/22012035562679 — खेत तालाब निर्माण कमला/ बल्दुवा कुशवाहा ग्रा प डारागुवां खालसा</t>
+          <t>1707005070/WC/22012035261470 — परकुलेसन टेंक निर्माण बारे के हार के पास भितरवार</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>45779</v>
+        <v>45748</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / BHILOUNI</t>
+          <t>BALDEOGARH / BANPURA BUJURG</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Works for Flood Control and Protection</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1707005064/FP/22012034639058 — STOP Dem Marmat kary Miln ghat Bhiloni</t>
+          <t>1707005072/IF/22012035374277 — Dugwell Reacharge Pit निर्माण कार्य लछिया बाई S/O हल्लू अहिरवार कडवाहा GP Banpura Bujurg</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>45315</v>
+        <v>45762</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / BHILOUNI</t>
+          <t>BALDEOGARH / BHANPURA</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1707005064/IF/22012035563641 — JSM खेत तालाव निर्माण राजू/मोनी घोष नरवा हार मे ग्राम पंचायत भिलोनी</t>
+          <t>1707005073/WC/22012035208313 — तलैया जीर्णोद्धार देवी मंदिर गगर्रा ग्राम पंचायत भानपुंरा</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>45812</v>
+        <v>45396</v>
       </c>
       <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / BHILOUNI</t>
+          <t>BALDEOGARH / BHANPURA</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1707005064/IF/22012035563671 — JSM खेत तालाव निर्माण दुर्वका/हरदास  ग्राम पंचायत भिलोनी</t>
+          <t>1707005073/WC/22012035260641 — naveen talab nirman karya dagni toriya ke pass chakmadhosingh</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>45812</v>
+        <v>45751</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / BHILOUNI</t>
+          <t>BALDEOGARH / BRISHBHANPURA</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1707005064/IF/22012035563682 — JSM डगवेल रीचार्ज रूबीना/जसवेंद घोष  ग्राम पंचायत भिलोनी</t>
+          <t>1707005076/IC/22012034892279 — कपिलधारा कूप निर्माण कार्य राजू / बल्दू नापित बृषभानपुरा</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>45812</v>
+        <v>45761</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / BHILOUNI</t>
+          <t>BALDEOGARH / BRISHBHANPURA</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1707005064/IF/VB/22012035664530 — डगवेल रिचार्ज अकलेश घोसी के कूप पर ग्राम पंचायत भिलोनी</t>
+          <t>1707005076/IF/22012035573232 — कपिलधारा कूप निर्माण कार्य राजू नापित/बल्दू ग्राम पंचायत ब्रशभानपुरा</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>46242</v>
+        <v>45761</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / GORA</t>
+          <t>BALDEOGARH / BRISHBHANPURA</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1707005065/AV/22012034666271 — शांतिधाम निर्माण मंगराई रोड लुखरिया पटपरा ग्राम पंचायत गोरा</t>
+          <t>1707005076/RC/22012034673394 — Sudoor Sadak Nirman Karya Man Road Se Kali Mata Mandir Ki or Brishbhanpura</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>45761</v>
+        <v>45154</v>
       </c>
       <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / GORA</t>
+          <t>BALDEOGARH / BRISHBHANPURA</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1707005065/IC/22012034884655 — कपिलधारा कूप निर्माण कार्य लक्ष्मन/मुल्ला ढीमर गोरा</t>
+          <t>1707005076/WC/22012035153731 — graviyan nirman kary nayi badiyan pahadi ke pas</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>45383</v>
+        <v>45153</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / GORA</t>
+          <t>BALDEOGARH / BRISHBHANPURA</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1707005065/IF/22012035343774 — khettalab nirman kary jagdish singh thakur gora</t>
+          <t>1707005076/WC/22012035153732 — graviyan nirman kary nayi badiyan pahadi ke pas bhag -1</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>45762</v>
+        <v>45153</v>
       </c>
       <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / GORA</t>
+          <t>BALDEOGARH / BRISHBHANPURA</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1707005065/IF/22012035529737 — खेत तालाब निर्माण कार्य चिंतामन / चन्ना अहिरवार गोरा</t>
+          <t>1707005076/WC/22012035155642 — Greviyan nirman karya nai badhiyan pahadi bhag 01 Gram panchayat Brishbhanpura</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>45762</v>
+        <v>45154</v>
       </c>
       <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / GORA</t>
+          <t>BALDEOGARH / BRISHBHANPURA</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1707005065/LD/22012034601982 — शांतिधाम निर्माण कार्य दिमरौला खिरक गोरा</t>
+          <t>1707005076/WC/22012035155644 — Greviyan nirman karya nai badhiyan pahadi bhag 02 Gram panchayat Brishbhanpura</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>45315</v>
+        <v>45154</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / GORA</t>
+          <t>BALDEOGARH / BRISHBHANPURA</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1707005065/LD/22012034602460 — शांतिधाम निर्माण कार्य ढिमरौला खिरक ग्राम पंचायत गोरा</t>
+          <t>1707005076/WC/22012035155647 — Dugpond nirman Karya khale Ka nala Brishbhanpura</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>45315</v>
+        <v>45154</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / GORA</t>
+          <t>BALDEOGARH / BRISHBHANPURA</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1707005065/WC/22012035173639 — स्टापडेम मरम्मत कार्य टिकौना नाला गोरा</t>
+          <t>1707005076/WC/22012035157439 — Dugpond nirman Karya Chhui khan ki Toriya Brishbhanpura</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>45315</v>
+        <v>45154</v>
       </c>
       <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / GORA</t>
+          <t>BALDEOGARH / BRISHBHANPURA</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1707005065/WC/22012035173640 — अम्रतसरोवर तालाब निर्माण कार्य गरयाई नाला गोरा</t>
+          <t>1707005076/WC/22012035157440 — Dugpond nirman Karya Ghantibari Ki Toriya</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>45315</v>
+        <v>45154</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / GORA</t>
+          <t>BALDEOGARH / BRISHBHANPURA</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1707005065/WC/22012035173641 — अम्रतसरोवर तालाब निर्माण कार्य कटारे हार गोरा</t>
+          <t>1707005076/WC/22012035157441 — Dugpond nirman Karya Baganhar Rampura Naj Sewar</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>45315</v>
+        <v>45154</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / GORA</t>
+          <t>BALDEOGARH / HEERAPUR</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1707005065/WC/22012035173642 — जीर्णोद्धार कार्य गुपिया बेर गोरा</t>
+          <t>1707005079/IF/22012035609514 — एक बगिया मॉ के नाम हरकुंवर/हरीराम केवट (MP64655539)  ग्राम पंचायत हीरापुर नज. सरकनपुर</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>45315</v>
+        <v>45823</v>
       </c>
       <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / BHELSI</t>
+          <t>BALDEOGARH / BARME</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
-[...6 lines deleted...]
-      </c>
+          <t>Const. of Multi Purpose Agri. Platform for Comm. / Construction of Multi Purpose Agriculture Platform for Community</t>
+        </is>
+      </c>
+      <c r="E515" s="1"/>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1707005067/IF/22012035217775 — kapildhara kup nirman karya Hargovindra / nathuwa kushwaha  gram panchayat Bhelsi</t>
+          <t>1707005080/AV/VB/22012034669848 — Mad Baba ke pass samudayak Vriksharopan karya Nirman</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>45315</v>
+        <v>46297</v>
       </c>
       <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / LAKHERI</t>
+          <t>BALDEOGARH / BARME</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Construction of Feeder Canal for Community / Construction of Feeder Canal for Community</t>
-[...6 lines deleted...]
-      </c>
+          <t>Construction of Drip Irrigation Channels / Construction of Drip Irrigation Channels for Community</t>
+        </is>
+      </c>
+      <c r="E516" s="1"/>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1707005068/IC/22012034884483 — खेत तालाब निर्माण कार्य</t>
+          <t>1707005080/IC/VB/22012034893414 — Mad Baba ke pass sarvjanik peyjal koop Nirman karya</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>45383</v>
+        <v>46297</v>
       </c>
       <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / LAKHERI</t>
+          <t>TIKAMGARH / BADAGAON KHURD</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1707005068/WC/VB/22012035329921 — रूप वाटर हार्वेस्टिंग आंगनबाड़ी भवन मटयारा ग्राम पंचायत लखेरी</t>
+          <t>1707006002/AV/22012034664803 — KHEL MAIDAN KAMLESH VISHWAKARMA KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>46233</v>
+        <v>45567</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / SHYAMPURA</t>
+          <t>TIKAMGARH / BADAGAON KHURD</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1707005069/AV/22012034668806 — शांति धाम निर्माण कार्य हरिजन आदिवासी वस्ती बलवन्त पुरा खास ग्राम पंचायत श्यामपुरा</t>
+          <t>1707006002/AV/22012034665561 — Sudur sadak nirman imrat yadav ke ghar se alampura tak</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>45976</v>
+        <v>45761</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / SHYAMPURA</t>
+          <t>TIKAMGARH / BADAGAON KHURD</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1707005069/IF/22012035298857 — kapil dhara koop gajendra s/o bhagirath lodhi gram shyampura gp shyampura</t>
+          <t>1707006002/RC/22012034821137 — सीमेंट कांक्रीट रोड निर्माण कार्य किलेदार का माजरा पुलिया से राजपाल के बीड़ा तक</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>45681</v>
+        <v>45386</v>
       </c>
       <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / SHYAMPURA</t>
+          <t>TIKAMGARH / BADAGAON KHURD</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1707005069/IF/22012035609511 — एक बगिया मॉ के नाम रानी राजे/जसवेन्‍द्र सिंह ठाकुर (MP12670046) बलवंतपुराखास ग्राम पंचायत श्‍यामपुरा</t>
+          <t>1707006002/RC/22012034821143 — आर सी सी नाली निर्माण  कार्य लछ्मी यादव के घर से पावर हाउस पुलिया  तक</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>45823</v>
+        <v>45386</v>
       </c>
       <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / MAJGUWAN</t>
+          <t>TIKAMGARH / MAUGHAT</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1707005070/WC/22012035238622 — परकोलेशन टैंक निर्माण कार्य बगेचा के पास मझगुवां</t>
+          <t>1707006003/IF/22012035649146 — एक बगिया मा के नाम जानकी बाई कुशवाहा</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>45519</v>
+        <v>45932</v>
       </c>
       <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / MAJGUWAN</t>
+          <t>TIKAMGARH / NAYAKHERA</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1707005070/WC/22012035240034 — परकोलेशन टैंक निर्माण कार्य धूमगढ़ के पास मझगुवां</t>
+          <t>1707006004/IF/22012035402790 — जल गंगा संवर्धन डग वैल निर्माण सीताराम यादव के खेत पर नयाखेड़ा</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>45519</v>
+        <v>45761</v>
       </c>
       <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / MAJGUWAN</t>
+          <t>TIKAMGARH / NAYAKHERA</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1707005070/WC/22012035261439 — परकुलेसन टेंक निर्माण कमतू रैकवार के हार के पास भितरवार</t>
+          <t>1707006004/IF/22012035410282 — Jal Ganga samvardhan kapildhara kup nirman girja Yadav naya Khera</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / MAJGUWAN</t>
+          <t>TIKAMGARH / NAYAKHERA</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1707005070/WC/22012035261446 — परकुलेसन टेंक निर्माण दशरथ रैकवार के हार के पास भितरवार</t>
+          <t>1707006004/IF/22012035558643 — कपिलधारा कूप निर्माण राहुल सिंह यादव/हरिसिंह यादव नयाखेरा</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / MAJGUWAN</t>
+          <t>TIKAMGARH / BOURI</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Unskilled wage for Bio gas plant for community / Construction of Biogas Plant for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1707005070/WC/22012035261452 — परकुलेसन टेंक निर्माण सिकेट्री के हार के पास मझ्गुवा</t>
+          <t>1707006005/AV/22012034667960 — Ek bagiya maa ke naam bhavana lodhi /ashok lodhi</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>45748</v>
+        <v>45932</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / MAJGUWAN</t>
+          <t>TIKAMGARH / BOURI</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Unskilled wage for Bio gas plant for community / Construction of Biogas Plant for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1707005070/WC/22012035261456 — परकुलेसन टेंक निर्माण दिकोल्याऊ के हार के पास मझ्गुवा</t>
+          <t>1707006005/AV/22012034668764 — ma ki bagiya munni w/o bhumani vishwkarma</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>45748</v>
+        <v>45932</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / MAJGUWAN</t>
+          <t>TIKAMGARH / BOURI</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1707005070/WC/22012035261459 — परकुलेसन टेंक निर्माण दिस्सू के हार के पास मझ्गुवा</t>
+          <t>1707006005/IF/22012035321334 — कपिल धारा कूप मुन्ना/हल्काई यादव</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / MAJGUWAN</t>
+          <t>TIKAMGARH / BOURI</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1707005070/WC/22012035261462 — परकुलेसन टेंक निर्माण मंगलयादव के हार के पास मझ्गुवा</t>
+          <t>1707006005/IF/22012035344894 — कपिल धारा कूप  प्यारेलाल  /लक्ष्मण</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / MAJGUWAN</t>
+          <t>TIKAMGARH / BOURI</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1707005070/WC/22012035261463 — परकुलेसन टेंक निर्माण भाईसाब यादव के हार के पास मझ्गुवा</t>
+          <t>1707006005/IF/22012035563112 — khet talab nirman gulab yadav /ramdas</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / MAJGUWAN</t>
+          <t>TIKAMGARH / BOURI</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1707005070/WC/22012035261464 — परकुलेसन टेंक निर्माण रघुनाथ यदाव के हार के पास मझ्गुवा</t>
+          <t>1707006005/IF/22012035563127 — khet talab nirman gulab yadav</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / MAJGUWAN</t>
+          <t>TIKAMGARH / BOURI</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1707005070/WC/22012035261466 — परकुलेसन टेंक निर्माण मुलुवा के हार के पास मझ्गुवा</t>
+          <t>1707006005/IF/22012035563142 — Khet talab nirman kary gulab yadav</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / MAJGUWAN</t>
+          <t>TIKAMGARH / BOURI</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1707005070/WC/22012035261470 — परकुलेसन टेंक निर्माण बारे के हार के पास भितरवार</t>
+          <t>1707006005/IF/22012035656203 — एक बगिया मां के नाम गणेशी/नदलाल लोधी</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>45748</v>
+        <v>45932</v>
       </c>
       <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / BANPURA BUJURG</t>
+          <t>TIKAMGARH / BOURI</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1707005072/IF/22012035374277 — Dugwell Reacharge Pit निर्माण कार्य लछिया बाई S/O हल्लू अहिरवार कडवाहा GP Banpura Bujurg</t>
+          <t>1707006005/IF/22012035656909 — एक बगिया मां के नाम रेखा/चंदन लोधी हनुमान सागर</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>45762</v>
+        <v>45932</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / BHANPURA</t>
+          <t>TIKAMGARH / BOURI</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1707005073/WC/22012035208313 — तलैया जीर्णोद्धार देवी मंदिर गगर्रा ग्राम पंचायत भानपुंरा</t>
+          <t>1707006005/IF/22012035657046 — एक बगिया मां के नाम काशी बाई/रतिराम यादव</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>45396</v>
+        <v>45932</v>
       </c>
       <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / BHANPURA</t>
+          <t>TIKAMGARH / MAHARAJPURA</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1707005073/WC/22012035260641 — naveen talab nirman karya dagni toriya ke pass chakmadhosingh</t>
+          <t>1707006006/IF/22012035526090 — dug well recharge pit nirman ramesh yadav ke koop ke pas</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>45751</v>
+        <v>45761</v>
       </c>
       <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / BRISHBHANPURA</t>
+          <t>TIKAMGARH / GANESHGANJ</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>Construction of Canal</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1707005076/IC/22012034892279 — कपिलधारा कूप निर्माण कार्य राजू / बल्दू नापित बृषभानपुरा</t>
+          <t>1707006007/AV/22012034659673 — SHANTI DHAM NIRMAN MANIKPURA</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>45761</v>
+        <v>45521</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / BRISHBHANPURA</t>
+          <t>TIKAMGARH / DHAJRAI</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Unskilled wage for Bio gas plant for community / Construction of Biogas Plant for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1707005076/IF/22012035573232 — कपिलधारा कूप निर्माण कार्य राजू नापित/बल्दू ग्राम पंचायत ब्रशभानपुरा</t>
+          <t>1707006009/AV/22012034665885 — Khet talab Lxman Lodhi</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / BRISHBHANPURA</t>
+          <t>TIKAMGARH / DHAJRAI</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1707005076/RC/22012034673394 — Sudoor Sadak Nirman Karya Man Road Se Kali Mata Mandir Ki or Brishbhanpura</t>
+          <t>1707006009/IF/22012035494169 — परकोलेशन पित कार्य रामदयाल पिता अमान चढार</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>45154</v>
+        <v>45761</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / BRISHBHANPURA</t>
+          <t>TIKAMGARH / DHAJRAI</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1707005076/WC/22012035153731 — graviyan nirman kary nayi badiyan pahadi ke pas</t>
+          <t>1707006009/IF/22012035521556 — Koop Rechargepit Nirman Gulab Bai Lodhi Gram Panchayat Dhajrai</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>45153</v>
+        <v>45761</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / BRISHBHANPURA</t>
+          <t>TIKAMGARH / DHAJRAI</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1707005076/WC/22012035153732 — graviyan nirman kary nayi badiyan pahadi ke pas bhag -1</t>
+          <t>1707006009/IF/22012035521664 — Koop Rechargepit Nirman Suraj Lodhi Gram Panchayat Dhajrai</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>45153</v>
+        <v>45761</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / BRISHBHANPURA</t>
+          <t>TIKAMGARH / SHREENAGAR KHAS</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1707005076/WC/22012035155642 — Greviyan nirman karya nai badhiyan pahadi bhag 01 Gram panchayat Brishbhanpura</t>
+          <t>1707006010/IF/22012035320877 — कपिलधारा कूप निर्माण कार्य राजेन्‍द्र कुमार सोनी तनय प्‍यारेलाल सोनी</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>45154</v>
+        <v>45748</v>
       </c>
       <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / BRISHBHANPURA</t>
+          <t>TIKAMGARH / SHREENAGAR KHAS</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1707005076/WC/22012035155644 — Greviyan nirman karya nai badhiyan pahadi bhag 02 Gram panchayat Brishbhanpura</t>
+          <t>1707006010/IF/22012035564881 — khet talba nirman kary jasrath s/o durjan lodhi</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>45154</v>
+        <v>45761</v>
       </c>
       <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / BRISHBHANPURA</t>
+          <t>TIKAMGARH / SHREENAGAR KHAS</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1707005076/WC/22012035155647 — Dugpond nirman Karya khale Ka nala Brishbhanpura</t>
+          <t>1707006010/WC/22012035302351 — doughwell recharge pit nirman kary ghanshyam ahirwar ke koop ke pass</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>45154</v>
+        <v>45761</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / BRISHBHANPURA</t>
+          <t>TIKAMGARH / SHREENAGAR KHAS</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1707005076/WC/22012035157439 — Dugpond nirman Karya Chhui khan ki Toriya Brishbhanpura</t>
+          <t>1707006010/WC/22012035302356 — doughwell recharge pit nirman kary santosh ahirwar ke koop ke pass</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>45154</v>
+        <v>45761</v>
       </c>
       <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / BRISHBHANPURA</t>
+          <t>TIKAMGARH / MABAI</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1707005076/WC/22012035157440 — Dugpond nirman Karya Ghantibari Ki Toriya</t>
+          <t>1707006011/AV/22012034663666 — Shantidham nirmman Pani ki tanki ke paas</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>45154</v>
+        <v>45519</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / BRISHBHANPURA</t>
+          <t>TIKAMGARH / MABAI</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1707005076/WC/22012035157441 — Dugpond nirman Karya Baganhar Rampura Naj Sewar</t>
+          <t>1707006011/AV/22012034668593 — Shantidham nirman kary dhadkan muhalla mabai</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>45154</v>
+        <v>45932</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
-          <t>BALDEOGARH / HEERAPUR</t>
+          <t>TIKAMGARH / MABAI</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1707005079/IF/22012035609514 — एक बगिया मॉ के नाम हरकुंवर/हरीराम केवट (MP64655539)  ग्राम पंचायत हीरापुर नज. सरकनपुर</t>
+          <t>1707006011/WC/22012035269060 — doughwell recharge nirman kary ramprasad lodhi ke koop ke pass</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>45823</v>
+        <v>45761</v>
       </c>
       <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / BADAGAON KHURD</t>
+          <t>TIKAMGARH / MABAI</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1707006002/AV/22012034664803 — KHEL MAIDAN KAMLESH VISHWAKARMA KE KHET KE PASS</t>
+          <t>1707006011/WC/22012035296016 — doughwell recharge pit nirman kary pooran ahirwar ke khet ke pass</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / BADAGAON KHURD</t>
+          <t>TIKAMGARH / JASWANTNAGAR</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1707006002/AV/22012034665561 — Sudur sadak nirman imrat yadav ke ghar se alampura tak</t>
+          <t>1707006012/AV/22012034667289 — बाउंड्रीवॉल निर्माण - माध्यमिक शाला जसवंत नगर</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>45761</v>
+        <v>45883</v>
       </c>
       <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / BADAGAON KHURD</t>
+          <t>TIKAMGARH / JASWANTNAGAR</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1707006002/RC/22012034821137 — सीमेंट कांक्रीट रोड निर्माण कार्य किलेदार का माजरा पुलिया से राजपाल के बीड़ा तक</t>
+          <t>1707006012/AV/22012034668714 — MUKTIDHAM NIRMAN KARY GRAM JASWANTNAGAR GP JASWANTNAGAR</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>45386</v>
+        <v>45884</v>
       </c>
       <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / BADAGAON KHURD</t>
+          <t>TIKAMGARH / JASWANTNAGAR</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1707006002/RC/22012034821143 — आर सी सी नाली निर्माण  कार्य लछ्मी यादव के घर से पावर हाउस पुलिया  तक</t>
+          <t>1707006012/IF/22012035283724 — कपिलधारा कूप निर्माण -रामसेवक / बहोरा अहिरवार</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I551" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>45386</v>
+        <v>45567</v>
       </c>
       <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / MAUGHAT</t>
+          <t>TIKAMGARH / JASWANTNAGAR</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1707006003/IF/22012035649146 — एक बगिया मा के नाम जानकी बाई कुशवाहा</t>
+          <t>1707006012/IF/22012035657846 — EK BAGIYA MA KE NAAM LACHHIBAI BAI PAL KATERAKHERA</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / NAYAKHERA</t>
+          <t>TIKAMGARH / JASWANTNAGAR</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1707006004/IF/22012035402790 — जल गंगा संवर्धन डग वैल निर्माण सीताराम यादव के खेत पर नयाखेड़ा</t>
+          <t>1707006012/IF/22012035659137 — EK BAGIYA MA KE NAAM MEERA  WIFE DYARAM YADAV</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / NAYAKHERA</t>
+          <t>TIKAMGARH / PAPAWNI</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1707006004/IF/22012035410282 — Jal Ganga samvardhan kapildhara kup nirman girja Yadav naya Khera</t>
+          <t>1707006013/IF/22012035510072 — Khet Talab Nirman Ravindra Singh Parihar  Papawani</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / NAYAKHERA</t>
+          <t>TIKAMGARH / RANIPURA</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1707006004/IF/22012035558643 — कपिलधारा कूप निर्माण राहुल सिंह यादव/हरिसिंह यादव नयाखेरा</t>
+          <t>1707006014/IC/22012034887663 — पेय जल कूप हरिजन बस्ती स्याग</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>45761</v>
+        <v>45519</v>
       </c>
       <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / BOURI</t>
+          <t>TIKAMGARH / LAKHOURA</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Unskilled wage for Bio gas plant for community / Unskilled wage component towards the construction of Bio-gas plant for community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
-          <t>Bio-gas plant</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1707006005/AV/22012034667960 — Ek bagiya maa ke naam bhavana lodhi /ashok lodhi</t>
+          <t>1707006015/IF/22012035534630 — Dugwell Recharge Uttam Yadav ke koop ke pass</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>45932</v>
+        <v>45761</v>
       </c>
       <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / BOURI</t>
+          <t>TIKAMGARH / LAKHOURA</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Unskilled wage for Bio gas plant for community / Unskilled wage component towards the construction of Bio-gas plant for community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
-          <t>Bio-gas plant</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1707006005/AV/22012034668764 — ma ki bagiya munni w/o bhumani vishwkarma</t>
+          <t>1707006015/IF/22012035534653 — Dugwell Recharge Hardayal Vishwakarma ke koop ke pass</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>45932</v>
+        <v>45761</v>
       </c>
       <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / BOURI</t>
+          <t>TIKAMGARH / PREMPURA</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1707006005/IF/22012035321334 — कपिल धारा कूप मुन्ना/हल्काई यादव</t>
+          <t>1707006016/IF/22012035577449 — dug well rechargr pit rajendra /ramcharn lodhi</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / BOURI</t>
+          <t>TIKAMGARH / PAHADI TILWARAN</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1707006005/IF/22012035344894 — कपिल धारा कूप  प्यारेलाल  /लक्ष्मण</t>
+          <t>1707006019/IF/22012035361804 — KHET TALAB NIRMAN RAJKUMARI YADAV</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / BOURI</t>
+          <t>TIKAMGARH / PAHADI TILWARAN</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1707006005/IF/22012035563112 — khet talab nirman gulab yadav /ramdas</t>
+          <t>1707006019/IF/22012035361870 — KHET TALAB NIRMAN RAJKUMARI YADAV</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / BOURI</t>
+          <t>TIKAMGARH / KARMARAI</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1707006005/IF/22012035563127 — khet talab nirman gulab yadav</t>
+          <t>1707006021/IF/22012035425583 — Dugwell Recharge Pit Nirman Gyashi Ahirwar</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I561" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J561" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / BOURI</t>
+          <t>TIKAMGARH / KARMARAI</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1707006005/IF/22012035563142 — Khet talab nirman kary gulab yadav</t>
+          <t>1707006021/IF/22012035438499 — Khet Talab Nirman Sobran/Tiju Kushwaha</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / BOURI</t>
+          <t>TIKAMGARH / KARMARAI</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1707006005/IF/22012035656203 — एक बगिया मां के नाम गणेशी/नदलाल लोधी</t>
+          <t>1707006021/IF/22012035438562 — Khet Talab Nirman Sovran/Tiju Kushwaha Karmarai</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>45932</v>
+        <v>45761</v>
       </c>
       <c r="K563" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / BOURI</t>
+          <t>TIKAMGARH / KUMRAI KHIRIYA</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1707006005/IF/22012035656909 — एक बगिया मां के नाम रेखा/चंदन लोधी हनुमान सागर</t>
+          <t>1707006022/AV/22012034668718 — MUKTIDHAM NIRMAN KARY GRAM BARKHIRIYA GP KUMRAI KHIRIYA</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>45932</v>
+        <v>45884</v>
       </c>
       <c r="K564" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / BOURI</t>
+          <t>TIKAMGARH / KUMRAI KHIRIYA</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Work-shed for livelihood activity of SHG / Construction of Workshed for SHG for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of building/workshed for SHG</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1707006005/IF/22012035657046 — एक बगिया मां के नाम काशी बाई/रतिराम यादव</t>
+          <t>1707006022/AV/VB/22012034669541 — एक बगिया मॉं के नाम अभिलाषा राजा ग्राम बरखिरिया ग्राम पंचायत कुमरूउ खिरिया जनपद पंचायत टीकमगढ म प्र</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I565" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>45932</v>
+        <v>46250</v>
       </c>
       <c r="K565" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / MAHARAJPURA</t>
+          <t>TIKAMGARH / KUMRAI KHIRIYA</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Boulder Check Dam for Individuals / Construction of Boulder Check Dam for Individual</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1707006006/IF/22012035526090 — dug well recharge pit nirman ramesh yadav ke koop ke pas</t>
+          <t>1707006022/IF/22012035318131 — Stap Dame Marammat Kary Patha Ghat Kumrau khiriya</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / GANESHGANJ</t>
+          <t>TIKAMGARH / KUMRAI KHIRIYA</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1707006007/AV/22012034659673 — SHANTI DHAM NIRMAN MANIKPURA</t>
+          <t>1707006022/IF/22012035552451 — Dagwell Richarjpit Kapildhara Koop Ladkuwar w/o jagat yadav kumrau khiriya</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>45521</v>
+        <v>45761</v>
       </c>
       <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / DHAJRAI</t>
+          <t>TIKAMGARH / KUMRAI KHIRIYA</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Unskilled wage for Bio gas plant for community / Unskilled wage component towards the construction of Bio-gas plant for community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
-          <t>Bio-gas plant</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1707006009/AV/22012034665885 — Khet talab Lxman Lodhi</t>
+          <t>1707006022/IF/22012035639756 — Ek Bagiya Maa Ke Naam Ramkali Ahirwar Gram Barkhiriya Gram Panchyat Kumrau Khiriya</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>45761</v>
+        <v>45885</v>
       </c>
       <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / DHAJRAI</t>
+          <t>TIKAMGARH / KUMRAI KHIRIYA</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1707006009/IF/22012035494169 — परकोलेशन पित कार्य रामदयाल पिता अमान चढार</t>
+          <t>1707006022/IF/22012035639765 — Ek Bagiya Maa Ke Naam Ramkali Ahirwar Gram Barkhiriya Gram Panchyat Kumrau Khiriya</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>45761</v>
+        <v>45885</v>
       </c>
       <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / DHAJRAI</t>
+          <t>TIKAMGARH / KUMRAI KHIRIYA</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1707006009/IF/22012035521556 — Koop Rechargepit Nirman Gulab Bai Lodhi Gram Panchayat Dhajrai</t>
+          <t>1707006022/IF/22012035655507 — Ek Bagiya Maa Ke Naam Abhilasha Raja Gram Barkhiriya Gram Panchayat Kumrau Khiriya</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / DHAJRAI</t>
+          <t>TIKAMGARH / DHANWAHA</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1707006009/IF/22012035521664 — Koop Rechargepit Nirman Suraj Lodhi Gram Panchayat Dhajrai</t>
+          <t>1707006023/AV/22012034668707 — MUKTIDHAM NIRMAN KARY GRAM GHAT KHIRIYA GP DHANWAHA</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>45761</v>
+        <v>45884</v>
       </c>
       <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / SHREENAGAR KHAS</t>
+          <t>TIKAMGARH / DHANWAHA</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1707006010/IF/22012035320877 — कपिलधारा कूप निर्माण कार्य राजेन्‍द्र कुमार सोनी तनय प्‍यारेलाल सोनी</t>
+          <t>1707006023/IF/22012035362070 — jal ganga samvardhan antargat dagwell recharg pit Girdhari yadav ke koop ke pass dhanwaha</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I572" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / SHREENAGAR KHAS</t>
+          <t>TIKAMGARH / DHANWAHA</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1707006010/IF/22012035564881 — khet talba nirman kary jasrath s/o durjan lodhi</t>
+          <t>1707006023/IF/22012035612629 — Ek Bagiya Maa Ke Naam Maa Anjani Swasahayta Samooh Dhanwaha Bhagwati Paal</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>45761</v>
+        <v>45883</v>
       </c>
       <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / SHREENAGAR KHAS</t>
+          <t>TIKAMGARH / DHANWAHA</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Bondry Block - Coastal Shelter Belt-Individuals / Block Plantation of Forestry Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Other Works</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1707006010/WC/22012035302351 — doughwell recharge pit nirman kary ghanshyam ahirwar ke koop ke pass</t>
+          <t>1707006023/IF/22012035612703 — Ek Bagiya Maa Ke Naam Maa Anshika Swasahayta Samooh Dhanwaha Maya Devi Yadav</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>45761</v>
+        <v>45883</v>
       </c>
       <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / SHREENAGAR KHAS</t>
+          <t>TIKAMGARH / DHANWAHA</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Bondry Block - Coastal Shelter Belt-Individuals / Block Plantation of Forestry Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Other Works</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1707006010/WC/22012035302356 — doughwell recharge pit nirman kary santosh ahirwar ke koop ke pass</t>
+          <t>1707006023/IF/22012035612719 — Ek Bagiya Maa Ke Naam Anshika Swasahayta Samooh Ghat Khiriya Maya Devi Yadav</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>45761</v>
+        <v>45883</v>
       </c>
       <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / MABAI</t>
+          <t>TIKAMGARH / DHANWAHA</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1707006011/AV/22012034663666 — Shantidham nirmman Pani ki tanki ke paas</t>
+          <t>1707006023/WC/22012035265237 — PERCULASTION TANK BADAI KI BANDHIYA</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>45519</v>
+        <v>45761</v>
       </c>
       <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / MABAI</t>
+          <t>TIKAMGARH / ASHTON</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1707006011/AV/22012034668593 — Shantidham nirman kary dhadkan muhalla mabai</t>
+          <t>1707006024/AV/22012034662491 — Naveen kary Khel Maidan Chaman bahar Stadium Gaiya baba ke Pass Aston</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>45932</v>
+        <v>45567</v>
       </c>
       <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / MABAI</t>
+          <t>TIKAMGARH / ASHTON</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1707006011/WC/22012035269060 — doughwell recharge nirman kary ramprasad lodhi ke koop ke pass</t>
+          <t>1707006024/AV/22012034666305 — khel maidan swasth kendra parishar</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / MABAI</t>
+          <t>TIKAMGARH / ASHTON</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Cattle Shelter for Community / Construction of Cattle Shelter for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1707006011/WC/22012035296016 — doughwell recharge pit nirman kary pooran ahirwar ke khet ke pass</t>
+          <t>1707006024/AV/VB/22012034669495 — Pashushed Nirman karya Kusum Kushwaha/Hardas Gram Panchayat Ashton</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>45761</v>
+        <v>46126</v>
       </c>
       <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / JASWANTNAGAR</t>
+          <t>TIKAMGARH / ASHTON</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Coastal Block Plantation of Forestry-Community / Along the coast Block Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compound wall</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1707006012/AV/22012034667289 — बाउंड्रीवॉल निर्माण - माध्यमिक शाला जसवंत नगर</t>
+          <t>1707006024/DP/22012034628723 — Vrakshropan kary Hari Singh baba ke Pass Aston</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>45883</v>
+        <v>45567</v>
       </c>
       <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / JASWANTNAGAR</t>
+          <t>TIKAMGARH / ASHTON</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1707006012/AV/22012034668714 — MUKTIDHAM NIRMAN KARY GRAM JASWANTNAGAR GP JASWANTNAGAR</t>
+          <t>1707006024/IF/22012035253715 — Nandan falodyan Hari Napit S/O Dhunke Napit</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I581" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>45884</v>
+        <v>45475</v>
       </c>
       <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / JASWANTNAGAR</t>
+          <t>TIKAMGARH / ASHTON</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1707006012/IF/22012035283724 — कपिलधारा कूप निर्माण -रामसेवक / बहोरा अहिरवार</t>
+          <t>1707006024/IF/22012035253766 — braksharopan kary Hari Napit S/O Dhunke Napit</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I582" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>45567</v>
+        <v>45475</v>
       </c>
       <c r="K582" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / JASWANTNAGAR</t>
+          <t>TIKAMGARH / ASHTON</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1707006012/IF/22012035657846 — EK BAGIYA MA KE NAAM LACHHIBAI BAI PAL KATERAKHERA</t>
+          <t>1707006024/IF/22012035253769 — Vrakaropan kary Hari Napit S/O Dhunke Napit</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>45932</v>
+        <v>45475</v>
       </c>
       <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / JASWANTNAGAR</t>
+          <t>TIKAMGARH / ASHTON</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1707006012/IF/22012035659137 — EK BAGIYA MA KE NAAM MEERA  WIFE DYARAM YADAV</t>
+          <t>1707006024/IF/22012035253957 — braksharopand kary jagdish yadav / hallu yadav</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>45932</v>
+        <v>45475</v>
       </c>
       <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / PAPAWNI</t>
+          <t>TIKAMGARH / ASHTON</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1707006013/IF/22012035510072 — Khet Talab Nirman Ravindra Singh Parihar  Papawani</t>
+          <t>1707006024/IF/22012035266229 — Nandan falodyan Sittan Sahu S/O kadori Sahu</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / RANIPURA</t>
+          <t>TIKAMGARH / ASHTON</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1707006014/IC/22012034887663 — पेय जल कूप हरिजन बस्ती स्याग</t>
+          <t>1707006024/IF/22012035266483 — Nandan falodyan Hari Napit ke khet ke pas</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>45519</v>
+        <v>45567</v>
       </c>
       <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / LAKHOURA</t>
+          <t>TIKAMGARH / ASHTON</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1707006015/IF/22012035534630 — Dugwell Recharge Uttam Yadav ke koop ke pass</t>
+          <t>1707006024/IF/22012035275584 — Nandan Falodyan Anil Rathore S/O Harpal Rathore</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I587" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K587" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / LAKHOURA</t>
+          <t>TIKAMGARH / ASHTON</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1707006015/IF/22012035534653 — Dugwell Recharge Hardayal Vishwakarma ke koop ke pass</t>
+          <t>1707006024/IF/VB/22012035664593 — Pashushed Nirman Karya Radha Yadav/ Gokal Gram Panchayat Ashton</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I588" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>45761</v>
+        <v>46126</v>
       </c>
       <c r="K588" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / PREMPURA</t>
+          <t>TIKAMGARH / ASHTON</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1707006016/IF/22012035577449 — dug well rechargr pit rajendra /ramcharn lodhi</t>
+          <t>1707006024/IF/VB/22012035664595 — Pashushed Nirman Kamlesh Yadav/ Tulsi YadavGram Panchayat Ashton</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>45761</v>
+        <v>46126</v>
       </c>
       <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / PAHADI TILWARAN</t>
+          <t>TIKAMGARH / ASHTON</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1707006019/IF/22012035361804 — KHET TALAB NIRMAN RAJKUMARI YADAV</t>
+          <t>1707006024/IF/VB/22012035664629 — Pashushed Nirman Jyoti Sahu / Gorishankar Gram Panchayat Ashton</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>45761</v>
+        <v>46126</v>
       </c>
       <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / PAHADI TILWARAN</t>
+          <t>TIKAMGARH / ASHTON</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1707006019/IF/22012035361870 — KHET TALAB NIRMAN RAJKUMARI YADAV</t>
+          <t>1707006024/IF/VB/22012035664666 — Pashushed Nirman Laxmi Bai Kushwaha / Ramgopal Gram Panchayat Ashton</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>45761</v>
+        <v>46126</v>
       </c>
       <c r="K591" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / KARMARAI</t>
+          <t>TIKAMGARH / ASHTON</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1707006021/IF/22012035425583 — Dugwell Recharge Pit Nirman Gyashi Ahirwar</t>
+          <t>1707006024/IF/VB/22012035664667 — Pashushed Nirman Karya Gudiya/ Devendra Yadav Gram Panchayat Ashton</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>45761</v>
+        <v>46126</v>
       </c>
       <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / KARMARAI</t>
+          <t>TIKAMGARH / ASHTON</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1707006021/IF/22012035438499 — Khet Talab Nirman Sobran/Tiju Kushwaha</t>
+          <t>1707006024/WC/22012035217309 — Sann ke Mahua ke Pass Aston</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I593" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>45761</v>
+        <v>45475</v>
       </c>
       <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / KARMARAI</t>
+          <t>TIKAMGARH / ASHTON</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dyke for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1707006021/IF/22012035438562 — Khet Talab Nirman Sovran/Tiju Kushwaha Karmarai</t>
+          <t>1707006024/WC/22012035232377 — Stop Dem Marmmad kary mohan Kushwaha ke khet ke paas Aston</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I594" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K594" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / KUMRAI KHIRIYA</t>
+          <t>TIKAMGARH / ASHTON</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1707006022/AV/22012034668718 — MUKTIDHAM NIRMAN KARY GRAM BARKHIRIYA GP KUMRAI KHIRIYA</t>
+          <t>1707006024/WC/22012035232464 — Stop Dem Marmmad kary Panna Yadav ke khet ke paas Aston</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I595" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>45884</v>
+        <v>45567</v>
       </c>
       <c r="K595" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / KUMRAI KHIRIYA</t>
+          <t>TIKAMGARH / JUDAWAN</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
-          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Work-shed for livelihood activity of SHG / Construction of workshed for Livelihood activity for Groups</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
-          <t>Construction of building/workshed for SHG</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1707006022/AV/VB/22012034669541 — एक बगिया मॉं के नाम अभिलाषा राजा ग्राम बरखिरिया ग्राम पंचायत कुमरूउ खिरिया जनपद पंचायत टीकमगढ म प्र</t>
+          <t>1707006025/LD/22012034943511 — CC road construction gokal ke Ghar se sarvjanak Chabutra ki or</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I596" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>46250</v>
+        <v>45451</v>
       </c>
       <c r="K596" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / KUMRAI KHIRIYA</t>
+          <t>TIKAMGARH / JUDAWAN</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Check Dam for Individuals / Construction of Boulder Check Dam for Individuals</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1707006022/IF/22012035318131 — Stap Dame Marammat Kary Patha Ghat Kumrau khiriya</t>
+          <t>1707006025/LD/22012034943513 — CC road construction gokal ke Ghar se sarvjanak Chabutra ki or</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I597" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>45748</v>
+        <v>45451</v>
       </c>
       <c r="K597" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / KUMRAI KHIRIYA</t>
+          <t>TIKAMGARH / PATHA</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1707006022/IF/22012035552451 — Dagwell Richarjpit Kapildhara Koop Ladkuwar w/o jagat yadav kumrau khiriya</t>
+          <t>1707006027/AV/22012034668725 — MUKTIDHAM NIRMAN KARY GRAM PATHA BHATA GP PATHA</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I598" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>45761</v>
+        <v>45884</v>
       </c>
       <c r="K598" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / KUMRAI KHIRIYA</t>
+          <t>TIKAMGARH / PATHA</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1707006022/IF/22012035639756 — Ek Bagiya Maa Ke Naam Ramkali Ahirwar Gram Barkhiriya Gram Panchyat Kumrau Khiriya</t>
+          <t>1707006027/IF/22012035572914 — Dugwell rechargepit nirman kary Gyansingh Yadav ke kup ke pass</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I599" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>45885</v>
+        <v>45761</v>
       </c>
       <c r="K599" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / KUMRAI KHIRIYA</t>
+          <t>TIKAMGARH / PATHA</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1707006022/IF/22012035639765 — Ek Bagiya Maa Ke Naam Ramkali Ahirwar Gram Barkhiriya Gram Panchyat Kumrau Khiriya</t>
+          <t>1707006027/IF/22012035572919 — Dugwell rechargepit nirman kary Ramesh Yadav ke kup ke pass</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>45885</v>
+        <v>45761</v>
       </c>
       <c r="K600" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / KUMRAI KHIRIYA</t>
+          <t>TIKAMGARH / PATHA</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1707006022/IF/22012035655507 — Ek Bagiya Maa Ke Naam Abhilasha Raja Gram Barkhiriya Gram Panchayat Kumrau Khiriya</t>
+          <t>1707006027/WC/22012035187147 — NAVEEN TALAB NIRMAN UR NADI PAR</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>45932</v>
+        <v>45383</v>
       </c>
       <c r="K601" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / DHANWAHA</t>
+          <t>TIKAMGARH / PATHA</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1707006023/AV/22012034668707 — MUKTIDHAM NIRMAN KARY GRAM GHAT KHIRIYA GP DHANWAHA</t>
+          <t>1707006027/WC/22012035258579 — TALAB MARMMAT KARYA SUNARWALI BANDHIYA</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>45884</v>
+        <v>45748</v>
       </c>
       <c r="K602" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / DHANWAHA</t>
+          <t>TIKAMGARH / PATHA</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1707006023/IF/22012035362070 — jal ganga samvardhan antargat dagwell recharg pit Girdhari yadav ke koop ke pass dhanwaha</t>
+          <t>1707006027/WH/22012034943517 — STOP DAM MARAMMAT KARYA LIDAEE NALA PAR</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K603" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / DHANWAHA</t>
+          <t>TIKAMGARH / MATOLI</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1707006023/IF/22012035612629 — Ek Bagiya Maa Ke Naam Maa Anjani Swasahayta Samooh Dhanwaha Bhagwati Paal</t>
+          <t>1707006028/IF/22012035360440 — Dugwell Reacharge Pit Nirman koop tulsiram Lodhi</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>45883</v>
+        <v>45761</v>
       </c>
       <c r="K604" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / DHANWAHA</t>
+          <t>TIKAMGARH / MATOLI</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Bondry Block - Coastal Shelter Belt-Individuals / Boundary Block Plantation of Coastal Shelter Belt Trees for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
-          <t>Other Works</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1707006023/IF/22012035612703 — Ek Bagiya Maa Ke Naam Maa Anshika Swasahayta Samooh Dhanwaha Maya Devi Yadav</t>
+          <t>1707006028/IF/22012035432411 — Dugwell Reacharge Pit Nirman koop tulsiram Lodhi</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>45883</v>
+        <v>45761</v>
       </c>
       <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / DHANWAHA</t>
+          <t>TIKAMGARH / MATOLI</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Bondry Block - Coastal Shelter Belt-Individuals / Boundary Block Plantation of Coastal Shelter Belt Trees for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
-          <t>Other Works</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1707006023/IF/22012035612719 — Ek Bagiya Maa Ke Naam Anshika Swasahayta Samooh Ghat Khiriya Maya Devi Yadav</t>
+          <t>1707006028/IF/22012035433080 — Khet Talab Nirman Kharga Mohan Lodhi</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>45883</v>
+        <v>45761</v>
       </c>
       <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / DHANWAHA</t>
+          <t>TIKAMGARH / MATOLI</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1707006023/WC/22012035265237 — PERCULASTION TANK BADAI KI BANDHIYA</t>
+          <t>1707006028/IF/22012035656866 — Ek bagiya man ke nam sheela yadav/gorelal</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / ASHTON</t>
+          <t>TIKAMGARH / BAHADURPUR</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1707006024/AV/22012034662491 — Naveen kary Khel Maidan Chaman bahar Stadium Gaiya baba ke Pass Aston</t>
+          <t>1707006029/IF/22012035340479 — Dugwell Richarge KAPILDHARA KOOP Harkunwar YADAV /FULLAN YADAV</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / ASHTON</t>
+          <t>TIKAMGARH / BAHADURPUR</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1707006024/AV/22012034666305 — khel maidan swasth kendra parishar</t>
+          <t>1707006029/IF/22012035340480 — Dugwell Richarge KAPILDHARA KOOP Harkunwar YADAV /FULLAN YADAV</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J609" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / ASHTON</t>
+          <t>TIKAMGARH / BAHADURPUR</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Community / Construction of Cattle Shelter for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1707006024/AV/VB/22012034669495 — Pashushed Nirman karya Kusum Kushwaha/Hardas Gram Panchayat Ashton</t>
+          <t>1707006029/IF/22012035340520 — Dugwell Richarge KAPILDHARA KOOP Harkunwar YADAV /FULLAN YADAV</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>46126</v>
+        <v>45761</v>
       </c>
       <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / ASHTON</t>
+          <t>TIKAMGARH / BAHADURPUR</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation of Forestry-Community / Along the coast Block Plantation of Forestry Trees for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1707006024/DP/22012034628723 — Vrakshropan kary Hari Singh baba ke Pass Aston</t>
+          <t>1707006029/IF/22012035340759 — Dugwell Richarge KAPILDHARA KOOP Harkunwar YADAV /FULLAN YADAV</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / ASHTON</t>
+          <t>TIKAMGARH / BAHADURPUR</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1707006024/IF/22012035253715 — Nandan falodyan Hari Napit S/O Dhunke Napit</t>
+          <t>1707006029/IF/22012035341580 — Dugwell Richarge KAPILDHARA KOOP Harkunwar YADAV /FULLAN YADAV</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>45475</v>
+        <v>45761</v>
       </c>
       <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / ASHTON</t>
+          <t>TIKAMGARH / BAHADURPUR</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1707006024/IF/22012035253766 — braksharopan kary Hari Napit S/O Dhunke Napit</t>
+          <t>1707006029/IF/22012035510884 — DUGWELL RECHARG Manoj pal /jalla pal ke koop ke pas</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>45475</v>
+        <v>45789</v>
       </c>
       <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / ASHTON</t>
+          <t>TIKAMGARH / BAHADURPUR</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1707006024/IF/22012035253769 — Vrakaropan kary Hari Napit S/O Dhunke Napit</t>
+          <t>1707006029/IF/22012035662445 — Kapildhara koop kamla bai bahadurpur</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>45475</v>
+        <v>46126</v>
       </c>
       <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / ASHTON</t>
+          <t>TIKAMGARH / BAHADURPUR</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1707006024/IF/22012035253957 — braksharopand kary jagdish yadav / hallu yadav</t>
+          <t>1707006029/WC/22012035261179 — DUGWELL RECHARG1</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>45475</v>
+        <v>45758</v>
       </c>
       <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / ASHTON</t>
+          <t>TIKAMGARH / BAHADURPUR</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1707006024/IF/22012035266229 — Nandan falodyan Sittan Sahu S/O kadori Sahu</t>
+          <t>1707006029/WC/22012035261194 — DUGWELL RECHARG1</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>45567</v>
+        <v>45758</v>
       </c>
       <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / ASHTON</t>
+          <t>TIKAMGARH / SUNDERPUR</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1707006024/IF/22012035266483 — Nandan falodyan Hari Napit ke khet ke pas</t>
+          <t>1707006030/IF/22012035286525 — Khakni nirman Kaliya/Moli Adiwasi Budkikhera</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>45567</v>
+        <v>45568</v>
       </c>
       <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / ASHTON</t>
+          <t>TIKAMGARH / SUNDERPUR</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1707006024/IF/22012035275584 — Nandan Falodyan Anil Rathore S/O Harpal Rathore</t>
+          <t>1707006030/IF/22012035487216 — Dagwell Recharge Pit Nirman Moolchandra Lodhi ke Koop ke pass Budkikhera</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / ASHTON</t>
+          <t>TIKAMGARH / SUNDERPUR</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1707006024/IF/VB/22012035664593 — Pashushed Nirman Karya Radha Yadav/ Gokal Gram Panchayat Ashton</t>
+          <t>1707006030/IF/22012035501151 — Khet Talab Nirman Laxman/Ramdayal Lodhi Sunderpur</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I619" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>46126</v>
+        <v>45761</v>
       </c>
       <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / ASHTON</t>
+          <t>TIKAMGARH / NAINWARI</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1707006024/IF/VB/22012035664595 — Pashushed Nirman Kamlesh Yadav/ Tulsi YadavGram Panchayat Ashton</t>
+          <t>1707006031/IF/22012035656861 — Ek Bagiya Ma ke Name Rajrani/Mohan Chadar Nainwari</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>46126</v>
+        <v>45932</v>
       </c>
       <c r="K620" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / ASHTON</t>
+          <t>TIKAMGARH / GUDANWARA</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Cyclone shelter for Community / Construction of Cyclone Shelter for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
-          <t>Poultry Shelter</t>
+          <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1707006024/IF/VB/22012035664629 — Pashushed Nirman Jyoti Sahu / Gorishankar Gram Panchayat Ashton</t>
+          <t>1707006032/AV/22012034659569 — GOSHALA NIRMAN KARYA BAGAJMATA ROAD GUDANWARA</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I621" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>46126</v>
+        <v>45453</v>
       </c>
       <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / ASHTON</t>
+          <t>TIKAMGARH / GUDANWARA</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
-          <t>Poultry Shelter</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1707006024/IF/VB/22012035664666 — Pashushed Nirman Laxmi Bai Kushwaha / Ramgopal Gram Panchayat Ashton</t>
+          <t>1707006032/AV/22012034668710 — MUKTIDHAM NIRMAN KARY GRAM BASGOI GP GUDANWARA</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>46126</v>
+        <v>45884</v>
       </c>
       <c r="K622" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / ASHTON</t>
+          <t>TIKAMGARH / GUDANWARA</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
-          <t>Poultry Shelter</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1707006024/IF/VB/22012035664667 — Pashushed Nirman Karya Gudiya/ Devendra Yadav Gram Panchayat Ashton</t>
+          <t>1707006032/IF/22012035343868 — Dagwell Recharge Pit Nirman Rampyari Solanki Gudanwara</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I623" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>46126</v>
+        <v>45761</v>
       </c>
       <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / ASHTON</t>
+          <t>TIKAMGARH / SAMARRA</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Bio-gas plant for individual / Construction of Biogas Plant for Individual</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1707006024/WC/22012035217309 — Sann ke Mahua ke Pass Aston</t>
+          <t>1707006033/IF/22012035255138 — MADANPUR VIVAH BATIKA BRAKSHA ROPAN</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I624" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>45475</v>
+        <v>45529</v>
       </c>
       <c r="K624" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / ASHTON</t>
+          <t>TIKAMGARH / SAMARRA</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1707006024/WC/22012035232377 — Stop Dem Marmmad kary mohan Kushwaha ke khet ke paas Aston</t>
+          <t>1707006033/IF/22012035639778 — ek bagiya ma ke nam rashmi lodhi</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>45567</v>
+        <v>45870</v>
       </c>
       <c r="K625" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / ASHTON</t>
+          <t>TIKAMGARH / AJNOR</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1707006024/WC/22012035232464 — Stop Dem Marmmad kary Panna Yadav ke khet ke paas Aston</t>
+          <t>1707006035/IF/22012035346316 — kapildhara koop hariram/madhavprasad lodhi pokhna har</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I626" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K626" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / JUDAWAN</t>
+          <t>TIKAMGARH / AJNOR</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1707006025/LD/22012034943511 — CC road construction gokal ke Ghar se sarvjanak Chabutra ki or</t>
+          <t>1707006035/IF/22012035451116 — JGSA 2025 Khet Talab Nandlal/ deena Lodhi Ajnor Puliya ke pass</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>45451</v>
+        <v>45761</v>
       </c>
       <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / JUDAWAN</t>
+          <t>TIKAMGARH / AJNOR</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1707006025/LD/22012034943513 — CC road construction gokal ke Ghar se sarvjanak Chabutra ki or</t>
+          <t>1707006035/IF/22012035602134 — Ek bagiya  ma ke name Radha Bai Lodhi/shobharam lodhi kataiya Har</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>45451</v>
+        <v>45870</v>
       </c>
       <c r="K628" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / PATHA</t>
+          <t>TIKAMGARH / AJNOR</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1707006027/AV/22012034668725 — MUKTIDHAM NIRMAN KARY GRAM PATHA BHATA GP PATHA</t>
+          <t>1707006035/IF/22012035625559 — EK BAGIYA MA KE NAME KUNWAR BAI LODHI AJNOR</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>45884</v>
+        <v>45894</v>
       </c>
       <c r="K629" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / PATHA</t>
+          <t>TIKAMGARH / SAPOUN</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1707006027/IF/22012035572914 — Dugwell rechargepit nirman kary Gyansingh Yadav ke kup ke pass</t>
+          <t>1707006036/AV/22012034659946 — Teen Shed Nirman Kary Karasdev Mandir ke Pass</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>0</v>
+        <v>35000</v>
       </c>
       <c r="I630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>45761</v>
+        <v>45519</v>
       </c>
       <c r="K630" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / PATHA</t>
+          <t>TIKAMGARH / SAPOUN</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1707006027/IF/22012035572919 — Dugwell rechargepit nirman kary Ramesh Yadav ke kup ke pass</t>
+          <t>1707006036/IF/22012035293426 — Kapildhara koop nirman Ashok Lodhi</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>45761</v>
+        <v>45674</v>
       </c>
       <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / PATHA</t>
+          <t>TIKAMGARH / SAPOUN</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1707006027/WC/22012035187147 — NAVEEN TALAB NIRMAN UR NADI PAR</t>
+          <t>1707006036/IF/22012035324703 — Kapil Dhara koop nirman Ashok Lodhi</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I632" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>45383</v>
+        <v>45749</v>
       </c>
       <c r="K632" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / PATHA</t>
+          <t>TIKAMGARH / SAPOUN</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1707006027/WC/22012035258579 — TALAB MARMMAT KARYA SUNARWALI BANDHIYA</t>
+          <t>1707006036/IF/22012035391119 — Kapil Dhara koop nirman Ashok Lodhi</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I633" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / PATHA</t>
+          <t>TIKAMGARH / SAPOUN</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1707006027/WH/22012034943517 — STOP DAM MARAMMAT KARYA LIDAEE NALA PAR</t>
+          <t>1707006036/IF/22012035641603 — EK BAGIYA MA KE NAAM ABHILASHA THAKUR</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I634" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>45748</v>
+        <v>45932</v>
       </c>
       <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / MATOLI</t>
+          <t>TIKAMGARH / SAPOUN</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1707006028/IF/22012035360440 — Dugwell Reacharge Pit Nirman koop tulsiram Lodhi</t>
+          <t>1707006036/IF/22012035641604 — EK BAGIYA MA KE NAAM ABHILASHA THAKUR</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / MATOLI</t>
+          <t>TIKAMGARH / SAPOUN</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1707006028/IF/22012035432411 — Dugwell Reacharge Pit Nirman koop tulsiram Lodhi</t>
+          <t>1707006036/RC/22012034840458 — SUDUR SADAK MUKHYA MARG SAPON SE KAINWAR BASTI TAK</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K636" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / MATOLI</t>
+          <t>TIKAMGARH / RADHAPUR</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1707006028/IF/22012035433080 — Khet Talab Nirman Kharga Mohan Lodhi</t>
+          <t>1707006038/IF/22012035656926 — EK BAGIYA MA KE NAAM RAMDEVI WIFE CHANDRABHAN LODHI POTYA</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / MATOLI</t>
+          <t>TIKAMGARH / BHAIRA</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1707006028/IF/22012035656866 — Ek bagiya man ke nam sheela yadav/gorelal</t>
+          <t>1707006039/AV/22012034668719 — MUKTIDHAM NIRMAN KARY GRAM  Dikoli -2</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>45932</v>
+        <v>45884</v>
       </c>
       <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / BAHADURPUR</t>
+          <t>TIKAMGARH / LAR</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1707006029/IF/22012035340479 — Dugwell Richarge KAPILDHARA KOOP Harkunwar YADAV /FULLAN YADAV</t>
+          <t>1707006039/IF/22012035655926 — EK BAGIYA MA KE NAAM MANJU PURUSHOTTAM GOTAM</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / BAHADURPUR</t>
+          <t>TIKAMGARH / LAR</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1707006029/IF/22012035340480 — Dugwell Richarge KAPILDHARA KOOP Harkunwar YADAV /FULLAN YADAV</t>
+          <t>1707006039/WC/22012035319395 — LOOSE BOLDER 2 CHHUIKHAN NALA LAR</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>45761</v>
+        <v>45883</v>
       </c>
       <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / BAHADURPUR</t>
+          <t>TIKAMGARH / LAR</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1707006029/IF/22012035340520 — Dugwell Richarge KAPILDHARA KOOP Harkunwar YADAV /FULLAN YADAV</t>
+          <t>1707006039/WC/22012035319398 — LOOSE BOLDER 4 CHHUIKHAN NALA LAR</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>45761</v>
+        <v>45883</v>
       </c>
       <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / BAHADURPUR</t>
+          <t>TIKAMGARH / BADMADAI KHAS</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1707006029/IF/22012035340759 — Dugwell Richarge KAPILDHARA KOOP Harkunwar YADAV /FULLAN YADAV</t>
+          <t>1707006040/IF/22012035491692 — Dug well recharge pit nirman kary parma kushwaha</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J642" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K642" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / BAHADURPUR</t>
+          <t>TIKAMGARH / LACHMANPURA</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1707006029/IF/22012035341580 — Dugwell Richarge KAPILDHARA KOOP Harkunwar YADAV /FULLAN YADAV</t>
+          <t>1707006041/AV/22012034662087 — Peyjal koop nirman gwal baba ke pass lachmanpura</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / BAHADURPUR</t>
+          <t>TIKAMGARH / LACHMANPURA</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1707006029/IF/22012035510884 — DUGWELL RECHARG Manoj pal /jalla pal ke koop ke pas</t>
+          <t>1707006041/AV/22012034662089 — khel maidan nirman madhyamik shala lachmanpura</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>45789</v>
+        <v>45567</v>
       </c>
       <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / BAHADURPUR</t>
+          <t>TIKAMGARH / LACHMANPURA</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1707006029/IF/22012035662445 — Kapildhara koop kamla bai bahadurpur</t>
+          <t>1707006041/AV/22012034662756 — Khel maidan nirman madhyamik shala laxmanpura</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>46126</v>
+        <v>45567</v>
       </c>
       <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / BAHADURPUR</t>
+          <t>TIKAMGARH / LACHMANPURA</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1707006029/WC/22012035261179 — DUGWELL RECHARG1</t>
+          <t>1707006041/WC/22012035228320 — dag pund nirman ludiyakhera ke pas laxmanpura</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>45758</v>
+        <v>45567</v>
       </c>
       <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / BAHADURPUR</t>
+          <t>TIKAMGARH / NANHI TEHRI</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1707006029/WC/22012035261194 — DUGWELL RECHARG1</t>
+          <t>1707006042/WC/VB/22012035333875 — BOLDER CHECK BHAG 3 UDGAR PAHADI 5</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>45758</v>
+        <v>46142</v>
       </c>
       <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / SUNDERPUR</t>
+          <t>TIKAMGARH / NAYAGAON</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1707006030/IF/22012035286525 — Khakni nirman Kaliya/Moli Adiwasi Budkikhera</t>
+          <t>1707006045/AV/22012034663949 — SHANTIDHAM NIRMAN GADARYANA BASTI</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>45568</v>
+        <v>45567</v>
       </c>
       <c r="K648" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / SUNDERPUR</t>
+          <t>TIKAMGARH / BHAIRA</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1707006030/IF/22012035487216 — Dagwell Recharge Pit Nirman Moolchandra Lodhi ke Koop ke pass Budkikhera</t>
+          <t>1707006046/IF/22012035293023 — KHET TALAB NIRMAN MAHESH KUMAR</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / SUNDERPUR</t>
+          <t>TIKAMGARH / BHAIRA</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1707006030/IF/22012035501151 — Khet Talab Nirman Laxman/Ramdayal Lodhi Sunderpur</t>
+          <t>1707006046/IF/22012035566002 — khet talab nirman ramsingh Bundela bhaira</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I650" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J650" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K650" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / NAINWARI</t>
+          <t>TIKAMGARH / RAMNAGAR</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1707006031/IF/22012035656861 — Ek Bagiya Ma ke Name Rajrani/Mohan Chadar Nainwari</t>
+          <t>1707006047/IF/22012035293852 — kapildhara koop nirman harishchandra / harprasad lodhi ramnagar</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>45932</v>
+        <v>45681</v>
       </c>
       <c r="K651" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / GUDANWARA</t>
+          <t>TIKAMGARH / RAMNAGAR</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cyclone shelter for Community / Construction of Cyclone shelter for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
-          <t>Construction of Other Community Building/Assets</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1707006032/AV/22012034659569 — GOSHALA NIRMAN KARYA BAGAJMATA ROAD GUDANWARA</t>
+          <t>1707006047/IF/22012035293856 — kapildhara koop nirman harishchandra / harprasad lodhi ramnagar</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>45453</v>
+        <v>45681</v>
       </c>
       <c r="K652" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / GUDANWARA</t>
+          <t>TIKAMGARH / RAMNAGAR</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1707006032/AV/22012034668710 — MUKTIDHAM NIRMAN KARY GRAM BASGOI GP GUDANWARA</t>
+          <t>1707006047/IF/22012035655664 — Kapildhara koop nirmad Brajlal/Laxman Chadar GP Ramnagar</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I653" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>45884</v>
+        <v>45932</v>
       </c>
       <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / GUDANWARA</t>
+          <t>TIKAMGARH / RAMNAGAR</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1707006032/IF/22012035343868 — Dagwell Recharge Pit Nirman Rampyari Solanki Gudanwara</t>
+          <t>1707006047/IF/22012035659073 — EK BAGIYA MA KE NAAM KUNWARBAI WIFE PARAMLAL</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K654" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / SAMARRA</t>
+          <t>TIKAMGARH / DUNDA TOURA</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bio-gas plant for individual / Construction of Bio-gas plant for individual</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
-          <t>Bio-gas plant</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1707006033/IF/22012035255138 — MADANPUR VIVAH BATIKA BRAKSHA ROPAN</t>
+          <t>1707006049/AV/22012034668709 — MUKTIDHAM NIRMAN KARY GRAM MAIRON GP DUDATORA</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I655" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>45529</v>
+        <v>45884</v>
       </c>
       <c r="K655" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / SAMARRA</t>
+          <t>TIKAMGARH / DARI</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1707006033/IF/22012035639778 — ek bagiya ma ke nam rashmi lodhi</t>
+          <t>1707006050/IF/22012035301522 — कपिलधारा कूप निर्माण प्यारेलाल तनय झलकना अहिरवार दरी</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I656" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>45870</v>
+        <v>45520</v>
       </c>
       <c r="K656" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / AJNOR</t>
+          <t>TIKAMGARH / DARI</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1707006035/IF/22012035346316 — kapildhara koop hariram/madhavprasad lodhi pokhna har</t>
+          <t>1707006050/IF/22012035332355 — सिचाई कूप निर्माण रामकिशन तनय लम्पू लोधी ग्राम नगारा ग्राम पंचायत दरी</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I657" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>45761</v>
+        <v>45749</v>
       </c>
       <c r="K657" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / AJNOR</t>
+          <t>TIKAMGARH / DARI</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1707006035/IF/22012035451116 — JGSA 2025 Khet Talab Nandlal/ deena Lodhi Ajnor Puliya ke pass</t>
+          <t>1707006050/IF/22012035371195 — डगवेल रिचार्ज पिट दूधलाल यादव के कूप पर ग्राम रसोई ग्राम पंचायत दरी</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J658" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K658" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / AJNOR</t>
+          <t>TIKAMGARH / DARI</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1707006035/IF/22012035602134 — Ek bagiya  ma ke name Radha Bai Lodhi/shobharam lodhi kataiya Har</t>
+          <t>1707006050/IF/22012035656468 — EK BAGIYA MA KE NAAM SAROJ WIFE ABHAY LODHI</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>45870</v>
+        <v>45932</v>
       </c>
       <c r="K659" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / AJNOR</t>
+          <t>TIKAMGARH / AMARPUR</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1707006035/IF/22012035625559 — EK BAGIYA MA KE NAME KUNWAR BAI LODHI AJNOR</t>
+          <t>1707006052/AV/22012034668703 — MUKTIDHAM NIRMAN KARY GRAM RAMPURA GP AMARPUR</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I660" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>45894</v>
+        <v>45932</v>
       </c>
       <c r="K660" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / SAPOUN</t>
+          <t>TIKAMGARH / AMARPUR</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1707006036/AV/22012034659946 — Teen Shed Nirman Kary Karasdev Mandir ke Pass</t>
+          <t>1707006052/IF/22012035434821 — Dug well Recharge pit govandi chadar  ke kunwa ke pas Amarpur</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
-        <v>35000</v>
+        <v>0</v>
       </c>
       <c r="I661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>45519</v>
+        <v>45761</v>
       </c>
       <c r="K661" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / SAPOUN</t>
+          <t>TIKAMGARH / ANTOURA</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1707006036/IF/22012035293426 — Kapildhara koop nirman Ashok Lodhi</t>
+          <t>1707006053/IF/22012035658364 — ek bagiya ma ke naam radha krishna samuh kamlesh yadav</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>45674</v>
+        <v>45883</v>
       </c>
       <c r="K662" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / SAPOUN</t>
+          <t>TIKAMGARH / ANTOURA</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1707006036/IF/22012035324703 — Kapil Dhara koop nirman Ashok Lodhi</t>
+          <t>1707006053/WC/22012035315080 — dugwell reecharge pit mahendra ke kuaa ke pas</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>45749</v>
+        <v>45761</v>
       </c>
       <c r="K663" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / SAPOUN</t>
+          <t>TIKAMGARH / DUNDA</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1707006036/IF/22012035391119 — Kapil Dhara koop nirman Ashok Lodhi</t>
+          <t>1707006054/IF/22012035656813 — Nandan Faloudhyan Karry Smt Ramkali Wo Gokal Lodhi</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I664" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K664" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / SAPOUN</t>
+          <t>TIKAMGARH / DUNDA</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1707006036/IF/22012035641603 — EK BAGIYA MA KE NAAM ABHILASHA THAKUR</t>
+          <t>1707006054/IF/22012035657134 — EK BAGIYA MA KE NAM SMT RAMKALI Wo SHRI GOKAL LODHI</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I665" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J665" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K665" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / SAPOUN</t>
+          <t>TIKAMGARH / HAIDARPUR</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of SHG/Fed building for Groups / Construction of SHG Building for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of building/workshed for SHG</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1707006036/IF/22012035641604 — EK BAGIYA MA KE NAAM ABHILASHA THAKUR</t>
+          <t>1707006056/AV/22012034666487 — Shanti dham Nirman karya ghatoiya Ghat haidarpur</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>45932</v>
+        <v>45761</v>
       </c>
       <c r="K666" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / SAPOUN</t>
+          <t>TIKAMGARH / HAIDARPUR</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1707006036/RC/22012034840458 — SUDUR SADAK MUKHYA MARG SAPON SE KAINWAR BASTI TAK</t>
+          <t>1707006056/IF/22012035323141 — Khet talab nirman karya sukaiya Yadav s/o roopchandra yadav haidpur</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I667" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>45567</v>
+        <v>45748</v>
       </c>
       <c r="K667" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / RADHAPUR</t>
+          <t>TIKAMGARH / BHAINSWARI</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1707006038/IF/22012035656926 — EK BAGIYA MA KE NAAM RAMDEVI WIFE CHANDRABHAN LODHI POTYA</t>
+          <t>1707006057/IF/22012035368773 — Dugwell Recharge Pit nirman karya Raghvendra Singh ke koop Par</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I668" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>45932</v>
+        <v>45761</v>
       </c>
       <c r="K668" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / BHAIRA</t>
+          <t>TIKAMGARH / BHAINSWARI</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1707006039/AV/22012034668719 — MUKTIDHAM NIRMAN KARY GRAM  Dikoli -2</t>
+          <t>1707006057/IF/22012035369091 — Dugwell Recharge Pit nirman karya Gyaprasad Pal ke koop Par</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I669" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>45884</v>
+        <v>45761</v>
       </c>
       <c r="K669" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / LAR</t>
+          <t>TIKAMGARH / BHAINSWARI</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1707006039/IF/22012035655926 — EK BAGIYA MA KE NAAM MANJU PURUSHOTTAM GOTAM</t>
+          <t>1707006057/IF/22012035571795 — Kapildhara koop Nirman Kary pooran/Nanna Ahirwar</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I670" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>45932</v>
+        <v>45761</v>
       </c>
       <c r="K670" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / LAR</t>
+          <t>TIKAMGARH / BHAINSWARI</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1707006039/WC/22012035319395 — LOOSE BOLDER 2 CHHUIKHAN NALA LAR</t>
+          <t>1707006057/IF/22012035571811 — Khet Talab Nirman Kary Sahav Singh ki Bhumi Par</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>45883</v>
+        <v>45761</v>
       </c>
       <c r="K671" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / LAR</t>
+          <t>TIKAMGARH / BHELA</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1707006039/WC/22012035319398 — LOOSE BOLDER 4 CHHUIKHAN NALA LAR</t>
+          <t>1707006058/AV/22012034663950 — शांतिधाम निर्माण अटरिया</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I672" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>45883</v>
+        <v>45683</v>
       </c>
       <c r="K672" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / BADMADAI KHAS</t>
+          <t>TIKAMGARH / BHELA</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1707006040/IF/22012035491692 — Dug well recharge pit nirman kary parma kushwaha</t>
+          <t>1707006058/AV/22012034663951 — शांतिधाम निर्माण भेला</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I673" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>45761</v>
+        <v>45683</v>
       </c>
       <c r="K673" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / LACHMANPURA</t>
+          <t>TIKAMGARH / BHELA</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food Grain storage</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1707006041/AV/22012034662087 — Peyjal koop nirman gwal baba ke pass lachmanpura</t>
+          <t>1707006058/AV/22012034665097 — शांतिधाम निर्माण कार्य ग्राम अटरिया</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>45567</v>
+        <v>45683</v>
       </c>
       <c r="K674" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / LACHMANPURA</t>
+          <t>TIKAMGARH / BHELA</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compound wall</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1707006041/AV/22012034662089 — khel maidan nirman madhyamik shala lachmanpura</t>
+          <t>1707006058/AV/22012034665098 — शांतिधाम निर्माण कार्य ग्राम भेला</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>45567</v>
+        <v>45683</v>
       </c>
       <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / LACHMANPURA</t>
+          <t>TIKAMGARH / BHELA</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1707006041/AV/22012034662756 — Khel maidan nirman madhyamik shala laxmanpura</t>
+          <t>1707006058/AV/22012034665428 — शांतिधाम निर्माण कार्य ग्राम भेला</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>45567</v>
+        <v>45751</v>
       </c>
       <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / LACHMANPURA</t>
+          <t>TIKAMGARH / BHELA</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1707006041/WC/22012035228320 — dag pund nirman ludiyakhera ke pas laxmanpura</t>
+          <t>1707006058/AV/22012034668706 — MUKTIDHAM NIRMAN KARY GRAM ATARIYA GP BHELA</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>45567</v>
+        <v>45884</v>
       </c>
       <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / NANHI TEHRI</t>
+          <t>TIKAMGARH / BHELA</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1707006042/WC/VB/22012035333875 — BOLDER CHECK BHAG 3 UDGAR PAHADI 5</t>
+          <t>1707006058/IF/22012035417983 — Dug well recharge pit nirman kary chhatpal pal ke koop ke pass</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I678" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>46142</v>
+        <v>45761</v>
       </c>
       <c r="K678" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / NAYAGAON</t>
+          <t>TIKAMGARH / BHELA</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1707006045/AV/22012034663949 — SHANTIDHAM NIRMAN GADARYANA BASTI</t>
+          <t>1707006058/IF/22012035611447 — एक बगिया मां के नाम सुगबती पाल ग्राम भेला</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>45567</v>
+        <v>45884</v>
       </c>
       <c r="K679" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / BHAIRA</t>
+          <t>TIKAMGARH / BHELA</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1707006046/IF/22012035293023 — KHET TALAB NIRMAN MAHESH KUMAR</t>
+          <t>1707006058/IF/22012035656134 — एक बगिया मां के नाम मुन्नी राजा भेला</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I680" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>45567</v>
+        <v>45884</v>
       </c>
       <c r="K680" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / BHAIRA</t>
+          <t>TIKAMGARH / KAKARWAHA</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1707006046/IF/22012035566002 — khet talab nirman ramsingh Bundela bhaira</t>
+          <t>1707006059/IF/22012035517221 — Dugwell rechage pit nanuu khillu/ ranjita ahirwar Ke koop ke pas</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I681" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J681" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K681" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / RAMNAGAR</t>
+          <t>TIKAMGARH / ANANTPURA</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1707006047/IF/22012035293852 — kapildhara koop nirman harishchandra / harprasad lodhi ramnagar</t>
+          <t>1707006060/IF/22012035368253 — Recharge point malkhan Ahirwar kapildhara koop</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I682" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>45681</v>
+        <v>45761</v>
       </c>
       <c r="K682" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / RAMNAGAR</t>
+          <t>TIKAMGARH / NARGUDA</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1707006047/IF/22012035293856 — kapildhara koop nirman harishchandra / harprasad lodhi ramnagar</t>
+          <t>1707006061/IF/22012035344970 — DUGWELL RECHARGE PIT MAHENDRA SINGH GOUR KE KOOP PER</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I683" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>45681</v>
+        <v>45761</v>
       </c>
       <c r="K683" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / RAMNAGAR</t>
+          <t>TIKAMGARH / NARGUDA</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1707006047/IF/22012035655664 — Kapildhara koop nirmad Brajlal/Laxman Chadar GP Ramnagar</t>
+          <t>1707006061/IF/22012035344971 — DUGWELL RECHARGE PIT NEEMA RAI KE KOOP PER</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I684" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>45932</v>
+        <v>45761</v>
       </c>
       <c r="K684" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / RAMNAGAR</t>
+          <t>TIKAMGARH / NARGUDA</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1707006047/IF/22012035659073 — EK BAGIYA MA KE NAAM KUNWARBAI WIFE PARAMLAL</t>
+          <t>1707006061/IF/22012035344973 — DUGWELL RECHARGE PIT NEEMA RAI KE KOOP PER</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I685" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>45932</v>
+        <v>45761</v>
       </c>
       <c r="K685" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / DUNDA TOURA</t>
+          <t>TIKAMGARH / NARGUDA</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1707006049/AV/22012034668709 — MUKTIDHAM NIRMAN KARY GRAM MAIRON GP DUDATORA</t>
+          <t>1707006061/IF/22012035347711 — DUGWELL RECHARGE PIT MAHENDRA SINGH GOUR</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I686" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>45884</v>
+        <v>45761</v>
       </c>
       <c r="K686" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / DARI</t>
+          <t>TIKAMGARH / NARGUDA</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1707006050/IF/22012035301522 — कपिलधारा कूप निर्माण प्यारेलाल तनय झलकना अहिरवार दरी</t>
+          <t>1707006061/IF/22012035576835 — Kapildhara Koop Nirman Gyanendra singh/Shivraj Singh Gour</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I687" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>45520</v>
+        <v>45761</v>
       </c>
       <c r="K687" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / DARI</t>
+          <t>TIKAMGARH / HAJOORINAGAR</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1707006050/IF/22012035332355 — सिचाई कूप निर्माण रामकिशन तनय लम्पू लोधी ग्राम नगारा ग्राम पंचायत दरी</t>
+          <t>1707006062/WC/VB/22012035335244 — datuaa pahadi contour Terech nirman Bhag2 hajurinagar</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I688" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>45749</v>
+        <v>46249</v>
       </c>
       <c r="K688" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / DARI</t>
+          <t>TIKAMGARH / MAMON</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1707006050/IF/22012035371195 — डगवेल रिचार्ज पिट दूधलाल यादव के कूप पर ग्राम रसोई ग्राम पंचायत दरी</t>
+          <t>1707006063/AV/22012034659583 — DALAN NIRMAN NARAYANI MATA MANDIR MAMON</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
-        <v>0</v>
+        <v>32000</v>
       </c>
       <c r="I689" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>45761</v>
+        <v>45451</v>
       </c>
       <c r="K689" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / DARI</t>
+          <t>TIKAMGARH / MAMON</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1707006050/IF/22012035656468 — EK BAGIYA MA KE NAAM SAROJ WIFE ABHAY LODHI</t>
+          <t>1707006063/AV/22012034663615 — khelmedan  nirman iti college mamon</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I690" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>45932</v>
+        <v>45612</v>
       </c>
       <c r="K690" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / AMARPUR</t>
+          <t>TIKAMGARH / MAMON</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1707006052/AV/22012034668703 — MUKTIDHAM NIRMAN KARY GRAM RAMPURA GP AMARPUR</t>
+          <t>1707006063/IF/22012035419923 — dug well recharge pit nirman hariram ahirwar mamon</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I691" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>45932</v>
+        <v>45761</v>
       </c>
       <c r="K691" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / AMARPUR</t>
+          <t>TIKAMGARH / MAMON</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1707006052/IF/22012035434821 — Dug well Recharge pit govandi chadar  ke kunwa ke pas Amarpur</t>
+          <t>1707006063/IF/22012035432332 — khet talab nirman rajaram yadav / dayaram yadav mohanpura</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I692" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J692" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K692" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / ANTOURA</t>
+          <t>TIKAMGARH / MAMON</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1707006053/IF/22012035658364 — ek bagiya ma ke naam radha krishna samuh kamlesh yadav</t>
+          <t>1707006063/IF/22012035553377 — dug well rechargr pit makunda ahirwar mamon</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>45883</v>
+        <v>45761</v>
       </c>
       <c r="K693" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / ANTOURA</t>
+          <t>TIKAMGARH / MAMON</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1707006053/WC/22012035315080 — dugwell reecharge pit mahendra ke kuaa ke pas</t>
+          <t>1707006063/RC/22012034825920 — C C RODE NIRMAN HANUMAN MANDIR SE AGANBADI TAK BAJRAGKHERA</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>45761</v>
+        <v>45451</v>
       </c>
       <c r="K694" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / DUNDA</t>
+          <t>TIKAMGARH / ROURAI</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1707006054/IF/22012035656813 — Nandan Faloudhyan Karry Smt Ramkali Wo Gokal Lodhi</t>
+          <t>1707006064/IF/22012035456833 — DugwelL Recharge Pit Lakhkhi Ke Koop KE PAS</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>45932</v>
+        <v>45761</v>
       </c>
       <c r="K695" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / DUNDA</t>
+          <t>TIKAMGARH / ROURAI</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1707006054/IF/22012035657134 — EK BAGIYA MA KE NAM SMT RAMKALI Wo SHRI GOKAL LODHI</t>
+          <t>1707006064/IF/22012035459191 — Dugwell Recharge Pit Ghanshu Ke Koop Ke Pas Rourai</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>45932</v>
+        <v>45761</v>
       </c>
       <c r="K696" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / HAIDARPUR</t>
+          <t>TIKAMGARH / ROURAI</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
-          <t>Constr of SHG/Fed building for Groups / Construction of SHG Building for Community</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
-          <t>Construction of building/workshed for SHG</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1707006056/AV/22012034666487 — Shanti dham Nirman karya ghatoiya Ghat haidarpur</t>
+          <t>1707006064/IF/22012035459294 — Dugwell Recharge Pit Ghanshu/Jassu Ke Koop Ke Pas Rourai</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I697" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J697" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K697" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / HAIDARPUR</t>
+          <t>TIKAMGARH / ROURAI</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1707006056/IF/22012035323141 — Khet talab nirman karya sukaiya Yadav s/o roopchandra yadav haidpur</t>
+          <t>1707006064/IF/22012035460963 — Dugwell Recharge Pit Kashiram / Bhaggu Ke Khet Ke Pas Rourai</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I698" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K698" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / BHAINSWARI</t>
+          <t>TIKAMGARH / ROURAI</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1707006057/IF/22012035368773 — Dugwell Recharge Pit nirman karya Raghvendra Singh ke koop Par</t>
+          <t>1707006064/IF/22012035461200 — Dugwell Recharge Pit Kashiram Ke Khet Ke Pas Rourai</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I699" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J699" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K699" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / BHAINSWARI</t>
+          <t>TIKAMGARH / ROURAI</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1707006057/IF/22012035369091 — Dugwell Recharge Pit nirman karya Gyaprasad Pal ke koop Par</t>
+          <t>1707006064/IF/22012035462516 — Dugwell Recharge Pit Kashiram / Bhaggu Ke Koop Ke Pas Rourai</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I700" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J700" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K700" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / BHAINSWARI</t>
+          <t>TIKAMGARH / BAMHORI NAKIBAN</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Const of Level Bench Terrace for Individual / Construction of Level Bench Terrace for Individual</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1707006057/IF/22012035571795 — Kapildhara koop Nirman Kary pooran/Nanna Ahirwar</t>
+          <t>1707006065/IF/22012035284773 — KANTUR TRENCH NIRAMAN BHELSA PAHADI SINONI PART 02</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I701" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>45761</v>
+        <v>45612</v>
       </c>
       <c r="K701" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / BHAINSWARI</t>
+          <t>TIKAMGARH / BAMHORI NAKIBAN</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1707006057/IF/22012035571811 — Khet Talab Nirman Kary Sahav Singh ki Bhumi Par</t>
+          <t>1707006065/IF/22012035497476 — DUG WEEL RECHARGE PIT KARAN SINGH SUNONI</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I702" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J702" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K702" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / BHELA</t>
+          <t>TIKAMGARH / MAJNA</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1707006058/AV/22012034663950 — शांतिधाम निर्माण अटरिया</t>
+          <t>1707006066/IF/22012035242630 — Contour trench Nirman sunda ke pass majna</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I703" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>45683</v>
+        <v>45451</v>
       </c>
       <c r="K703" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / BHELA</t>
+          <t>TIKAMGARH / MAJNA</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1707006058/AV/22012034663951 — शांतिधाम निर्माण भेला</t>
+          <t>1707006066/WC/22012035305146 — Khet talab nirmand lakkhi sahu majna bhata</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I704" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>45683</v>
+        <v>45761</v>
       </c>
       <c r="K704" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / BHELA</t>
+          <t>TIKAMGARH / GOPALPURA KHAS</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1707006058/AV/22012034665097 — शांतिधाम निर्माण कार्य ग्राम अटरिया</t>
+          <t>1707006067/IF/22012035347517 — KHET TALAB NIRMAN JAGAN KUSHWAHA</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I705" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>45683</v>
+        <v>45761</v>
       </c>
       <c r="K705" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / BHELA</t>
+          <t>TIKAMGARH / GOPALPURA KHAS</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1707006058/AV/22012034665098 — शांतिधाम निर्माण कार्य ग्राम भेला</t>
+          <t>1707006067/WC/VB/22012035335477 — bolder check palka pathla harr  ki toriya   point 18 gp gopalpura khas</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I706" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>45683</v>
+        <v>46285</v>
       </c>
       <c r="K706" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / BHELA</t>
+          <t>TIKAMGARH / HIRANAGAR</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Unskilled wage for Bio gas plant for community / Construction of Biogas Plant for Community</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1707006058/AV/22012034665428 — शांतिधाम निर्माण कार्य ग्राम भेला</t>
+          <t>1707006068/AV/22012034665968 — JALSAMBARDHAN KARY Dagbel RICHARJ PHIT hariram yadav KE  KOOP KE PAS hiranagar</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I707" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>45751</v>
+        <v>45761</v>
       </c>
       <c r="K707" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / BHELA</t>
+          <t>TIKAMGARH / HIRANAGAR</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1707006058/AV/22012034668706 — MUKTIDHAM NIRMAN KARY GRAM ATARIYA GP BHELA</t>
+          <t>1707006068/AV/22012034668713 — MUKTIDHAM NIRMAN KARY GRAM BANDHIYA GP HIRANAGAR</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I708" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J708" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K708" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / BHELA</t>
+          <t>TIKAMGARH / HIRANAGAR</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1707006058/IF/22012035417983 — Dug well recharge pit nirman kary chhatpal pal ke koop ke pass</t>
+          <t>1707006068/DP/22012034629487 — Dagbel richarj phit Hariram yadav ke koop ke pash</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I709" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J709" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K709" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / BHELA</t>
+          <t>TIKAMGARH / HIRANAGAR</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1707006058/IF/22012035611447 — एक बगिया मां के नाम सुगबती पाल ग्राम भेला</t>
+          <t>1707006068/IC/22012034891577 — JALSAMBARDHAN KARY Dagbel RICHARJ PHIT MOTI LAL KUMAR KE  KOOP KE PAS</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I710" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J710" s="3" t="n">
-        <v>45884</v>
+        <v>45761</v>
       </c>
       <c r="K710" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / BHELA</t>
+          <t>TIKAMGARH / ALAMPURA</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1707006058/IF/22012035656134 — एक बगिया मां के नाम मुन्नी राजा भेला</t>
+          <t>1707006069/IF/22012035425916 — Dug well Richarge pit nirmaan karya choote Lal Yadav ke koop par</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I711" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>45884</v>
+        <v>45761</v>
       </c>
       <c r="K711" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / KAKARWAHA</t>
+          <t>TIKAMGARH / ALAMPURA</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1707006059/IF/22012035517221 — Dugwell rechage pit nanuu khillu/ ranjita ahirwar Ke koop ke pas</t>
+          <t>1707006069/IF/22012035427224 — Dug well Richarge pit nirmaan karya jagdeesh Yadav ke koop par</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I712" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J712" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K712" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / ANANTPURA</t>
+          <t>TIKAMGARH / ALAMPURA</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1707006060/IF/22012035368253 — Recharge point malkhan Ahirwar kapildhara koop</t>
+          <t>1707006069/IF/22012035427450 — Dug well Richarge pit nirmaan karya rammu Kushwaha ke koop par</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I713" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J713" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K713" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / NARGUDA</t>
+          <t>TIKAMGARH / ALAMPURA</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1707006061/IF/22012035344970 — DUGWELL RECHARGE PIT MAHENDRA SINGH GOUR KE KOOP PER</t>
+          <t>1707006069/IF/22012035571414 — Khet talab nirman karya kuttam yadav</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I714" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>45761</v>
+        <v>45807</v>
       </c>
       <c r="K714" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / NARGUDA</t>
+          <t>TIKAMGARH / TAKHA</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1707006061/IF/22012035344971 — DUGWELL RECHARGE PIT NEEMA RAI KE KOOP PER</t>
+          <t>1707006070/IF/22012035437246 — Dug well Recharge prabhu pal Takha</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I715" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J715" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K715" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / NARGUDA</t>
+          <t>TIKAMGARH / BADOURA GHAT</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1707006061/IF/22012035344973 — DUGWELL RECHARGE PIT NEEMA RAI KE KOOP PER</t>
+          <t>1707006071/IF/22012035571292 — Khet Talab Nirman Kary Karan Singh Yadav Sunora Khiriya</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I716" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J716" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K716" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / NARGUDA</t>
+          <t>TIKAMGARH / BADOURA GHAT</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1707006061/IF/22012035347711 — DUGWELL RECHARGE PIT MAHENDRA SINGH GOUR</t>
+          <t>1707006071/IF/22012035658253 — Ek bagiya Ma ke Name Ganesh Rajak</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I717" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K717" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / NARGUDA</t>
+          <t>TIKAMGARH / PAHADI KHURD</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1707006061/IF/22012035576835 — Kapildhara Koop Nirman Gyanendra singh/Shivraj Singh Gour</t>
+          <t>1707006072/IF/22012035427816 — Jalganga sambardhan abhiyan khet talab Rakesh Vishwakarma</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I718" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J718" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K718" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / MAMON</t>
+          <t>TIKAMGARH / PAHADI KHURD</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1707006063/AV/22012034659583 — DALAN NIRMAN NARAYANI MATA MANDIR MAMON</t>
+          <t>1707006072/IF/22012035431156 — Jalganga sambardhan Hariram tiwari</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
-        <v>32000</v>
+        <v>0</v>
       </c>
       <c r="I719" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>45451</v>
+        <v>45761</v>
       </c>
       <c r="K719" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / MAMON</t>
+          <t>TIKAMGARH / PAHADI KHURD</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1707006063/AV/22012034663615 — khelmedan  nirman iti college mamon</t>
+          <t>1707006072/IF/22012035657630 — EK BAGIYA MA KE NAAM NEHA WIFE BALKISHA TIWARI</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I720" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>45612</v>
+        <v>45932</v>
       </c>
       <c r="K720" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / MAMON</t>
+          <t>TIKAMGARH / MINOURA</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Bondry Block - Coastal Shelter Belt-Individuals / Block Plantation of Forestry Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Other Works</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1707006063/IF/22012035419923 — dug well recharge pit nirman hariram ahirwar mamon</t>
+          <t>1707006073/IF/22012035206727 — Kosha/ Arjun kushwaha pashused nirman kary minora</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I721" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>45761</v>
+        <v>45314</v>
       </c>
       <c r="K721" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / MAMON</t>
+          <t>TIKAMGARH / CHARPUWAN</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1707006063/IF/22012035432332 — khet talab nirman rajaram yadav / dayaram yadav mohanpura</t>
+          <t>1707006074/IC/22012034888736 — PAYJAL KOOP GOSHALA KE PASS CHARPUNWA</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I722" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K722" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / MAMON</t>
+          <t>TIKAMGARH / CHARPUWAN</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1707006063/IF/22012035553377 — dug well rechargr pit makunda ahirwar mamon</t>
+          <t>1707006074/WH/22012034943943 — Jal Ganga samvardhan Abhiyan Peyjal Koop Nirman gaushala ke pass Charpuwan</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I723" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J723" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K723" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / MAMON</t>
+          <t>TIKAMGARH / MOUKHARA</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1707006063/RC/22012034825920 — C C RODE NIRMAN HANUMAN MANDIR SE AGANBADI TAK BAJRAGKHERA</t>
+          <t>1707006075/IF/22012035317806 — Khet Talab Nirman Karay</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I724" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J724" s="3" t="n">
-        <v>45451</v>
+        <v>45748</v>
       </c>
       <c r="K724" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / ROURAI</t>
+          <t>TIKAMGARH / KUNWARPURA</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Constr of Masonry/CC Anicut for Individuals / Construction of Masonry Check Dam for Individual</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1707006064/IF/22012035456833 — DugwelL Recharge Pit Lakhkhi Ke Koop KE PAS</t>
+          <t>1707006076/IF/22012035332871 — मरम्मत निर्माण कार्य चेक डेम कछियाना नाला के पास</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I725" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>45761</v>
+        <v>45758</v>
       </c>
       <c r="K725" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / ROURAI</t>
+          <t>TIKAMGARH / KUNWARPURA</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Constr of Masonry/CC Anicut for Individuals / Construction of Masonry Check Dam for Individual</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1707006064/IF/22012035459191 — Dugwell Recharge Pit Ghanshu Ke Koop Ke Pas Rourai</t>
+          <t>1707006076/IF/22012035503503 — मरम्मत निर्माण कार्य चेक डेम खैरया नाला के पास</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I726" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J726" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K726" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / ROURAI</t>
+          <t>TIKAMGARH / BAKAPUR</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1707006064/IF/22012035459294 — Dugwell Recharge Pit Ghanshu/Jassu Ke Koop Ke Pas Rourai</t>
+          <t>1707006077/AV/22012034668704 — MUKTIDHAM NIRMAN KARY GRAM KACHHIYAKHERA  GP BAKPURA</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I727" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J727" s="3" t="n">
-        <v>45761</v>
+        <v>45884</v>
       </c>
       <c r="K727" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / ROURAI</t>
+          <t>TIKAMGARH / BAKAPUR</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1707006064/IF/22012035460963 — Dugwell Recharge Pit Kashiram / Bhaggu Ke Khet Ke Pas Rourai</t>
+          <t>1707006077/IF/22012035331377 — Kapildhara koop Nirman karya Bahadur singh solanki</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I728" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J728" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K728" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / ROURAI</t>
+          <t>TIKAMGARH / BAKAPUR</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1707006064/IF/22012035461200 — Dugwell Recharge Pit Kashiram Ke Khet Ke Pas Rourai</t>
+          <t>1707006077/IF/22012035336868 — KAPILDHARA KOOP NIRMAN KARYA RAJBAHADUR SINGH</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I729" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K729" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / ROURAI</t>
+          <t>TIKAMGARH / HARPUR MADIYA</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1707006064/IF/22012035462516 — Dugwell Recharge Pit Kashiram / Bhaggu Ke Koop Ke Pas Rourai</t>
+          <t>1707006078/IF/22012035408059 — Duckwell recharge pit sharbjanik kuaa ke pass pander</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I730" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J730" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K730" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / BAMHORI NAKIBAN</t>
+          <t>TIKAMGARH / HARPUR MADIYA</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
-          <t>Const of Level Bench Terrace for Individual / Construction of Level Bench Terrace for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1707006065/IF/22012035284773 — KANTUR TRENCH NIRAMAN BHELSA PAHADI SINONI PART 02</t>
+          <t>1707006078/IF/22012035408087 — Duckwell recharge pit sarbjanik kuaa ke pass pander</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I731" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J731" s="3" t="n">
-        <v>45612</v>
+        <v>45761</v>
       </c>
       <c r="K731" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / BAMHORI NAKIBAN</t>
+          <t>TIKAMGARH / SUDA DHARMPURA</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1707006065/IF/22012035497476 — DUG WEEL RECHARGE PIT KARAN SINGH SUNONI</t>
+          <t>1707006080/IF/22012035307049 — कपिल धारा कूप कमलेश यादव</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I732" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J732" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K732" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / MAJNA</t>
+          <t>TIKAMGARH / SUDA DHARMPURA</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1707006066/IF/22012035242630 — Contour trench Nirman sunda ke pass majna</t>
+          <t>1707006080/LD/22012034939086 — booldalbal - chhakki ahirwar ke khet ke paas</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I733" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J733" s="3" t="n">
-        <v>45451</v>
+        <v>45316</v>
       </c>
       <c r="K733" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
-          <t>TIKAMGARH / MAJNA</t>
+          <t>TIKAMGARH / SUDA DHARMPURA</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1707006066/WC/22012035305146 — Khet talab nirmand lakkhi sahu majna bhata</t>
+          <t>1707006080/LD/VB/22012034961675 — बोल्डर चेक लंबू के पास suda</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I734" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J734" s="3" t="n">
-        <v>45761</v>
+        <v>46147</v>
       </c>
       <c r="K734" s="3"/>
-    </row>
-[...1361 lines deleted...]
-      <c r="K763" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>