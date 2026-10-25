--- v0 (2026-09-10)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K493"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-10 06:31:13</t>
+          <t>Exported on: 2026-10-25 16:13:51</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHATARPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -706,51 +706,51 @@
       <c r="J20" s="3" t="n">
         <v>38938</v>
       </c>
       <c r="K20" s="3" t="n">
         <v>41655</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1708001006/DP/22012034433996 — सार्वजनिक पेयजल कूप निर्माण मा.शाला के पास चंदवारा</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>535000</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>5220</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>43533</v>
@@ -896,51 +896,51 @@
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1708001006/DP/22012034607535 — अमृत वाटिका निर्माण कार्य गौशाला के पास</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>2652</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45204</v>
@@ -1848,51 +1848,51 @@
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>43533</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1708001006/IF/22012034467582 — RFR_kail_ khet talab nirman kary _charan singh/mahendra singh</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>288000</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>348</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>43533</v>
@@ -1989,51 +1989,51 @@
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1708001006/IF/22012034467589 — RFR_kail_ khet talab nirman kary_ kallu / suiya yadav</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>288000</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>9678</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>43533</v>
@@ -6644,51 +6644,51 @@
       <c r="J144" s="3" t="n">
         <v>45091</v>
       </c>
       <c r="K144" s="3" t="n">
         <v>45573</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1708001006/IF/22012035288352 — खेत तालाब निर्माण रजवा / मैलुवा अहिरवार</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45567</v>
@@ -6789,51 +6789,51 @@
       <c r="J147" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K147" s="3" t="n">
         <v>46057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1708001006/IF/22012035323200 — खेत तालाब निर्माण कार्य मैयादीन अहिरवार</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45749</v>
@@ -6999,51 +6999,51 @@
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1708001006/IF/22012035618136 — एक बगिया मां के नाम माया / ब्रजेश सिह</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>277718.58</v>
       </c>
       <c r="I152" s="2" t="n">
-        <v>98913.5</v>
+        <v>99427.94</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>45965</v>
       </c>
       <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
@@ -17023,145 +17023,145 @@
       <c r="J357" s="3" t="n">
         <v>45577</v>
       </c>
       <c r="K357" s="3" t="n">
         <v>45720</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1708001006/RC/22012034848860 — सीसी रोड सह नाली निर्माण कार्य विष्‍णु सिह के मकान से लक्ष्‍मीप्रसाद बाम्‍हण के मकान से कुजबिहारी के</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>76000</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>75168</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>45969</v>
       </c>
       <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
           <t>1708001006/RC/22012034848948 — सी.सी. रोड सह नाली निर्माण कार्य संतोष अहिरवार के मकान से रमेश सिंह के दरवाजे की ओर</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>76000</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>74646</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>45969</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1708001006/RC/22012034848951 — सी.सी. रोड सह नाली निर्माण कार्य गयाप्रसाद वाली सी.सी. से रमेश सिंह के दरवाजे की ओर</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>74000</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>73863</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>45969</v>
@@ -22377,145 +22377,145 @@
         <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
           <t>1708001006/WC/22012035181416 — उआ बाबा तालाब बेस्टवियर बाध मरमत निर्माण कार्य</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
           <t>1708001006/WC/22012035181429 — सडवा तालाब बेस्टवियर बाध मरमत निर्माण कार्य</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
           <t>1708001006/WC/22012035189005 — waste weir nirman kary sadwa talab (gousala ke pas)</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>45316</v>
@@ -22857,51 +22857,51 @@
       <c r="J479" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K479" s="3" t="n">
         <v>46089</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
           <t>1708001006/WC/22012035273556 — JGSAकूप रिचार्ज पिट निर्माण रामलाल अहिरवार के कुएं में</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>45761</v>