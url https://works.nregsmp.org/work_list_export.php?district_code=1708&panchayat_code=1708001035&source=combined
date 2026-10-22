--- v0 (2026-09-06)
+++ v1 (2026-10-22)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K448"/>
+  <dimension ref="A1:K449"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 13:50:11</t>
+          <t>Exported on: 2026-10-22 08:25:52</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHATARPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -416,51 +416,51 @@
       <c r="J14" s="3" t="n">
         <v>44477</v>
       </c>
       <c r="K14" s="3" t="n">
         <v>45439</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1708001035/AV/22012034628173 — खेल मैदान निर्माण कार्य शा. हाई स्कूल प्रांगण मे</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>427301.28</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>384038.25</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45266</v>
@@ -1325,51 +1325,51 @@
       <c r="J33" s="3" t="n">
         <v>43534</v>
       </c>
       <c r="K33" s="3" t="n">
         <v>44460</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1708001035/IF/22012034471156 — खेत तालाब निर्माण सजीवन पिता नन्हुवा</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>91000</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>7470</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>43609</v>
@@ -1709,51 +1709,51 @@
       <c r="J41" s="3" t="n">
         <v>43901</v>
       </c>
       <c r="K41" s="3" t="n">
         <v>44525</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1708001035/IF/22012034528332 — खेत तालाब निर्माण कार्य रहीम तनय रमजान मुशलमान</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>101997.1</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>6</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>44720</v>
@@ -2287,98 +2287,98 @@
       <c r="J53" s="3" t="n">
         <v>44281</v>
       </c>
       <c r="K53" s="3" t="n">
         <v>45438</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1708001035/IF/22012034645345 — पशु शेड निर्माण कार्य रामरूप / रामस्‍वरूप पाण्‍डे</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>101804.91</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>95437.55</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>44281</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1708001035/IF/22012034645346 — पशु शेड निर्माण कार्य भगवानदास / सहदेव पाल</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>101804.91</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>9246</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>44281</v>
@@ -3277,76 +3277,76 @@
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1708001035/IF/22012035616966 — ek bagiya maa ke naam chunwadi / shyamlal kushwaha</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>266577.25</v>
       </c>
       <c r="I74" s="2" t="n">
-        <v>106575</v>
+        <v>111075</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45924</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1708001035/IF/22012035617455 — पशु शेड निर्माण कार्य जमुनिया/ मेवालाल प्रजापति</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45761</v>
@@ -5042,51 +5042,51 @@
       <c r="J110" s="3" t="n">
         <v>43843</v>
       </c>
       <c r="K110" s="3" t="n">
         <v>44377</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1708001035/IF/IAY/2380748 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3224600</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>2120</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>44191</v>
@@ -5873,51 +5873,51 @@
       <c r="J127" s="3" t="n">
         <v>44379</v>
       </c>
       <c r="K127" s="3" t="n">
         <v>44538</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1708001035/IF/IAY/2658145 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1261386</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>5790</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>44379</v>
@@ -9301,51 +9301,51 @@
       <c r="J197" s="3" t="n">
         <v>44729</v>
       </c>
       <c r="K197" s="3" t="n">
         <v>45114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1708001035/IF/IAY/4023106 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145864663</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>44690</v>
@@ -10965,51 +10965,51 @@
       <c r="J231" s="3" t="n">
         <v>45955</v>
       </c>
       <c r="K231" s="3" t="n">
         <v>46066</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1708001035/IF/IAY/5736115 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126513023</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>45720</v>
@@ -11110,51 +11110,51 @@
       <c r="J234" s="3" t="n">
         <v>45955</v>
       </c>
       <c r="K234" s="3" t="n">
         <v>46143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1708001035/IF/IAY/5736411 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117458690</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>45753</v>
@@ -11206,51 +11206,51 @@
       <c r="J236" s="3" t="n">
         <v>45963</v>
       </c>
       <c r="K236" s="3" t="n">
         <v>46027</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1708001035/IF/IAY/5736413 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117458967</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>45720</v>
@@ -11449,51 +11449,51 @@
       <c r="J241" s="3" t="n">
         <v>45892</v>
       </c>
       <c r="K241" s="3" t="n">
         <v>45937</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1708001035/IF/IAY/5738988 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126510352</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>11745</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>45955</v>
@@ -11939,9520 +11939,9567 @@
       <c r="J251" s="3" t="n">
         <v>45955</v>
       </c>
       <c r="K251" s="3" t="n">
         <v>46004</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1708001035/IF/IAY/5740641 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126335944</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1708001035/IF/IAY/5741165 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126334543</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>45753</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1708001035/IF/IAY/5742173 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148501193</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>45728</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1708001035/IF/IAY/72284 — Construction of IAY House -IAY REG. NO. MP-08-001-035-001/4579</t>
+          <t>1708001035/IF/IAY/6374606 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100722063</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>15364</v>
+        <v>0</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>42712</v>
-[...3 lines deleted...]
-      </c>
+        <v>45728</v>
+      </c>
+      <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1708001035/IF/IAY/814103 — Construction of IAY House -IAY REG. NO. MP1711024</t>
+          <t>1708001035/IF/IAY/72284 — Construction of IAY House -IAY REG. NO. MP-08-001-035-001/4579</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>15480</v>
+        <v>15364</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>43034</v>
+        <v>42712</v>
       </c>
       <c r="K256" s="3" t="n">
-        <v>43210</v>
+        <v>43228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1708001035/IF/IAY/814413 — Construction of IAY House -IAY REG. NO. MP1740829</t>
+          <t>1708001035/IF/IAY/814103 — Construction of IAY House -IAY REG. NO. MP1711024</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>15492</v>
+        <v>15480</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>42873</v>
+        <v>43034</v>
       </c>
       <c r="K257" s="3" t="n">
-        <v>43265</v>
+        <v>43210</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1708001035/IF/IAY/818184 — Construction of IAY House -IAY REG. NO. MP2055424</t>
+          <t>1708001035/IF/IAY/814413 — Construction of IAY House -IAY REG. NO. MP1740829</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>15308</v>
+        <v>15492</v>
       </c>
       <c r="J258" s="3" t="n">
-        <v>43013</v>
+        <v>42873</v>
       </c>
       <c r="K258" s="3" t="n">
-        <v>43208</v>
+        <v>43265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1708001035/IF/IAY/822484 — Construction of IAY House -IAY REG. NO. MP2485224</t>
+          <t>1708001035/IF/IAY/818184 — Construction of IAY House -IAY REG. NO. MP2055424</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>15480</v>
+        <v>15308</v>
       </c>
       <c r="J259" s="3" t="n">
-        <v>43034</v>
+        <v>43013</v>
       </c>
       <c r="K259" s="3" t="n">
-        <v>43210</v>
+        <v>43208</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1708001035/IF/IAY/823397 — Construction of IAY House -IAY REG. NO. MP2634507</t>
+          <t>1708001035/IF/IAY/822484 — Construction of IAY House -IAY REG. NO. MP2485224</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J260" s="3" t="n">
-        <v>42873</v>
+        <v>43034</v>
       </c>
       <c r="K260" s="3" t="n">
-        <v>43090</v>
+        <v>43210</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1708001035/IF/IAY/823689 — Construction of IAY House -IAY REG. NO. MP2673072</t>
+          <t>1708001035/IF/IAY/823397 — Construction of IAY House -IAY REG. NO. MP2634507</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>42873</v>
       </c>
       <c r="K261" s="3" t="n">
         <v>43090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1708001035/IF/IAY/823737 — Construction of IAY House -IAY REG. NO. MP2680739</t>
+          <t>1708001035/IF/IAY/823689 — Construction of IAY House -IAY REG. NO. MP2673072</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>43034</v>
+        <v>42873</v>
       </c>
       <c r="K262" s="3" t="n">
-        <v>43207</v>
+        <v>43090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1708001035/IF/IAY/824085 — Construction of IAY House -IAY REG. NO. MP2741829</t>
+          <t>1708001035/IF/IAY/823737 — Construction of IAY House -IAY REG. NO. MP2680739</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>42873</v>
+        <v>43034</v>
       </c>
       <c r="K263" s="3" t="n">
-        <v>43210</v>
+        <v>43207</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1708001035/IF/IAY/824110 — Construction of IAY House -IAY REG. NO. MP2746632</t>
+          <t>1708001035/IF/IAY/824085 — Construction of IAY House -IAY REG. NO. MP2741829</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>42873</v>
       </c>
       <c r="K264" s="3" t="n">
-        <v>43090</v>
+        <v>43210</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1708001035/IF/IAY/826517 — Construction of IAY House -IAY REG. NO. MP3197703</t>
+          <t>1708001035/IF/IAY/824110 — Construction of IAY House -IAY REG. NO. MP2746632</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>42873</v>
       </c>
       <c r="K265" s="3" t="n">
-        <v>43154</v>
+        <v>43090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1708001035/IF/IAY/829287 — Construction of IAY House -IAY REG. NO. MP3874551</t>
+          <t>1708001035/IF/IAY/826517 — Construction of IAY House -IAY REG. NO. MP3197703</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>42978</v>
+        <v>42873</v>
       </c>
       <c r="K266" s="3" t="n">
-        <v>43094</v>
+        <v>43154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1708001035/IF/IAY/865428 — Construction of IAY House -IAY REG. NO. MP1674814</t>
+          <t>1708001035/IF/IAY/829287 — Construction of IAY House -IAY REG. NO. MP3874551</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J267" s="3" t="n">
-        <v>43034</v>
+        <v>42978</v>
       </c>
       <c r="K267" s="3" t="n">
-        <v>43210</v>
+        <v>43094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1708001035/IF/IAY/955767 — Construction of IAY House -IAY REG. NO. MP3191323</t>
+          <t>1708001035/IF/IAY/865428 — Construction of IAY House -IAY REG. NO. MP1674814</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>42873</v>
-[...1 lines deleted...]
-      <c r="K268" s="3"/>
+        <v>43034</v>
+      </c>
+      <c r="K268" s="3" t="n">
+        <v>43210</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1708001035/LD/22012034293718 — Shantidham nirman karya Churyari</t>
+          <t>1708001035/IF/IAY/955767 — Construction of IAY House -IAY REG. NO. MP3191323</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>245000</v>
+        <v>15480</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>244568</v>
+        <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>42704</v>
-[...3 lines deleted...]
-      </c>
+        <v>42873</v>
+      </c>
+      <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1708001035/LD/22012034293719 — Khelmaidan kar Gram panchayat Churiyari</t>
+          <t>1708001035/LD/22012034293718 — Shantidham nirman karya Churyari</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
-        <v>442000</v>
+        <v>245000</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>202407.15</v>
+        <v>244568</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>42704</v>
       </c>
       <c r="K270" s="3" t="n">
-        <v>43100</v>
+        <v>43697</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/007 — लिंक मार्ग सरवई गौरिहार मार्ग से सलवाखर दाई की ओर चुरयारी</t>
+          <t>1708001035/LD/22012034293719 — Khelmaidan kar Gram panchayat Churiyari</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
-        <v>345000</v>
+        <v>442000</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>230684</v>
+        <v>202407.15</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>41227</v>
+        <v>42704</v>
       </c>
       <c r="K271" s="3" t="n">
-        <v>41758</v>
+        <v>43100</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/018 — चुरयारी से विराहीखेरा मार्ग मे मिटटी सह पुलिया</t>
+          <t>1708001035/RC/007 — लिंक मार्ग सरवई गौरिहार मार्ग से सलवाखर दाई की ओर चुरयारी</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
-        <v>500000</v>
+        <v>345000</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>207958.1</v>
+        <v>230684</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>40548</v>
+        <v>41227</v>
       </c>
       <c r="K272" s="3" t="n">
-        <v>41674</v>
+        <v>41758</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/03 — मुख्‍य सडक से टेढीकबरी ज्‍वाइंट मिटटी मुरम, चुरयारी</t>
+          <t>1708001035/RC/018 — चुरयारी से विराहीखेरा मार्ग मे मिटटी सह पुलिया</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
-        <v>440000</v>
+        <v>500000</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>140305</v>
+        <v>207958.1</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>39463</v>
+        <v>40548</v>
       </c>
       <c r="K273" s="3" t="n">
-        <v>41636</v>
+        <v>41674</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/07 — गोदामघर से टेढीकबरी मार्ग काली्देवी मंदिर तक मिटटी मुरम पुलिया निर्माण</t>
+          <t>1708001035/RC/03 — मुख्‍य सडक से टेढीकबरी ज्‍वाइंट मिटटी मुरम, चुरयारी</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
-        <v>329000</v>
+        <v>440000</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>232434.74</v>
+        <v>140305</v>
       </c>
       <c r="J274" s="3" t="n">
-        <v>40962</v>
+        <v>39463</v>
       </c>
       <c r="K274" s="3" t="n">
-        <v>41758</v>
+        <v>41636</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/08 — चुरयारी से हनुखेडा मार्ग से गुलकी दाई मार्ग एवं पुलिया निर्माण</t>
+          <t>1708001035/RC/07 — गोदामघर से टेढीकबरी मार्ग काली्देवी मंदिर तक मिटटी मुरम पुलिया निर्माण</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
-        <v>385000</v>
+        <v>329000</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>54244</v>
+        <v>232434.74</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>41067</v>
+        <v>40962</v>
       </c>
       <c r="K275" s="3" t="n">
-        <v>41674</v>
+        <v>41758</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/14 — चुरयारी से हानूखेडा सीमा तक मुरमीकरण</t>
+          <t>1708001035/RC/08 — चुरयारी से हनुखेडा मार्ग से गुलकी दाई मार्ग एवं पुलिया निर्माण</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
-        <v>250000</v>
+        <v>385000</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>107676</v>
+        <v>54244</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>40141</v>
-[...1 lines deleted...]
-      <c r="K276" s="3"/>
+        <v>41067</v>
+      </c>
+      <c r="K276" s="3" t="n">
+        <v>41674</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/17 — सीमेन्‍ट कांक्रीट रोड एवं नाली निर्माण मुख्‍य मार्</t>
+          <t>1708001035/RC/14 — चुरयारी से हानूखेडा सीमा तक मुरमीकरण</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
-        <v>125000</v>
+        <v>250000</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>123272</v>
+        <v>107676</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>41053</v>
-[...3 lines deleted...]
-      </c>
+        <v>40141</v>
+      </c>
+      <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/ 18 — सी0सी0 रोड व नाली मखलू कुशवाहा के घर से भूरा कुशवा</t>
+          <t>1708001035/RC/17 — सीमेन्‍ट कांक्रीट रोड एवं नाली निर्माण मुख्‍य मार्</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>125000</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>27204</v>
+        <v>123272</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>41199</v>
+        <v>41053</v>
       </c>
       <c r="K278" s="3" t="n">
         <v>41758</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/18 — चुरयारी से विराहीखेरा मार्ग मिटटी + पुलिया</t>
+          <t>1708001035/RC/ 18 — सी0सी0 रोड व नाली मखलू कुशवाहा के घर से भूरा कुशवा</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
-        <v>0</v>
+        <v>125000</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>0</v>
+        <v>27204</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>40282</v>
-[...1 lines deleted...]
-      <c r="K279" s="3"/>
+        <v>41199</v>
+      </c>
+      <c r="K279" s="3" t="n">
+        <v>41758</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/2 — चुरयारी से हनुखेडा कितपुरा मिटटीकरण</t>
+          <t>1708001035/RC/18 — चुरयारी से विराहीखेरा मार्ग मिटटी + पुलिया</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
-        <v>398000</v>
+        <v>0</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>60000</v>
+        <v>0</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>38872</v>
-[...3 lines deleted...]
-      </c>
+        <v>40282</v>
+      </c>
+      <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/22012034165376 — c.c. road and nali rajesh chhkki ghar se aasha</t>
+          <t>1708001035/RC/2 — चुरयारी से हनुखेडा कितपुरा मिटटीकरण</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
-        <v>0</v>
+        <v>398000</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>0</v>
+        <v>60000</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>41136</v>
-[...1 lines deleted...]
-      <c r="K281" s="3"/>
+        <v>38872</v>
+      </c>
+      <c r="K281" s="3" t="n">
+        <v>39054</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/22012034166561 — सी0सी0रोड एवं नाली निर्माण कार्य राजेश चक्‍की घर स</t>
+          <t>1708001035/RC/22012034165376 — c.c. road and nali rajesh chhkki ghar se aasha</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>41136</v>
       </c>
       <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/22012034169743 — सी0सी0रोड निर्माण एवं नाली निमा्र्ण राजेश तिवारी क</t>
+          <t>1708001035/RC/22012034166561 — सी0सी0रोड एवं नाली निर्माण कार्य राजेश चक्‍की घर स</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
-        <v>107000</v>
+        <v>0</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>22280</v>
+        <v>0</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>41447</v>
-[...3 lines deleted...]
-      </c>
+        <v>41136</v>
+      </c>
+      <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/22012034193239 — C C Rod Nali Nirman Kar Jhallu Pal Ke Gar Se BoKa</t>
+          <t>1708001035/RC/22012034169743 — सी0सी0रोड निर्माण एवं नाली निमा्र्ण राजेश तिवारी क</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
-        <v>88000</v>
+        <v>107000</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>81453</v>
+        <v>22280</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>41615</v>
+        <v>41447</v>
       </c>
       <c r="K284" s="3" t="n">
-        <v>42746</v>
+        <v>41758</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/22012034193258 — C C Rod Nali Nirman Kar  Narshigh Bhagwan Ju Dev M</t>
+          <t>1708001035/RC/22012034193239 — C C Rod Nali Nirman Kar Jhallu Pal Ke Gar Se BoKa</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
-        <v>72000</v>
+        <v>88000</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>69447</v>
+        <v>81453</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>41615</v>
       </c>
       <c r="K285" s="3" t="n">
-        <v>42596</v>
+        <v>42746</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/22012034203451 — सुदूर सडक निर्माण पु0 रिपटा मि0मु0 बाबा तलाब से सि</t>
+          <t>1708001035/RC/22012034193258 — C C Rod Nali Nirman Kar  Narshigh Bhagwan Ju Dev M</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
-        <v>1157000</v>
+        <v>72000</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>129750</v>
+        <v>69447</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>41678</v>
+        <v>41615</v>
       </c>
       <c r="K286" s="3" t="n">
-        <v>42743</v>
+        <v>42596</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/22012034203456 — सुदूर सडक निर्माण पु0 रि0 मि0 मु0 आशा तलाब से मुख्</t>
+          <t>1708001035/RC/22012034203451 — सुदूर सडक निर्माण पु0 रिपटा मि0मु0 बाबा तलाब से सि</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
-        <v>1490000</v>
+        <v>1157000</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>143778</v>
+        <v>129750</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>41678</v>
       </c>
       <c r="K287" s="3" t="n">
-        <v>42596</v>
+        <v>42743</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/22012034226367 — सी0सी0रोड नाली निर्माण पाल मुहाल शंकर पुरवा से पंच</t>
+          <t>1708001035/RC/22012034203456 — सुदूर सडक निर्माण पु0 रि0 मि0 मु0 आशा तलाब से मुख्</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
-        <v>159000</v>
+        <v>1490000</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>142307</v>
+        <v>143778</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>41853</v>
+        <v>41678</v>
       </c>
       <c r="K288" s="3" t="n">
         <v>42596</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/22012034300178 — C C Rod nali nirman kar Churyari</t>
+          <t>1708001035/RC/22012034226367 — सी0सी0रोड नाली निर्माण पाल मुहाल शंकर पुरवा से पंच</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
-        <v>0</v>
+        <v>159000</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>0</v>
+        <v>142307</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K289" s="3"/>
+        <v>41853</v>
+      </c>
+      <c r="K289" s="3" t="n">
+        <v>42596</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/22012034331523 — C C Rod nali nirman kar aaganwadee bhawan se kamta sahoo</t>
+          <t>1708001035/RC/22012034300178 — C C Rod nali nirman kar Churyari</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>104232</v>
+        <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>42810</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/22012034337074 — c c rod nali nirman kar kamta sahoo ke makan se hanuman mandir ki or</t>
+          <t>1708001035/RC/22012034331523 — C C Rod nali nirman kar aaganwadee bhawan se kamta sahoo</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
-        <v>27000</v>
+        <v>100000</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>26832</v>
+        <v>104232</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>42867</v>
+        <v>42810</v>
       </c>
       <c r="K291" s="3" t="n">
-        <v>42934</v>
+        <v>43089</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/22012034337075 — c c rod nali nirman kar jamuna bhurji ke makan se shivram ahirwar ke makan tak</t>
+          <t>1708001035/RC/22012034337074 — c c rod nali nirman kar kamta sahoo ke makan se hanuman mandir ki or</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
-        <v>60000</v>
+        <v>27000</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>56760</v>
+        <v>26832</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>42978</v>
+        <v>42867</v>
       </c>
       <c r="K292" s="3" t="n">
-        <v>43093</v>
+        <v>42934</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/22012034351067 — c c rod nali nirman kar pathuriya dai se rampyare ahirwar ke makan tak</t>
+          <t>1708001035/RC/22012034337075 — c c rod nali nirman kar jamuna bhurji ke makan se shivram ahirwar ke makan tak</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
-        <v>104000</v>
+        <v>60000</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>81528</v>
+        <v>56760</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>43013</v>
+        <v>42978</v>
       </c>
       <c r="K293" s="3" t="n">
-        <v>43089</v>
+        <v>43093</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/22012034351069 — c c rod nali nirman kar ramkrapal trivedi ke makan se mulchandra vishwakarma ke makan tak</t>
+          <t>1708001035/RC/22012034351067 — c c rod nali nirman kar pathuriya dai se rampyare ahirwar ke makan tak</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
-        <v>56000</v>
+        <v>104000</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>59168</v>
+        <v>81528</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>43139</v>
+        <v>43013</v>
       </c>
       <c r="K294" s="3" t="n">
-        <v>43190</v>
+        <v>43089</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/22012034372840 — सी.सी. रोड सह नाली निर्माण नाथूराम दीक्षत के मकान राजाराम ि‍ि‍तवारी के मकान तक</t>
+          <t>1708001035/RC/22012034351069 — c c rod nali nirman kar ramkrapal trivedi ke makan se mulchandra vishwakarma ke makan tak</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
-        <v>0</v>
+        <v>56000</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>0</v>
+        <v>59168</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K295" s="3"/>
+        <v>43139</v>
+      </c>
+      <c r="K295" s="3" t="n">
+        <v>43190</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/22012034372844 — सी.सी. रोड सह नाली निर्माण सुुुुुुरेश अवस्‍थी के मकान से ि‍दिनेश ि‍त्रिवेदी  के मकान तक</t>
+          <t>1708001035/RC/22012034372840 — सी.सी. रोड सह नाली निर्माण नाथूराम दीक्षत के मकान राजाराम ि‍ि‍तवारी के मकान तक</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>43010</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/22012034379968 — सी.सी.रोड सह नाली निर्माण पाल कूप से कल्‍लू पाल के मकान तक</t>
+          <t>1708001035/RC/22012034372844 — सी.सी. रोड सह नाली निर्माण सुुुुुुरेश अवस्‍थी के मकान से ि‍दिनेश ि‍त्रिवेदी  के मकान तक</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>51150</v>
+        <v>0</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>46440</v>
+        <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>43111</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/22012034381716 — सी.सी.रोड  सह नाली निर्माण सुरेन्‍द्  अवस्‍थ्‍ाी के मकान से दिनेेेेश त्रिवेदी के मकान तक</t>
+          <t>1708001035/RC/22012034379968 — सी.सी.रोड सह नाली निर्माण पाल कूप से कल्‍लू पाल के मकान तक</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>93000</v>
+        <v>51150</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>92016</v>
+        <v>46440</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>43139</v>
+        <v>43111</v>
       </c>
       <c r="K298" s="3" t="n">
-        <v>43333</v>
+        <v>43483</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/22012034381762 — सी.सी. रोड निर्माण महेश्‍वरीदेवी  मंदिर से कैलाश तिवारी के मकान तक</t>
+          <t>1708001035/RC/22012034381716 — सी.सी.रोड  सह नाली निर्माण सुरेन्‍द्  अवस्‍थ्‍ाी के मकान से दिनेेेेश त्रिवेदी के मकान तक</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>98000</v>
+        <v>93000</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>67860</v>
+        <v>92016</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>43244</v>
+        <v>43139</v>
       </c>
       <c r="K299" s="3" t="n">
-        <v>43573</v>
+        <v>43333</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/22012034381995 — सी.सी. रोड सह नाली निर्माण राजेन्‍द्र मिश्रा के मकान से रामहरदय के मकान तक</t>
+          <t>1708001035/RC/22012034381762 — सी.सी. रोड निर्माण महेश्‍वरीदेवी  मंदिर से कैलाश तिवारी के मकान तक</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>46500</v>
+        <v>98000</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>41760</v>
+        <v>67860</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>43301</v>
+        <v>43244</v>
       </c>
       <c r="K300" s="3" t="n">
-        <v>43345</v>
+        <v>43573</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/22012034436492 — सी सी रोड नाली निर्माण कार्य रमेश त्रिवेदी के मकान से देवकुंवर धोबी के मकान तक</t>
+          <t>1708001035/RC/22012034381995 — सी.सी. रोड सह नाली निर्माण राजेन्‍द्र मिश्रा के मकान से रामहरदय के मकान तक</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
-        <v>28000</v>
+        <v>46500</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>27840</v>
+        <v>41760</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>43493</v>
+        <v>43301</v>
       </c>
       <c r="K301" s="3" t="n">
-        <v>43656</v>
+        <v>43345</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/22012034444863 — सी सी रोड नाली निर्माण रतीराम अहिरवार के मकान से मिढ्की अहिरवार के मकान तक</t>
+          <t>1708001035/RC/22012034436492 — सी सी रोड नाली निर्माण कार्य रमेश त्रिवेदी के मकान से देवकुंवर धोबी के मकान तक</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>51150</v>
+        <v>28000</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>51092</v>
+        <v>27840</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>43522</v>
+        <v>43493</v>
       </c>
       <c r="K302" s="3" t="n">
         <v>43656</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/22012034444873 — सी सी रोड नाली निर्माण विज्‍जा अहिरवार के मकान सेे गुददा अहिरवार के मकान तक</t>
+          <t>1708001035/RC/22012034444863 — सी सी रोड नाली निर्माण रतीराम अहिरवार के मकान से मिढ्की अहिरवार के मकान तक</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>46500</v>
+        <v>51150</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>46472</v>
+        <v>51092</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>43535</v>
+        <v>43522</v>
       </c>
       <c r="K303" s="3" t="n">
         <v>43656</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/22012034472231 — सी.सी. रोड सह  नाली निर्माण कालकादीन  गौतम के मकान  से दाउ गुप्‍ता  के मकान तक</t>
+          <t>1708001035/RC/22012034444873 — सी सी रोड नाली निर्माण विज्‍जा अहिरवार के मकान सेे गुददा अहिरवार के मकान तक</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>44175</v>
+        <v>46500</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>45408</v>
+        <v>46472</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>43692</v>
+        <v>43535</v>
       </c>
       <c r="K304" s="3" t="n">
-        <v>43900</v>
+        <v>43656</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/22012034472470 — सी.सी.रोड सह नाली निर्माण नाथूराम दीक्षित के मकान से राजाराम तिवारी के मकान तक</t>
+          <t>1708001035/RC/22012034472231 — सी.सी. रोड सह  नाली निर्माण कालकादीन  गौतम के मकान  से दाउ गुप्‍ता  के मकान तक</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>55800</v>
+        <v>44175</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>41184</v>
+        <v>45408</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>43728</v>
+        <v>43692</v>
       </c>
       <c r="K305" s="3" t="n">
-        <v>43815</v>
+        <v>43900</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/22012034510923 — सी.सी. रोड सह नाली निर्माण पप्‍पू अहिरवार के मकान से नत्‍थू अहिरवार के मकान तक</t>
+          <t>1708001035/RC/22012034472470 — सी.सी.रोड सह नाली निर्माण नाथूराम दीक्षित के मकान से राजाराम तिवारी के मकान तक</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>27900</v>
+        <v>55800</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>27072</v>
+        <v>41184</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>43873</v>
+        <v>43728</v>
       </c>
       <c r="K306" s="3" t="n">
-        <v>44043</v>
+        <v>43815</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/22012034530470 — सी.सी. रोड सह नाली निर्माण हनुमानजी  मंदिर  से  हाईस्‍कूल  की ओर</t>
+          <t>1708001035/RC/22012034510923 — सी.सी. रोड सह नाली निर्माण पप्‍पू अहिरवार के मकान से नत्‍थू अहिरवार के मकान तक</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>202200</v>
+        <v>27900</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>159980</v>
+        <v>27072</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>44047</v>
+        <v>43873</v>
       </c>
       <c r="K307" s="3" t="n">
-        <v>44819</v>
+        <v>44043</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/22012034550597 — सी सी रोड  निर्माण कार्य हनुमानजी  मंदिर से हाई स्‍कूल की ओर भाग 2 शेष कार्य</t>
+          <t>1708001035/RC/22012034530470 — सी.सी. रोड सह नाली निर्माण हनुमानजी  मंदिर  से  हाईस्‍कूल  की ओर</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
-        <v>60000</v>
+        <v>202200</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>50932</v>
+        <v>159980</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>44169</v>
+        <v>44047</v>
       </c>
       <c r="K308" s="3" t="n">
         <v>44819</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/22012034570856 — नाली निर्माण कार्य शंकरपुर ग्राम पंचायत चुरियारी</t>
+          <t>1708001035/RC/22012034550597 — सी सी रोड  निर्माण कार्य हनुमानजी  मंदिर से हाई स्‍कूल की ओर भाग 2 शेष कार्य</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>43000</v>
+        <v>60000</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>0</v>
+        <v>50932</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K309" s="3"/>
+        <v>44169</v>
+      </c>
+      <c r="K309" s="3" t="n">
+        <v>44819</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/22012034570857 — नाली निर्माण कार्य शंकरपुर ग्राम पंचायत चुरियारी</t>
+          <t>1708001035/RC/22012034570856 — नाली निर्माण कार्य शंकरपुर ग्राम पंचायत चुरियारी</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>0</v>
+        <v>43000</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/22012034585628 — सी सी रोड  निर्माण कार्य बोका अहिरवार के मकान से रहमततुल्ला के मकान तक</t>
+          <t>1708001035/RC/22012034570857 — नाली निर्माण कार्य शंकरपुर ग्राम पंचायत चुरियारी</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>28000</v>
+        <v>0</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>27792</v>
+        <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>44510</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/22012034585629 — सी सी रोड निर्माण कार्य हरप्रसाद कुशवाहा के मकान से कालीदेवी मंदिर की ओर</t>
+          <t>1708001035/RC/22012034585628 — सी सी रोड  निर्माण कार्य बोका अहिरवार के मकान से रहमततुल्ला के मकान तक</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>75000</v>
+        <v>28000</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>74997</v>
+        <v>27792</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>44517</v>
+        <v>44510</v>
       </c>
       <c r="K312" s="3" t="n">
         <v>45421</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/22012034617800 — नाली निर्माण कार्य फल्लू कुशवाहा के घर से मुख्य मार्ग तक</t>
+          <t>1708001035/RC/22012034585629 — सी सी रोड निर्माण कार्य हरप्रसाद कुशवाहा के मकान से कालीदेवी मंदिर की ओर</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>53000</v>
+        <v>75000</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>51366</v>
+        <v>74997</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>44875</v>
+        <v>44517</v>
       </c>
       <c r="K313" s="3" t="n">
-        <v>45459</v>
+        <v>45421</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/22012034632965 — सुदूर सडक निर्माण कीरतपुर मुख्‍य मार्ग से जरैला मार्ग की ओर</t>
+          <t>1708001035/RC/22012034617800 — नाली निर्माण कार्य फल्लू कुशवाहा के घर से मुख्य मार्ग तक</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>0</v>
+        <v>53000</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>0</v>
+        <v>51366</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>44950</v>
-[...1 lines deleted...]
-      <c r="K314" s="3"/>
+        <v>44875</v>
+      </c>
+      <c r="K314" s="3" t="n">
+        <v>45459</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/22012034633472 — सुदूर सड्क निर्माण कीरतपुर मुख्‍य मार्ग से जरैला मार्ग की ओर</t>
+          <t>1708001035/RC/22012034632965 — सुदूर सडक निर्माण कीरतपुर मुख्‍य मार्ग से जरैला मार्ग की ओर</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>45018</v>
+        <v>44950</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/22012034637079 — सी सी रोड सह नाली निर्माण कार्य बद्री पाल के दरवाजे से रामकिशोर पाण्डेय के दरवाजे की ओर</t>
+          <t>1708001035/RC/22012034633472 — सुदूर सड्क निर्माण कीरतपुर मुख्‍य मार्ग से जरैला मार्ग की ओर</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>67000</v>
+        <v>0</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>32708</v>
+        <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>45194</v>
-[...3 lines deleted...]
-      </c>
+        <v>45018</v>
+      </c>
+      <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/22012034639652 — सी सी रोड सह नाली निर्माण कार्य भुराने बाबा तिगड्डा से घूरे के हनुमानजी तक</t>
+          <t>1708001035/RC/22012034637079 — सी सी रोड सह नाली निर्माण कार्य बद्री पाल के दरवाजे से रामकिशोर पाण्डेय के दरवाजे की ओर</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>64000</v>
+        <v>67000</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>61326</v>
+        <v>32708</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>45159</v>
+        <v>45194</v>
       </c>
       <c r="K317" s="3" t="n">
-        <v>45453</v>
+        <v>45469</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/22012034661868 — सी.सी रोड सह नाली निर्माण कार्य प्राथमिक शाला से छोटू अनुरागी के घर की ओर</t>
+          <t>1708001035/RC/22012034639652 — सी सी रोड सह नाली निर्माण कार्य भुराने बाबा तिगड्डा से घूरे के हनुमानजी तक</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>86000</v>
+        <v>64000</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>76132</v>
+        <v>61326</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>45282</v>
+        <v>45159</v>
       </c>
       <c r="K318" s="3" t="n">
-        <v>45460</v>
+        <v>45453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/22012034820715 — सी सी रोड सह नाली निर्माण कार्य मुख्य सड़क से कल्लू अहिरवार एवं नीलकंठ अहिरवार के घर से झल्लू पाल के</t>
+          <t>1708001035/RC/22012034661868 — सी.सी रोड सह नाली निर्माण कार्य प्राथमिक शाला से छोटू अनुरागी के घर की ओर</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>65000</v>
+        <v>86000</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>63777.52</v>
+        <v>76132</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>45574</v>
+        <v>45282</v>
       </c>
       <c r="K319" s="3" t="n">
-        <v>46029</v>
+        <v>45460</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/22012034820743 — सी सी रोड निर्माण कार्य तिवारी चक्की से माँ कालका दाई की ओर पहुच मार्ग</t>
+          <t>1708001035/RC/22012034820715 — सी सी रोड सह नाली निर्माण कार्य मुख्य सड़क से कल्लू अहिरवार एवं नीलकंठ अहिरवार के घर से झल्लू पाल के</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>76000</v>
+        <v>65000</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>0</v>
+        <v>63777.52</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>45451</v>
-[...1 lines deleted...]
-      <c r="K320" s="3"/>
+        <v>45574</v>
+      </c>
+      <c r="K320" s="3" t="n">
+        <v>46029</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/22012034838092 — सी.सी. रोड सह नाली निर्माण कार्य कालकादीन गौतम के खलिहान से रामविशाल पाल के घर की ओर</t>
+          <t>1708001035/RC/22012034820743 — सी सी रोड निर्माण कार्य तिवारी चक्की से माँ कालका दाई की ओर पहुच मार्ग</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>0</v>
+        <v>76000</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>45682</v>
+        <v>45451</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/22012034838093 — सी.सी. रोड सह नाली निर्माण कार्य कालकादीन गौतम के खलिहान से रामविशाल पाल के घर की ओर</t>
+          <t>1708001035/RC/22012034838092 — सी.सी. रोड सह नाली निर्माण कार्य कालकादीन गौतम के खलिहान से रामविशाल पाल के घर की ओर</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>132000</v>
+        <v>0</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>83781</v>
+        <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>45999</v>
+        <v>45682</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/22012034848179 — सी सी सह नाली निर्माण कार्य हरिजन बस्ती से हनुमान जी तक</t>
+          <t>1708001035/RC/22012034838093 — सी.सी. रोड सह नाली निर्माण कार्य कालकादीन गौतम के खलिहान से रामविशाल पाल के घर की ओर</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>109000</v>
+        <v>132000</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>0</v>
+        <v>83781</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>45761</v>
+        <v>45999</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/25 — मिटटी मुरम , पहुच मार्ग, चुरयारी से टेडीकबरी तक R.E.S.</t>
+          <t>1708001035/RC/22012034848179 — सी सी सह नाली निर्माण कार्य हरिजन बस्ती से हनुमान जी तक</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>2373600</v>
+        <v>109000</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>505400</v>
+        <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>38830</v>
+        <v>45761</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/32 — चुरयारी से गहबरा मार्ग मि0मु0</t>
+          <t>1708001035/RC/25 — मिटटी मुरम , पहुच मार्ग, चुरयारी से टेडीकबरी तक R.E.S.</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>0</v>
+        <v>2373600</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>0</v>
+        <v>505400</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>39723</v>
+        <v>38830</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/33 — चुरयारी से बहादुरपुर मार्ग मि0 मु0</t>
+          <t>1708001035/RC/32 — चुरयारी से गहबरा मार्ग मि0मु0</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>39723</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/7 — चुरयारी से छोट कीरतपुर संम्‍पर्क मि0 मु0 एंव पुलिया निर्माण</t>
+          <t>1708001035/RC/33 — चुरयारी से बहादुरपुर मार्ग मि0 मु0</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>446000</v>
+        <v>0</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>393656</v>
+        <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>40305</v>
-[...3 lines deleted...]
-      </c>
+        <v>39723</v>
+      </c>
+      <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RC/8 — चुरयारी से बडा कीरतपुरा मिटटीमुरम (चुरयारी)</t>
+          <t>1708001035/RC/7 — चुरयारी से छोट कीरतपुर संम्‍पर्क मि0 मु0 एंव पुलिया निर्माण</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>245000</v>
+        <v>446000</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>234226</v>
+        <v>393656</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>39193</v>
+        <v>40305</v>
       </c>
       <c r="K328" s="3" t="n">
-        <v>39403</v>
+        <v>41625</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RS/22012034429155 — शौचालय निर्माण राजकुमार त्रिवेदी pamy id 2634507</t>
+          <t>1708001035/RC/8 — चुरयारी से बडा कीरतपुरा मिटटीमुरम (चुरयारी)</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>12000</v>
+        <v>245000</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>0</v>
+        <v>234226</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>43327</v>
-[...1 lines deleted...]
-      <c r="K329" s="3"/>
+        <v>39193</v>
+      </c>
+      <c r="K329" s="3" t="n">
+        <v>39403</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RS/22012034435719 — शौचालय निर्माण कार्य pmay id 2741829 संतु/तिजवा पाल</t>
+          <t>1708001035/RS/22012034429155 — शौचालय निर्माण राजकुमार त्रिवेदी pamy id 2634507</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>43327</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RS/22012034537773 — SLWM सामुदायिक नाडेप निर्माण हनुमान जी मंदिर के पास 1</t>
+          <t>1708001035/RS/22012034435719 — शौचालय निर्माण कार्य pmay id 2741829 संतु/तिजवा पाल</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>15423.68</v>
+        <v>12000</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>44300</v>
+        <v>43327</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RS/22012034537775 — SLWM सामुदायिक नाडेप निर्माण हनुमान जी मंदिर के पास 2</t>
+          <t>1708001035/RS/22012034537773 — SLWM सामुदायिक नाडेप निर्माण हनुमान जी मंदिर के पास 1</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>15423.68</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RS/22012034537780 — slwm सामुदायिक नाडेप निर्माण रामजानकी मंदिर के पास</t>
+          <t>1708001035/RS/22012034537775 — SLWM सामुदायिक नाडेप निर्माण हनुमान जी मंदिर के पास 2</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>15423.68</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RS/22012034537784 — slwm सामुदायिक नाडेप निर्माण वार्ड न 7 में</t>
+          <t>1708001035/RS/22012034537780 — slwm सामुदायिक नाडेप निर्माण रामजानकी मंदिर के पास</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>15423.68</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RS/22012034537788 — slwm सामुदायिक नाडेप निर्माण आशा तालाब के पास</t>
+          <t>1708001035/RS/22012034537784 — slwm सामुदायिक नाडेप निर्माण वार्ड न 7 में</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>15423.68</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RS/22012034537790 — slwm सामुदायिक नाडेप निर्माण कामता सिंह केघर के  पास</t>
+          <t>1708001035/RS/22012034537788 — slwm सामुदायिक नाडेप निर्माण आशा तालाब के पास</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>15423.68</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RS/22012034537791 — slwm सामुदायिक नाडेप निर्माण कामता सिंह केघर के  पास</t>
+          <t>1708001035/RS/22012034537790 — slwm सामुदायिक नाडेप निर्माण कामता सिंह केघर के  पास</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>0</v>
+        <v>15423.68</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RS/22012034537793 — slwm सामुदायिक नाडेप निर्माण आंगनवाड़ी के पास</t>
+          <t>1708001035/RS/22012034537791 — slwm सामुदायिक नाडेप निर्माण कामता सिंह केघर के  पास</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RS/22012034537794 — slwm सामुदायिक नाडेप निर्माण आंगनवाड़ी के पास</t>
+          <t>1708001035/RS/22012034537793 — slwm सामुदायिक नाडेप निर्माण आंगनवाड़ी के पास</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>15423.68</v>
+        <v>0</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RS/22012034537795 — slwm सामुदायिक नाडेप निर्माण बड़ा तालाब के पास</t>
+          <t>1708001035/RS/22012034537794 — slwm सामुदायिक नाडेप निर्माण आंगनवाड़ी के पास</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>0</v>
+        <v>15423.68</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RS/22012034537796 — slwm सामुदायिक नाडेप निर्माण भूरा कुशवाहा  के मकान पास</t>
+          <t>1708001035/RS/22012034537795 — slwm सामुदायिक नाडेप निर्माण बड़ा तालाब के पास</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RS/22012034537798 — slwm सामुदायिक नाडेप निर्माण हरिजन मुहाल के पास</t>
+          <t>1708001035/RS/22012034537796 — slwm सामुदायिक नाडेप निर्माण भूरा कुशवाहा  के मकान पास</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RS/22012034644126 — सामुदायिक  स्‍वच्‍छता परिसर निर्माण कार्य  ग्राम पंचायत चुरियारी</t>
+          <t>1708001035/RS/22012034537798 — slwm सामुदायिक नाडेप निर्माण हरिजन मुहाल के पास</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>44000</v>
+        <v>0</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>43860</v>
+        <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>44656</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RS/22012034689144 — नाली निर्माण कार्य शिवबालक के घर से पुलिया तक</t>
+          <t>1708001035/RS/22012034644126 — सामुदायिक  स्‍वच्‍छता परिसर निर्माण कार्य  ग्राम पंचायत चुरियारी</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>21000</v>
+        <v>44000</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>0</v>
+        <v>43860</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>44960</v>
-[...1 lines deleted...]
-      <c r="K344" s="3"/>
+        <v>44656</v>
+      </c>
+      <c r="K344" s="3" t="n">
+        <v>45903</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1708001035/RS/22012035136586 — नाली निर्माण कार्य त्रिवेदी मुहाल कुंआ  से  पाल मुहाल की ओर</t>
+          <t>1708001035/RS/22012034689144 — नाली निर्माण कार्य शिवबालक के घर से पुलिया तक</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>92000</v>
+        <v>21000</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>45682</v>
+        <v>44960</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/0002 — मेड बधान शिवराम/ अगुनु</t>
+          <t>1708001035/RS/22012035136586 — नाली निर्माण कार्य त्रिवेदी मुहाल कुंआ  से  पाल मुहाल की ओर</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>34000</v>
+        <v>92000</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>39723</v>
+        <v>45682</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/0003 — कलकवा / बिज्‍जा चमार खेत तालाब योजना AG</t>
+          <t>1708001035/WC/0002 — मेड बधान शिवराम/ अगुनु</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>32700</v>
+        <v>34000</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>2000</v>
+        <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>39068</v>
-[...3 lines deleted...]
-      </c>
+        <v>39723</v>
+      </c>
+      <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/0009 — लल्‍लू राम पिता नन्‍दू चमार खेत तालाब निर्माण</t>
+          <t>1708001035/WC/0003 — कलकवा / बिज्‍जा चमार खेत तालाब योजना AG</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>32700</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>1615</v>
+        <v>2000</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>38913</v>
+        <v>39068</v>
       </c>
       <c r="K348" s="3" t="n">
-        <v>40189</v>
+        <v>40335</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/0015 — ओम‍कार/टिडिया कूप रिचार्ज फिट</t>
+          <t>1708001035/WC/0009 — लल्‍लू राम पिता नन्‍दू चमार खेत तालाब निर्माण</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>5700</v>
+        <v>32700</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>5010</v>
+        <v>1615</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>40667</v>
+        <v>38913</v>
       </c>
       <c r="K349" s="3" t="n">
-        <v>40821</v>
+        <v>40189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/0017 — सुखलाल/लोटन अहिरवार कूप रिचार्ज फिट</t>
+          <t>1708001035/WC/0015 — ओम‍कार/टिडिया कूप रिचार्ज फिट</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>5700</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>4320</v>
+        <v>5010</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>40667</v>
       </c>
       <c r="K350" s="3" t="n">
-        <v>40673</v>
+        <v>40821</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/0018 — बल्‍कुवा/पातरे अहिरवार कूप रिचार्ज फिट</t>
+          <t>1708001035/WC/0017 — सुखलाल/लोटन अहिरवार कूप रिचार्ज फिट</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>5700</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>4635</v>
+        <v>4320</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>40667</v>
       </c>
       <c r="K351" s="3" t="n">
         <v>40673</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/0019 — देवीदीन/लीला मेड बंधान</t>
+          <t>1708001035/WC/0018 — बल्‍कुवा/पातरे अहिरवार कूप रिचार्ज फिट</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>37000</v>
+        <v>5700</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>21174</v>
+        <v>4635</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>40899</v>
+        <v>40667</v>
       </c>
       <c r="K352" s="3" t="n">
-        <v>41013</v>
+        <v>40673</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/002 — आशा तालाब विस्‍तारीकरण (चुरयारी)</t>
+          <t>1708001035/WC/0019 — देवीदीन/लीला मेड बंधान</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>100000</v>
+        <v>37000</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>98583</v>
+        <v>21174</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>39415</v>
+        <v>40899</v>
       </c>
       <c r="K353" s="3" t="n">
-        <v>39524</v>
+        <v>41013</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/0020 — शिवराम‍/अंगनू अहिरवार कूप रिचार्ज फिट</t>
+          <t>1708001035/WC/002 — आशा तालाब विस्‍तारीकरण (चुरयारी)</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>5700</v>
+        <v>100000</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>5210</v>
+        <v>98583</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>40674</v>
+        <v>39415</v>
       </c>
       <c r="K354" s="3" t="n">
-        <v>41625</v>
+        <v>39524</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/0021 — नंदनफलोउधान बब्‍बू/टिकइया कुशवाहा</t>
+          <t>1708001035/WC/0020 — शिवराम‍/अंगनू अहिरवार कूप रिचार्ज फिट</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>0</v>
+        <v>5700</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>0</v>
+        <v>5210</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>40647</v>
-[...1 lines deleted...]
-      <c r="K355" s="3"/>
+        <v>40674</v>
+      </c>
+      <c r="K355" s="3" t="n">
+        <v>41625</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/0022 — नंदनफलोउधान बब्‍बू/टिकइया कुशवाहा</t>
+          <t>1708001035/WC/0021 — नंदनफलोउधान बब्‍बू/टिकइया कुशवाहा</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>147934</v>
+        <v>0</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>6588</v>
+        <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>40794</v>
-[...3 lines deleted...]
-      </c>
+        <v>40647</v>
+      </c>
+      <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/0023 — नंदनफलोउधान मनमोह/कंधी विश्‍कर्मा</t>
+          <t>1708001035/WC/0022 — नंदनफलोउधान बब्‍बू/टिकइया कुशवाहा</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>147934</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>6588</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>40794</v>
       </c>
       <c r="K357" s="3" t="n">
         <v>41636</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/003 — लल्‍लन / गोरे चमार (कपिल धारा नवीन कूप निर्माण(चुरयारी)</t>
+          <t>1708001035/WC/0023 — नंदनफलोउधान मनमोह/कंधी विश्‍कर्मा</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>100000</v>
+        <v>147934</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>95661</v>
+        <v>6588</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>39433</v>
+        <v>40794</v>
       </c>
       <c r="K358" s="3" t="n">
-        <v>41699</v>
+        <v>41636</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/006 — जहरी / टिर्रा चमार कपिल कल्‍ला रानी/दवारका प्रसाद</t>
+          <t>1708001035/WC/003 — लल्‍लन / गोरे चमार (कपिल धारा नवीन कूप निर्माण(चुरयारी)</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>216000</v>
+        <v>100000</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>85040</v>
+        <v>95661</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>40233</v>
+        <v>39433</v>
       </c>
       <c r="K359" s="3" t="n">
-        <v>41674</v>
+        <v>41699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/009 — टिरिया पिता नन्‍दू खेत तालाब निर्माण</t>
+          <t>1708001035/WC/006 — जहरी / टिर्रा चमार कपिल कल्‍ला रानी/दवारका प्रसाद</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>32700</v>
+        <v>216000</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>1560</v>
+        <v>85040</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>38913</v>
+        <v>40233</v>
       </c>
       <c r="K360" s="3" t="n">
-        <v>40389</v>
+        <v>41674</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/0090 — देवी दीन पिता लीला चमार खेत तालाब निर्माण</t>
+          <t>1708001035/WC/009 — टिरिया पिता नन्‍दू खेत तालाब निर्माण</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>32700</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>1560</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>38903</v>
+        <v>38913</v>
       </c>
       <c r="K361" s="3" t="n">
-        <v>40273</v>
+        <v>40389</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/ 01 — मनमोहन/कंधी विश्‍वकर्मा, कपिल धारा कूप निर्माण(चुरयारी)</t>
+          <t>1708001035/WC/0090 — देवी दीन पिता लीला चमार खेत तालाब निर्माण</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>156000</v>
+        <v>32700</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>69118</v>
+        <v>1560</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>39540</v>
+        <v>38903</v>
       </c>
       <c r="K362" s="3" t="n">
-        <v>39816</v>
+        <v>40273</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/010 — मेड बधान नीलकण्‍ठ/विदुवा</t>
+          <t>1708001035/WC/ 01 — मनमोहन/कंधी विश्‍वकर्मा, कपिल धारा कूप निर्माण(चुरयारी)</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>34000</v>
+        <v>156000</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>0</v>
+        <v>69118</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>39723</v>
-[...1 lines deleted...]
-      <c r="K363" s="3"/>
+        <v>39540</v>
+      </c>
+      <c r="K363" s="3" t="n">
+        <v>39816</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/011 — मेड बधान हल्‍का / दशरथ</t>
+          <t>1708001035/WC/010 — मेड बधान नीलकण्‍ठ/विदुवा</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>34000</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>39723</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/013 — काशीराम/रामआसरे कुश्‍वाहा कूप निर्माण</t>
+          <t>1708001035/WC/011 — मेड बधान हल्‍का / दशरथ</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>216000</v>
+        <v>34000</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>266467.46</v>
+        <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>40548</v>
-[...3 lines deleted...]
-      </c>
+        <v>39723</v>
+      </c>
+      <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/014 — मेड बधान, रामबाबू /बलैइया</t>
+          <t>1708001035/WC/013 — काशीराम/रामआसरे कुश्‍वाहा कूप निर्माण</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>33000</v>
+        <v>216000</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>0</v>
+        <v>266467.46</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>39723</v>
-[...1 lines deleted...]
-      <c r="K366" s="3"/>
+        <v>40548</v>
+      </c>
+      <c r="K366" s="3" t="n">
+        <v>40856</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/015 — बब्‍बू/टिकइया कुशवहा कूप रिचार्ज फिट</t>
+          <t>1708001035/WC/014 — मेड बधान, रामबाबू /बलैइया</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>5700</v>
+        <v>33000</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>2000</v>
+        <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>40674</v>
-[...3 lines deleted...]
-      </c>
+        <v>39723</v>
+      </c>
+      <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/016 — मनमोहन/कंधी विश्‍वकर्मा कूप रिचार्ज फिट</t>
+          <t>1708001035/WC/015 — बब्‍बू/टिकइया कुशवहा कूप रिचार्ज फिट</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>5700</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>4490</v>
+        <v>2000</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>40674</v>
       </c>
       <c r="K368" s="3" t="n">
-        <v>40801</v>
+        <v>40787</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/ 017 — Sarbjanik koop nirmar pal muhal</t>
+          <t>1708001035/WC/016 — मनमोहन/कंधी विश्‍वकर्मा कूप रिचार्ज फिट</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>260000</v>
+        <v>5700</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>0</v>
+        <v>4490</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>40682</v>
+        <v>40674</v>
       </c>
       <c r="K369" s="3" t="n">
-        <v>41754</v>
+        <v>40801</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/017 — लल्‍लू/बल्‍दू अनुरागी कूप रिचार्ज फिट</t>
+          <t>1708001035/WC/ 017 — Sarbjanik koop nirmar pal muhal</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>5700</v>
+        <v>260000</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>2700</v>
+        <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>40674</v>
+        <v>40682</v>
       </c>
       <c r="K370" s="3" t="n">
-        <v>40787</v>
+        <v>41754</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/018 — बुल्‍ला ऊर्फ बंशगोपाल/विहारी प्रजापति कूप रिचार्ज</t>
+          <t>1708001035/WC/017 — लल्‍लू/बल्‍दू अनुरागी कूप रिचार्ज फिट</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>5700</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>3544</v>
+        <v>2700</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>40667</v>
+        <v>40674</v>
       </c>
       <c r="K371" s="3" t="n">
-        <v>41625</v>
+        <v>40787</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/019 — बलखण्‍डी/गजोधर अहिरवार कूप रिचार्ज फिट</t>
+          <t>1708001035/WC/018 — बुल्‍ला ऊर्फ बंशगोपाल/विहारी प्रजापति कूप रिचार्ज</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>5700</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>5005</v>
+        <v>3544</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>40674</v>
+        <v>40667</v>
       </c>
       <c r="K372" s="3" t="n">
-        <v>41046</v>
+        <v>41625</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/02 — सदनी तालाब गहरी करण</t>
+          <t>1708001035/WC/019 — बलखण्‍डी/गजोधर अहिरवार कूप रिचार्ज फिट</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>100000</v>
+        <v>5700</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>4500</v>
+        <v>5005</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>38946</v>
+        <v>40674</v>
       </c>
       <c r="K373" s="3" t="n">
-        <v>39427</v>
+        <v>41046</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/020 — बाबा तालाब सुदडीकरण पंचायत चुरयारी</t>
+          <t>1708001035/WC/02 — सदनी तालाब गहरी करण</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>144000</v>
+        <v>100000</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>0</v>
+        <v>4500</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>39549</v>
+        <v>38946</v>
       </c>
       <c r="K374" s="3" t="n">
-        <v>41700</v>
+        <v>39427</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/03 — सुखलाल/लोटन अहिरवार (नवीन कूप निर्माण)चुरयारी</t>
+          <t>1708001035/WC/020 — बाबा तालाब सुदडीकरण पंचायत चुरयारी</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>100000</v>
+        <v>144000</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>57395</v>
+        <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>39193</v>
+        <v>39549</v>
       </c>
       <c r="K375" s="3" t="n">
-        <v>39270</v>
+        <v>41700</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/039 — बिन्‍द्रवन/हल्‍कुवा अहिरवार कपिल धारा कूप निर्माण</t>
+          <t>1708001035/WC/03 — सुखलाल/लोटन अहिरवार (नवीन कूप निर्माण)चुरयारी</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>251000</v>
+        <v>100000</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>247107</v>
+        <v>57395</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>40941</v>
+        <v>39193</v>
       </c>
       <c r="K376" s="3" t="n">
-        <v>41625</v>
+        <v>39270</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/04 — मेड बधान, सुखलाल/लोटन</t>
+          <t>1708001035/WC/039 — बिन्‍द्रवन/हल्‍कुवा अहिरवार कपिल धारा कूप निर्माण</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>33000</v>
+        <v>251000</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>0</v>
+        <v>247107</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>39723</v>
-[...1 lines deleted...]
-      <c r="K377" s="3"/>
+        <v>40941</v>
+      </c>
+      <c r="K377" s="3" t="n">
+        <v>41625</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/05 — बाबू पिता टिकरियन कपि धारा कूप निर्माण</t>
+          <t>1708001035/WC/04 — मेड बधान, सुखलाल/लोटन</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>156000</v>
+        <v>33000</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>95503.7</v>
+        <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>39562</v>
-[...3 lines deleted...]
-      </c>
+        <v>39723</v>
+      </c>
+      <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/06 — बडा तालाब बिस्‍तारीकरण (चुरयारी)</t>
+          <t>1708001035/WC/05 — बाबू पिता टिकरियन कपि धारा कूप निर्माण</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>100000</v>
+        <v>156000</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>61552</v>
+        <v>95503.7</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>39236</v>
+        <v>39562</v>
       </c>
       <c r="K379" s="3" t="n">
-        <v>39524</v>
+        <v>40019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/ 08 — सन्‍तोष,नीरज कुमार/कालका प्रसाद, कपिल धारा कूप निर</t>
+          <t>1708001035/WC/06 — बडा तालाब बिस्‍तारीकरण (चुरयारी)</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>156000</v>
+        <v>100000</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>266952.76</v>
+        <v>61552</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>39547</v>
+        <v>39236</v>
       </c>
       <c r="K380" s="3" t="n">
-        <v>41725</v>
+        <v>39524</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/09 — कालीचरन पिता बिज्‍जा चमार खेत तालाब निर्माण</t>
+          <t>1708001035/WC/ 08 — सन्‍तोष,नीरज कुमार/कालका प्रसाद, कपिल धारा कूप निर</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>32700</v>
+        <v>156000</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>1440</v>
+        <v>266952.76</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>39083</v>
+        <v>39547</v>
       </c>
       <c r="K381" s="3" t="n">
-        <v>40335</v>
+        <v>41725</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/090 — चुनुवाद पिता अंधीबसोर खेत तालाब निर्माण</t>
+          <t>1708001035/WC/09 — कालीचरन पिता बिज्‍जा चमार खेत तालाब निर्माण</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>32700</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>2000</v>
+        <v>1440</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>39078</v>
+        <v>39083</v>
       </c>
       <c r="K382" s="3" t="n">
         <v>40335</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/0900 — मेमा लाल पिता भूरा चमार खेत तालाब निर्माण</t>
+          <t>1708001035/WC/090 — चुनुवाद पिता अंधीबसोर खेत तालाब निर्माण</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>32700</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>39078</v>
       </c>
       <c r="K383" s="3" t="n">
-        <v>40222</v>
+        <v>40335</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/091 — नंदनफलोउधान बब्‍बू/टिकइया कुशवाहा</t>
+          <t>1708001035/WC/0900 — मेमा लाल पिता भूरा चमार खेत तालाब निर्माण</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>0</v>
+        <v>32700</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>0</v>
+        <v>2000</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>40647</v>
-[...1 lines deleted...]
-      <c r="K384" s="3"/>
+        <v>39078</v>
+      </c>
+      <c r="K384" s="3" t="n">
+        <v>40222</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/1 — मेड बधान मेवालाल/ भूरा</t>
+          <t>1708001035/WC/091 — नंदनफलोउधान बब्‍बू/टिकइया कुशवाहा</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>45000</v>
+        <v>0</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>39723</v>
+        <v>40647</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/ 10 — कल्‍ला रानी/दवारका प्रसाद पाल कपिल धारा कूप निर्मा</t>
+          <t>1708001035/WC/1 — मेड बधान मेवालाल/ भूरा</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>251000</v>
+        <v>45000</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>220145</v>
+        <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>41025</v>
-[...3 lines deleted...]
-      </c>
+        <v>39723</v>
+      </c>
+      <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/10 — लल्‍लू/ बल्‍दु अनुरागी, कपिल धारा कूप निर्माण, चुरयारी</t>
+          <t>1708001035/WC/ 10 — कल्‍ला रानी/दवारका प्रसाद पाल कपिल धारा कूप निर्मा</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>156000</v>
+        <v>251000</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>105654</v>
+        <v>220145</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>39547</v>
+        <v>41025</v>
       </c>
       <c r="K387" s="3" t="n">
-        <v>40019</v>
+        <v>41625</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/11 — बलखण्‍डी पिता गजोधर कपिल धारा पंचायत चुरयारी</t>
+          <t>1708001035/WC/10 — लल्‍लू/ बल्‍दु अनुरागी, कपिल धारा कूप निर्माण, चुरयारी</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>156000</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>70275</v>
+        <v>105654</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>39575</v>
+        <v>39547</v>
       </c>
       <c r="K388" s="3" t="n">
         <v>40019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/12 — मेड बधान, चुनुवाद / गजोधर</t>
+          <t>1708001035/WC/11 — बलखण्‍डी पिता गजोधर कपिल धारा पंचायत चुरयारी</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>45000</v>
+        <v>156000</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>0</v>
+        <v>70275</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>39723</v>
-[...1 lines deleted...]
-      <c r="K389" s="3"/>
+        <v>39575</v>
+      </c>
+      <c r="K389" s="3" t="n">
+        <v>40019</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/13 — मेड बधान, छेदीलाल/ हल्‍कू</t>
+          <t>1708001035/WC/12 — मेड बधान, चुनुवाद / गजोधर</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>35000</v>
+        <v>45000</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>39723</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/14 — बौरी पति झल्‍लू अहिरवार कपिल धारा पंचायत चुरयारी</t>
+          <t>1708001035/WC/13 — मेड बधान, छेदीलाल/ हल्‍कू</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>156000</v>
+        <v>35000</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>10422</v>
+        <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>39575</v>
-[...3 lines deleted...]
-      </c>
+        <v>39723</v>
+      </c>
+      <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/140 — देवीदीन/लीला अहिरवार कूप निर्माण</t>
+          <t>1708001035/WC/14 — बौरी पति झल्‍लू अहिरवार कपिल धारा पंचायत चुरयारी</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>216000</v>
+        <v>156000</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>314685</v>
+        <v>10422</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>40548</v>
+        <v>39575</v>
       </c>
       <c r="K392" s="3" t="n">
-        <v>40779</v>
+        <v>41636</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/15 — मेड बधान, बाबूलाल/ बलकू</t>
+          <t>1708001035/WC/140 — देवीदीन/लीला अहिरवार कूप निर्माण</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>34000</v>
+        <v>216000</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>0</v>
+        <v>314685</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>39723</v>
-[...1 lines deleted...]
-      <c r="K393" s="3"/>
+        <v>40548</v>
+      </c>
+      <c r="K393" s="3" t="n">
+        <v>40779</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/150 — लल्‍लन/गोरे अहिरवार कूप रिचार्ज फिट</t>
+          <t>1708001035/WC/15 — मेड बधान, बाबूलाल/ बलकू</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>5700</v>
+        <v>34000</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>4780</v>
+        <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>40667</v>
-[...3 lines deleted...]
-      </c>
+        <v>39723</v>
+      </c>
+      <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/ 16 — मुन्‍ना/हरिया पाल कपिल धारा कूप निर्माण</t>
+          <t>1708001035/WC/150 — लल्‍लन/गोरे अहिरवार कूप रिचार्ज फिट</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>251000</v>
+        <v>5700</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>0</v>
+        <v>4780</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>40934</v>
-[...1 lines deleted...]
-      <c r="K395" s="3"/>
+        <v>40667</v>
+      </c>
+      <c r="K395" s="3" t="n">
+        <v>40787</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/16 — मेड बधान, रामप्रसाद/बलकू</t>
+          <t>1708001035/WC/ 16 — मुन्‍ना/हरिया पाल कपिल धारा कूप निर्माण</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>47000</v>
+        <v>251000</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>39723</v>
+        <v>40934</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/ 17 — राजाराम रामकिसुन/कल्‍लू रैकुवार कूप निर्माण</t>
+          <t>1708001035/WC/16 — मेड बधान, रामप्रसाद/बलकू</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>216709</v>
+        <v>47000</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>247463.72</v>
+        <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>40683</v>
-[...3 lines deleted...]
-      </c>
+        <v>39723</v>
+      </c>
+      <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/17 — मेड बधान मुन्‍ना / रामक्‍वार</t>
+          <t>1708001035/WC/ 17 — राजाराम रामकिसुन/कल्‍लू रैकुवार कूप निर्माण</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>45000</v>
+        <v>216709</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>0</v>
+        <v>247463.72</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>39723</v>
-[...1 lines deleted...]
-      <c r="K398" s="3"/>
+        <v>40683</v>
+      </c>
+      <c r="K398" s="3" t="n">
+        <v>41625</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/ 18 — सार्वजनिक कूप निर्माण पाल मुहाल</t>
+          <t>1708001035/WC/17 — मेड बधान मुन्‍ना / रामक्‍वार</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>260438</v>
+        <v>45000</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>187236</v>
+        <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>40731</v>
-[...3 lines deleted...]
-      </c>
+        <v>39723</v>
+      </c>
+      <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/18 — मेड बधान, कल्‍लू /रामक्‍वार</t>
+          <t>1708001035/WC/ 18 — सार्वजनिक कूप निर्माण पाल मुहाल</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>34000</v>
+        <v>260438</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>0</v>
+        <v>187236</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>39723</v>
-[...1 lines deleted...]
-      <c r="K400" s="3"/>
+        <v>40731</v>
+      </c>
+      <c r="K400" s="3" t="n">
+        <v>41754</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/19 — मेड बधान , बलैइया/ बलेसा</t>
+          <t>1708001035/WC/18 — मेड बधान, कल्‍लू /रामक्‍वार</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>34000</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>39723</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/ 2 — बब्‍बू/टिकरिया काछी, कपिल धारा कूप निर्माण(चुरयारी)</t>
+          <t>1708001035/WC/19 — मेड बधान , बलैइया/ बलेसा</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>62400</v>
+        <v>34000</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>39473</v>
+        <v>39723</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/2 — शिवराम / अंगनु चमार (कपिल धारा कूप निर्माण) चुरयारी</t>
+          <t>1708001035/WC/ 2 — बब्‍बू/टिकरिया काछी, कपिल धारा कूप निर्माण(चुरयारी)</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>100000</v>
+        <v>62400</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>74313</v>
+        <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>39184</v>
-[...3 lines deleted...]
-      </c>
+        <v>39473</v>
+      </c>
+      <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/20 — बाबा तालाब सुन्‍द्रीकरण, चुरयारी</t>
+          <t>1708001035/WC/2 — शिवराम / अंगनु चमार (कपिल धारा कूप निर्माण) चुरयारी</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>144000</v>
+        <v>100000</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>75667</v>
+        <v>74313</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>39566</v>
+        <v>39184</v>
       </c>
       <c r="K404" s="3" t="n">
-        <v>40293</v>
+        <v>39270</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/ 21 — जहरी रामकरन/टिर्रा अहिरवार मेड बंधान कार्य</t>
+          <t>1708001035/WC/20 — बाबा तालाब सुन्‍द्रीकरण, चुरयारी</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>34000</v>
+        <v>144000</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>28291.44</v>
+        <v>75667</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>40878</v>
+        <v>39566</v>
       </c>
       <c r="K405" s="3" t="n">
-        <v>41013</v>
+        <v>40293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/21 — मेड बधान रामस्‍वरूप / कालीचरण</t>
+          <t>1708001035/WC/ 21 — जहरी रामकरन/टिर्रा अहिरवार मेड बंधान कार्य</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>34000</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>0</v>
+        <v>28291.44</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>39723</v>
-[...1 lines deleted...]
-      <c r="K406" s="3"/>
+        <v>40878</v>
+      </c>
+      <c r="K406" s="3" t="n">
+        <v>41013</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/22 — मेड बधान, गौरीशंकर / कलकवा</t>
+          <t>1708001035/WC/21 — मेड बधान रामस्‍वरूप / कालीचरण</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>27000</v>
+        <v>34000</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>39449</v>
+        <v>39723</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/22012035110041 — एनीकट निर्माण कार्य सुराही दाई  नाला में</t>
+          <t>1708001035/WC/22 — मेड बधान, गौरीशंकर / कलकवा</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>391104.45</v>
+        <v>27000</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>387526</v>
+        <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>45341</v>
-[...3 lines deleted...]
-      </c>
+        <v>39449</v>
+      </c>
+      <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/22012035110043 — एनीकट निर्माण कार्य पिटूआ नाला में</t>
+          <t>1708001035/WC/22012035110041 — एनीकट निर्माण कार्य सुराही दाई  नाला में</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>391237.8</v>
+        <v>391104.45</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>387843</v>
+        <v>387526</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>45317</v>
+        <v>45341</v>
       </c>
       <c r="K409" s="3" t="n">
-        <v>45765</v>
+        <v>45771</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/22012035110044 — एनीकट निर्माण कार्य जोहनी बाबा नाला में</t>
+          <t>1708001035/WC/22012035110043 — एनीकट निर्माण कार्य पिटूआ नाला में</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>0</v>
+        <v>391237.8</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>0</v>
+        <v>387843</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K410" s="3"/>
+        <v>45317</v>
+      </c>
+      <c r="K410" s="3" t="n">
+        <v>45765</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/22012035110045 — खखरी निर्माण कार्य कीरतपुर संपर्क मार्ग किशोरा पांडे से दुर्जन के खेत की ओर</t>
+          <t>1708001035/WC/22012035110044 — एनीकट निर्माण कार्य जोहनी बाबा नाला में</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>1303456.61</v>
+        <v>0</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>93183.62</v>
+        <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>45310</v>
+        <v>45030</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/22012035136984 — खखरी निर्माण कार्य बब्बू कहार के खेत से टीड़िया भुर्जी के खेत की ओर</t>
+          <t>1708001035/WC/22012035110045 — खखरी निर्माण कार्य कीरतपुर संपर्क मार्ग किशोरा पांडे से दुर्जन के खेत की ओर</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>0</v>
+        <v>1303456.61</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>0</v>
+        <v>93183.62</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>45030</v>
+        <v>45310</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/22012035304756 — कूप रिचार्ज  पिट निर्माण सत्तीदाई के पास  के कूप में</t>
+          <t>1708001035/WC/22012035136984 — खखरी निर्माण कार्य बब्बू कहार के खेत से टीड़िया भुर्जी के खेत की ओर</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>14000</v>
+        <v>0</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>45761</v>
+        <v>45030</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/23 — मेड बधान राजाबाई / बाबूलाल, सोहन</t>
+          <t>1708001035/WC/22012035304756 — कूप रिचार्ज  पिट निर्माण सत्तीदाई के पास  के कूप में</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>34000</v>
+        <v>14000</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>39449</v>
+        <v>45761</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/24 — मेड बधान, रामहद्रेश / शिवपाल</t>
+          <t>1708001035/WC/23 — मेड बधान राजाबाई / बाबूलाल, सोहन</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>23000</v>
+        <v>34000</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>39723</v>
+        <v>39449</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/25 — कपिल धारा, लल्‍लू/ नन्‍दराम</t>
+          <t>1708001035/WC/24 — मेड बधान, रामहद्रेश / शिवपाल</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>0</v>
+        <v>23000</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>39723</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/26 — कपिल धारा कूप, रामेश्‍वर /द्वारका</t>
+          <t>1708001035/WC/25 — कपिल धारा, लल्‍लू/ नन्‍दराम</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>39723</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/27 — कपिल धारा कूप सुरेन्‍द्र / बाबूलाल</t>
+          <t>1708001035/WC/26 — कपिल धारा कूप, रामेश्‍वर /द्वारका</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>39723</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/28 — कपिल धारा कूप मुन्‍ना/ हरिया</t>
+          <t>1708001035/WC/27 — कपिल धारा कूप सुरेन्‍द्र / बाबूलाल</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>321000</v>
+        <v>0</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>39723</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/29 — कपिल धारा कूप , राजाबाई / मुन्‍ना</t>
+          <t>1708001035/WC/28 — कपिल धारा कूप मुन्‍ना/ हरिया</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>321000</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>39723</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/ 3 — ओंमकार/टिडिया भुर्जी, कपिल धारा कूप निर्माण(चुरयारी)</t>
+          <t>1708001035/WC/29 — कपिल धारा कूप , राजाबाई / मुन्‍ना</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>156000</v>
+        <v>321000</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>101814.08</v>
+        <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>39547</v>
-[...3 lines deleted...]
-      </c>
+        <v>39723</v>
+      </c>
+      <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/3 — बुल्‍ला ऊर्फ बशंगोपाल /बिहारी प्रजापति (नवीन कूप निर्माण)चूरयारी</t>
+          <t>1708001035/WC/ 3 — ओंमकार/टिडिया भुर्जी, कपिल धारा कूप निर्माण(चुरयारी)</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>100000</v>
+        <v>156000</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>52783</v>
+        <v>101814.08</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>39184</v>
+        <v>39547</v>
       </c>
       <c r="K422" s="3" t="n">
-        <v>39270</v>
+        <v>40019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/30 — साधु तालाब विस्‍तारीकरण</t>
+          <t>1708001035/WC/3 — बुल्‍ला ऊर्फ बशंगोपाल /बिहारी प्रजापति (नवीन कूप निर्माण)चूरयारी</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>0</v>
+        <v>100000</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>0</v>
+        <v>52783</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>39839</v>
-[...1 lines deleted...]
-      <c r="K423" s="3"/>
+        <v>39184</v>
+      </c>
+      <c r="K423" s="3" t="n">
+        <v>39270</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/31 — झिन्‍ना तालाब विस्‍तारीकरण</t>
+          <t>1708001035/WC/30 — साधु तालाब विस्‍तारीकरण</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>39839</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/34 — मेड बधान, वंशगोपाल/ बिहारी</t>
+          <t>1708001035/WC/31 — झिन्‍ना तालाब विस्‍तारीकरण</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>54000</v>
+        <v>0</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>39723</v>
+        <v>39839</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/35 — मेड बधान, राजेन्‍द्र/ लल्‍लू</t>
+          <t>1708001035/WC/34 — मेड बधान, वंशगोपाल/ बिहारी</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>32000</v>
+        <v>54000</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>39723</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/39 — टिडिया/नन्‍दूरा</t>
+          <t>1708001035/WC/35 — मेड बधान, राजेन्‍द्र/ लल्‍लू</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>251000</v>
+        <v>32000</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>17052</v>
+        <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>40941</v>
-[...3 lines deleted...]
-      </c>
+        <v>39723</v>
+      </c>
+      <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/4 — बल्‍कुवा/पातरे चमार नवीन कूप निर्माण(चुरयारी)</t>
+          <t>1708001035/WC/39 — टिडिया/नन्‍दूरा</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>100000</v>
+        <v>251000</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>53283.5</v>
+        <v>17052</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>39430</v>
+        <v>40941</v>
       </c>
       <c r="K428" s="3" t="n">
-        <v>40019</v>
+        <v>41674</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/5 — मेड बधान, अयोध्‍या /सनुवा</t>
+          <t>1708001035/WC/4 — बल्‍कुवा/पातरे चमार नवीन कूप निर्माण(चुरयारी)</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>45000</v>
+        <v>100000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>0</v>
+        <v>53283.5</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>39723</v>
-[...1 lines deleted...]
-      <c r="K429" s="3"/>
+        <v>39430</v>
+      </c>
+      <c r="K429" s="3" t="n">
+        <v>40019</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/6 — मेड बधान, पुन्‍ना/ द्वारका</t>
+          <t>1708001035/WC/5 — मेड बधान, अयोध्‍या /सनुवा</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>23000</v>
+        <v>45000</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>39723</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/60 — पप्‍पू / रामप्रसाद चमार कपिल धाराकूप निर्माण चुरयारी</t>
+          <t>1708001035/WC/6 — मेड बधान, पुन्‍ना/ द्वारका</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>216000</v>
+        <v>23000</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>5724</v>
+        <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>40623</v>
-[...3 lines deleted...]
-      </c>
+        <v>39723</v>
+      </c>
+      <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/600 — रामप्‍यारे बल्‍दू चमार कपिल धारा कूप निर्माण ग्रा पं चुरयारी</t>
+          <t>1708001035/WC/60 — पप्‍पू / रामप्रसाद चमार कपिल धाराकूप निर्माण चुरयारी</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>216000</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>25335.72</v>
+        <v>5724</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>40598</v>
+        <v>40623</v>
       </c>
       <c r="K432" s="3" t="n">
-        <v>41674</v>
+        <v>41636</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/6000 — रामसखी /फुलवा चमार कपिल धारा कूप निर्माण ग्रां पं चुरयारी</t>
+          <t>1708001035/WC/600 — रामप्‍यारे बल्‍दू चमार कपिल धारा कूप निर्माण ग्रा पं चुरयारी</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>216000</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>15034</v>
+        <v>25335.72</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>40555</v>
+        <v>40598</v>
       </c>
       <c r="K433" s="3" t="n">
         <v>41674</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/7 — मेड बधान, लल्‍लू /रघुवर</t>
+          <t>1708001035/WC/6000 — रामसखी /फुलवा चमार कपिल धारा कूप निर्माण ग्रां पं चुरयारी</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>25000</v>
+        <v>216000</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>0</v>
+        <v>15034</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>39723</v>
-[...1 lines deleted...]
-      <c r="K434" s="3"/>
+        <v>40555</v>
+      </c>
+      <c r="K434" s="3" t="n">
+        <v>41674</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/7003 — रामसखी/फुलुवा अहिरवार मेड बंधान कार्य</t>
+          <t>1708001035/WC/7 — मेड बधान, लल्‍लू /रघुवर</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>44000</v>
+        <v>25000</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>24766</v>
+        <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>40878</v>
-[...3 lines deleted...]
-      </c>
+        <v>39723</v>
+      </c>
+      <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/ 8 — रामप्रसाद/भैरम श्रीवास, कपिल धारा कूप निर्माण(चुरयारी)</t>
+          <t>1708001035/WC/7003 — रामसखी/फुलुवा अहिरवार मेड बंधान कार्य</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>156000</v>
+        <v>44000</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>44447</v>
+        <v>24766</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>39540</v>
+        <v>40878</v>
       </c>
       <c r="K436" s="3" t="n">
-        <v>41636</v>
+        <v>40996</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/8 — मेड बधान, रामशरण /पुन्‍ना</t>
+          <t>1708001035/WC/ 8 — रामप्रसाद/भैरम श्रीवास, कपिल धारा कूप निर्माण(चुरयारी)</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>34000</v>
+        <v>156000</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>0</v>
+        <v>44447</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>39723</v>
-[...1 lines deleted...]
-      <c r="K437" s="3"/>
+        <v>39540</v>
+      </c>
+      <c r="K437" s="3" t="n">
+        <v>41636</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/9 — छेदी पिता हल्‍कू बसोर खेत तालाब निर्माण</t>
+          <t>1708001035/WC/8 — मेड बधान, रामशरण /पुन्‍ना</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>16680</v>
+        <v>34000</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>941</v>
+        <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>38913</v>
-[...3 lines deleted...]
-      </c>
+        <v>39723</v>
+      </c>
+      <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/90 — छोटै पिता गुरुवा चमार खेत तालाब निर्माण</t>
+          <t>1708001035/WC/9 — छेदी पिता हल्‍कू बसोर खेत तालाब निर्माण</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>32700</v>
+        <v>16680</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>3279</v>
+        <v>941</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>39068</v>
+        <v>38913</v>
       </c>
       <c r="K439" s="3" t="n">
-        <v>40335</v>
+        <v>40365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WC/91 — मुन्‍ना पिता जगन्‍नाथ प्रजापति खेत तालाब निर्माण</t>
+          <t>1708001035/WC/90 — छोटै पिता गुरुवा चमार खेत तालाब निर्माण</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>44600</v>
+        <v>32700</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>2000</v>
+        <v>3279</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>39068</v>
       </c>
       <c r="K440" s="3" t="n">
         <v>40335</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WH/19956874 — talab bistar aur gad nikalane nistari talab bada talab churyari</t>
+          <t>1708001035/WC/91 — मुन्‍ना पिता जगन्‍नाथ प्रजापति खेत तालाब निर्माण</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>497000</v>
+        <v>44600</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>423593.06</v>
+        <v>2000</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>42522</v>
+        <v>39068</v>
       </c>
       <c r="K441" s="3" t="n">
-        <v>44296</v>
+        <v>40335</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WH/19956880 — talab bistar aur gad nikalane aasha talab</t>
+          <t>1708001035/WH/19956874 — talab bistar aur gad nikalane nistari talab bada talab churyari</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>327000</v>
+        <v>497000</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>0</v>
+        <v>423593.06</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>42522</v>
       </c>
-      <c r="K442" s="3"/>
+      <c r="K442" s="3" t="n">
+        <v>44296</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WH/19959422 — तालाब सुद़रीकरण बंधन कार्य एव बेस्‍टवियार कार्य सदधू तालाब</t>
+          <t>1708001035/WH/19956880 — talab bistar aur gad nikalane aasha talab</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>494000</v>
+        <v>327000</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>253305.92</v>
+        <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>42873</v>
-[...3 lines deleted...]
-      </c>
+        <v>42522</v>
+      </c>
+      <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WH/19959439 — सद्दू तालाब जीर्णोद्धार निर्माण कार्य</t>
+          <t>1708001035/WH/19959422 — तालाब सुद़रीकरण बंधन कार्य एव बेस्‍टवियार कार्य सदधू तालाब</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>494000</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>0</v>
+        <v>253305.92</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>42839</v>
-[...1 lines deleted...]
-      <c r="K444" s="3"/>
+        <v>42873</v>
+      </c>
+      <c r="K444" s="3" t="n">
+        <v>42970</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Strengthening of Embankment / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WH/22012034448173 — आशा तालाब गहरीकरण एवं गाद निकासी  कार्य  चुरियारी</t>
+          <t>1708001035/WH/19959439 — सद्दू तालाब जीर्णोद्धार निर्माण कार्य</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>0</v>
+        <v>494000</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>44300</v>
+        <v>42839</v>
       </c>
       <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WH/22012034448174 — सदनी तालाब गहरीकरण एवं गाद निकासी  कार्य  चुरियारी</t>
+          <t>1708001035/WH/22012034448173 — आशा तालाब गहरीकरण एवं गाद निकासी  कार्य  चुरियारी</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1708001035/WH/22012034448175 — नवा तालाब गहरीकरण एवं गाद निकासी  कार्य  चुरियारी</t>
+          <t>1708001035/WH/22012034448174 — सदनी तालाब गहरीकरण एवं गाद निकासी  कार्य  चुरियारी</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C448" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D448" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E448" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F448" s="1" t="inlineStr">
+        <is>
+          <t>1708001035/WH/22012034448175 — नवा तालाब गहरीकरण एवं गाद निकासी  कार्य  चुरियारी</t>
+        </is>
+      </c>
+      <c r="G448" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H448" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I448" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J448" s="3" t="n">
+        <v>44300</v>
+      </c>
+      <c r="K448" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
+      <c r="A449" s="1" t="inlineStr">
+        <is>
+          <t>GAURIHAR</t>
+        </is>
+      </c>
+      <c r="B449" s="1" t="inlineStr">
+        <is>
           <t>2025-2026</t>
         </is>
       </c>
-      <c r="C448" s="1" t="inlineStr">
+      <c r="C449" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D448" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E448" s="1" t="inlineStr">
+      <c r="D449" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
-      <c r="F448" s="1" t="inlineStr">
+      <c r="F449" s="1" t="inlineStr">
         <is>
           <t>1708001035/WH/22012034945207 — bund sudhaar pitching kary evam waste wier baba taalab churyari</t>
         </is>
       </c>
-      <c r="G448" s="1" t="inlineStr">
+      <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
-      <c r="H448" s="2" t="n">
+      <c r="H449" s="2" t="n">
         <v>541000</v>
       </c>
-      <c r="I448" s="2" t="n">
+      <c r="I449" s="2" t="n">
         <v>325728</v>
       </c>
-      <c r="J448" s="3" t="n">
+      <c r="J449" s="3" t="n">
         <v>45822</v>
       </c>
-      <c r="K448" s="3"/>
+      <c r="K449" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>