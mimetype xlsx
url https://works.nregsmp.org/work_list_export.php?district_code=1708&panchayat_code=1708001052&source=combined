--- v0 (2026-09-07)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K535"/>
+  <dimension ref="A1:K536"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 13:27:52</t>
+          <t>Exported on: 2026-10-27 16:48:03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHATARPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -322,51 +322,51 @@
       <c r="J12" s="3" t="n">
         <v>43518</v>
       </c>
       <c r="K12" s="3" t="n">
         <v>44013</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1708001052/AV/22012034466597 — आंगनबाड़ी भवन उर्दीपुर निधौली</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>177360</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>43669</v>
@@ -990,98 +990,98 @@
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1708001052/DP/22012034575356 — सार्वजनिक नंदनफलौद्यान निर्माण कार्य हनुमान मंदिर परिसर उर्दीपुर</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>762490.82</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>11050</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45361</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1708001052/DP/22012034575357 — सार्वजनिक नंदनफलौद्यान निर्माण कार्य हनुमान मंदिर परिसर जूडीपुर</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>760490.82</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>11934</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45164</v>
@@ -5002,145 +5002,145 @@
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1708001052/IF/22012035076645 — कपिल धारा कूप निर्माण कार्य बसंता / लल्लू खंगार</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>403849.52</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>46410</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>45174</v>
       </c>
       <c r="K111" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1708001052/IF/22012035104422 — PASHU SHED umashankar tiwari</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>128760.29</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>102105</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45300</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1708001052/IF/22012035104426 — PASHU SHED BHURA KUSHWAHA</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>128760.29</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>118582</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45300</v>
@@ -5523,333 +5523,333 @@
         <v>0</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K121" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1708001052/IF/22012035257722 — नंदन फलोद्यान  कार्य  रामऔतार /बट्टूलाल पटेल</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1708001052/IF/22012035310511 — pashu sed nirmaan kary bharti w/o ramsingh kushwaha gp nidholi</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1708001052/IF/22012035310512 — pashu sed nirmaan kary rani kushwaha nidholi</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K124" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1708001052/IF/22012035310513 — pashu shed nirmaan kary rani devi w/o pappu paal nidholi</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1708001052/IF/22012035310514 — pashu shed nirmaan kary saroj kushwaha nidholi</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1708001052/IF/22012035310522 — pashu shed shiv mangal prajapti nidholi</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1708001052/IF/22012035310526 — pashu shed shiv mangal prajapti nidholi</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>45683</v>
@@ -5901,98 +5901,98 @@
       <c r="J129" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K129" s="3" t="n">
         <v>46146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1708001052/IF/22012035472831 — JGSA khet taalab omprakash s/o anandi tiwari nidholi</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K130" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1708001052/IF/22012035472841 — JGSA Bhagwaandeen s/o tiriniya prajapati nidholi</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45757</v>
@@ -7633,51 +7633,51 @@
       <c r="J165" s="3" t="n">
         <v>43267</v>
       </c>
       <c r="K165" s="3" t="n">
         <v>43608</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1708001052/IF/IAY/203371 — Construction of IAY House -IAY REG. NO. MP-08-001-052-001/6814</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>42432</v>
@@ -12776,51 +12776,51 @@
       <c r="J270" s="3" t="n">
         <v>44583</v>
       </c>
       <c r="K270" s="3" t="n">
         <v>44844</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1708001052/IF/IAY/3244259 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1330144</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>44478</v>
@@ -13019,51 +13019,51 @@
       <c r="J275" s="3" t="n">
         <v>44583</v>
       </c>
       <c r="K275" s="3" t="n">
         <v>45160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1708001052/IF/IAY/3245270 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4259993</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>44478</v>
@@ -16055,51 +16055,51 @@
       <c r="J337" s="3" t="n">
         <v>45606</v>
       </c>
       <c r="K337" s="3" t="n">
         <v>46201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1708001052/IF/IAY/4572061 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117813776</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>21879</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>45606</v>
@@ -16298,98 +16298,98 @@
       <c r="J342" s="3" t="n">
         <v>45625</v>
       </c>
       <c r="K342" s="3" t="n">
         <v>45938</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1708001052/IF/IAY/4613286 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125730031</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>15120</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>45679</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1708001052/IF/IAY/4726488 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150931302</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>45996</v>
@@ -16490,51 +16490,51 @@
       <c r="J346" s="3" t="n">
         <v>45606</v>
       </c>
       <c r="K346" s="3" t="n">
         <v>45702</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1708001052/IF/IAY/4793607 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141711706</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>18252</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>45679</v>
@@ -16831,51 +16831,51 @@
       <c r="J353" s="3" t="n">
         <v>45888</v>
       </c>
       <c r="K353" s="3" t="n">
         <v>46166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1708001052/IF/IAY/4960072 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125015448</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>45771</v>
@@ -16927,51 +16927,51 @@
       <c r="J355" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K355" s="3" t="n">
         <v>45955</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
           <t>1708001052/IF/IAY/5187498 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141443697</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>15138</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>45996</v>
@@ -17317,51 +17317,51 @@
       <c r="J363" s="3" t="n">
         <v>46030</v>
       </c>
       <c r="K363" s="3" t="n">
         <v>46180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1708001052/IF/IAY/5863363 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150146552</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>46171</v>
@@ -17413,145 +17413,145 @@
       <c r="J365" s="3" t="n">
         <v>46030</v>
       </c>
       <c r="K365" s="3" t="n">
         <v>46201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1708001052/IF/IAY/5863413 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141712414</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>11484</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>46127</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1708001052/IF/IAY/5863414 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141712559</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>45715</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1708001052/IF/IAY/5863450 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125007360</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>19314</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>46098</v>
@@ -17595,8023 +17595,8070 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>15552</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>42784</v>
       </c>
       <c r="K369" s="3" t="n">
         <v>43650</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1708001052/IF/IAY/808707 — Construction of IAY House -IAY REG. NO. MP1286486</t>
+          <t>1708001052/IF/IAY/6415351 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141712608</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>17100</v>
+        <v>27000</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>14472</v>
+        <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>42978</v>
-[...3 lines deleted...]
-      </c>
+        <v>46095</v>
+      </c>
+      <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1708001052/IF/IAY/808941 — Construction of IAY House -IAY REG. NO. MP1309779</t>
+          <t>1708001052/IF/IAY/808707 — Construction of IAY House -IAY REG. NO. MP1286486</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>15480</v>
+        <v>17100</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>15504</v>
+        <v>14472</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>42875</v>
+        <v>42978</v>
       </c>
       <c r="K371" s="3" t="n">
-        <v>43608</v>
+        <v>45071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1708001052/IF/IAY/814565 — Construction of IAY House -IAY REG. NO. MP1750921</t>
+          <t>1708001052/IF/IAY/808941 — Construction of IAY House -IAY REG. NO. MP1309779</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>15552</v>
+        <v>15504</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>42868</v>
+        <v>42875</v>
       </c>
       <c r="K372" s="3" t="n">
-        <v>43650</v>
+        <v>43608</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1708001052/IF/IAY/814829 — Construction of IAY House -IAY REG. NO. MP1767024</t>
+          <t>1708001052/IF/IAY/814565 — Construction of IAY House -IAY REG. NO. MP1750921</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>15480</v>
+        <v>15552</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>42854</v>
+        <v>42868</v>
       </c>
       <c r="K373" s="3" t="n">
-        <v>43210</v>
+        <v>43650</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1708001052/IF/IAY/815962 — Construction of IAY House -IAY REG. NO. MP1863880</t>
+          <t>1708001052/IF/IAY/814829 — Construction of IAY House -IAY REG. NO. MP1767024</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>42994</v>
+        <v>42854</v>
       </c>
       <c r="K374" s="3" t="n">
         <v>43210</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1708001052/IF/IAY/825624 — Construction of IAY House -IAY REG. NO. MP3036987</t>
+          <t>1708001052/IF/IAY/815962 — Construction of IAY House -IAY REG. NO. MP1863880</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>15390</v>
+        <v>15480</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>43057</v>
+        <v>42994</v>
       </c>
       <c r="K375" s="3" t="n">
-        <v>43334</v>
+        <v>43210</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1708001052/IF/IAY/825875 — Construction of IAY House -IAY REG. NO. MP3081204</t>
+          <t>1708001052/IF/IAY/825624 — Construction of IAY House -IAY REG. NO. MP3036987</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>15402</v>
+        <v>15390</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>43057</v>
       </c>
       <c r="K376" s="3" t="n">
-        <v>43608</v>
+        <v>43334</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1708001052/IF/IAY/826107 — Construction of IAY House -IAY REG. NO. MP3114904</t>
+          <t>1708001052/IF/IAY/825875 — Construction of IAY House -IAY REG. NO. MP3081204</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>15540</v>
+        <v>15402</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>42868</v>
+        <v>43057</v>
       </c>
       <c r="K377" s="3" t="n">
         <v>43608</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1708001052/IF/IAY/828234 — Construction of IAY House -IAY REG. NO. MP3558538</t>
+          <t>1708001052/IF/IAY/826107 — Construction of IAY House -IAY REG. NO. MP3114904</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>15414</v>
+        <v>15540</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>42889</v>
+        <v>42868</v>
       </c>
       <c r="K378" s="3" t="n">
         <v>43608</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1708001052/IF/IAY/828271 — Construction of IAY House -IAY REG. NO. MP3563860</t>
+          <t>1708001052/IF/IAY/828234 — Construction of IAY House -IAY REG. NO. MP3558538</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>17100</v>
+        <v>15480</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>14088</v>
+        <v>15414</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>42978</v>
+        <v>42889</v>
       </c>
       <c r="K379" s="3" t="n">
-        <v>45071</v>
+        <v>43608</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1708001052/IF/IAY/828512 — Construction of IAY House -IAY REG. NO. MP3614330</t>
+          <t>1708001052/IF/IAY/828271 — Construction of IAY House -IAY REG. NO. MP3563860</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>15480</v>
+        <v>17100</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>15204</v>
+        <v>14088</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>42875</v>
+        <v>42978</v>
       </c>
       <c r="K380" s="3" t="n">
-        <v>43343</v>
+        <v>45071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1708001052/IF/IAY/885596 — Construction of IAY House -IAY REG. NO. MP1939144</t>
+          <t>1708001052/IF/IAY/828512 — Construction of IAY House -IAY REG. NO. MP3614330</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>15504</v>
+        <v>15204</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>42917</v>
+        <v>42875</v>
       </c>
       <c r="K381" s="3" t="n">
-        <v>43608</v>
+        <v>43343</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1708001052/IF/IAY/923156 — Construction of IAY House -IAY REG. NO. MP1996785</t>
+          <t>1708001052/IF/IAY/885596 — Construction of IAY House -IAY REG. NO. MP1939144</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>15318</v>
+        <v>15504</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>42875</v>
+        <v>42917</v>
       </c>
       <c r="K382" s="3" t="n">
-        <v>43265</v>
+        <v>43608</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1708001052/IF/IAY/934607 — Construction of IAY House -IAY REG. NO. MP2708357</t>
+          <t>1708001052/IF/IAY/923156 — Construction of IAY House -IAY REG. NO. MP1996785</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>16512</v>
+        <v>15318</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>42875</v>
       </c>
       <c r="K383" s="3" t="n">
-        <v>43203</v>
+        <v>43265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1708001052/IF/IAY/953952 — Construction of IAY House -IAY REG. NO. MP3146198</t>
+          <t>1708001052/IF/IAY/934607 — Construction of IAY House -IAY REG. NO. MP2708357</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>15480</v>
+        <v>16512</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>42868</v>
+        <v>42875</v>
       </c>
       <c r="K384" s="3" t="n">
-        <v>43156</v>
+        <v>43203</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1708001052/IF/IAY/955136 — Construction of IAY House -IAY REG. NO. MP3175752</t>
+          <t>1708001052/IF/IAY/953952 — Construction of IAY House -IAY REG. NO. MP3146198</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>42868</v>
       </c>
-      <c r="K385" s="3"/>
+      <c r="K385" s="3" t="n">
+        <v>43156</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1708001052/IF/IAY/965872 — Construction of IAY House -IAY REG. NO. MP3442531</t>
+          <t>1708001052/IF/IAY/955136 — Construction of IAY House -IAY REG. NO. MP3175752</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>15528</v>
+        <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>42931</v>
-[...3 lines deleted...]
-      </c>
+        <v>42868</v>
+      </c>
+      <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1708001052/IF/IAY/974838 — Construction of IAY House -IAY REG. NO. MP3678370</t>
+          <t>1708001052/IF/IAY/965872 — Construction of IAY House -IAY REG. NO. MP3442531</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>15480</v>
+        <v>15528</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>43001</v>
+        <v>42931</v>
       </c>
       <c r="K387" s="3" t="n">
-        <v>43210</v>
+        <v>43608</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1708001052/IF/IAY/976271 — Construction of IAY House -IAY REG. NO. MP3734028</t>
+          <t>1708001052/IF/IAY/974838 — Construction of IAY House -IAY REG. NO. MP3678370</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>15180</v>
+        <v>15480</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>42868</v>
+        <v>43001</v>
       </c>
       <c r="K388" s="3" t="n">
-        <v>43347</v>
+        <v>43210</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1708001052/LD/22012034249410 — Shantidham nirman kar Gp nidholi</t>
+          <t>1708001052/IF/IAY/976271 — Construction of IAY House -IAY REG. NO. MP3734028</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>245000</v>
+        <v>15480</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>240312</v>
+        <v>15180</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>42714</v>
+        <v>42868</v>
       </c>
       <c r="K389" s="3" t="n">
-        <v>43585</v>
+        <v>43347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
-          <t>Grass Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1708001052/LD/22012034588315 — चारागाह निर्माण कार्य ग्राम जुड़ीपुर पंचायत निधौली</t>
+          <t>1708001052/LD/22012034249410 — Shantidham nirman kar Gp nidholi</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>1020087.13</v>
+        <v>245000</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>267981.75</v>
+        <v>240312</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>45361</v>
-[...1 lines deleted...]
-      <c r="K390" s="3"/>
+        <v>42714</v>
+      </c>
+      <c r="K390" s="3" t="n">
+        <v>43585</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1708001052/PG/9425891678 — खेल मैदान निर्माण कार्य निधौली</t>
+          <t>1708001052/LD/22012034588315 — चारागाह निर्माण कार्य ग्राम जुड़ीपुर पंचायत निधौली</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>320000</v>
+        <v>1020087.13</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>0</v>
+        <v>267981.75</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>42718</v>
+        <v>45361</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RC/003 — अर्थव्रक रोड मरमीकरण एवं सह पुलिय निर्माण जुडीपुर से बडन पुर मार्ग पर</t>
+          <t>1708001052/PG/9425891678 — खेल मैदान निर्माण कार्य निधौली</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>490000</v>
+        <v>320000</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>261642</v>
+        <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>39517</v>
-[...3 lines deleted...]
-      </c>
+        <v>42718</v>
+      </c>
+      <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RC/ 03 — मुरमी.एवं पुलिया निर्माण, जुडीपुर से बडनपुर (नि.)</t>
+          <t>1708001052/RC/003 — अर्थव्रक रोड मरमीकरण एवं सह पुलिय निर्माण जुडीपुर से बडन पुर मार्ग पर</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>490000</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>61300</v>
+        <v>261642</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>39593</v>
-[...1 lines deleted...]
-      <c r="K393" s="3"/>
+        <v>39517</v>
+      </c>
+      <c r="K393" s="3" t="n">
+        <v>40801</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Metal Second coat / Construction of WBM Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RC/03 — निधोरा से पटरा मुरमीकरण</t>
+          <t>1708001052/RC/ 03 — मुरमी.एवं पुलिया निर्माण, जुडीपुर से बडनपुर (नि.)</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>338800</v>
+        <v>490000</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>200580</v>
+        <v>61300</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>39052</v>
-[...3 lines deleted...]
-      </c>
+        <v>39593</v>
+      </c>
+      <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Metal Second coat / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RC/22012034189725 — C C Rod nali nirman kar main rod talab ke kenare s</t>
+          <t>1708001052/RC/03 — निधोरा से पटरा मुरमीकरण</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>131000</v>
+        <v>338800</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>31536</v>
+        <v>200580</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>41678</v>
+        <v>39052</v>
       </c>
       <c r="K395" s="3" t="n">
-        <v>43200</v>
+        <v>39118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Cement concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RC/22012034189731 — सी0सी0रोड निर्माण नाली निर्माण मैन रोड तालाब के कि</t>
+          <t>1708001052/RC/22012034189725 — C C Rod nali nirman kar main rod talab ke kenare s</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>131000</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>96532</v>
+        <v>31536</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>41559</v>
+        <v>41678</v>
       </c>
       <c r="K396" s="3" t="n">
-        <v>42175</v>
+        <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Cement concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RC/22012034200733 — सी0सी0रोड नाली निर्माण देवीदीन के मकान से शिवचरन क</t>
+          <t>1708001052/RC/22012034189731 — सी0सी0रोड निर्माण नाली निर्माण मैन रोड तालाब के कि</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>131000</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>126712</v>
+        <v>96532</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>41664</v>
+        <v>41559</v>
       </c>
       <c r="K397" s="3" t="n">
         <v>42175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RC/22012034208804 — सुदूर सडक निर्माण मि0मु0पु0रि0 जुडीपुर मैन रोड से</t>
+          <t>1708001052/RC/22012034200733 — सी0सी0रोड नाली निर्माण देवीदीन के मकान से शिवचरन क</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>1318000</v>
+        <v>131000</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>0</v>
+        <v>126712</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>41699</v>
-[...1 lines deleted...]
-      <c r="K398" s="3"/>
+        <v>41664</v>
+      </c>
+      <c r="K398" s="3" t="n">
+        <v>42175</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RC/22012034213896 — Sudur Sadak Nirman Kar Urdipur SePahra Marg Tak</t>
+          <t>1708001052/RC/22012034208804 — सुदूर सडक निर्माण मि0मु0पु0रि0 जुडीपुर मैन रोड से</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>1444000</v>
+        <v>1318000</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>1908</v>
+        <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>41713</v>
-[...3 lines deleted...]
-      </c>
+        <v>41699</v>
+      </c>
+      <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RC/22012034220780 — सी0सी0रोड नाली निर्माण रामआसरे अनुरागी के मकान से</t>
+          <t>1708001052/RC/22012034213896 — Sudur Sadak Nirman Kar Urdipur SePahra Marg Tak</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>131000</v>
+        <v>1444000</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>54636</v>
+        <v>1908</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>41804</v>
+        <v>41713</v>
       </c>
       <c r="K400" s="3" t="n">
-        <v>43200</v>
+        <v>42743</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RC/22012034283882 — c.c.raod and nali  kallu ke makan se lataora pal ke makan tak</t>
+          <t>1708001052/RC/22012034220780 — सी0सी0रोड नाली निर्माण रामआसरे अनुरागी के मकान से</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>80000</v>
+        <v>131000</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>79999</v>
+        <v>54636</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>42270</v>
+        <v>41804</v>
       </c>
       <c r="K401" s="3" t="n">
-        <v>42867</v>
+        <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RC/22012034298681 — C C Rod nali nirman kar Shivcharan ke makan se sidhdha kuswaha ke makan tak</t>
+          <t>1708001052/RC/22012034283882 — c.c.raod and nali  kallu ke makan se lataora pal ke makan tak</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>200000</v>
+        <v>80000</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>151842</v>
+        <v>79999</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>42415</v>
+        <v>42270</v>
       </c>
       <c r="K402" s="3" t="n">
-        <v>43193</v>
+        <v>42867</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RC/22012034348964 — c c rod nali nirman kar ramswarup patel ke makan se main rod tak</t>
+          <t>1708001052/RC/22012034298681 — C C Rod nali nirman kar Shivcharan ke makan se sidhdha kuswaha ke makan tak</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>80000</v>
+        <v>200000</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>0</v>
+        <v>151842</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>42839</v>
-[...1 lines deleted...]
-      <c r="K403" s="3"/>
+        <v>42415</v>
+      </c>
+      <c r="K403" s="3" t="n">
+        <v>43193</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RC/22012034348966 — सी.सी.रोड  सह नाली निर्माण सुरेश रिछारिया के मकान से रामतिलक के मकान तक</t>
+          <t>1708001052/RC/22012034348964 — c c rod nali nirman kar ramswarup patel ke makan se main rod tak</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>55800</v>
+        <v>80000</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>62640</v>
+        <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>43197</v>
-[...3 lines deleted...]
-      </c>
+        <v>42839</v>
+      </c>
+      <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RC/22012034373200 — सी.सी. रोड सह नाली निर्माण मेन रोड से चेहनू पाल के मकान तक</t>
+          <t>1708001052/RC/22012034348966 — सी.सी.रोड  सह नाली निर्माण सुरेश रिछारिया के मकान से रामतिलक के मकान तक</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>0</v>
+        <v>55800</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>0</v>
+        <v>62640</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K405" s="3"/>
+        <v>43197</v>
+      </c>
+      <c r="K405" s="3" t="n">
+        <v>43656</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RC/22012034380628 — सी.सी.रोड  सह नाली निर्माण  लटोरा पाल के मकान से बहादुर पाल के मकान तक</t>
+          <t>1708001052/RC/22012034373200 — सी.सी. रोड सह नाली निर्माण मेन रोड से चेहनू पाल के मकान तक</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>121000</v>
+        <v>0</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>129084</v>
+        <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>43121</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RC/22012034383385 — सी.सी. रोड  सह नाली निर्माण रामस्‍वरूप पटेल के मकान से मेन रोड तक</t>
+          <t>1708001052/RC/22012034380628 — सी.सी.रोड  सह नाली निर्माण  लटोरा पाल के मकान से बहादुर पाल के मकान तक</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>93000</v>
+        <v>121000</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>99180</v>
+        <v>129084</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>43197</v>
+        <v>43121</v>
       </c>
       <c r="K407" s="3" t="n">
         <v>43656</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RC/22012034393350 — सी सी रोड नाली निर्माण कार्य सुखलाल कुशवाहा के मकान से ि‍शयाराम पाल के मकान तक</t>
+          <t>1708001052/RC/22012034383385 — सी.सी. रोड  सह नाली निर्माण रामस्‍वरूप पटेल के मकान से मेन रोड तक</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>37200</v>
+        <v>93000</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>36540</v>
+        <v>99180</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>43381</v>
+        <v>43197</v>
       </c>
       <c r="K408" s="3" t="n">
         <v>43656</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RC/22012034397712 — सी सी रोड नाली निर्माण कार्य नंदकिशोर के माकन से हल्कू कुशवाहा के माकन तक</t>
+          <t>1708001052/RC/22012034393350 — सी सी रोड नाली निर्माण कार्य सुखलाल कुशवाहा के मकान से ि‍शयाराम पाल के मकान तक</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>19000</v>
+        <v>37200</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>0</v>
+        <v>36540</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K409" s="3"/>
+        <v>43381</v>
+      </c>
+      <c r="K409" s="3" t="n">
+        <v>43656</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RC/22012034398016 — सी सी रोड नाली निर्माण कार्य मैं रोड से प्राथमिक शाला तक</t>
+          <t>1708001052/RC/22012034397712 — सी सी रोड नाली निर्माण कार्य नंदकिशोर के माकन से हल्कू कुशवाहा के माकन तक</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>310000</v>
+        <v>19000</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RC/22012034449231 — सी सी रोड एवं नाली निर्माण मेन रोड से प्राथमिक शाला तक</t>
+          <t>1708001052/RC/22012034398016 — सी सी रोड नाली निर्माण कार्य मैं रोड से प्राथमिक शाला तक</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>46500</v>
+        <v>310000</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>43668</v>
+        <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>43534</v>
-[...3 lines deleted...]
-      </c>
+        <v>43204</v>
+      </c>
+      <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RC/22012034549410 — नाली निर्माण कार्य जमुना कुशवाहा के मकान से झारी नाला तक</t>
+          <t>1708001052/RC/22012034449231 — सी सी रोड एवं नाली निर्माण मेन रोड से प्राथमिक शाला तक</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>62448</v>
+        <v>46500</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>62760</v>
+        <v>43668</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>44161</v>
+        <v>43534</v>
       </c>
       <c r="K412" s="3" t="n">
-        <v>44990</v>
+        <v>44019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RC/22012034583579 — सी सी रोड  निर्माण कार्य हनुमान मंदिर प्रांगण में</t>
+          <t>1708001052/RC/22012034549410 — नाली निर्माण कार्य जमुना कुशवाहा के मकान से झारी नाला तक</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>74000</v>
+        <v>62448</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>70638</v>
+        <v>62760</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>44489</v>
+        <v>44161</v>
       </c>
       <c r="K413" s="3" t="n">
-        <v>44821</v>
+        <v>44990</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RC/22012034598672 — सीसी रोड सह नाली निर्माण श्रीपाल अहिरवार मकान से  तुलीराम रैकवार के मकान तक</t>
+          <t>1708001052/RC/22012034583579 — सी सी रोड  निर्माण कार्य हनुमान मंदिर प्रांगण में</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>100000</v>
+        <v>74000</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>0</v>
+        <v>70638</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K414" s="3"/>
+        <v>44489</v>
+      </c>
+      <c r="K414" s="3" t="n">
+        <v>44821</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RC/22012034598927 — सी सी रोड निर्माण एवं चबूतरा निर्माण  कार्य हिनौती के हनुमानजी के मंदिर प्रांगण</t>
+          <t>1708001052/RC/22012034598672 — सीसी रोड सह नाली निर्माण श्रीपाल अहिरवार मकान से  तुलीराम रैकवार के मकान तक</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>110000</v>
+        <v>100000</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>12738</v>
+        <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>44566</v>
+        <v>44471</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RC/22012034624151 — नाली निर्माण कार्य ब्रजनरेश रिक्षारिया के मकान से मैकू अहिरवार के मकान की ओर</t>
+          <t>1708001052/RC/22012034598927 — सी सी रोड निर्माण एवं चबूतरा निर्माण  कार्य हिनौती के हनुमानजी के मंदिर प्रांगण</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>66000</v>
+        <v>110000</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>63852</v>
+        <v>12738</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>44920</v>
-[...3 lines deleted...]
-      </c>
+        <v>44566</v>
+      </c>
+      <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RC/22012034632947 — सूदूर सड़क निर्माण कार्य निधोली से पहरा मार्ग की ओर</t>
+          <t>1708001052/RC/22012034624151 — नाली निर्माण कार्य ब्रजनरेश रिक्षारिया के मकान से मैकू अहिरवार के मकान की ओर</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>0</v>
+        <v>66000</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>0</v>
+        <v>63852</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>44950</v>
-[...1 lines deleted...]
-      <c r="K417" s="3"/>
+        <v>44920</v>
+      </c>
+      <c r="K417" s="3" t="n">
+        <v>45129</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RC/22012034633379 — सुदूर सड्क निर्माण कार्य निधौली से पहरा हनुमानजी मंदिर की ओर</t>
+          <t>1708001052/RC/22012034632947 — सूदूर सड़क निर्माण कार्य निधोली से पहरा मार्ग की ओर</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>45018</v>
+        <v>44950</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RC/22012034638923 — सी सी रोड सह नाली निर्माण कार्य मन्नू प्रजापति के मकान से भाऊ अनुरागी के मकान से मेन रोड तक</t>
+          <t>1708001052/RC/22012034633379 — सुदूर सड्क निर्माण कार्य निधौली से पहरा हनुमानजी मंदिर की ओर</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>93000</v>
+        <v>0</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>45017</v>
+        <v>45018</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RC/22012034655951 — सी.सी. रोड सह नाली निर्माण  भइराम पाल के मकान से चुन्‍नू पाल के मकान तक</t>
+          <t>1708001052/RC/22012034638923 — सी सी रोड सह नाली निर्माण कार्य मन्नू प्रजापति के मकान से भाऊ अनुरागी के मकान से मेन रोड तक</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>111000</v>
+        <v>93000</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>88400</v>
+        <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>45332</v>
-[...3 lines deleted...]
-      </c>
+        <v>45017</v>
+      </c>
+      <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RC/22012034666418 — सीसी रोड निर्माण कर बृजेश नरेश रिछारिया  के मकान से रामदास कुशवाहा के मकान तक</t>
+          <t>1708001052/RC/22012034655951 — सी.सी. रोड सह नाली निर्माण  भइराम पाल के मकान से चुन्‍नू पाल के मकान तक</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>152000</v>
+        <v>111000</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>3536</v>
+        <v>88400</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>45361</v>
-[...1 lines deleted...]
-      <c r="K421" s="3"/>
+        <v>45332</v>
+      </c>
+      <c r="K421" s="3" t="n">
+        <v>45472</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RC/22012034682614 — सीसी रोड निर्माण कार्य बृज नरेश रिछरिया के मकान से रामदास कुशवाहा के मकान की ओर निधोली</t>
+          <t>1708001052/RC/22012034666418 — सीसी रोड निर्माण कर बृजेश नरेश रिछारिया  के मकान से रामदास कुशवाहा के मकान तक</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>0</v>
+        <v>152000</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>0</v>
+        <v>3536</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>45316</v>
+        <v>45361</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RC/22012034682615 — सीसी रोड निर्माण कार्य बृज नरेश रिछरिया के मकान से रामदास कुशवाहा के मकान की ओर निधोली</t>
+          <t>1708001052/RC/22012034682614 — सीसी रोड निर्माण कार्य बृज नरेश रिछरिया के मकान से रामदास कुशवाहा के मकान की ओर निधोली</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>152000</v>
+        <v>0</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>131706</v>
+        <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>45402</v>
-[...3 lines deleted...]
-      </c>
+        <v>45316</v>
+      </c>
+      <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RC/22012034818619 — INTERLOCKING KARY RAMBABU ANURAGI KE MAKAN SE MUNNI ANURAGI KE MAKAN TAK</t>
+          <t>1708001052/RC/22012034682615 — सीसी रोड निर्माण कार्य बृज नरेश रिछरिया के मकान से रामदास कुशवाहा के मकान की ओर निधोली</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>0</v>
+        <v>152000</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>0</v>
+        <v>131706</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>45451</v>
-[...1 lines deleted...]
-      <c r="K424" s="3"/>
+        <v>45402</v>
+      </c>
+      <c r="K424" s="3" t="n">
+        <v>45840</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Interlocking Paver Block Road for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RC/22012034826935 — सी सी रोड सह नाली निर्माण कार्य पाल मुहल्ला निधोली</t>
+          <t>1708001052/RC/22012034818619 — INTERLOCKING KARY RAMBABU ANURAGI KE MAKAN SE MUNNI ANURAGI KE MAKAN TAK</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>103000</v>
+        <v>0</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>102006</v>
+        <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>45739</v>
+        <v>45451</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Construction of WBM Roads for Community / Construction of WBM Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RC/22012034839964 — Sudoor Sadak nirmaan nidholi se Parshitpur maarg tak</t>
+          <t>1708001052/RC/22012034826935 — सी सी रोड सह नाली निर्माण कार्य पाल मुहल्ला निधोली</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>2504000</v>
+        <v>103000</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>1445607.47</v>
+        <v>102006</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>45785</v>
+        <v>45739</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of WBM Roads for Community / Construction of WBM Road for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RC/22012034843084 — सी. सी. रोड सह नाली निमार्ण कार्य रामबाबू अनुरागी के मकान से मुन्‍नी अनुरा्गी के मकान की ओर</t>
+          <t>1708001052/RC/22012034839964 — Sudoor Sadak nirmaan nidholi se Parshitpur maarg tak</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>232000</v>
+        <v>2504000</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>0</v>
+        <v>1445607.47</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>45761</v>
+        <v>45785</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RC/22012034849293 — सी सी रोड सह नाली निर्माण कार्य रामबाबू अनुरागी के मकान से मुन्नी अनुरागी के मकान की ओर</t>
+          <t>1708001052/RC/22012034843084 — सी. सी. रोड सह नाली निमार्ण कार्य रामबाबू अनुरागी के मकान से मुन्‍नी अनुरा्गी के मकान की ओर</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>282000</v>
+        <v>232000</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RC/24 — सी0सी0 रोड व नाली सुरेश्‍ा शिवहरे के मकान से गुनिय</t>
+          <t>1708001052/RC/22012034849293 — सी सी रोड सह नाली निर्माण कार्य रामबाबू अनुरागी के मकान से मुन्नी अनुरागी के मकान की ओर</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>93000</v>
+        <v>282000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>48312</v>
+        <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>41246</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RC/3 — निधौली से उर्दीपुर मार्ग मुरमीकरण एवं पुलिया निर्माण पंचायत निधौली</t>
+          <t>1708001052/RC/24 — सी0सी0 रोड व नाली सुरेश्‍ा शिवहरे के मकान से गुनिय</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>400000</v>
+        <v>93000</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>144300</v>
+        <v>48312</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>39614</v>
-[...1 lines deleted...]
-      <c r="K430" s="3"/>
+        <v>41246</v>
+      </c>
+      <c r="K430" s="3" t="n">
+        <v>41725</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RC/5 — निधौली से पहरा मार्ग मिटटीकरण</t>
+          <t>1708001052/RC/3 — निधौली से उर्दीपुर मार्ग मुरमीकरण एवं पुलिया निर्माण पंचायत निधौली</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>362000</v>
+        <v>400000</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>9532</v>
+        <v>144300</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>38873</v>
-[...3 lines deleted...]
-      </c>
+        <v>39614</v>
+      </c>
+      <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RS/22012034428570 — नाडेप निर्माण कार्य हरजिन बस्‍ती में  निधौली</t>
+          <t>1708001052/RC/5 — निधौली से पहरा मार्ग मिटटीकरण</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>10700</v>
+        <v>362000</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>0</v>
+        <v>9532</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>43353</v>
-[...1 lines deleted...]
-      <c r="K432" s="3"/>
+        <v>38873</v>
+      </c>
+      <c r="K432" s="3" t="n">
+        <v>39362</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RS/22012034428574 — नाडेप निर्माण कार्य  कुशवाहा मुहाल  निधौली</t>
+          <t>1708001052/RS/22012034428570 — नाडेप निर्माण कार्य हरजिन बस्‍ती में  निधौली</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>10700</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>43353</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RS/22012034434675 — शौचालय निर्माण रामबाबू कुशवाहा / राजा कुशवाहा PMAY ID 1973313</t>
+          <t>1708001052/RS/22012034428574 — नाडेप निर्माण कार्य  कुशवाहा मुहाल  निधौली</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>12000</v>
+        <v>10700</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>10900</v>
+        <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>43533</v>
-[...3 lines deleted...]
-      </c>
+        <v>43353</v>
+      </c>
+      <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RS/22012034434676 — शौचालय निर्माण कमलेश / बब्बू अनुरागी  PMAY ID 1767024</t>
+          <t>1708001052/RS/22012034434675 — शौचालय निर्माण रामबाबू कुशवाहा / राजा कुशवाहा PMAY ID 1973313</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>11956</v>
+        <v>10900</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>43533</v>
       </c>
       <c r="K435" s="3" t="n">
-        <v>44040</v>
+        <v>44054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RS/22012034434677 — शौचालय निर्माण टिर्रा / महादेव पाल   PMAY ID 1111140</t>
+          <t>1708001052/RS/22012034434676 — शौचालय निर्माण कमलेश / बब्बू अनुरागी  PMAY ID 1767024</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>0</v>
+        <v>11956</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>43454</v>
-[...1 lines deleted...]
-      <c r="K436" s="3"/>
+        <v>43533</v>
+      </c>
+      <c r="K436" s="3" t="n">
+        <v>44040</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RS/22012034434678 — शौचालय निर्माण मुन्ना / रामदीन पाल PMAY ID 3146198</t>
+          <t>1708001052/RS/22012034434677 — शौचालय निर्माण टिर्रा / महादेव पाल   PMAY ID 1111140</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>43204</v>
+        <v>43454</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RS/22012034434679 — शौचालय निर्माण कालीचरण होरीलाल पाल  PMAY ID 3133935</t>
+          <t>1708001052/RS/22012034434678 — शौचालय निर्माण मुन्ना / रामदीन पाल PMAY ID 3146198</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>11956</v>
+        <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>43534</v>
-[...3 lines deleted...]
-      </c>
+        <v>43204</v>
+      </c>
+      <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RS/22012034434680 — शौचालय निर्माण शिवप्रसाद / जमुना पटेल   PMAY ID 3678370</t>
+          <t>1708001052/RS/22012034434679 — शौचालय निर्माण कालीचरण होरीलाल पाल  PMAY ID 3133935</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>0</v>
+        <v>11956</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K439" s="3"/>
+        <v>43534</v>
+      </c>
+      <c r="K439" s="3" t="n">
+        <v>44196</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RS/22012034434681 — शौचालय निर्माण राजाभैया लटोरा पाल  PMAY ID 3442531</t>
+          <t>1708001052/RS/22012034434680 — शौचालय निर्माण शिवप्रसाद / जमुना पटेल   PMAY ID 3678370</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RS/22012034434682 — शौचालय निर्माण जागेश्वर सीताराम पाल   PMAY ID 3442506</t>
+          <t>1708001052/RS/22012034434681 — शौचालय निर्माण राजाभैया लटोरा पाल  PMAY ID 3442531</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>43454</v>
+        <v>43204</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RS/22012034434683 — शौचालय निर्माण भैयाराम / पार्वते पाल    PMAY ID 3438574</t>
+          <t>1708001052/RS/22012034434682 — शौचालय निर्माण जागेश्वर सीताराम पाल   PMAY ID 3442506</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>43204</v>
+        <v>43454</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RS/22012034434684 — शौचालय निर्माण सुंदी / सरजू पाल  PMAY ID 1286486</t>
+          <t>1708001052/RS/22012034434683 — शौचालय निर्माण भैयाराम / पार्वते पाल    PMAY ID 3438574</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>43454</v>
+        <v>43204</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RS/22012034434688 — शौचालय निर्माण ठाकुरदीन / रामासरे   PMAY ID 3495331</t>
+          <t>1708001052/RS/22012034434684 — शौचालय निर्माण सुंदी / सरजू पाल  PMAY ID 1286486</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>43204</v>
+        <v>43454</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RS/22012034434689 — शौचालय निर्माण माताप्रसाद / शंकरलाल प्रजापति    PMAY ID 3114904</t>
+          <t>1708001052/RS/22012034434688 — शौचालय निर्माण ठाकुरदीन / रामासरे   PMAY ID 3495331</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RS/22012034434691 — शौचालय निर्माण राजू / कंधी अनुरागी PMAY ID 1816995</t>
+          <t>1708001052/RS/22012034434689 — शौचालय निर्माण माताप्रसाद / शंकरलाल प्रजापति    PMAY ID 3114904</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RS/22012034434747 — शौचालय निर्माण कार्य बंशगोपाल  / बल्दू अहिरवार</t>
+          <t>1708001052/RS/22012034434691 — शौचालय निर्माण राजू / कंधी अनुरागी PMAY ID 1816995</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>11956</v>
+        <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>43534</v>
-[...3 lines deleted...]
-      </c>
+        <v>43204</v>
+      </c>
+      <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RS/22012034434748 — शौचालय निर्माण कार्य रामशरण / चुनवाद अहिरवार PMAY ID 1870087</t>
+          <t>1708001052/RS/22012034434747 — शौचालय निर्माण कार्य बंशगोपाल  / बल्दू अहिरवार</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>0</v>
+        <v>11956</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K448" s="3"/>
+        <v>43534</v>
+      </c>
+      <c r="K448" s="3" t="n">
+        <v>44040</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RS/22012034434749 — शौचालय निर्माण कार्य सुखलाल / गंगवा कुशवाहा  PMAY ID 1935336</t>
+          <t>1708001052/RS/22012034434748 — शौचालय निर्माण कार्य रामशरण / चुनवाद अहिरवार PMAY ID 1870087</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RS/22012034434750 — शौचालय निर्माण कार्य कालीचरण / कल्लू कुशवाहा   PMAY ID 3370840</t>
+          <t>1708001052/RS/22012034434749 — शौचालय निर्माण कार्य सुखलाल / गंगवा कुशवाहा  PMAY ID 1935336</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RS/22012034434751 — शौचालय निर्माण कार्य कल्लू / कृपाल अहिरवार  PMAY ID 3556141</t>
+          <t>1708001052/RS/22012034434750 — शौचालय निर्माण कार्य कालीचरण / कल्लू कुशवाहा   PMAY ID 3370840</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>11956</v>
+        <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>43534</v>
-[...3 lines deleted...]
-      </c>
+        <v>43204</v>
+      </c>
+      <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RS/22012034434752 — शौचालय निर्माण कार्य राजेंद्र / आनंदी तिवारी   PMAY ID 1217782</t>
+          <t>1708001052/RS/22012034434751 — शौचालय निर्माण कार्य कल्लू / कृपाल अहिरवार  PMAY ID 3556141</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>0</v>
+        <v>11956</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>43459</v>
-[...1 lines deleted...]
-      <c r="K452" s="3"/>
+        <v>43534</v>
+      </c>
+      <c r="K452" s="3" t="n">
+        <v>43922</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RS/22012034434753 — शौचालय निर्माण कार्य सुखदेव / दल्लु पाल  PMAY ID 3563860</t>
+          <t>1708001052/RS/22012034434752 — शौचालय निर्माण कार्य राजेंद्र / आनंदी तिवारी   PMAY ID 1217782</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>43459</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RS/22012034434754 — शौचालय निर्माण कार्य रामदेव पटेल लल्लू पटेल   PMAY ID3081204</t>
+          <t>1708001052/RS/22012034434753 — शौचालय निर्माण कार्य सुखदेव / दल्लु पाल  PMAY ID 3563860</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>43204</v>
+        <v>43459</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RS/22012034434755 — शौचालय निर्माण कार्य फूलचंद्र पटेल / लल्लू पटेल  PMAY 3179806</t>
+          <t>1708001052/RS/22012034434754 — शौचालय निर्माण कार्य रामदेव पटेल लल्लू पटेल   PMAY ID3081204</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RS/22012034434756 — शौचालय निर्माण कार्य बहादुर / भवानीदीन अनुरागी PMAY 1816995</t>
+          <t>1708001052/RS/22012034434755 — शौचालय निर्माण कार्य फूलचंद्र पटेल / लल्लू पटेल  PMAY 3179806</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RS/22012034434757 — शौचालय निर्माण कार्य रामगोपाल / दुर्जन कुशवाहा  PMAY 1467579</t>
+          <t>1708001052/RS/22012034434756 — शौचालय निर्माण कार्य बहादुर / भवानीदीन अनुरागी PMAY 1816995</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>43459</v>
+        <v>43204</v>
       </c>
       <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RS/22012034434758 — शौचालय निर्माण कार्य कमलेश पटेल / शिवनारायण पटेल PMAY 2612805</t>
+          <t>1708001052/RS/22012034434757 — शौचालय निर्माण कार्य रामगोपाल / दुर्जन कुशवाहा  PMAY 1467579</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>11956</v>
+        <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>43534</v>
-[...3 lines deleted...]
-      </c>
+        <v>43459</v>
+      </c>
+      <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RS/22012034434759 — शौचालय निर्माण कार्य शंकर पटेल / भूषि पटेल  PMAY 2708357</t>
+          <t>1708001052/RS/22012034434758 — शौचालय निर्माण कार्य कमलेश पटेल / शिवनारायण पटेल PMAY 2612805</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>0</v>
+        <v>11956</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K459" s="3"/>
+        <v>43534</v>
+      </c>
+      <c r="K459" s="3" t="n">
+        <v>43922</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RS/22012034434760 — शौचालय निर्माण कार्य प्यारेपाल / दुर्गा पाल  PMAY 1996785</t>
+          <t>1708001052/RS/22012034434759 — शौचालय निर्माण कार्य शंकर पटेल / भूषि पटेल  PMAY 2708357</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RS/22012034547078 — समुदायक नाडेप निर्माण कार्य तालाब के पास</t>
+          <t>1708001052/RS/22012034434760 — शौचालय निर्माण कार्य प्यारेपाल / दुर्गा पाल  PMAY 1996785</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>44418</v>
+        <v>43204</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RS/22012034547079 — समुदायक नाडेप निर्माण कार्य देवी मंदिर के पास</t>
+          <t>1708001052/RS/22012034547078 — समुदायक नाडेप निर्माण कार्य तालाब के पास</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>44418</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RS/22012034547083 — समुदायक नाडेप निर्माण कार्य धरम शुक्ल  के पास</t>
+          <t>1708001052/RS/22012034547079 — समुदायक नाडेप निर्माण कार्य देवी मंदिर के पास</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>44418</v>
       </c>
       <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RS/22012034646410 — सामुदायिक स्वच्छता परिसर निर्माण कार्य हनुमान मंदिर परिसर निधोली</t>
+          <t>1708001052/RS/22012034547083 — समुदायक नाडेप निर्माण कार्य धरम शुक्ल  के पास</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>44000</v>
+        <v>0</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>44364</v>
+        <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>44629</v>
+        <v>44418</v>
       </c>
       <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RS/52066 — Maryada Abhiyan Mahaveer / Bhavanideen Prajapati</t>
+          <t>1708001052/RS/22012034646410 — सामुदायिक स्वच्छता परिसर निर्माण कार्य हनुमान मंदिर परिसर निधोली</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>4400</v>
+        <v>44000</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>0</v>
+        <v>44364</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>41489</v>
+        <v>44629</v>
       </c>
       <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1708001052/RS/82484 — Maryada abhiyan kar Ramasre /Swamidin PHuljhar / J</t>
+          <t>1708001052/RS/52066 — Maryada Abhiyan Mahaveer / Bhavanideen Prajapati</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>44000</v>
+        <v>4400</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>41601</v>
+        <v>41489</v>
       </c>
       <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/0005 — बदुलुवा मुल्‍लवा पिता मखलुवा  अहिरवार कपिल धारा</t>
+          <t>1708001052/RS/82484 — Maryada abhiyan kar Ramasre /Swamidin PHuljhar / J</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>100000</v>
+        <v>44000</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>72580</v>
+        <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>39197</v>
-[...3 lines deleted...]
-      </c>
+        <v>41601</v>
+      </c>
+      <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/002 — चिलुवा/रामवन्‍से प्रजा‍पति कूप निर्माण</t>
+          <t>1708001052/WC/0005 — बदुलुवा मुल्‍लवा पिता मखलुवा  अहिरवार कपिल धारा</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>264000</v>
+        <v>100000</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>0</v>
+        <v>72580</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>40637</v>
-[...1 lines deleted...]
-      <c r="K468" s="3"/>
+        <v>39197</v>
+      </c>
+      <c r="K468" s="3" t="n">
+        <v>39296</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/0021 — लाखनलाल/ब्रजविहारी मेड बंधान</t>
+          <t>1708001052/WC/002 — चिलुवा/रामवन्‍से प्रजा‍पति कूप निर्माण</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>30000</v>
+        <v>264000</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>40647</v>
+        <v>40637</v>
       </c>
       <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/005 — कपिल धारा सन्‍ता पिता मन्‍ना अहिरवार</t>
+          <t>1708001052/WC/0021 — लाखनलाल/ब्रजविहारी मेड बंधान</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>100000</v>
+        <v>30000</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>72980</v>
+        <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>39197</v>
-[...3 lines deleted...]
-      </c>
+        <v>40647</v>
+      </c>
+      <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/01 — राजाराम/मेवालाल बसोर मेड बंधान</t>
+          <t>1708001052/WC/005 — कपिल धारा सन्‍ता पिता मन्‍ना अहिरवार</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>58000</v>
+        <v>100000</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>21960</v>
+        <v>72980</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>40916</v>
+        <v>39197</v>
       </c>
       <c r="K471" s="3" t="n">
-        <v>41725</v>
+        <v>39296</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/010 — मुन्‍नी/भजना कोरी मेड बंधान</t>
+          <t>1708001052/WC/01 — राजाराम/मेवालाल बसोर मेड बंधान</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>39000</v>
+        <v>58000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>28512</v>
+        <v>21960</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>41055</v>
+        <v>40916</v>
       </c>
       <c r="K472" s="3" t="n">
         <v>41725</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/012 — शियाराम, गोविन्‍द बगैरा/ भवानीदीन कपिल धारा कूप निर्माण</t>
+          <t>1708001052/WC/010 — मुन्‍नी/भजना कोरी मेड बंधान</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>216000</v>
+        <v>39000</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>62620</v>
+        <v>28512</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>40170</v>
+        <v>41055</v>
       </c>
       <c r="K473" s="3" t="n">
         <v>41725</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/ 013 — रामऔतार/पटटूलाल पटेल मेड बंधान कार्य</t>
+          <t>1708001052/WC/012 — शियाराम, गोविन्‍द बगैरा/ भवानीदीन कपिल धारा कूप निर्माण</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>60000</v>
+        <v>216000</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>24888</v>
+        <v>62620</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>40914</v>
+        <v>40170</v>
       </c>
       <c r="K474" s="3" t="n">
         <v>41725</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/013 — जय कुमार पिता गंगवा कपिलधारा कूप निर्माण</t>
+          <t>1708001052/WC/ 013 — रामऔतार/पटटूलाल पटेल मेड बंधान कार्य</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>216000</v>
+        <v>60000</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>127801</v>
+        <v>24888</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>40183</v>
+        <v>40914</v>
       </c>
       <c r="K475" s="3" t="n">
         <v>41725</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/02 — पुराने तालाब घाट निर्माण एवं सुन्‍दरीकरण जूडीपुर</t>
+          <t>1708001052/WC/013 — जय कुमार पिता गंगवा कपिलधारा कूप निर्माण</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>488000</v>
+        <v>216000</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>293565</v>
+        <v>127801</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>39142</v>
+        <v>40183</v>
       </c>
       <c r="K476" s="3" t="n">
-        <v>39188</v>
+        <v>41725</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/022 — मनोहर/परमा काछी मेड बंधान</t>
+          <t>1708001052/WC/02 — पुराने तालाब घाट निर्माण एवं सुन्‍दरीकरण जूडीपुर</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>58000</v>
+        <v>488000</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>33264</v>
+        <v>293565</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>41085</v>
+        <v>39142</v>
       </c>
       <c r="K477" s="3" t="n">
-        <v>41725</v>
+        <v>39188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/03 — मेडवा/कलुआ कोरी मेड बंधान उर्दीपुर</t>
+          <t>1708001052/WC/022 — मनोहर/परमा काछी मेड बंधान</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>58000</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>32424</v>
+        <v>33264</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>40918</v>
+        <v>41085</v>
       </c>
       <c r="K478" s="3" t="n">
         <v>41725</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/05 — कपिल धारा योजना राधार  अहिरवार</t>
+          <t>1708001052/WC/03 — मेडवा/कलुआ कोरी मेड बंधान उर्दीपुर</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>100000</v>
+        <v>58000</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>138560</v>
+        <v>32424</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>39197</v>
+        <v>40918</v>
       </c>
       <c r="K479" s="3" t="n">
-        <v>39682</v>
+        <v>41725</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/06 — रामऔतार/लल्‍लू पटेल मेड बंधान निर्माण कार्य</t>
+          <t>1708001052/WC/05 — कपिल धारा योजना राधार  अहिरवार</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>39000</v>
+        <v>100000</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>0</v>
+        <v>138560</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>40649</v>
-[...1 lines deleted...]
-      <c r="K480" s="3"/>
+        <v>39197</v>
+      </c>
+      <c r="K480" s="3" t="n">
+        <v>39682</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/064 — शिवचरन/जमुना कुशवाहा कपिलधाराकूप निर्माण</t>
+          <t>1708001052/WC/06 — रामऔतार/लल्‍लू पटेल मेड बंधान निर्माण कार्य</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>0</v>
+        <v>39000</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>40818</v>
+        <v>40649</v>
       </c>
       <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/066 — शिवचरन/जमुना कुशवाहा कपिल धारा कूप निर्माण</t>
+          <t>1708001052/WC/064 — शिवचरन/जमुना कुशवाहा कपिलधाराकूप निर्माण</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>305000</v>
+        <v>0</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>178442</v>
+        <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>40949</v>
-[...3 lines deleted...]
-      </c>
+        <v>40818</v>
+      </c>
+      <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/07 — शंकरलाल/समसुखवा प्रजापति मेड बंधान</t>
+          <t>1708001052/WC/066 — शिवचरन/जमुना कुशवाहा कपिल धारा कूप निर्माण</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>46000</v>
+        <v>305000</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>28512</v>
+        <v>178442</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>41040</v>
+        <v>40949</v>
       </c>
       <c r="K483" s="3" t="n">
         <v>41725</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/08 — फुलझर/जीवन प्रजापति मेड बंधान</t>
+          <t>1708001052/WC/07 — शंकरलाल/समसुखवा प्रजापति मेड बंधान</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>30000</v>
+        <v>46000</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>0</v>
+        <v>28512</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>40649</v>
-[...1 lines deleted...]
-      <c r="K484" s="3"/>
+        <v>41040</v>
+      </c>
+      <c r="K484" s="3" t="n">
+        <v>41725</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/09 — फुलझरवेवा/जीवन प्रजापति मेड बंधान</t>
+          <t>1708001052/WC/08 — फुलझर/जीवन प्रजापति मेड बंधान</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>46000</v>
+        <v>30000</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>28512</v>
+        <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>41054</v>
-[...3 lines deleted...]
-      </c>
+        <v>40649</v>
+      </c>
+      <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/1 — गरीवा/सौखीलाल प्रजापति कूप निर्माण</t>
+          <t>1708001052/WC/09 — फुलझरवेवा/जीवन प्रजापति मेड बंधान</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>217000</v>
+        <v>46000</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>194616</v>
+        <v>28512</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>40654</v>
+        <v>41054</v>
       </c>
       <c r="K486" s="3" t="n">
         <v>41725</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/11 — नंदकिशोर / भइयालाल कपिल धारा कूप निर्माण</t>
+          <t>1708001052/WC/1 — गरीवा/सौखीलाल प्रजापति कूप निर्माण</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>234000</v>
+        <v>217000</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>123401</v>
+        <v>194616</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>40170</v>
+        <v>40654</v>
       </c>
       <c r="K487" s="3" t="n">
-        <v>40820</v>
+        <v>41725</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/110 — चिलुआ/रामवक्‍स प्रजापति कपिल धारा कूप निमार्ण</t>
+          <t>1708001052/WC/11 — नंदकिशोर / भइयालाल कपिल धारा कूप निर्माण</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>217000</v>
+        <v>234000</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>185868</v>
+        <v>123401</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>40654</v>
+        <v>40170</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>41725</v>
+        <v>40820</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/12 — रामौतार / बटटूलाल पटेल, कूप निर्माण</t>
+          <t>1708001052/WC/110 — चिलुआ/रामवक्‍स प्रजापति कपिल धारा कूप निमार्ण</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>160000</v>
+        <v>217000</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>88800</v>
+        <v>185868</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>39864</v>
+        <v>40654</v>
       </c>
       <c r="K489" s="3" t="n">
-        <v>40043</v>
+        <v>41725</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/121 — हनुमान तलाब घाट निर्माण एवं स्रद्रीकरण</t>
+          <t>1708001052/WC/12 — रामौतार / बटटूलाल पटेल, कूप निर्माण</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>353000</v>
+        <v>160000</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>152774</v>
+        <v>88800</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>39211</v>
+        <v>39864</v>
       </c>
       <c r="K490" s="3" t="n">
-        <v>39537</v>
+        <v>40043</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/13 — श्‍याम तालाब गहरीकरण पंचायत निधौली</t>
+          <t>1708001052/WC/121 — हनुमान तलाब घाट निर्माण एवं स्रद्रीकरण</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>184000</v>
+        <v>353000</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>0</v>
+        <v>152774</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>39578</v>
+        <v>39211</v>
       </c>
       <c r="K491" s="3" t="n">
-        <v>41725</v>
+        <v>39537</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/14 — बिहारी लाल पिता बोडा कपिलधारा कूप निर्माण</t>
+          <t>1708001052/WC/13 — श्‍याम तालाब गहरीकरण पंचायत निधौली</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>216000</v>
+        <v>184000</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>62278</v>
+        <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>40170</v>
+        <v>39578</v>
       </c>
       <c r="K492" s="3" t="n">
         <v>41725</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/16 — बलदुआ पिता मखलुआ कपिलधारा कूप निर्माण</t>
+          <t>1708001052/WC/14 — बिहारी लाल पिता बोडा कपिलधारा कूप निर्माण</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>216000</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>195160.16</v>
+        <v>62278</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>40198</v>
+        <v>40170</v>
       </c>
       <c r="K493" s="3" t="n">
-        <v>40878</v>
+        <v>41725</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/17 — बलबंत पिता रामाधार कपिलधारा कूप निर्माण</t>
+          <t>1708001052/WC/16 — बलदुआ पिता मखलुआ कपिलधारा कूप निर्माण</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>216000</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>0</v>
+        <v>195160.16</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>40198</v>
       </c>
       <c r="K494" s="3" t="n">
-        <v>41725</v>
+        <v>40878</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/22 — लाखनलाल/ब्रजविहारी मेड बंधान</t>
+          <t>1708001052/WC/17 — बलबंत पिता रामाधार कपिलधारा कूप निर्माण</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>52000</v>
+        <v>216000</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>40647</v>
-[...1 lines deleted...]
-      <c r="K495" s="3"/>
+        <v>40198</v>
+      </c>
+      <c r="K495" s="3" t="n">
+        <v>41725</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/22012034747462 — CTR वाटर हार्वेस्टिंग प्राथमिक शाला जुड़ीपुर</t>
+          <t>1708001052/WC/22 — लाखनलाल/ब्रजविहारी मेड बंधान</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>0</v>
+        <v>52000</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>44300</v>
+        <v>40647</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/22012034747467 — CTR वाटर हार्वेस्टिंग आंगनवाड़ी  जुड़ीपुर</t>
+          <t>1708001052/WC/22012034747462 — CTR वाटर हार्वेस्टिंग प्राथमिक शाला जुड़ीपुर</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/22012034747469 — CTR वाटर हार्वेस्टिंग पंचायत भवन निधौली</t>
+          <t>1708001052/WC/22012034747467 — CTR वाटर हार्वेस्टिंग आंगनवाड़ी  जुड़ीपुर</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/22012035040476 — नवीन तालाब निर्माण कार्य पाल के पुरवा के पास</t>
+          <t>1708001052/WC/22012034747469 — CTR वाटर हार्वेस्टिंग पंचायत भवन निधौली</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>44789</v>
+        <v>44300</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/22012035064338 — वेस्टवियर निर्माण कार्य पूरन तालाब ग्राम पंचायत निधोली</t>
+          <t>1708001052/WC/22012035040476 — नवीन तालाब निर्माण कार्य पाल के पुरवा के पास</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>578447.07</v>
+        <v>0</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>556215.91</v>
+        <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>45174</v>
-[...3 lines deleted...]
-      </c>
+        <v>44789</v>
+      </c>
+      <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/22012035076800 — सामुदायिक खेत तालाब निर्माण कार्य निधोली</t>
+          <t>1708001052/WC/22012035064338 — वेस्टवियर निर्माण कार्य पूरन तालाब ग्राम पंचायत निधोली</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>0</v>
+        <v>578447.07</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>0</v>
+        <v>556215.91</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K501" s="3"/>
+        <v>45174</v>
+      </c>
+      <c r="K501" s="3" t="n">
+        <v>45472</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/22012035079792 — नवीन तालाब निर्माण कार्य ग्राम पंचायत निधोली</t>
+          <t>1708001052/WC/22012035076800 — सामुदायिक खेत तालाब निर्माण कार्य निधोली</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/22012035089154 — वेस्टवियर निर्माण कार्य पूरन तालाब ग्राम पंचायत निधोली</t>
+          <t>1708001052/WC/22012035079792 — नवीन तालाब निर्माण कार्य ग्राम पंचायत निधोली</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>743000</v>
+        <v>0</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/22012035107118 — एनीकट निर्माण कार्य ब़जनरेश रिछारिया के खेत के  पास</t>
+          <t>1708001052/WC/22012035089154 — वेस्टवियर निर्माण कार्य पूरन तालाब ग्राम पंचायत निधोली</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>0</v>
+        <v>743000</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>45154</v>
+        <v>45030</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/22012035107121 — एनीकट निर्माण कार्य अरविन्‍द रिछारिया  के खेत के  पास</t>
+          <t>1708001052/WC/22012035107118 — एनीकट निर्माण कार्य ब़जनरेश रिछारिया के खेत के  पास</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>350524.11</v>
+        <v>0</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/22012035107124 — स्‍टापडेम निर्माण क़ष्‍णदत्‍त रिछारिया के खेत के पास</t>
+          <t>1708001052/WC/22012035107121 — एनीकट निर्माण कार्य अरविन्‍द रिछारिया  के खेत के  पास</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>1294159.73</v>
+        <v>350524.11</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>1271789</v>
+        <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>45366</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/22012035107127 — एनीकट निर्माण कार्य हेमेन्‍द्र मिश्रा के खेत के  पास</t>
+          <t>1708001052/WC/22012035107124 — स्‍टापडेम निर्माण क़ष्‍णदत्‍त रिछारिया के खेत के पास</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>0</v>
+        <v>1294159.73</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>0</v>
+        <v>1271789</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K507" s="3"/>
+        <v>45366</v>
+      </c>
+      <c r="K507" s="3" t="n">
+        <v>45765</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/22012035107130 — एनीकट निर्माण कार्य बदलू अहिरवार के खेत के पास</t>
+          <t>1708001052/WC/22012035107127 — एनीकट निर्माण कार्य हेमेन्‍द्र मिश्रा के खेत के  पास</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/22012035107132 — एनीकट निर्माण कार्य रामप्रसाद कुशवाहा के खेत के पास</t>
+          <t>1708001052/WC/22012035107130 — एनीकट निर्माण कार्य बदलू अहिरवार के खेत के पास</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/22012035142151 — check dam nirman kary jhari nala</t>
+          <t>1708001052/WC/22012035107132 — एनीकट निर्माण कार्य रामप्रसाद कुशवाहा के खेत के पास</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>116000</v>
+        <v>0</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>57348</v>
+        <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>45431</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/22012035180777 — एनीकट निर्माण कार्य झरी नाला भाग 01</t>
+          <t>1708001052/WC/22012035142151 — check dam nirman kary jhari nala</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>340180.22</v>
+        <v>116000</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>335941</v>
+        <v>57348</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>45364</v>
+        <v>45431</v>
       </c>
       <c r="K511" s="3" t="n">
-        <v>46133</v>
+        <v>45782</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/22012035180780 — एनीकट निर्माण कार्य झरी नाला भाग 05</t>
+          <t>1708001052/WC/22012035180777 — एनीकट निर्माण कार्य झरी नाला भाग 01</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>338042.8</v>
+        <v>340180.22</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>191344</v>
+        <v>335941</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>45364</v>
       </c>
       <c r="K512" s="3" t="n">
         <v>46133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/22012035180782 — एनीकट निर्माण कार्य झरी नाला भाग 03</t>
+          <t>1708001052/WC/22012035180780 — एनीकट निर्माण कार्य झरी नाला भाग 05</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>0</v>
+        <v>338042.8</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>0</v>
+        <v>191344</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>45316</v>
-[...1 lines deleted...]
-      <c r="K513" s="3"/>
+        <v>45364</v>
+      </c>
+      <c r="K513" s="3" t="n">
+        <v>46133</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/22012035196115 — अर्दन गलीप्‍लग निर्माण बैजनाथ के खेत के पास</t>
+          <t>1708001052/WC/22012035180782 — एनीकट निर्माण कार्य झरी नाला भाग 03</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/22012035224924 — नवीन तालाब निर्माण निधौली</t>
+          <t>1708001052/WC/22012035196115 — अर्दन गलीप्‍लग निर्माण बैजनाथ के खेत के पास</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>2000585.08</v>
+        <v>0</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>45520</v>
+        <v>45316</v>
       </c>
       <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/22012035229463 — naveen taalab nirmaan kary gawshala ke pass judipur</t>
+          <t>1708001052/WC/22012035224924 — नवीन तालाब निर्माण निधौली</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>868786.56</v>
+        <v>2000585.08</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>518027</v>
+        <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>45739</v>
-[...3 lines deleted...]
-      </c>
+        <v>45520</v>
+      </c>
+      <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/22012035271843 — Jal Ganga Abhiyan Borewell Recharge Pit kushwaha muhaal nidholi</t>
+          <t>1708001052/WC/22012035229463 — naveen taalab nirmaan kary gawshala ke pass judipur</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>25899.46</v>
+        <v>868786.56</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>19097</v>
+        <v>518027</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>45785</v>
+        <v>45739</v>
       </c>
       <c r="K517" s="3" t="n">
-        <v>46184</v>
+        <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/22012035271848 — Jal Ganga Abhiyan Borewell Recharge Pit ramkumar kushwaha ke ghar ke pass nidholi</t>
+          <t>1708001052/WC/22012035271843 — Jal Ganga Abhiyan Borewell Recharge Pit kushwaha muhaal nidholi</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>17531</v>
+        <v>19097</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K518" s="3" t="n">
         <v>46184</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/22012035271852 — Jal Ganga Abhiyan Borewell Recharge Pit aanganwadi ke pass ka handpump judipur</t>
+          <t>1708001052/WC/22012035271848 — Jal Ganga Abhiyan Borewell Recharge Pit ramkumar kushwaha ke ghar ke pass nidholi</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>22229</v>
+        <v>17531</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K519" s="3" t="n">
         <v>46184</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/22012035271857 — Jal Ganga Abhiyan Borewell Recharge Pit paal muhaal nidholi</t>
+          <t>1708001052/WC/22012035271852 — Jal Ganga Abhiyan Borewell Recharge Pit aanganwadi ke pass ka handpump judipur</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>20662.94</v>
+        <v>22229</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K520" s="3" t="n">
         <v>46184</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/22012035271861 — Jal Ganga Abhiyan Dugwell Recharge Pit meethi kuiya ke pass nidholi</t>
+          <t>1708001052/WC/22012035271857 — Jal Ganga Abhiyan Borewell Recharge Pit paal muhaal nidholi</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>0</v>
+        <v>20662.94</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>45757</v>
-[...1 lines deleted...]
-      <c r="K521" s="3"/>
+        <v>45785</v>
+      </c>
+      <c r="K521" s="3" t="n">
+        <v>46184</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/22012035305304 — AMRIT SAROVAR NIRMAAN KARY NIDHOLI</t>
+          <t>1708001052/WC/22012035271861 — Jal Ganga Abhiyan Dugwell Recharge Pit meethi kuiya ke pass nidholi</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>2368000</v>
+        <v>25899.46</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>2180936.76</v>
+        <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>45801</v>
+        <v>45757</v>
       </c>
       <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/24 — लक्‍खे / छोटु अहिरवार कपिल धारा कुप निर्माण</t>
+          <t>1708001052/WC/22012035305304 — AMRIT SAROVAR NIRMAAN KARY NIDHOLI</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>100000</v>
+        <v>2368000</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>78446</v>
+        <v>2180936.76</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>39187</v>
-[...3 lines deleted...]
-      </c>
+        <v>45801</v>
+      </c>
+      <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/42 — लक्ष्‍मी/भौनिया पाल कपिल धारा कूप निर्माण</t>
+          <t>1708001052/WC/24 — लक्‍खे / छोटु अहिरवार कपिल धारा कुप निर्माण</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>307000</v>
+        <v>100000</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>265381</v>
+        <v>78446</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>40949</v>
+        <v>39187</v>
       </c>
       <c r="K524" s="3" t="n">
-        <v>41725</v>
+        <v>39296</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/43 — रामगोपाल/भागवत पटेल कपिल धारा कूप निर्माण</t>
+          <t>1708001052/WC/42 — लक्ष्‍मी/भौनिया पाल कपिल धारा कूप निर्माण</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>251000</v>
+        <v>307000</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>149157</v>
+        <v>265381</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>40949</v>
       </c>
       <c r="K525" s="3" t="n">
         <v>41725</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/45 — ठाकुरदीन/रामेश्‍वर पटेल कपिलधारा कूप निर्माण</t>
+          <t>1708001052/WC/43 — रामगोपाल/भागवत पटेल कपिल धारा कूप निर्माण</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>251400</v>
+        <v>251000</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>20496</v>
+        <v>149157</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>40949</v>
       </c>
       <c r="K526" s="3" t="n">
         <v>41725</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/5 — बुनुआ/कल्‍लू कोरी मेड बंधान</t>
+          <t>1708001052/WC/45 — ठाकुरदीन/रामेश्‍वर पटेल कपिलधारा कूप निर्माण</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>58000</v>
+        <v>251400</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>28512</v>
+        <v>20496</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>41054</v>
+        <v>40949</v>
       </c>
       <c r="K527" s="3" t="n">
         <v>41725</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/50 — भूरा/मुन्‍ना पटेल कपिलधारा कूप निर्माण</t>
+          <t>1708001052/WC/5 — बुनुआ/कल्‍लू कोरी मेड बंधान</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>323000</v>
+        <v>58000</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>125496</v>
+        <v>28512</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>40916</v>
+        <v>41054</v>
       </c>
       <c r="K528" s="3" t="n">
         <v>41725</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/7 — दशवा/फदाली कोरी मेड बंधान</t>
+          <t>1708001052/WC/50 — भूरा/मुन्‍ना पटेल कपिलधारा कूप निर्माण</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>58000</v>
+        <v>323000</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>28512</v>
+        <v>125496</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>41040</v>
+        <v>40916</v>
       </c>
       <c r="K529" s="3" t="n">
         <v>41725</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/8 — सत्‍यनिधि पिता प्रभूदयाल कपिलधाराकूप निर्माण</t>
+          <t>1708001052/WC/7 — दशवा/फदाली कोरी मेड बंधान</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>249000</v>
+        <v>58000</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>139980</v>
+        <v>28512</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>40163</v>
+        <v>41040</v>
       </c>
       <c r="K530" s="3" t="n">
-        <v>40830</v>
+        <v>41725</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WC/9 — राजाराम पिता रामकिशन काछी कपिलधारा कूप निर्माण</t>
+          <t>1708001052/WC/8 — सत्‍यनिधि पिता प्रभूदयाल कपिलधाराकूप निर्माण</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>237000</v>
+        <v>249000</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>140850</v>
+        <v>139980</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>40170</v>
+        <v>40163</v>
       </c>
       <c r="K531" s="3" t="n">
-        <v>40674</v>
+        <v>40830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WH/19959625 — तालाब सुद़ण्‍ीकरण एव बंधन कार्य व बेस्‍टर वियार निर्माण परम तालाब नधिौली</t>
+          <t>1708001052/WC/9 — राजाराम पिता रामकिशन काछी कपिलधारा कूप निर्माण</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>495000</v>
+        <v>237000</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>302084</v>
+        <v>140850</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>42882</v>
+        <v>40170</v>
       </c>
       <c r="K532" s="3" t="n">
-        <v>43460</v>
+        <v>40674</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WH/19959840 — तालाब सुद़णीकरण एवं बंधन कार्य एव बेस्‍टर वियार निर्माण सुराहिन तालाब</t>
+          <t>1708001052/WH/19959625 — तालाब सुद़ण्‍ीकरण एव बंधन कार्य व बेस्‍टर वियार निर्माण परम तालाब नधिौली</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>444000</v>
+        <v>495000</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>331908</v>
+        <v>302084</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>42882</v>
       </c>
       <c r="K533" s="3" t="n">
-        <v>43503</v>
+        <v>43460</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1708001052/WH/22012034389280 — तालाब जीर्णोधार एवं पिचिंग  कार्य श्‍याम तालाब निधौली</t>
+          <t>1708001052/WH/19959840 — तालाब सुद़णीकरण एवं बंधन कार्य एव बेस्‍टर वियार निर्माण सुराहिन तालाब</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>426000</v>
+        <v>444000</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>0</v>
+        <v>331908</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K534" s="3"/>
+        <v>42882</v>
+      </c>
+      <c r="K534" s="3" t="n">
+        <v>43503</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>GAURIHAR</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C535" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D535" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E535" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F535" s="1" t="inlineStr">
+        <is>
+          <t>1708001052/WH/22012034389280 — तालाब जीर्णोधार एवं पिचिंग  कार्य श्‍याम तालाब निधौली</t>
+        </is>
+      </c>
+      <c r="G535" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H535" s="2" t="n">
+        <v>426000</v>
+      </c>
+      <c r="I535" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J535" s="3" t="n">
+        <v>43204</v>
+      </c>
+      <c r="K535" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
+      <c r="A536" s="1" t="inlineStr">
+        <is>
+          <t>GAURIHAR</t>
+        </is>
+      </c>
+      <c r="B536" s="1" t="inlineStr">
+        <is>
           <t>2019-2020</t>
         </is>
       </c>
-      <c r="C535" s="1" t="inlineStr">
+      <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D535" s="1" t="inlineStr">
+      <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
-      <c r="E535" s="1" t="inlineStr">
+      <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
-      <c r="F535" s="1" t="inlineStr">
+      <c r="F536" s="1" t="inlineStr">
         <is>
           <t>1708001052/WH/22012034389296 — तालाब जीर्णोद्वार एवं पिचिंग कार्य जूडीपुर तालाब निधौली</t>
         </is>
       </c>
-      <c r="G535" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H535" s="2" t="n">
+      <c r="G536" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H536" s="2" t="n">
         <v>195000</v>
       </c>
-      <c r="I535" s="2" t="n">
+      <c r="I536" s="2" t="n">
         <v>93984</v>
       </c>
-      <c r="J535" s="3" t="n">
+      <c r="J536" s="3" t="n">
         <v>43628</v>
       </c>
-      <c r="K535" s="3" t="n">
+      <c r="K536" s="3" t="n">
         <v>43661</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>