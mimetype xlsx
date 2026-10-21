--- v0 (2026-09-03)
+++ v1 (2026-10-21)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K656"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 15:03:43</t>
+          <t>Exported on: 2026-10-21 06:31:34</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHATARPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -512,51 +512,51 @@
       <c r="J16" s="3" t="n">
         <v>44193</v>
       </c>
       <c r="K16" s="3" t="n">
         <v>45266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>LAUNDI</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1708002006/AV/22012034510487 — Shantidham nirman Sagedi ka purwa peera</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>195535.43</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>34668</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>44193</v>
@@ -1470,98 +1470,98 @@
       <c r="J36" s="3" t="n">
         <v>39985</v>
       </c>
       <c r="K36" s="3" t="n">
         <v>41476</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>LAUNDI</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1708002006/IC/22012034888875 — pey jal koop nirman kary goshala ke pas peera</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>LAUNDI</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1708002006/IC/22012034891661 — pey jal koop nirman kary goshalal ke pas peera</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45748</v>
@@ -4187,51 +4187,51 @@
         <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>43923</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>LAUNDI</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1708002006/IF/22012034618104 — Pashu sed Nirman Mohan Singh / Laxman Yadav</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>63830.2</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>3094</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45164</v>
@@ -4706,51 +4706,51 @@
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>43923</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>LAUNDI</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1708002006/IF/22012034628738 — Pashu Sed Nirman Gyan singh / narayan singh yadav</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>101804.91</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>94041.92</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>45164</v>
@@ -9256,51 +9256,51 @@
         <v>0</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>LAUNDI</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1708002006/IF/22012034983959 — KAPIL DHARA KOOP NIRMAN HALKIBAI W/O GOKUL SINGH YADAV PEERA</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>275727.6</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>120534</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>44705</v>
@@ -9585,145 +9585,145 @@
         <v>0</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>LAUNDI</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1708002006/IF/22012035302031 — kapil dhara koop nirman kary matadeen ahirwar /tulsidas rekha</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>LAUNDI</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1708002006/IF/22012035305124 — hiteshi kapil dhara koop nirman kary dayashankar ahirwar peera</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>LAUNDI</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1708002006/IF/22012035305126 — hiteshi kapil dhara koop nirman kary dayashankar ahirwar peera</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>45681</v>
@@ -9773,51 +9773,51 @@
         <v>0</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>LAUNDI</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1708002006/IF/22012035432449 — हितैसी कपिल धारा कूप कौशिल्‍या यादव/ दुर्गा सिह</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>390533.49</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>130239</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>45811</v>
@@ -9967,145 +9967,145 @@
       <c r="J215" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K215" s="3" t="n">
         <v>46140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>LAUNDI</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1708002006/IF/22012035446752 — खेत तालाब निर्माण कार्य रणजीत सिंह रेखा</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>LAUNDI</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1708002006/IF/22012035517169 — kapil dhara koop nirman kary matadaan ahirwar/tulsidas rekha</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>390533.49</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>LAUNDI</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1708002006/IF/22012035517171 — kapil dhara koop nirman dayashankar ahirwar peera</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>396771.96</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>45748</v>
@@ -10353,51 +10353,51 @@
       <c r="J223" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K223" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>LAUNDI</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1708002006/IF/22012035561492 — Khet Talab nirman kary saman Bai Vishwakarma peera</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>397151.97</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>304015</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>46097</v>
@@ -10469,51 +10469,51 @@
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1708002006/IF/22012035611272 — एक बगिया माँ के नाम भगुन्‍ती अहिरवार पति नारायन अहिरवार (भूस्वामी नारायन अहिरवार पति)</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>266577.25</v>
       </c>
       <c r="I226" s="2" t="n">
-        <v>2061</v>
+        <v>16461</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>45909</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>LAUNDI</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -13716,51 +13716,51 @@
       <c r="J292" s="3" t="n">
         <v>44915</v>
       </c>
       <c r="K292" s="3" t="n">
         <v>45160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>LAUNDI</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1708002006/IF/IAY/3246612 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5197008</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>20930</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>45113</v>
@@ -17781,51 +17781,51 @@
       <c r="J375" s="3" t="n">
         <v>45866</v>
       </c>
       <c r="K375" s="3" t="n">
         <v>46093</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>LAUNDI</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1708002006/IF/IAY/5692152 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147789376</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>13050</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>45961</v>
@@ -18465,51 +18465,51 @@
       <c r="J389" s="3" t="n">
         <v>45893</v>
       </c>
       <c r="K389" s="3" t="n">
         <v>45961</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>LAUNDI</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1708002006/IF/IAY/5746661 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124210579</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>45961</v>
@@ -21726,51 +21726,51 @@
       <c r="J456" s="3" t="n">
         <v>43258</v>
       </c>
       <c r="K456" s="3" t="n">
         <v>44910</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>LAUNDI</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
           <t>1708002006/RC/22012034438710 — c.c. road aur nali nirman sadaphal marga se heralal pal ke makan tak</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>159000</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>141702</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>43636</v>
@@ -23597,51 +23597,51 @@
         <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>LAUNDI</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
           <t>1708002006/RC/22012034842625 — सी0सी0रोड निर्माण कार्य हेण्‍डपम्‍प से नाल की ओर रेखा</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>44000</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>45748</v>
@@ -23693,145 +23693,145 @@
       <c r="J497" s="3" t="n">
         <v>46012</v>
       </c>
       <c r="K497" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>LAUNDI</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
           <t>1708002006/RC/22012034849135 — सी0सी0रोड निर्माण सुरेश पाल के मकान से प्रकाश पाल के मकान तक एवं नत्‍थू प्रजापति के मकान से भगवान</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>35000</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>31842</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>46104</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>LAUNDI</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
           <t>1708002006/RC/22012034849136 — सी0सी0रोड निर्माण प्राथमिक शाला से शिवनंदी प्रजापति के मकान की ओर</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>58905</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>46165</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>LAUNDI</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
           <t>1708002006/RC/22012034849207 — सी0सी0रोड निर्माण लालदिवान अहिरवार के मकान से प्राथमिक शाला की ओर</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>36000</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>35760</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>46142</v>
@@ -23979,51 +23979,51 @@
       <c r="J503" s="3" t="n">
         <v>44116</v>
       </c>
       <c r="K503" s="3" t="n">
         <v>44844</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>LAUNDI</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
           <t>1708002006/RS/22012035130265 — नाली निर्माण रजौला सिह यादव के मकान से नाला की ओर</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>40000</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>45396</v>
@@ -24124,98 +24124,98 @@
       <c r="J506" s="3" t="n">
         <v>45577</v>
       </c>
       <c r="K506" s="3" t="n">
         <v>45623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>LAUNDI</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
           <t>1708002006/RS/22012035133923 — नाली निर्माण मंदिर से नदी की ओर रेखा पीरा</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>73000</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>LAUNDI</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
           <t>1708002006/RS/22012035137646 — नाली निर्माण कार्य हेण्‍ड पम्‍प से नाला की ओर रेखा</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>36000</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>45748</v>
@@ -28761,192 +28761,192 @@
         <v>0</v>
       </c>
       <c r="J603" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K603" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>LAUNDI</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
           <t>1708002006/WC/22012035250110 — khet talab nirman kary samudayk khasra n 283 rekha</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J604" s="3" t="n">
         <v>45704</v>
       </c>
       <c r="K604" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>LAUNDI</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
           <t>1708002006/WC/22012035250273 — sarvjanik khet talab khasra n283 rekha</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>LAUNDI</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
           <t>1708002006/WC/22012035270809 — khet talav nirman kary khemchandra ahirwar rekha</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>LAUNDI</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
           <t>1708002006/WC/22012035270822 — khet talab nirman kary ranjeet singh</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
         <v>45748</v>
@@ -29143,286 +29143,286 @@
       <c r="J611" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K611" s="3" t="n">
         <v>46101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>LAUNDI</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
           <t>1708002006/WC/22012035288567 — खेत तालाब निर्माण कार्य राजाबाई अहिरवार/लक्ष्मी प्रसाद पीरा17</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>LAUNDI</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
           <t>1708002006/WC/22012035288591 — खेत तालाब निर्माण कार्य रामकली अहिरवार/लालू अहिरवार रेखा</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>LAUNDI</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
           <t>1708002006/WC/22012035295639 — रिचार्ज पिट निर्माण कार्य पाल मुहाल सुमेडी</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>LAUNDI</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
           <t>1708002006/WC/22012035295701 — रिचार्ज पिट निर्माण कार्य माध्मिक शला के पास सुमेड़ी</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>LAUNDI</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
           <t>1708002006/WC/22012035295707 — रिचार्ज पिट निर्माण कार्य जगदेव पाल के पास सुमेड़ी</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>LAUNDI</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
           <t>1708002006/WC/22012035295721 — रिचार्ज पिट निर्माण कार्य आफत पुरा रेखा</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J617" s="3" t="n">
         <v>45748</v>
@@ -29474,51 +29474,51 @@
       <c r="J618" s="3" t="n">
         <v>46030</v>
       </c>
       <c r="K618" s="3" t="n">
         <v>46143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>LAUNDI</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
           <t>1708002006/WC/22012035314253 — sarvjanik khet talab niman kary ranjeet singh ke khet ke pas rekha</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
         <v>310460.48</v>
       </c>
       <c r="I619" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
         <v>45748</v>
@@ -30256,51 +30256,51 @@
       <c r="J634" s="3" t="n">
         <v>40933</v>
       </c>
       <c r="K634" s="3" t="n">
         <v>42519</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>LAUNDI</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Excavation / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
           <t>1708002006/WH/2588 — कपिल धारा कूप निर्माण मैयादीन /बुद्वा अहिरवार  पीर</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
         <v>287000</v>
       </c>
       <c r="I635" s="2" t="n">
         <v>38233.1</v>
       </c>
       <c r="J635" s="3" t="n">
         <v>40932</v>