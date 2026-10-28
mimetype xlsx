--- v0 (2026-09-10)
+++ v1 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K71"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-10 03:30:39</t>
+          <t>Exported on: 2026-10-28 00:52:12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHATARPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1708003063/AV/22012034596462 — बाउण्ड्रीवॉल निर्माण कार्य, समाज भवन की ग्राम पंचायत बर्रोही</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>79000</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44517</v>
@@ -414,286 +414,286 @@
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>46093</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Grass Land Development and Silvi-pasture / Development of Silvipasture Grassslands for Community</t>
+          <t>Grass Land Development and Silvi-pasture / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1708003063/DP/22012034628730 — चारागाह निर्माण कार्य खसरा नं0 214 ग्राम पंचायत बर्रोही</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Grass Land Development and Silvi-pasture / Development of Silvipasture Grassslands for Community</t>
+          <t>Grass Land Development and Silvi-pasture / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1708003063/DP/22012034629513 — चारागाह निर्माण कार्य खसरा नं0 214 ग्राम पंचायत बर्रोही</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>999307.02</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45806</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1708003063/IF/22012034510129 — खेत तालाब निर्माण कार्य हरजू/जोराबल अहिरवार</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>310386.65</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>43833</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1708003063/IF/22012034510887 — खेत तालाब निर्माण कार्य, श्री कालका प्रसाद/जोराबल अहिरवार जाॅबकार्ड नं0 26 सी</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>101997.1</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>43833</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1708003063/IF/22012034542102 — हितैषी कपिल धारा कूप  निर्माण कार्य नरेन्‍द्र , हर्ष / देवेन्‍द्र  सिंह</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>243792.43</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44103</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1708003063/IF/22012034551377 — हितैशी कपिलधारा कूप निर्माण कार्य, लखनलाल/हल्के सेन जाॅबकार्ड नं0 58-B ग्राम फुलारी</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>243792.43</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>44535</v>
@@ -790,239 +790,239 @@
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>44103</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1708003063/IF/22012034803251 — वृक्षारोपण निर्माण कार्य भानपाल/चिरोंजी पाल ग्राम मडापुरवा ग्राम पंचायत बर्रोही</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>117912.51</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>44491</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost structure for Individual</t>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1708003063/IF/22012034899343 — SLWM व्यक्तिगत नाडिप टांका निर्माण कार्य, जगदीश, रामदीन, हरिचरन, महेश, परमानंद, परमलाल, प्रकाशचन्द्र</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>178953.03</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>44535</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1708003063/IF/22012035295871 — खेत तालाब निर्माण कार्य श्री रमेश कुशवाहा तनय बुुल्ला कुशवाहा जॉबकार्ड नं0 75-A ग्राम पंचायत बर्रोही</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45590</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1708003063/IF/22012035519473 — कपिलधारा कूप निर्माण कार्य श्री मिहीलाल तनय खिलैया प्रजापति जॉबकार्ड नं0 40 -A ग्राम पंचायत बर्रोही</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>494375.93</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1708003063/IF/22012035519493 — कपिलधारा कूप निर्माण कार्य श्री बल्लू तनय किलकोटा अहिरवार जॉबकार्ड नं0 143 -A ग्राम पंचायत बर्रोही</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45751</v>
@@ -1094,51 +1094,51 @@
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1708003063/IF/22012035620037 — एक बगिया माँ के नाम श्रीमती गंशी प्रजापति पति श्री चूरामन प्रजापति भू0 स्वामी सम्बंध पति ग्रा0बर्रोह</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>284702.77</v>
       </c>
       <c r="I29" s="2" t="n">
-        <v>5400</v>
+        <v>19800</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45919</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -1166,51 +1166,51 @@
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1708003063/IF/22012035620157 — एक बगिया माँ के नाम श्रीमती रामरती अहिरवार पति दयाराम अहिरवार  भू0 स्वामी सम्बंध पति ग्रा0बर्रोही</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45751</v>
@@ -1329,1545 +1329,1557 @@
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1708003063/IF/22012035641627 — एक बगिया माँ के नाम श्रीमती रामदेवी प्रजापति पति मंगू प्रजापति ग्राम पंचायत बर्रोही</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>284704.22</v>
       </c>
       <c r="I34" s="2" t="n">
-        <v>5400</v>
+        <v>21600</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45987</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1708003063/IF/IAY/3686643 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114660828</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>44792</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1708003063/IF/IAY/4929059 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123025474</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K36" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1708003063/IF/IAY/4929063 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123035262</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>1800</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45728</v>
       </c>
       <c r="K37" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1708003063/IF/IAY/5143822 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123033455</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I38" s="2" t="n">
-        <v>0</v>
+        <v>1800</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45742</v>
       </c>
-      <c r="K38" s="3"/>
+      <c r="K38" s="3" t="n">
+        <v>46308</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1708003063/IF/IAY/5210231 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119332329</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I39" s="2" t="n">
-        <v>0</v>
+        <v>3600</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1708003063/IF/IAY/5231072 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150522521</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1708003063/IF/IAY/5275102 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119596642</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I41" s="2" t="n">
-        <v>3600</v>
+        <v>7200</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1708003063/IF/IAY/5300964 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119897968</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K42" s="3" t="n">
         <v>46218</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1708003063/IF/IAY/5392247 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126938693</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I43" s="2" t="n">
-        <v>0</v>
+        <v>1800</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1708003063/IF/IAY/5401943 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119520682</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1708003063/IF/IAY/5644669 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126964398</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45913</v>
       </c>
       <c r="K45" s="3" t="n">
         <v>46264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1708003063/IF/IAY/5727237 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148310670</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I46" s="2" t="n">
-        <v>0</v>
+        <v>7200</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1708003063/IF/IAY/5781861 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119303092</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I47" s="2" t="n">
-        <v>0</v>
+        <v>2100</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45912</v>
       </c>
       <c r="K47" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1708003063/IF/IAY/5860711 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127048950</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I48" s="2" t="n">
-        <v>1800</v>
+        <v>3600</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K48" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1708003063/IF/IAY/5970147 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127050327</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I49" s="2" t="n">
-        <v>1500</v>
+        <v>6900</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>46260</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1708003063/IF/IAY/5970219 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119333773</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I50" s="2" t="n">
-        <v>3600</v>
+        <v>21600</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>46220</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1708003063/IF/IAY/5970338 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126937456</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I51" s="2" t="n">
-        <v>1800</v>
+        <v>9000</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>46240</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1708003063/IF/IAY/5970802 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119542441</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I52" s="2" t="n">
-        <v>7200</v>
+        <v>21600</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>46220</v>
       </c>
-      <c r="K52" s="3"/>
+      <c r="K52" s="3" t="n">
+        <v>46288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1708003063/IF/IAY/5971103 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119850486</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I53" s="2" t="n">
-        <v>7200</v>
+        <v>23400</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>46220</v>
       </c>
-      <c r="K53" s="3"/>
+      <c r="K53" s="3" t="n">
+        <v>46288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1708003063/IF/IAY/5971175 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123033996</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I54" s="2" t="n">
-        <v>1800</v>
+        <v>12600</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>46259</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1708003063/IF/IAY/5971314 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151496224</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I55" s="2" t="n">
-        <v>7200</v>
+        <v>23400</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>46220</v>
       </c>
-      <c r="K55" s="3"/>
+      <c r="K55" s="3" t="n">
+        <v>46288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1708003063/IF/IAY/5971369 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123788887</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I56" s="2" t="n">
-        <v>3600</v>
+        <v>21600</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>46220</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1708003063/IF/IAY/5971565 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119597666</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I57" s="2" t="n">
-        <v>1800</v>
+        <v>3600</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>46240</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1708003063/IF/IAY/5971884 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126959962</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I58" s="2" t="n">
-        <v>5400</v>
+        <v>18000</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>46240</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1708003063/IF/IAY/5971947 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119733606</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I59" s="2" t="n">
-        <v>3600</v>
+        <v>18000</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>46240</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1708003063/IF/IAY/6234970 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127049844</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I60" s="2" t="n">
-        <v>7200</v>
+        <v>23400</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>46245</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1708003063/IF/IAY/6234997 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126936417</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I61" s="2" t="n">
-        <v>1800</v>
+        <v>14400</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>46259</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1708003063/LD/22012034954067 — चारागाह निर्माण कार्य खसरा नं0 294 ग्राम पंचायत बर्रोही</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1708003063/RC/22012034849849 — सी0सी0रोड निर्माण कार्य मैन रोड हनुमतयाऊ तक ग्राम पंचायत बर्रोही</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>87000</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>46143</v>
       </c>
-      <c r="K63" s="3"/>
+      <c r="K63" s="3" t="n">
+        <v>46303</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1708003063/RC/22012034849850 — सी0सी0रोड निर्माण कार्य मैन रोड से काली माता मंदिर की ओर ग्राम पंचायत बर्रोही</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>72000</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>46057</v>
       </c>
-      <c r="K64" s="3"/>
+      <c r="K64" s="3" t="n">
+        <v>46296</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1708003063/WC/22012034554734 — सामु दायिक खेत तालाब(कम्युनिटी) निर्माणकार्य खसरा न. 393 ग्राम फुलारी ग्राम पंचायत बरोही</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>332572.21</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>44037</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1708003063/WC/22012035134662 — एनीकट निर्माण कार्य, कनवारा नाला पर जगप्रसाद पटेल के खेत के पास ग्रा0फुलारी ग्रा0पंचा0 बर्रोही</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>421028.69</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45205</v>
@@ -3058,51 +3070,51 @@
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45207</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>NOWGOAN</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1708003063/WC/22012035176217 — एनीकट निर्माण कार्य सिमराई नाला पर रामस्वरूप पटेल के खेत के पास ग्राम फुलारी ग्रा0पंचायत बर्रोही</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45201</v>