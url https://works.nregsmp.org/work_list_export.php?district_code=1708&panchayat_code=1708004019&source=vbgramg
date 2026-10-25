--- v0 (2026-09-07)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K33"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 11:21:12</t>
+          <t>Exported on: 2026-10-25 17:59:45</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHATARPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,380 +273,380 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1708004019/AV/22012034514138 — GAUSHALA NIRMAN KAARY PURWA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>3784582.21</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44096</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1708004019/IF/22012034420707 — हितैषी कपिल धारा कूप निर्माण भूपत यादव s/o बंदू यादव</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>210000</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>43376</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1708004019/IF/22012035209985 — कपिलधारा कूप निर्माण कार्य नंदी साहू</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1708004019/IF/22012035458664 — KAPIL DHARA KOOP NIRMAN PRADEEP KUMAR KHARE S/O PURSHOTTAM KHARE</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>402290.38</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1708004019/IF/22012035461573 — DUG WELL RECHARGE KAPIK DHARA HERALAL AHIRWAR</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1708004019/IF/22012035574351 — KHET TALAB NIRMAN KARYA PAPPU KUSHWAHA S/O JALAM KUSHWAHA GP PURWA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1708004019/IF/22012035574353 — KHET TALAB NIRMAN KARYA BHAGGU KUSHWAHA S/O JALAM KUSHWAHA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>449198.35</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1708004019/IF/22012035574356 — KHET TALAB NIRMAN KARYA RAJU KUSHWAHA S/O JALAM KUSHWAHA GP PURWA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>449198.35</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45761</v>
@@ -837,474 +837,474 @@
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1708004019/IF/22012035647148 — खेत तालाब निर्माण कार्य पप्पू कुशवाहा s/o जालम कुशवाहा</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>199813.02</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1708004019/IF/IAY/3001697 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5165297</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>44228</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1708004019/IF/IAY/4610065 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124529573</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45618</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1708004019/IF/IAY/72454 — Construction of IAY House -IAY REG. NO. MP-08-004-019-001/3392</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>42317</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1708004019/IF/IAY/72455 — Construction of IAY House -IAY REG. NO. MP-08-004-019-001/3401</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>42317</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1708004019/IF/IAY/850233 — Construction of IAY House -IAY REG. NO. MP1494446</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>42842</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1708004019/RC/22012034660828 — C C ROAD NALI SAHIT DEENDYAL AHIRWAR KE GHAR SE PS SCHOOL TAK</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>96000</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45252</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1708004019/RC/22012034831379 — C C ROAD NIRMAN KARYA PARAMLAL KUSHWAHA KE GHAR SE CHHATARPUR BALO KE GHAR KI OR</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>38000</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1708004019/RS/22012034668399 — Sarvajanik nadep nirman karya ramapura</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>28161.14</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45138</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1708004019/WC/22012035314366 — Samudayik Khet Talab Nirman Karya Kheraiya ke pass Purwa</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>419610.46</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45761</v>