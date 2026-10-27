--- v0 (2026-09-10)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K560"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-10 01:16:30</t>
+          <t>Exported on: 2026-10-27 20:36:57</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHATARPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -614,51 +614,51 @@
       <c r="J18" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K18" s="3" t="n">
         <v>45538</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1708004043/AV/22012034666921 — BOUNDARY WALL NIRMAN KARY HIGH SCHOOL PARISAR PARHAPUR</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45761</v>
@@ -3433,51 +3433,51 @@
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1708004043/IF/22012035209978 — कपिलधारा कूप निर्माण कार्य केशर कुम्हार</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>45317</v>
@@ -3527,145 +3527,145 @@
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K79" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1708004043/IF/22012035327970 — KAPILDHARA KOOP JASPDA YADAV/GOKUL YADAV</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1708004043/IF/22012035396040 — KAPIL DHARA KOOP NIRMAN KARY JAGDEESH KUSHWAHA/NATTHU KUSHWAHA RAJAPURWA</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1708004043/IF/22012035458122 — खेत तालाब निर्माण जगदीश कुशवाहा/नत्थू कुशवाहा</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>185441.45</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>89</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45781</v>
@@ -4011,239 +4011,239 @@
       <c r="J89" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K89" s="3" t="n">
         <v>46122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1708004043/IF/22012035492296 — KHET TALAB NIRMAN OMPRAKASH AHIRWAR</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K90" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1708004043/IF/22012035582467 — TEST WORK KHET TALAB PATHAPUR</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>15000</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1708004043/IF/22012035582477 — TEST WORK KAPIL DHARA PATHAPUR</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>15000</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1708004043/IF/22012035595855 — खेत तालाब निर्माण कार्य रमेश पटैरिया</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>35000</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1708004043/IF/22012035595996 — TEST WORK KHET TALAB NIRMAN</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>35000</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45761</v>
@@ -7860,51 +7860,51 @@
       <c r="J168" s="3" t="n">
         <v>44306</v>
       </c>
       <c r="K168" s="3" t="n">
         <v>44525</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1708004043/IF/IAY/3002427 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1858732</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>44113</v>
@@ -10357,51 +10357,51 @@
       <c r="J219" s="3" t="n">
         <v>45622</v>
       </c>
       <c r="K219" s="3" t="n">
         <v>45759</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1708004043/IF/IAY/4592511 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121621030</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>20628</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>45622</v>
@@ -11237,51 +11237,51 @@
       <c r="J237" s="3" t="n">
         <v>42877</v>
       </c>
       <c r="K237" s="3" t="n">
         <v>43300</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1708004043/IF/IAY/5083559 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126771440</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>45993</v>
@@ -11382,51 +11382,51 @@
       <c r="J240" s="3" t="n">
         <v>45759</v>
       </c>
       <c r="K240" s="3" t="n">
         <v>45975</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1708004043/IF/IAY/5103120 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148872025</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>45773</v>
@@ -11968,214 +11968,214 @@
       <c r="J252" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K252" s="3" t="n">
         <v>46180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1708004043/IF/IAY/5348978 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142166892</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1708004043/IF/IAY/5350243 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148877055</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>45993</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1708004043/IF/IAY/5351269 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142185295</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>45993</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1708004043/IF/IAY/5351270 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142186773</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>8454</v>
+        <v>19554</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>45867</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -12352,241 +12352,243 @@
       <c r="J260" s="3" t="n">
         <v>45818</v>
       </c>
       <c r="K260" s="3" t="n">
         <v>46015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1708004043/IF/IAY/5691298 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121621718</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>7308</v>
+        <v>22908</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K261" s="3" t="n">
         <v>46215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1708004043/IF/IAY/5691347 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148872845</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>45993</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1708004043/IF/IAY/5691368 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148877007</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>45993</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1708004043/IF/IAY/6017907 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126758163</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>0</v>
+        <v>23400</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>46076</v>
       </c>
-      <c r="K264" s="3"/>
+      <c r="K264" s="3" t="n">
+        <v>46318</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1708004043/IF/IAY/6038538 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148873157</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>46081</v>
@@ -16563,51 +16565,51 @@
       <c r="J347" s="3" t="n">
         <v>45874</v>
       </c>
       <c r="K347" s="3" t="n">
         <v>46089</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1708004043/RC/22012034846821 — TEST WORK CC ROAD NIRMAN KARY PATHAPUR</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>15000</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>45761</v>
@@ -22408,145 +22410,145 @@
       <c r="J468" s="3" t="n">
         <v>45554</v>
       </c>
       <c r="K468" s="3" t="n">
         <v>45757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
           <t>1708004043/RS/22012035128627 — नाली निर्माण कार्य हरदेव प्रजापति के मकान से समाज भवन की ओर</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>36972</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>45471</v>
       </c>
       <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
           <t>1708004043/RS/22012035135599 — नाली कवर निर्माण कार्य छक्‍की के मकान से बबलू के मकान की ओर</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>11546</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
           <t>1708004043/RS/22012035135602 — नाली निर्माण कार्य बालकिशन अहिरवार के घर से हेण्‍डपम्‍प तक पठापुर</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>16000</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>45674</v>
@@ -25782,239 +25784,239 @@
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
           <t>1708004043/WC/22012035229210 — मिनी परकोलेशन टेंक निर्माण कार्य पवन यादव के खेत के पास पठापुर</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
           <t>1708004043/WC/22012035229213 — मिनी परकोलेशन टेंक निर्माण कार्य जशोदा यादव के खेत के पास पठापुर</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
           <t>1708004043/WC/22012035244538 — मिनी परकोलेशन टेंक निर्माण कार्य जशोदा के खेत के पास पठापुर</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>350489.67</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
           <t>1708004043/WC/22012035250333 — मिनी परकोलेशन टेंक निर्माण कार्य रामचरण के खेत के पास</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
           <t>1708004043/WC/22012035259959 — MINI PERCOLATION TANK NIRMAN RAMCHARAN YADAV KE KHET KE PAS</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>443667.22</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
         <v>45749</v>
@@ -26164,192 +26166,192 @@
       <c r="J546" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K546" s="3" t="n">
         <v>46142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
           <t>1708004043/WC/22012035275175 — SAMUDAYAK SOKPIT NIRMAN PANCHYAT BHAWAN</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>42</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
           <t>1708004043/WC/22012035294651 — सार्वजनिक खेत तालाब मड्डन के पास</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>185441.45</v>
       </c>
       <c r="I548" s="2" t="n">
         <v>89</v>
       </c>
       <c r="J548" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
           <t>1708004043/WC/22012035295237 — Dug well Recharge structure koop Rajesh ahirwar</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
           <t>1708004043/WC/22012035295243 — Dug well Recharge Structure Sarvjanik Koop madiya mohalla</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>23899.46</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
         <v>45761</v>