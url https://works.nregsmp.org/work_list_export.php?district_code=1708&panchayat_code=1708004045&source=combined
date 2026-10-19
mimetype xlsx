--- v0 (2026-09-02)
+++ v1 (2026-10-19)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K259"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 05:43:29</t>
+          <t>Exported on: 2026-10-19 00:28:40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHATARPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1290,51 +1290,51 @@
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1708004045/IF/22012034642852 — pasu sead nerman laxmi singh</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>101804.91</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>93238.42</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>44198</v>
@@ -1860,51 +1860,51 @@
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>44426</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1708004045/IF/22012034879502 — PASHU SHED NIRMAN KARY SHEELA SINGH PARIHAR</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>102645.51</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>93425.8</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>44517</v>
@@ -2338,98 +2338,98 @@
       <c r="J54" s="3" t="n">
         <v>45832</v>
       </c>
       <c r="K54" s="3" t="n">
         <v>45925</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1708004045/IF/22012035494085 — Khet talab Nirman karya binda ahirwar</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1708004045/IF/22012035494177 — Khet talab Nirman karya jalma ahirwar Rasuyabhatan</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45762</v>
@@ -6546,51 +6546,51 @@
       <c r="J140" s="3" t="n">
         <v>42956</v>
       </c>
       <c r="K140" s="3" t="n">
         <v>43225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1708004045/IF/IAY/967451 — Construction of IAY House -IAY REG. NO. MP3485049</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>42835</v>
@@ -8907,51 +8907,51 @@
       <c r="J189" s="3" t="n">
         <v>45206</v>
       </c>
       <c r="K189" s="3" t="n">
         <v>45559</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1708004045/RC/22012034679344 — सी सी रोड निर्माण कार्य हरिजन मोहल्ला से कुशवाहा मोहल्ला तक</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>45317</v>